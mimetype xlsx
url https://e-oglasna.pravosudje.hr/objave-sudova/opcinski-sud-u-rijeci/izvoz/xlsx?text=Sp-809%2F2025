--- v0 (2026-07-31)
+++ v1 (2026-10-27)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-809/2025</t>
   </si>
   <si>
-    <t>Oglas od 23.07.2026.</t>
+    <t>Rješenje od 20.10.2026.</t>
   </si>
   <si>
     <t>ALEŠ JURKOVIČ</t>
   </si>
   <si>
     <t>DONJA DOBRA 20, 51326 Donja Dobra, Hrvatska</t>
   </si>
   <si>
     <t>63487303637</t>
   </si>
   <si>
-    <t>ALEŠ JURKOVIČ 63487303637; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/81c2ad51-2146-42f1-9058-4120dca72a33/dokumenti/preuzimanje</t>
+    <t>ALEŠ JURKOVIČ 63487303637; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.10.2026. 15:15:44</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f0d66fb-5bbc-4a6e-b7eb-5ab550e21e42</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f0d66fb-5bbc-4a6e-b7eb-5ab550e21e42/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=809&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>