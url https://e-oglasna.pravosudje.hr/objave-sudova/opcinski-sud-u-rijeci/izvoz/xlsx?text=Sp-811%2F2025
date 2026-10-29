--- v0 (2026-07-31)
+++ v1 (2026-10-29)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-811/2025</t>
   </si>
   <si>
-    <t>Oglas od 23.07.2026.</t>
+    <t>Rješenje od 16.10.2026.</t>
   </si>
   <si>
     <t>SARA ČOKLO</t>
   </si>
   <si>
     <t>LIPA 2 H, 51000 Rijeka, Hrvatska</t>
   </si>
   <si>
     <t>58742366431</t>
   </si>
   <si>
-    <t>SARA ČOKLO 58742366431; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/256e26c0-7d84-4bd6-9e3e-a49ffb53a64a/dokumenti/preuzimanje</t>
+    <t>SARA ČOKLO 58742366431; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.10.2026. 15:11:47</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0598ab03-77fe-45dd-b671-7fef2177e423</t>
+  </si>
+  <si>
+    <t>Rješenje o uskrati oslobođenja od preostalih obveza.pdf O1000000130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0598ab03-77fe-45dd-b671-7fef2177e423/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=811&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>