--- v0 (2026-06-02)
+++ v1 (2026-09-10)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-830/2025</t>
   </si>
   <si>
-    <t>Oglas od 20.03.2026.</t>
+    <t>Rješenje od 17.08.2026.</t>
   </si>
   <si>
     <t>Radojko Brkljača</t>
   </si>
   <si>
     <t>Lošinjskih Brodograditelja 26, 51550 Mali Lošinj, Hrvatska</t>
   </si>
   <si>
     <t>24575747884</t>
   </si>
   <si>
     <t>Radojko Brkljača 24575747884; e-oglasna ploča</t>
   </si>
   <si>
-    <t>22.05.2026. 07:28:46</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9f97434d-40e2-46a7-8f0c-fd6a0bdfec5f/dokumenti/preuzimanje</t>
+    <t>09.09.2026. 12:35:30</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2697165-2bd7-4adc-b5c3-b3118a196ecb</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2697165-2bd7-4adc-b5c3-b3118a196ecb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=830&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>