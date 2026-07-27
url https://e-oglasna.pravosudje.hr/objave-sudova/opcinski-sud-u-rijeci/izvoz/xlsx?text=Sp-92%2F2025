--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>Sp-92/2025</t>
   </si>
   <si>
-    <t>Oglas od 20.03.2026.</t>
+    <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>ZORAN RAJNOVIĆ</t>
   </si>
   <si>
     <t>NIKŠIĆI 1 A, 51326 Nikšići, Hrvatska</t>
   </si>
   <si>
     <t>40179924190</t>
   </si>
   <si>
-    <t>ZORAN RAJNOVIĆ 40179924190; e-oglasna ploča / ULOGA: vjeropvnici i potrošač</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ae80ba42-9764-4bbf-ba1f-fc54e40b1896/dokumenti/preuzimanje</t>
+    <t>ZORAN RAJNOVIĆ 40179924190; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:28:56</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab794b4-3311-4e25-a7c6-eec79731f9a0</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab794b4-3311-4e25-a7c6-eec79731f9a0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=Sp&amp;predmet=92&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>