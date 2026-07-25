--- v0 (2026-05-04)
+++ v1 (2026-07-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Ovr-128/2019</t>
   </si>
   <si>
-    <t>Zaključak od 24.04.2026.; Zaključak od 24.04.2026.</t>
+    <t>Zaključak od 09.07.2026.; Zaključak od 09.07.2026.</t>
   </si>
   <si>
     <t>E-oglasna ploča</t>
   </si>
   <si>
-    <t>24.04.2026. 11:42:06</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c8e441f9-ccad-4faa-8ee7-2d20cf9ddb73</t>
+    <t>09.07.2026. 14:41:05</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29f86277-64a4-4014-836c-c9d8755c0a6b</t>
   </si>
   <si>
     <t>Zaključak - o prodaji.pdf O348O; Zaključak - o prodaji.pdf O348O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c8e441f9-ccad-4faa-8ee7-2d20cf9ddb73/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/29f86277-64a4-4014-836c-c9d8755c0a6b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Ovr&amp;predmet=128&amp;godina=2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>