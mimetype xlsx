--- v0 (2026-05-25)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Ovr-554/2025</t>
   </si>
   <si>
-    <t>Zaključak od 21.05.2026.</t>
+    <t>Zaključak od 18.09.2026.; Podnesak od 19.08.2026.</t>
   </si>
   <si>
     <t>Dražen Pankretić 01636921218</t>
   </si>
   <si>
-    <t>22.05.2026. 12:10:29</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8be27ae1-9415-436a-8eb6-3b16b8b179d0/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 14:50:05</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddbc85b1-01d4-4c16-9ca3-e8af2a7022e0</t>
+  </si>
+  <si>
+    <t>Nalaz i mišljenje vještaka.pdf P35P; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddbc85b1-01d4-4c16-9ca3-e8af2a7022e0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Ovr&amp;predmet=554&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>