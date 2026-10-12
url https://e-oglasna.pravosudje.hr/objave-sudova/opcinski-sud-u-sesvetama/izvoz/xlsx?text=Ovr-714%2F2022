--- v0 (2026-07-25)
+++ v1 (2026-10-12)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Ovr-714/2022</t>
   </si>
   <si>
-    <t>Zaključak od 15.07.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3d5083a4-aa5b-4b39-9d4e-22a3382c1061/dokumenti/preuzimanje</t>
+    <t>Zaključak od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>E-OGLASNA PLOČA SUDA / ULOGA: E-OGLASNA PL.</t>
+  </si>
+  <si>
+    <t>12.10.2026. 13:13:24</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ae3a146-8df4-4188-94b0-eba35a9de4ec</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ae3a146-8df4-4188-94b0-eba35a9de4ec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Ovr&amp;predmet=714&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>