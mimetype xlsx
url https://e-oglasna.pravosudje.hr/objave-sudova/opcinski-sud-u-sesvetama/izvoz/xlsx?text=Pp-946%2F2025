--- v0 (2026-07-25)
+++ v1 (2026-10-08)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Pp-946/2025</t>
   </si>
   <si>
-    <t>22. Poziv - Ročište 08.09.2026.</t>
+    <t>Presuda od 15.09.2026.</t>
   </si>
   <si>
     <t>Kristijan Anđelić 85420316992</t>
   </si>
   <si>
-    <t>24.07.2026. 13:25:26</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f43eced2-96d9-4727-be98-079fab5b41dc/dokumenti/preuzimanje</t>
+    <t>08.10.2026. 12:45:35</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db623e0f-3d27-41c3-83fc-98d419639033</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db623e0f-3d27-41c3-83fc-98d419639033/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Pp&amp;predmet=946&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>