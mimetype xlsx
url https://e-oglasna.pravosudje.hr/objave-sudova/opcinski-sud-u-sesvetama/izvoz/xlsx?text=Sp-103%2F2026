--- v0 (2026-07-23)
+++ v1 (2026-10-25)
@@ -59,93 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Sp-103/2026</t>
   </si>
   <si>
-    <t>Poziv za ročište od 15.07.2026.</t>
+    <t>Rješenje od 22.10.2026.</t>
   </si>
   <si>
     <t>Anica Turda</t>
   </si>
   <si>
     <t>Visočička Ulica 10, 10360 Sesvete, Hrvatska</t>
   </si>
   <si>
     <t>14105907120</t>
   </si>
   <si>
-    <t>Anica Turda 14105907120; Svim sudionicima: Vjerovniku, potrošaču i ostalima</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ef9c4279-9b9a-4d81-b1d7-8bafac2139ea/dokumenti/preuzimanje</t>
+    <t>Anica Turda 14105907120; Sve osobe koje imaju pravni interes</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:36:28</t>
+  </si>
+  <si>
+    <t>14.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/274f26d8-f33a-449e-a3f9-5f817a58f93b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/274f26d8-f33a-449e-a3f9-5f817a58f93b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
   </si>
   <si>
     <t>Anica Turda 14105907120</t>
   </si>
   <si>
-    <t>16.07.2026. 10:31:38</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bccd5faa-9227-4ab3-b0ea-d9d0965a495b/dokumenti/preuzimanje</t>
+    <t>22.10.2026. 14:36:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afbcba80-b3da-4ce2-bc47-db29707cdcd1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afbcba80-b3da-4ce2-bc47-db29707cdcd1/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">