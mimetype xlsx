--- v0 (2026-05-01)
+++ v1 (2026-07-25)
@@ -59,79 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Sp-216/2022</t>
   </si>
   <si>
-    <t>Izvješće povjerenika od 24.01.25., 28.05.25., 29.08.25.,
-02.01.26., i 27.02.26.</t>
+    <t>Izvješće povjerenika od 22.06.2026.</t>
   </si>
   <si>
     <t>Ankica Jović</t>
   </si>
   <si>
     <t>Rimski Put 50, 10360 Sesvete, Hrvatska</t>
   </si>
   <si>
     <t>73623039198</t>
   </si>
   <si>
     <t>Ankica Jović 73623039198; Svim sudionicima: Vjerovnicima, potrošaču i ostalima</t>
   </si>
   <si>
-    <t>03.03.2026. 12:46:30</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3e5e6b1e-40cd-4847-949d-167573a22b18/dokumenti/preuzimanje</t>
+    <t>06.07.2026. 07:13:23</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4108035f-f06a-4f23-bb62-4f56a1c99d2f</t>
+  </si>
+  <si>
+    <t>Izvješće povjerenika.pdf P611P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4108035f-f06a-4f23-bb62-4f56a1c99d2f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Sp&amp;predmet=216&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>