--- v1 (2026-07-25)
+++ v2 (2026-09-10)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Sp-216/2022</t>
   </si>
   <si>
-    <t>Izvješće povjerenika od 22.06.2026.</t>
+    <t>Podnesak  povjerenika od 08.09.2026.</t>
   </si>
   <si>
     <t>Ankica Jović</t>
   </si>
   <si>
     <t>Rimski Put 50, 10360 Sesvete, Hrvatska</t>
   </si>
   <si>
     <t>73623039198</t>
   </si>
   <si>
-    <t>Ankica Jović 73623039198; Svim sudionicima: Vjerovnicima, potrošaču i ostalima</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4108035f-f06a-4f23-bb62-4f56a1c99d2f</t>
+    <t>Ankica Jović 73623039198; Svim sudionicima: Vjerovniku, potrošaču i ostalima</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:36:42</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37094498-b853-4c18-98ee-d490f0f86e7b</t>
   </si>
   <si>
     <t>Izvješće povjerenika.pdf P611P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4108035f-f06a-4f23-bb62-4f56a1c99d2f/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/37094498-b853-4c18-98ee-d490f0f86e7b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Sp&amp;predmet=216&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>