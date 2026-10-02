--- v0 (2026-07-08)
+++ v1 (2026-10-02)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Sp-247/2024</t>
   </si>
   <si>
-    <t>Rješenje od 10.06.2026.</t>
+    <t>Rješenje ŽS u Zadru Gž-534/2026 od 28.08.2026.</t>
   </si>
   <si>
     <t>Mijo Kokot</t>
   </si>
   <si>
     <t>Zagrebačka 19, 10370 Dugo Selo, Hrvatska</t>
   </si>
   <si>
     <t>98809363515</t>
   </si>
   <si>
     <t>Mijo Kokot 98809363515</t>
   </si>
   <si>
-    <t>07.07.2026. 14:31:45</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fc4f04d1-ee19-4c41-8b08-9853733824ef/dokumenti/preuzimanje</t>
+    <t>02.10.2026. 13:28:36</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7ded7ef-a857-4c18-8041-105a99ba5944</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7ded7ef-a857-4c18-8041-105a99ba5944/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Sp&amp;predmet=247&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>