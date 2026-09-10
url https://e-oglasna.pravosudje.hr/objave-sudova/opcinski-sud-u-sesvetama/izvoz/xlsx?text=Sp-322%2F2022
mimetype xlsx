--- v0 (2026-07-25)
+++ v1 (2026-09-10)
@@ -59,79 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Sp-322/2022</t>
   </si>
   <si>
-    <t>Izvješće povjerenika od 22.06.2026.,  18.02.2026.,  21.10.2025., 
-19.07.2025.,  28.04.2025. i  24.01.2025.</t>
+    <t>Podnesak povjerenika od 07.09.2026.</t>
   </si>
   <si>
     <t>Ingeborg Kireta</t>
   </si>
   <si>
     <t>Ulica Ljudevita Posavskog 25, 10360 Sesvete, Hrvatska</t>
   </si>
   <si>
     <t>79350156771</t>
   </si>
   <si>
     <t>Ingeborg Kireta 79350156771; Svim sudionicima: Vjerovnicima, potrošaču i ostalima</t>
   </si>
   <si>
-    <t>06.07.2026. 07:20:14</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/75503804-f583-47e8-a8f0-50e8885e99a9/dokumenti/preuzimanje</t>
+    <t>08.09.2026. 14:04:39</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3047de0a-4d18-4115-be0f-a355b3adf8c6</t>
+  </si>
+  <si>
+    <t>Izvješće povjerenika.pdf P611P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3047de0a-4d18-4115-be0f-a355b3adf8c6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Sp&amp;predmet=322&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>