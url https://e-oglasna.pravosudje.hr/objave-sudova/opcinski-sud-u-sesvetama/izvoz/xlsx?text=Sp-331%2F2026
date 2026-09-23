--- v0 (2026-06-05)
+++ v1 (2026-09-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Sp-331/2026</t>
   </si>
   <si>
-    <t>Zaključak od 01.06.2026.</t>
+    <t>Zaključak od 14.09.2026.</t>
   </si>
   <si>
     <t>Branko Tokić</t>
   </si>
   <si>
     <t>Donje Psarjevo 32, 10380 Donje Psarjevo, Hrvatska</t>
   </si>
   <si>
     <t>36991794885</t>
   </si>
   <si>
-    <t>Branko Tokić 36991794885; eoglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e49e1c8c-4a29-4288-9405-95a4c9da3071</t>
+    <t>Branko Tokić 36991794885; Svim sudionicima: Vjerovniku, potrošaču i ostalima</t>
+  </si>
+  <si>
+    <t>14.09.2026. 13:14:18</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e3a18d9-1571-4364-b035-867fecfc10fa</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e49e1c8c-4a29-4288-9405-95a4c9da3071/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e3a18d9-1571-4364-b035-867fecfc10fa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Sp&amp;predmet=331&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>