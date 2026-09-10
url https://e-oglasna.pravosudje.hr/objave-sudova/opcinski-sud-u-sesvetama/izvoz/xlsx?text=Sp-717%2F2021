--- v0 (2026-07-25)
+++ v1 (2026-09-10)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Sp-717/2021</t>
   </si>
   <si>
-    <t>Podnesak povjerenika od 22.06.2026.</t>
+    <t>Podnesak povjerenika od 07.09.2026.</t>
   </si>
   <si>
     <t>Josip-Bariša Bešlić</t>
   </si>
   <si>
     <t>Ulica Rudolfa Matza 5, 10360 Sesvete, Hrvatska</t>
   </si>
   <si>
     <t>77788297189</t>
   </si>
   <si>
     <t>Josip-Bariša Bešlić 77788297189; Svim sudionicima: Vjerovniku, potrošaču i ostalima</t>
   </si>
   <si>
-    <t>03.07.2026. 14:05:22</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/07d32645-4e04-4f9a-ba87-07c2d74b1d52</t>
+    <t>08.09.2026. 14:54:42</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5286666d-f982-40e2-b1b1-1a68678be6f6</t>
   </si>
   <si>
     <t>Podnesak povjerenika.pdf P608P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/07d32645-4e04-4f9a-ba87-07c2d74b1d52/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5286666d-f982-40e2-b1b1-1a68678be6f6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Sp&amp;predmet=717&amp;godina=2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>