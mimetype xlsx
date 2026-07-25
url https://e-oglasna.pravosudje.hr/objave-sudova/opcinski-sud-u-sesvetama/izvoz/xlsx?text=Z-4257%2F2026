--- v0 (2026-05-26)
+++ v1 (2026-07-25)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Z-4257/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4257/2026</t>
   </si>
   <si>
     <t>e-oglasna ploča sudova</t>
   </si>
   <si>
-    <t>05.05.2026. 11:46:59</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e4db5ae3-780e-46e0-9672-36e9d22b195e/dokumenti/preuzimanje</t>
+    <t>30.06.2026. 10:24:39</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b65d6a6-dffb-4765-8b15-711dc8a85b6e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b65d6a6-dffb-4765-8b15-711dc8a85b6e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Z&amp;predmet=4257&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>