--- v0 (2026-07-25)
+++ v1 (2026-09-20)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sesvetama</t>
   </si>
   <si>
     <t>Z-7193/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7193/2026</t>
   </si>
   <si>
-    <t>SREČEC DARKO; e-oglasna ploča sudova</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0aa4859f-057c-4d9f-8295-e39ad3e42273/dokumenti/preuzimanje</t>
+    <t>e-oglasna ploča sudova</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:50:11</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f1d00e9-9590-4f90-ae5c-b7bba4bf431e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f1d00e9-9590-4f90-ae5c-b7bba4bf431e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5143&amp;upisnik=Z&amp;predmet=7193&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>