--- v0 (2026-07-10)
+++ v1 (2026-10-08)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>O-1300/2023</t>
   </si>
   <si>
-    <t>POZIV za ostavinsko ročište iza pok. STIPE RAMLJAKA</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/81971712-e440-4337-beb0-8e90a83a6d30/dokumenti/preuzimanje</t>
+    <t>Rješenje o nasljeđivanju od dana 14. kolovoza 2026. godine</t>
+  </si>
+  <si>
+    <t>IVA-MARIJA RAMLJAK RUŽIĆ 55343178513</t>
+  </si>
+  <si>
+    <t>08.10.2026. 11:04:56</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c822394c-cc52-42ec-832c-b4f730948144</t>
+  </si>
+  <si>
+    <t>rj o naslj pok. stipe ramljak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c822394c-cc52-42ec-832c-b4f730948144/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=O&amp;predmet=1300&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>