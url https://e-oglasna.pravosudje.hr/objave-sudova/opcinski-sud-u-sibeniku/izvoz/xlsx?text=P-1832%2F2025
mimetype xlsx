--- v0 (2026-06-04)
+++ v1 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="181">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,172 +59,588 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>P-1832/2025</t>
   </si>
   <si>
-    <t>6 Oglas od 26.05.2026. (roč. 07.07.2026.)
-[...18 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ed52d23e-ab9d-44ef-8180-5f4f38d323a4/dokumenti/preuzimanje</t>
+    <t>Presuda od 23.09.2026. ad.56</t>
+  </si>
+  <si>
+    <t>Marija Gaćina 12600203966</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:57:37</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb28ddc5-d337-4af3-bd9d-9570ba8a6371</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb28ddc5-d337-4af3-bd9d-9570ba8a6371/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=P&amp;predmet=1832&amp;godina=2025</t>
   </si>
   <si>
-    <t>6 Oglas od 26.05.2026. (roč. 07.07.2026.)
-[...32 lines deleted...]
-ad72</t>
+    <t>Presuda od 23.09.2026. ad.76</t>
+  </si>
+  <si>
+    <t>Marica Gašperov 94017369364</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:57:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30e36413-00a6-4c17-bc7a-b1d7e16b95aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30e36413-00a6-4c17-bc7a-b1d7e16b95aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.75</t>
+  </si>
+  <si>
+    <t>Roko Gašperov 08455962212</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:57:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6f1cf4-b974-4664-93d1-9095c45811ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6f1cf4-b974-4664-93d1-9095c45811ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.55</t>
   </si>
   <si>
     <t>Ljiljana Gašperov-Dujmović 52096498346</t>
   </si>
   <si>
-    <t>27.05.2026. 09:53:08</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e81c2ff6-1c19-4ff0-9702-2904982cc708/dokumenti/preuzimanje</t>
+    <t>23.09.2026. 14:57:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a89feee-22d7-440f-ac5d-a4a77fbda564</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a89feee-22d7-440f-ac5d-a4a77fbda564/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.53</t>
+  </si>
+  <si>
+    <t>Mateo Gašperov 82932521535</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80121780-5256-4597-8bd8-2a24780ff2fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80121780-5256-4597-8bd8-2a24780ff2fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.52</t>
+  </si>
+  <si>
+    <t>Luka Gašperov 35225527967</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:57:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14afe732-4595-4f45-b470-1f0aef2f9b69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14afe732-4595-4f45-b470-1f0aef2f9b69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad. 51</t>
+  </si>
+  <si>
+    <t>Dino Gašperov 45483424914</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:57:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d8835af-1996-42c9-8884-62dede79a454</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d8835af-1996-42c9-8884-62dede79a454/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.71</t>
+  </si>
+  <si>
+    <t>Ana Majetić 70810677096</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:57:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b7bec5d-2c93-4697-9c14-b0cdaa43806c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b7bec5d-2c93-4697-9c14-b0cdaa43806c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.72</t>
+  </si>
+  <si>
+    <t>Milan Jurin 98915585195</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:52:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99faa910-819a-4fe8-8a35-a8e261e0361f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99faa910-819a-4fe8-8a35-a8e261e0361f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.68</t>
+  </si>
+  <si>
+    <t>Ivo Bolanča</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:52:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d0fa2a7-20e8-4059-9bf8-df90e0ddc967</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d0fa2a7-20e8-4059-9bf8-df90e0ddc967/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad. 66</t>
+  </si>
+  <si>
+    <t>Tea Furčić 30240195662</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ae1b885-5f4d-4db1-b689-dcea19bc3d47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ae1b885-5f4d-4db1-b689-dcea19bc3d47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.64</t>
+  </si>
+  <si>
+    <t>Ivica Miliša</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d9487f3-3612-454a-9cd6-0a3b8a8cd908</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d9487f3-3612-454a-9cd6-0a3b8a8cd908/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.63</t>
+  </si>
+  <si>
+    <t>Željka Miliša</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fb681a9-ade3-4fd8-acd5-c5cd00f7c657</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fb681a9-ade3-4fd8-acd5-c5cd00f7c657/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad. 62</t>
+  </si>
+  <si>
+    <t>Stanica Miliša</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66d61d18-7eb2-4ea3-bdf6-51c6de797d7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66d61d18-7eb2-4ea3-bdf6-51c6de797d7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.61</t>
+  </si>
+  <si>
+    <t>Nedjeljka Bolanča</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6de42103-f6ac-4def-a484-e76996b98979</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6de42103-f6ac-4def-a484-e76996b98979/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad. 60</t>
+  </si>
+  <si>
+    <t>Zdravko Gašperov 19390730921</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2801f507-221d-4af5-8006-2218b6684d7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2801f507-221d-4af5-8006-2218b6684d7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.58</t>
+  </si>
+  <si>
+    <t>Dragan Bolanča</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa1e7822-552b-47b4-9b11-15fdef7e6032</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa1e7822-552b-47b4-9b11-15fdef7e6032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.57</t>
+  </si>
+  <si>
+    <t>Gojko Bolanča</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b647f9c9-82e9-41de-ad42-d072b1099f11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b647f9c9-82e9-41de-ad42-d072b1099f11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026.ad.50</t>
+  </si>
+  <si>
+    <t>Ivan Gašperov 57122470414</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5209fafe-1277-402c-a5fc-866ae17eb56f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5209fafe-1277-402c-a5fc-866ae17eb56f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026.ad41</t>
+  </si>
+  <si>
+    <t>Josipa Antunac 36322468387</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d28c348-8178-4aa8-b1f9-b8d57ba9a3f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d28c348-8178-4aa8-b1f9-b8d57ba9a3f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.40</t>
+  </si>
+  <si>
+    <t>Stjepan Gašperov 36280178553</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:48:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f23ef5f-8379-463a-ba8c-151e833dd664</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f23ef5f-8379-463a-ba8c-151e833dd664/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad. 37</t>
+  </si>
+  <si>
+    <t>Slobodan Žaja 49930575590</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4a7fcd-0956-49fa-ac53-93cb24da4a7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4a7fcd-0956-49fa-ac53-93cb24da4a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.38</t>
+  </si>
+  <si>
+    <t>Marija Gracin</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:37:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b43dd61-ec12-413f-80ae-3c6dc98b50f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b43dd61-ec12-413f-80ae-3c6dc98b50f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.36</t>
+  </si>
+  <si>
+    <t>Jadranka Žaja 17187899194</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:37:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e42379-72b2-487b-acd9-9e144e073fd9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e42379-72b2-487b-acd9-9e144e073fd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.35</t>
+  </si>
+  <si>
+    <t>Smiljan Žaja</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:36:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35e870e5-def7-4a48-9198-9a369b026340</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35e870e5-def7-4a48-9198-9a369b026340/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad.34</t>
+  </si>
+  <si>
+    <t>Zdravka Gaćina</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7246418b-b598-4550-8e75-15b271d96273</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7246418b-b598-4550-8e75-15b271d96273/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad. 33</t>
+  </si>
+  <si>
+    <t>Danijela Bolanča 20346606562</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:36:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4bb6326-10af-4a4d-a30c-5db9a848197f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4bb6326-10af-4a4d-a30c-5db9a848197f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026. ad. 31</t>
+  </si>
+  <si>
+    <t>Boris Bolanča 22464474671</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:36:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f01df9c-82ca-48d4-92bb-9487fa9905ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f01df9c-82ca-48d4-92bb-9487fa9905ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Bolanča 22842663417</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f4b343-2e4b-41a5-889d-71c6ffb5998e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f4b343-2e4b-41a5-889d-71c6ffb5998e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Luka Marčić 96877768834</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:05:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf40ce7-b7ab-4506-b705-94b31de96629</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf40ce7-b7ab-4506-b705-94b31de96629/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Julia Vladušić 68548702113</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:05:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e421af86-30b1-4844-8244-881558baac0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e421af86-30b1-4844-8244-881558baac0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Lorena Sandalj Kojundžić 46345018116</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:05:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d025f54f-3d42-4c65-9195-23b6147387b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d025f54f-3d42-4c65-9195-23b6147387b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Josip Petković 01858981226</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:05:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/522f5980-a9fa-4ac3-8e92-65016a1a1b5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/522f5980-a9fa-4ac3-8e92-65016a1a1b5f/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -373,51 +789,1153 @@
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>36</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>38</v>
       </c>
       <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>39</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>40</v>
       </c>
-      <c r="N5" t="s">
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>91</v>
+      </c>
+      <c r="I16" t="s">
+        <v>92</v>
+      </c>
+      <c r="J16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" t="s">
+        <v>97</v>
+      </c>
+      <c r="J17" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>101</v>
+      </c>
+      <c r="I18" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I19" t="s">
+        <v>107</v>
+      </c>
+      <c r="J19" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>109</v>
+      </c>
+      <c r="N19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>116</v>
+      </c>
+      <c r="I21" t="s">
+        <v>117</v>
+      </c>
+      <c r="J21" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>121</v>
+      </c>
+      <c r="I22" t="s">
+        <v>122</v>
+      </c>
+      <c r="J22" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" t="s">
+        <v>123</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>124</v>
+      </c>
+      <c r="N22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>125</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>126</v>
+      </c>
+      <c r="I23" t="s">
+        <v>127</v>
+      </c>
+      <c r="J23" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>129</v>
+      </c>
+      <c r="N23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>130</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>131</v>
+      </c>
+      <c r="I24" t="s">
+        <v>132</v>
+      </c>
+      <c r="J24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>134</v>
+      </c>
+      <c r="N24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>135</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>136</v>
+      </c>
+      <c r="I25" t="s">
+        <v>137</v>
+      </c>
+      <c r="J25" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>139</v>
+      </c>
+      <c r="N25" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>140</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>141</v>
+      </c>
+      <c r="I26" t="s">
+        <v>142</v>
+      </c>
+      <c r="J26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" t="s">
+        <v>143</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>144</v>
+      </c>
+      <c r="N26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>145</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>146</v>
+      </c>
+      <c r="I27" t="s">
+        <v>147</v>
+      </c>
+      <c r="J27" t="s">
+        <v>20</v>
+      </c>
+      <c r="K27" t="s">
+        <v>148</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>149</v>
+      </c>
+      <c r="N27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>150</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>151</v>
+      </c>
+      <c r="I28" t="s">
+        <v>152</v>
+      </c>
+      <c r="J28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" t="s">
+        <v>153</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
+        <v>154</v>
+      </c>
+      <c r="N28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>155</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>156</v>
+      </c>
+      <c r="I29" t="s">
+        <v>157</v>
+      </c>
+      <c r="J29" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" t="s">
+        <v>158</v>
+      </c>
+      <c r="L29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" t="s">
+        <v>159</v>
+      </c>
+      <c r="N29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>160</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30" t="s">
+        <v>161</v>
+      </c>
+      <c r="I30" t="s">
+        <v>162</v>
+      </c>
+      <c r="J30" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" t="s">
+        <v>163</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="s">
+        <v>164</v>
+      </c>
+      <c r="N30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>160</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>165</v>
+      </c>
+      <c r="I31" t="s">
+        <v>166</v>
+      </c>
+      <c r="J31" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" t="s">
+        <v>167</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="s">
+        <v>168</v>
+      </c>
+      <c r="N31" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>160</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32" t="s">
+        <v>169</v>
+      </c>
+      <c r="I32" t="s">
+        <v>170</v>
+      </c>
+      <c r="J32" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" t="s">
+        <v>171</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="s">
+        <v>172</v>
+      </c>
+      <c r="N32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
+        <v>160</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>173</v>
+      </c>
+      <c r="I33" t="s">
+        <v>174</v>
+      </c>
+      <c r="J33" t="s">
+        <v>20</v>
+      </c>
+      <c r="K33" t="s">
+        <v>175</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
+        <v>176</v>
+      </c>
+      <c r="N33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" t="s">
+        <v>160</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34" t="s">
+        <v>177</v>
+      </c>
+      <c r="I34" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" t="s">
+        <v>179</v>
+      </c>
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
+        <v>180</v>
+      </c>
+      <c r="N34" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>