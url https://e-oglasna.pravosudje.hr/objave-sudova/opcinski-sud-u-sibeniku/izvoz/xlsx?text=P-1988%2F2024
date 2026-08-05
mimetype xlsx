--- v0 (2026-06-05)
+++ v1 (2026-08-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>P-1988/2024</t>
   </si>
   <si>
-    <t>29 ad 4 poziv odg na tužbu Dopis od 25.02.2026.; Podnesak od 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8ab32808-c201-442c-8261-dca6674a638e</t>
+    <t>Dopis od 25.02.2026.; Podnesak od 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.; Prilog od: 14.11.2024.</t>
+  </si>
+  <si>
+    <t>Ivana Latin</t>
+  </si>
+  <si>
+    <t>15.07.2026. 14:12:58</t>
+  </si>
+  <si>
+    <t>18.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47968477-46d4-4612-8605-59ecc66f49a1</t>
   </si>
   <si>
     <t>Tužba.pdf P185P; Prilog P-1988_2024-1-1 - Izjava (1).pdf; Prilog P-1988_2024-1-2 - Punomoć.pdf; Prilog P-1988_2024-1-3 - Joso (josip bolanca) -rjesenje o nasljedivanju.pdf; Prilog P-1988_2024-1-4 - RPZARIO BOLANČA_rješenje o nasljeđivanju.pdf; Prilog P-1988_2024-1-5 - Zdravko Bolanca- rjesenje.pdf; Prilog P-1988_2024-1-6 - Prilog OS ŠI P-1314-2021-1-2 od 01.06.2021. - Ante Bolanca-rjesenje o nasljedivanju (1).pdf; Prilog P-1988_2024-1-7 - Prilog OS ŠI P-1314-2021-1-5 od 01.06.2021. - Rješenja o nasljeđivanju_Antica Bolanca (1).pdf; Prilog P-1988_2024-1-8 - Prilog OS ŠI P-1314-2021-1-3 od 01.06.2021. - Rješenja o nasljeđivanjima_marija.pdf; Prilog P-1988_2024-1-9 - Adobe Scan 13 Nov 2024 (2) (2).pdf; Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8ab32808-c201-442c-8261-dca6674a638e/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/47968477-46d4-4612-8605-59ecc66f49a1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=P&amp;predmet=1988&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>