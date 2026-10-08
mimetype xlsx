--- v0 (2026-08-04)
+++ v1 (2026-10-08)
@@ -59,87 +59,87 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>P-2075/2022</t>
   </si>
   <si>
-    <t>3 Dopis od 17.10.2022.; uz tužbu s prilozima ad2</t>
+    <t>3 Presuda od 06.10.2026. ad2</t>
   </si>
   <si>
     <t>JOSO BUVA 47219464739</t>
   </si>
   <si>
-    <t>27.07.2026. 14:00:22</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/24ac4c4d-66fb-4919-aeca-037856e89afe/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 12:41:44</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f8d34a5-a624-4551-a761-807bc451d589</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f8d34a5-a624-4551-a761-807bc451d589/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=P&amp;predmet=2075&amp;godina=2022</t>
   </si>
   <si>
-    <t>3 Dopis od 17.10.2022.; uz tužbu s prilozima ad1</t>
+    <t>3 Presuda od 06.10.2026. ad1</t>
   </si>
   <si>
     <t>IVAN BUVA 33396227200</t>
   </si>
   <si>
-    <t>27.07.2026. 14:00:16</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1502e2ea-ea29-41fb-91f9-8f6f003af9bd/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 12:41:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb9e6619-4a5e-4042-a07e-d92c61480813</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb9e6619-4a5e-4042-a07e-d92c61480813/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">