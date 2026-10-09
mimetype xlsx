--- v0 (2026-06-16)
+++ v1 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="145">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,121 +59,480 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>P-2227/2025</t>
   </si>
   <si>
-    <t>6 Zapisnik od: 19.05.2026. (roč. 16.07.2026.)
-[...18 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3d928554-71a7-4405-b449-4febc5fa36ec/dokumenti/preuzimanje</t>
+    <t>Presuda od 01.10.2026. ad.31</t>
+  </si>
+  <si>
+    <t>Sanja Benat</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:44</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a6275ab-0363-4ae7-a9eb-a09e4b880c67</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a6275ab-0363-4ae7-a9eb-a09e4b880c67/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=P&amp;predmet=2227&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad 30</t>
+  </si>
+  <si>
+    <t>Ivica Mikulandra</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d702d39-33bf-4cdd-8cde-ceb67de8b310</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d702d39-33bf-4cdd-8cde-ceb67de8b310/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad.33</t>
+  </si>
+  <si>
+    <t>Miljenko Grbelja</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84cf8708-c0ae-44e2-8554-d5af10be05cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84cf8708-c0ae-44e2-8554-d5af10be05cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad32</t>
+  </si>
+  <si>
+    <t>Joško Franić 91434259939</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0726cbc9-eed0-4a9e-88d6-3e44e2e9a40d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0726cbc9-eed0-4a9e-88d6-3e44e2e9a40d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad.29</t>
+  </si>
+  <si>
+    <t>MARIN MIKULANDRA 66059368312</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94d790d-dfb4-49e2-bd5b-77e91e623e59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94d790d-dfb4-49e2-bd5b-77e91e623e59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad.25</t>
+  </si>
+  <si>
+    <t>BRANKO MIKULANDRA 00994506784</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/612ddc99-eaf6-4ad2-bd41-60cf7b99e1a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/612ddc99-eaf6-4ad2-bd41-60cf7b99e1a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 24</t>
+  </si>
+  <si>
+    <t>ZDENKA ĆALETA</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dda0f7-774f-41c4-aec2-a9193ba35c54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dda0f7-774f-41c4-aec2-a9193ba35c54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 23</t>
+  </si>
+  <si>
+    <t>INES PLENČA 49630266887</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02928413-cf13-4efc-a849-c10088beeb02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02928413-cf13-4efc-a849-c10088beeb02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad.21</t>
+  </si>
+  <si>
+    <t>NIKICA SLAVICA</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89b28c36-a9ce-462b-95b6-6005c8309959</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89b28c36-a9ce-462b-95b6-6005c8309959/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 19</t>
+  </si>
+  <si>
+    <t>MARICA VUDRAG</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f64d7dae-b498-4e87-b493-c08ad88f4232</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f64d7dae-b498-4e87-b493-c08ad88f4232/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 18</t>
+  </si>
+  <si>
+    <t>SILVANA ĆALETA-CAR</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b379e5c-38c2-4790-82e6-6ad4397121fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b379e5c-38c2-4790-82e6-6ad4397121fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad.15</t>
+  </si>
+  <si>
+    <t>Tonći Franić 90879785118</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d37d328e-976b-4962-b778-06f34468dbed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d37d328e-976b-4962-b778-06f34468dbed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 14</t>
+  </si>
+  <si>
+    <t>DAMIR SLAVICA 69047268446</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/769cfa27-43d1-4099-8dca-123cf041dc9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/769cfa27-43d1-4099-8dca-123cf041dc9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad.12</t>
+  </si>
+  <si>
+    <t>MIRO MIKULANDRA</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:39:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2dfef5-c31b-418d-867c-0f8c2800bc6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2dfef5-c31b-418d-867c-0f8c2800bc6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad.11</t>
+  </si>
+  <si>
+    <t>ŽIVKO MIKULANDRA</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:38:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53162863-49b3-456d-8f3f-07f50310c3bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53162863-49b3-456d-8f3f-07f50310c3bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 9</t>
+  </si>
+  <si>
+    <t>VINKO MIKULANDRA 34135205971</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:38:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32f634f0-b892-4fd8-880c-1ea8044b9f6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32f634f0-b892-4fd8-880c-1ea8044b9f6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 7</t>
+  </si>
+  <si>
+    <t>OZREN LACMANOVIĆ</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:38:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65afdb51-87dd-49cc-9a0c-05d56eb5b3e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65afdb51-87dd-49cc-9a0c-05d56eb5b3e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 6</t>
+  </si>
+  <si>
+    <t>ZORA JURAS</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:38:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a112d5b-dc81-40df-bf32-004f39a5a671</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a112d5b-dc81-40df-bf32-004f39a5a671/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 5</t>
+  </si>
+  <si>
+    <t>MIRJANA PERKOVIĆ</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:38:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b91e3d4-8d50-4199-87d8-71d79532da85</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b91e3d4-8d50-4199-87d8-71d79532da85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 4</t>
+  </si>
+  <si>
+    <t>DUNKO MIKULANDRA 69722018016</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:38:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0173ff04-6d92-49a7-b0c9-45c803760659</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0173ff04-6d92-49a7-b0c9-45c803760659/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 3</t>
+  </si>
+  <si>
+    <t>DRAGANA MIKULANDRA</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:38:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc457568-3829-4c59-bb96-8638ca811538</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc457568-3829-4c59-bb96-8638ca811538/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. ad. 1</t>
+  </si>
+  <si>
+    <t>VELIMIR MIKULANDRA 42787473342</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:38:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fd0bbc6-064f-4caa-a25a-e539e21a7c39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fd0bbc6-064f-4caa-a25a-e539e21a7c39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>Dina Džaja Kovač 89249356344</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:17:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb05bc0e-317f-4870-9fd3-93ce68a22287</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb05bc0e-317f-4870-9fd3-93ce68a22287/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026. za tuženike ad. 20 i ad. 34</t>
+  </si>
+  <si>
+    <t>Dragica Juras 46520595194</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:17:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40d9a3ce-980e-48f3-b8c4-d46ce75ef6b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40d9a3ce-980e-48f3-b8c4-d46ce75ef6b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026.  za tuženike ad. 10, ad. 26, ad. 27, ad. 28</t>
+  </si>
+  <si>
+    <t>Josip Petković 01858981226</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:16:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd05f014-d842-44c5-8c2d-bda37b23e116</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd05f014-d842-44c5-8c2d-bda37b23e116/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -214,45 +573,957 @@
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>91</v>
+      </c>
+      <c r="I16" t="s">
+        <v>92</v>
+      </c>
+      <c r="J16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" t="s">
+        <v>97</v>
+      </c>
+      <c r="J17" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>101</v>
+      </c>
+      <c r="I18" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>106</v>
+      </c>
+      <c r="I19" t="s">
+        <v>107</v>
+      </c>
+      <c r="J19" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>109</v>
+      </c>
+      <c r="N19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>116</v>
+      </c>
+      <c r="I21" t="s">
+        <v>117</v>
+      </c>
+      <c r="J21" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>121</v>
+      </c>
+      <c r="I22" t="s">
+        <v>122</v>
+      </c>
+      <c r="J22" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" t="s">
+        <v>123</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>124</v>
+      </c>
+      <c r="N22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>125</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>126</v>
+      </c>
+      <c r="I23" t="s">
+        <v>127</v>
+      </c>
+      <c r="J23" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
+        <v>129</v>
+      </c>
+      <c r="N23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>130</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>131</v>
+      </c>
+      <c r="I24" t="s">
+        <v>132</v>
+      </c>
+      <c r="J24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
+        <v>134</v>
+      </c>
+      <c r="N24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>135</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>136</v>
+      </c>
+      <c r="I25" t="s">
+        <v>137</v>
+      </c>
+      <c r="J25" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>139</v>
+      </c>
+      <c r="N25" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>140</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>141</v>
+      </c>
+      <c r="I26" t="s">
+        <v>142</v>
+      </c>
+      <c r="J26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" t="s">
+        <v>143</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="s">
+        <v>144</v>
+      </c>
+      <c r="N26" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>