--- v0 (2026-08-04)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>P-248/2026</t>
   </si>
   <si>
-    <t>3 Dopis od 05.03.2026.; uz tužbu s prilozima, podnesak od 29.04.2026. te podnesak od 13.03.2026. ad4</t>
+    <t>3 Presuda od 06.10.2026. ad4</t>
   </si>
   <si>
     <t>ANKICA ŠKEVIN</t>
   </si>
   <si>
-    <t>31.07.2026. 13:06:39</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9b814a49-a177-4356-bcae-7112e1b6c074/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 13:13:05</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9f240a3-41ee-4c1b-b012-1d441e683418</t>
+  </si>
+  <si>
+    <t>Presuda - na temelju priznanja.pdf O88O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9f240a3-41ee-4c1b-b012-1d441e683418/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=P&amp;predmet=248&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>