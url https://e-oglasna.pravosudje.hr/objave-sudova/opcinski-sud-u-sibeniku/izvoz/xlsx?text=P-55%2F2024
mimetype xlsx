--- v0 (2026-06-05)
+++ v1 (2026-08-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>P-55/2024</t>
   </si>
   <si>
-    <t>Dopis od 05.02.2026.; Podnesak od 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ee178ca9-b474-4312-bbae-8ea9d3b490d8</t>
+    <t>29 ad 3, tužba na odg. Dopis od 05.02.2026.; Podnesak od 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.; Prilog od: 11.01.2024.</t>
+  </si>
+  <si>
+    <t>IVO PAŠKVALIN 42989089991</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:52:37</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/144f4ac5-2fe1-481a-9c5b-1d3066a4c82c</t>
   </si>
   <si>
     <t>Tužba.pdf P185P; Prilog P-55_2024-1-1 - PL-1306-MURTER-BETINA.pdf; Prilog P-55_2024-1-2 - PUNOMOĆ.pdf; Prilog P-55_2024-1-3 - PRERIS KATASTARSKOG PLANA.pdf; Prilog P-55_2024-1-4 - PL-3005-MURTER-BETINA.pdf; Prilog P-55_2024-1-5 - ZK-6727-MURTER-BETINA.pdf; Prilog P-55_2024-1-6 - NAGODBENI UGOVOR.pdf; Prilog P-55_2024-1-7 - ZK-8393-MURTER-BETINA.pdf; Prilog P-55_2024-1-8 - PL-628-MURTER-BETINA (1).pdf; Prilog P-55_2024-1-9 - UGOVOR O DOŽIVOTNOM UZDRŽAVANJU 14.01.1988..pdf; Prilog P-55_2024-1-10 - RJEŠENJE O NASLJEĐIVANJU TOMISLAV KULUŠIĆ.pdf; Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ee178ca9-b474-4312-bbae-8ea9d3b490d8/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/144f4ac5-2fe1-481a-9c5b-1d3066a4c82c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=P&amp;predmet=55&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>