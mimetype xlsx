--- v0 (2026-08-04)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Sp-179/2026</t>
   </si>
   <si>
-    <t>Oglas od 30.06.2026.</t>
+    <t>Rješenje od 27.10.2026.</t>
   </si>
   <si>
     <t>FRANE ŠTRKALJ</t>
   </si>
   <si>
     <t>KOD TRAFOSTANICE 1, 22320 Otavice, Hrvatska</t>
   </si>
   <si>
     <t>24650510242</t>
   </si>
   <si>
-    <t>FRANE ŠTRKALJ 24650510242; vjerovnic i dužnika / ULOGA: ostali</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ebccfb7d-4d96-4557-8c97-8143713628f3/dokumenti/preuzimanje</t>
+    <t>FRANE ŠTRKALJ 24650510242; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.11.2026. 14:25:03</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5820c03-2812-40b4-8449-ae253ef9d69a</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5820c03-2812-40b4-8449-ae253ef9d69a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>