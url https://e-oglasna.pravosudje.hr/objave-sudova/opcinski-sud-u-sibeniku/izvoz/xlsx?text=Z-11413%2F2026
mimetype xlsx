--- v0 (2026-08-08)
+++ v1 (2026-10-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Z-11413/2026</t>
   </si>
   <si>
-    <t>RJEŠENJE ZA DARIO ANTULOV</t>
+    <t>RJ ZA MARIO ANTULOV</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>15.07.2026. 09:29:14</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ad8b5ba9-5197-4839-9a89-e85b0039982f</t>
+    <t>04.09.2026. 09:22:06</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ae5847-e230-46b6-a39b-c832385c289d</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ad8b5ba9-5197-4839-9a89-e85b0039982f/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ae5847-e230-46b6-a39b-c832385c289d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Z&amp;predmet=11413&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>