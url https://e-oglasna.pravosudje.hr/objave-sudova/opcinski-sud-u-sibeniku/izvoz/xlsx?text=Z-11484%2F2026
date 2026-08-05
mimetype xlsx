--- v0 (2026-06-04)
+++ v1 (2026-08-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Z-11484/2026</t>
   </si>
   <si>
-    <t>Divna Jukić-pojedinačni ispravni postupak</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/150dc4bf-68c0-4ad8-91ac-0fadd76e3824</t>
+    <t>Rješenje i oglas Z-11484/2026</t>
+  </si>
+  <si>
+    <t>JELIĆ STEVO POK.ĐURE; JELIĆ ĐORĐE POK.ĐURE; Peter Prijič; ŽELIMIR PRIJIĆ 95744708663</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:35:38</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbcdbfa6-654d-42ca-b01c-ea772ff1cedc</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/150dc4bf-68c0-4ad8-91ac-0fadd76e3824/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbcdbfa6-654d-42ca-b01c-ea772ff1cedc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Z&amp;predmet=11484&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>