--- v1 (2026-08-05)
+++ v2 (2026-10-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Z-11484/2026</t>
   </si>
   <si>
-    <t>Rješenje i oglas Z-11484/2026</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cbcdbfa6-654d-42ca-b01c-ea772ff1cedc/dokumenti/preuzimanje</t>
+    <t>Divna Jukić, pojedinačni ispravni postupak</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>09.09.2026. 13:03:30</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c05d91c-30b3-4092-949b-4b40cd5f5452</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c05d91c-30b3-4092-949b-4b40cd5f5452/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Z&amp;predmet=11484&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>