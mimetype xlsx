--- v0 (2026-06-16)
+++ v1 (2026-08-05)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Z-12587/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-12587/2026</t>
   </si>
   <si>
-    <t>BRANKO ZUBOVIĆ</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/db3a6e79-1a46-4824-9970-c27abb8cc864</t>
+    <t>Nela Medić 77878355200; Roxana Klarendić 95980712410</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:36:23</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a512129-1096-4384-af9b-6e0556c0eea5</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/db3a6e79-1a46-4824-9970-c27abb8cc864/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a512129-1096-4384-af9b-6e0556c0eea5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Z&amp;predmet=12587&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>