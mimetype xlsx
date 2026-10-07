--- v1 (2026-08-05)
+++ v2 (2026-10-07)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Z-12587/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-12587/2026</t>
   </si>
   <si>
-    <t>Nela Medić 77878355200; Roxana Klarendić 95980712410</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6a512129-1096-4384-af9b-6e0556c0eea5</t>
+    <t>Ljiljana Zubović 19594801063; Senka Zubović 94990692350; Tomislav-Ante Zubović 19309123224</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:20:45</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4af94b-31be-4f84-9bae-80636f8f479e</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/6a512129-1096-4384-af9b-6e0556c0eea5/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4af94b-31be-4f84-9bae-80636f8f479e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Z&amp;predmet=12587&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>