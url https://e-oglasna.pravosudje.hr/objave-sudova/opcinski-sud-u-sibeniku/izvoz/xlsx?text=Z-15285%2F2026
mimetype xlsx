--- v0 (2026-07-27)
+++ v1 (2026-09-22)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Z-15285/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-15285/2026</t>
   </si>
   <si>
-    <t>BOŽIKOV ANA UD. STIPE; BOŽIKOV FRANE JOSIN; BOŽIKOV JAKOV JOSIN; BOŽIKOV JOZICA JOSIN; BOŽIKOV LUCE ANTINA; BOŽIKOV LUCIJA ŽENA ANTE ROĐ. JURETA; BOŽIKOV ŠIMICA JOSINA; BOŽIKOV ŠINKA ANTINA; GRBIN ANKA Ž. MATE; JERAT JELA ŽENA ŠIME; JERKOVIĆ BRANKA Ž. JOSIPA; JEŽINA LUCA Ž. ŠIME; JEŽINA LUCE ŽENA JOSE ROĐ. MUDRONJA; JEŽINA MIRKO POK. LUKE; JEŽINA RUBINA POK. LUKE; JEŽINA STIPE IVANOV; JEŽINA STIPE POK. IVE; JEŽINA ŠIMICA Ž. ALFONSA; JURAGA MANDA ŽENA TOME ROĐ. MUDRONJA; JURAN AGATA ŽENA JOSE; KOVAČEV MANDA ŽENA NIKOLE; KURKUT ANTULA ŽENA ŠIME ROĐ. MUDRONJA; LOVRIĆ JANJA UD. JAKOVA; LOVRIĆ JANJA ŽENA JAKOVA; MARKOV MARIJA ŠIMINA; MARKOV NIKO PERIN; MARKOV PERE POK. MATE; MARTINOVIĆ JADRANKA; MITROV BERISLAV BERNARDA; MITROV NIKICA; MITROV TOMISLAV POK. NIKOLE; MITROV ZORKA POK. NIKOLE; MUDRONJA ANA P. ANTE; MUDRONJA DARINKA ŽENA DAMJANA; MUDRONJA IVO P. ANTE; MUDRONJA MATE REĐE ŠIME POK. ANTE; MUDRONJA REPARATA UD. ANTE; SKRAČIĆ GRGICA UD. GRGE; SKRAČIĆ ROKA ŽENA RANALDA; SKRAČIĆ ŽELJKO P. MILANA; TURČINOV GRGO POK. IVE; TURČINOV STIPE P. IVE; ŠIKIĆ DRAGUTIN MARKOV; ŠIKIĆ LUCE MARKOVA; ŠIKIĆ MLADENKA MARKOVA; ŠIKIĆ STOŠA ŽENA ANTE; ŠIKIĆ VJECESLAV MARKOV</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ebb98ab3-9282-4a3f-9b1c-7bc39caa38fc</t>
+    <t>BAŠIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:51:59</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b94078d-ed37-422f-9efd-cb31d631e8bc</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ebb98ab3-9282-4a3f-9b1c-7bc39caa38fc/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b94078d-ed37-422f-9efd-cb31d631e8bc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Z&amp;predmet=15285&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>