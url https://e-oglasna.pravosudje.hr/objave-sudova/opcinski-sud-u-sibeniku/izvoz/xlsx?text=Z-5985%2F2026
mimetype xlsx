--- v0 (2026-06-04)
+++ v1 (2026-08-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Z-5985/2026</t>
   </si>
   <si>
-    <t>Radovan Lešić - pojedinačni ispravni postupak</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6be636ac-2499-46eb-ac97-aeea381dac8e</t>
+    <t>Rješenje i oglas Z-5985/2026</t>
+  </si>
+  <si>
+    <t>MILENA VUJKO 46077463509; RADMILA JOVIĆEVIĆ; Vaso Grkinić 28928164222</t>
+  </si>
+  <si>
+    <t>15.07.2026. 07:20:55</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9ce385d-808a-4a94-9b78-da29b4bb1549</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/6be636ac-2499-46eb-ac97-aeea381dac8e/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9ce385d-808a-4a94-9b78-da29b4bb1549/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Z&amp;predmet=5985&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>