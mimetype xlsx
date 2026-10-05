--- v1 (2026-08-05)
+++ v2 (2026-10-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Z-5985/2026</t>
   </si>
   <si>
-    <t>Rješenje i oglas Z-5985/2026</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d9ce385d-808a-4a94-9b78-da29b4bb1549/dokumenti/preuzimanje</t>
+    <t>Radovan Lešić, pojedinačni isp. postupak</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>09.09.2026. 12:56:13</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68afd1dc-1f4e-49c5-93d0-4bba8ed41908</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68afd1dc-1f4e-49c5-93d0-4bba8ed41908/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Z&amp;predmet=5985&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>