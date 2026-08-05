--- v0 (2026-06-05)
+++ v1 (2026-08-05)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Šibeniku</t>
   </si>
   <si>
     <t>Z-7683/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7683/2026</t>
   </si>
   <si>
-    <t>KNEŽEVIĆ ZORKA KĆI P. SAVE; MILIJAŠ DRAGAN P. SIME; MILIJAŠ DUŠAN P. SIME; MILIJAŠ GOJKO P. SAVE; MILIJAŠ JANKO P. SIME; MILIJAŠ JOVO P. SIME; MILIJAŠ KOSA KĆI P. SAVE; MILIJAŠ LJUBOMIR P. NIKOLE; MILIJAŠ MILAN P. SIME; MILIJAŠ MILICA UD. TODORA; MILIJAŠ MILICA ŽENA PETRA; MILIJAŠ NIKOLA P. NIKOLE; MILIJAŠ PAVAO P. TODORA; MILIJAŠ ROSA P. NIKOLE; MILIJAŠ STEVAN P. MILE; MILIJAŠ STEVAN P. TODORA; MILIJAŠ TODOR P. NIKOLE; MILJAŠ GLIŠO P. JOVANA; MILJAŠ MARIJA UD. SIME; MILJAŠ MARIJA UD. SIMEUNA; MILJAŠ MILETA P. SIMEUNA; MILJAŠ SAVA P. SIMEUNA; MILJAŠ TODOR P. SIMEUNA; TINTOR DUŠAN P. NIKOLE; TINTOR OBRAD P. NIKOLE; TINTOR SIMO TODOROV; TINTOR STANA TODOROVA; TINTOR ĆIRO TODOROV; VUKŠA JANDRIJA P. JOVANA</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ed3d94b0-7f12-4bb1-a315-b5328868c3e0</t>
+    <t>MILIJAŠ DUŠAN P. PETRA; MILIJAŠ MIRKO POK.MARKA; MILIJAŠ TODOR P. PETRA; VEJNOVIĆ RUŽA POK.MARKA, R.MILIJAŠ</t>
+  </si>
+  <si>
+    <t>06.07.2026. 08:36:09</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c80e74-2ec8-4c3a-8f0f-f20aeeb1fd48</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ed3d94b0-7f12-4bb1-a315-b5328868c3e0/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c80e74-2ec8-4c3a-8f0f-f20aeeb1fd48/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5111&amp;upisnik=Z&amp;predmet=7683&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>