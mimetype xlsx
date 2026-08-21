--- v4 (2026-07-31)
+++ v5 (2026-08-21)
@@ -6,106 +6,6271 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6488" uniqueCount="4171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5447" uniqueCount="3550">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GORAN BALTIĆ</t>
+  </si>
+  <si>
+    <t>GORAN BALTIĆ 04681819258</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:24:23</t>
+  </si>
+  <si>
+    <t>13.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d71113-6551-49f3-a529-d5560fbe2ee6</t>
+  </si>
+  <si>
+    <t>16.383947.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d71113-6551-49f3-a529-d5560fbe2ee6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SUBHA TATAREVIĆ</t>
+  </si>
+  <si>
+    <t>SUBHA TATAREVIĆ 69600644201</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:24:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be3abfd3-2b3c-4db6-9fed-d43b581d520f</t>
+  </si>
+  <si>
+    <t>16.384152.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be3abfd3-2b3c-4db6-9fed-d43b581d520f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILAN PERKOVIĆ</t>
+  </si>
+  <si>
+    <t>MILAN PERKOVIĆ 52523869953</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:24:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95e7f863-1a53-404e-ab16-e573bc366b08</t>
+  </si>
+  <si>
+    <t>16.383989.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95e7f863-1a53-404e-ab16-e573bc366b08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DUŠAN MUDRINIĆ</t>
+  </si>
+  <si>
+    <t>DUŠAN MUDRINIĆ 85865354136</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:23:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5da4e712-98a3-4664-89e6-040d7017de33</t>
+  </si>
+  <si>
+    <t>16.384183.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5da4e712-98a3-4664-89e6-040d7017de33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Objava suda</t>
+  </si>
+  <si>
+    <t>Ovrv-6621/2024</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>HRVOJE PENTEK 35949621096</t>
+  </si>
+  <si>
+    <t>20.08.2026. 15:03:58</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/812c2cf0-2832-49df-a8c9-ef06b24c0f5c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-6621_2024-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/812c2cf0-2832-49df-a8c9-ef06b24c0f5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=6621&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-11029/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11029/2026</t>
+  </si>
+  <si>
+    <t>Mijo Bobinac</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:44:23</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95d78043-89c0-4e49-a6c7-72c15d5f9380</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95d78043-89c0-4e49-a6c7-72c15d5f9380/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11029&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10966/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10966/2026</t>
+  </si>
+  <si>
+    <t>OBLAKOVIĆ MILE</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:11:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e2ab966-e790-4bf6-b7c6-752071a534c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e2ab966-e790-4bf6-b7c6-752071a534c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10966&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-491/2025</t>
+  </si>
+  <si>
+    <t>Žalba od 14.04.2026.; Rješenje od 10.04.2026.; Prigovor od 13.05.2025.; Prilog od: 13.05.2025.; Prilog od: 13.05.2025.</t>
+  </si>
+  <si>
+    <t>Martina Gulan 96195516435</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:58:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80169e4-859c-42fd-8897-1c47df92d3f4</t>
+  </si>
+  <si>
+    <t>Prigovor.pdf P85P; Prilog O-491_2025-8-1 - Punomoć Gulan.pdf; Prilog O-491_2025-8-2 - Mail komunikacija.pdf; Rješenje - odbačen prigovor kao nepravovremen, nepotpun ili nedopušten.pdf O742O; Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80169e4-859c-42fd-8897-1c47df92d3f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=491&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-553/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Vatroslav Pezić 98810442991</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:09:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a336e45-1a2f-4516-9cff-53633fc10689</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a336e45-1a2f-4516-9cff-53633fc10689/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=553&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Mihaela Karajlović 62943867341</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:09:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40e6d51f-897f-49dd-a621-142dddd35258</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40e6d51f-897f-49dd-a621-142dddd35258/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10908/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10908/2026</t>
+  </si>
+  <si>
+    <t>HANDAMER ĐEMILA; IMAMOVIĆ EMINA</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:04:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb22b3ba-32d9-4d97-8588-93fd7e49c933</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb22b3ba-32d9-4d97-8588-93fd7e49c933/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10908&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10960/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10960/2026</t>
+  </si>
+  <si>
+    <t>BIŽIĆ ZADRUGA; BIŽIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:47:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f3cab8d-4c80-48e6-82db-2874a8beab57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f3cab8d-4c80-48e6-82db-2874a8beab57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10960&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-715/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2025.</t>
+  </si>
+  <si>
+    <t>Goran Zitek 70171929629</t>
+  </si>
+  <si>
+    <t>20.08.2026. 07:46:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc155074-a736-4eb1-a076-a739aa7f379e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc155074-a736-4eb1-a076-a739aa7f379e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=715&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN GOGIĆ</t>
+  </si>
+  <si>
+    <t>IVAN GOGIĆ 75010034460</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:44</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f28907-3609-49cf-8547-c49e0615fa9f</t>
+  </si>
+  <si>
+    <t>16.384159.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f28907-3609-49cf-8547-c49e0615fa9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NEBOJŠA DEVETAK</t>
+  </si>
+  <si>
+    <t>NEBOJŠA DEVETAK 61797449400</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127b07f5-fb95-487d-a577-300409f61e04</t>
+  </si>
+  <si>
+    <t>16.383910.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127b07f5-fb95-487d-a577-300409f61e04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ĐORĐE NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>ĐORĐE NIKOLIĆ 11836927648</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95c4394-d07f-486b-8b05-83cd20b23169</t>
+  </si>
+  <si>
+    <t>16.384107.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95c4394-d07f-486b-8b05-83cd20b23169/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIP CVETIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP CVETIĆ 48836057625</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a8c78-ac50-449e-946c-595d4642a23c</t>
+  </si>
+  <si>
+    <t>16.383892.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a8c78-ac50-449e-946c-595d4642a23c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZRINKA KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>ZRINKA KOVAČEVIĆ 81294935226</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1505b38-f55d-4056-8fc7-a00b3863cede</t>
+  </si>
+  <si>
+    <t>16.383865.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1505b38-f55d-4056-8fc7-a00b3863cede/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-1324/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. VILENICA MILAN</t>
+  </si>
+  <si>
+    <t>NEPOZNATI NASLJEDNICI</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:59:01</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60e29524-29a5-4b19-979c-3a5923a6a84a</t>
+  </si>
+  <si>
+    <t>OTPRAVAK VILENICA MILAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60e29524-29a5-4b19-979c-3a5923a6a84a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1324&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1316/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. LUKAČ MILKE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:55:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d625885-f20e-4f8f-9454-000b85c6143a</t>
+  </si>
+  <si>
+    <t>OTPRAVAK LUKAČ MILKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d625885-f20e-4f8f-9454-000b85c6143a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1273/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. RAĐENOVIĆ MILJE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:52:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf67102-3cd0-476d-a8b4-07400effaf57</t>
+  </si>
+  <si>
+    <t>OTPRAVAK RAĐENOVIĆ MILJA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf67102-3cd0-476d-a8b4-07400effaf57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1278/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. LIKAREVIĆ MIRE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:49:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2db6ef18-bc57-44de-be5f-7202aa9b93b3</t>
+  </si>
+  <si>
+    <t>OTPRAVAK LIKAREVIĆ MIRA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2db6ef18-bc57-44de-be5f-7202aa9b93b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1278&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1306/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. VOJNOVIĆ LJUBICE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88d2c18f-2190-4522-821b-3fafa1bda0ea</t>
+  </si>
+  <si>
+    <t>OTPRAVAK VOJNOVIĆ LJUBICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88d2c18f-2190-4522-821b-3fafa1bda0ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1306&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1275/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. MIŠLJENOVIĆ NIKOLE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:42:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c0cbad-3225-4033-9ec1-7122615d9cd2</t>
+  </si>
+  <si>
+    <t>OTPRAVAK MIŠLJENOVIĆ NIKOLA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c0cbad-3225-4033-9ec1-7122615d9cd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1275&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1314/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. DABIĆ BOŠKO</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:39:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b27ed24-809c-4f0f-a7d4-a5ec1df88887</t>
+  </si>
+  <si>
+    <t>OTPRAVAK DABIĆ BOŠKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b27ed24-809c-4f0f-a7d4-a5ec1df88887/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1314&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-381/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. KUKIĆ BOŠKO</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:36:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e88cbde-7300-4c00-b917-3d6516264217</t>
+  </si>
+  <si>
+    <t>OTPRAVAK  KUKIĆ BOŠKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e88cbde-7300-4c00-b917-3d6516264217/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=381&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-2338/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. KEBER IVAN</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:33:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffbca024-9d1f-4225-85d7-9ef06c365a0a</t>
+  </si>
+  <si>
+    <t>OTPRAVAK KEBER IVAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffbca024-9d1f-4225-85d7-9ef06c365a0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2338&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-2337/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. BIRAČ DUŠANA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:29:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92189841-3ffc-4a5e-8566-d9f10abd8cd0</t>
+  </si>
+  <si>
+    <t>OTPRAVAK BIRAČ DUŠAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92189841-3ffc-4a5e-8566-d9f10abd8cd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2337&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-2268/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. POŠTIĆ MIRKO</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4117fd1e-6222-4951-ab20-94bcacbb1e5a</t>
+  </si>
+  <si>
+    <t>OTPRAVAK POŠTIĆ MIRKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4117fd1e-6222-4951-ab20-94bcacbb1e5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2268&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-2227/2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. MUŽDEKA MILJKE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:19:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/299cf5e2-aaba-4c74-be12-02f9dc89cbde</t>
+  </si>
+  <si>
+    <t>OTPRAVAK MUŽDEKA MILJKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/299cf5e2-aaba-4c74-be12-02f9dc89cbde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2227&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-2154/2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. BUTINA ANICE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:16:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fc322c2-3800-4cc0-9832-a9bf28e48225</t>
+  </si>
+  <si>
+    <t>OTPRAVAK BUTINA ANICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fc322c2-3800-4cc0-9832-a9bf28e48225/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2154&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-12/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. BANJANAC MILKE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:09:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17b799c9-b48c-42a2-b997-e976648ddf38</t>
+  </si>
+  <si>
+    <t>OTPRAVAK BANJANAC MILKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17b799c9-b48c-42a2-b997-e976648ddf38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=12&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-2443/2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. KAPAC ROŽE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 22:02:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbd687b3-a85e-4687-8fb0-03443c4b4c7c</t>
+  </si>
+  <si>
+    <t>OTPRAVAK  KAPAC ROŽA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbd687b3-a85e-4687-8fb0-03443c4b4c7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2443&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-2035/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. DRAŽENOVIĆ MARE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 21:56:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6c8d4a-0a6e-4123-85af-7378c960df82</t>
+  </si>
+  <si>
+    <t>OTPRAVAK DRAŽENOVIĆ MARA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6c8d4a-0a6e-4123-85af-7378c960df82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2035&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-327/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. OSTOJIĆ MILKE </t>
+  </si>
+  <si>
+    <t>19.08.2026. 21:46:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a7617d7-7b04-42d9-ace5-1268e25b5ae7</t>
+  </si>
+  <si>
+    <t>OTPRAVAK OSTOJIĆ MILKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a7617d7-7b04-42d9-ace5-1268e25b5ae7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=327&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-314/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. MUDRIĆ RANKE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 21:30:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/056b32f9-1c7d-4a5e-ac33-eb62f7e2c8f0</t>
+  </si>
+  <si>
+    <t>OTPRAVAK  MUDRIĆ RANKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/056b32f9-1c7d-4a5e-ac33-eb62f7e2c8f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=314&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-2300/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. OBRADOVIĆ DRAGICA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 21:17:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3da23bde-0a3a-4e6e-9765-81e992aedd33</t>
+  </si>
+  <si>
+    <t>OTPRAVAK OBRADOVIĆ DRAGICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3da23bde-0a3a-4e6e-9765-81e992aedd33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2300&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-2288/2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. KOKIĆ LJUBA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 21:12:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f6caf02-8291-4ce0-9650-c312cd051594</t>
+  </si>
+  <si>
+    <t>OTPRAVAK KOKIĆ LJUBA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f6caf02-8291-4ce0-9650-c312cd051594/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2288&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-1912/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. PETROVIĆ NIKOLA </t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:58:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a917e69b-1e0c-467c-ae1b-844bbe232230</t>
+  </si>
+  <si>
+    <t>OTPRAVAK PETROVIĆ NIKOLA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a917e69b-1e0c-467c-ae1b-844bbe232230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1912&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-2306/2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. MILANKOVIĆ DRAGAN</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:54:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74380beb-a514-4a85-88ce-dc8916c4aaaf</t>
+  </si>
+  <si>
+    <t>OTPRAVAK MILANKOVIĆ DRAGAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74380beb-a514-4a85-88ce-dc8916c4aaaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2306&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-2166/2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. DŽANIĆ DRAGICA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:47:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfb4e5f5-de65-43e0-9caa-5b7026402b9f</t>
+  </si>
+  <si>
+    <t>OTPRAVAK DŽANIĆ DRAGICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfb4e5f5-de65-43e0-9caa-5b7026402b9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2166&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-664/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. PAIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:43:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/847d1b5e-7401-4307-b8c2-b95d7efb05c5</t>
+  </si>
+  <si>
+    <t>OTPRAVAK PAIĆ MARIJA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/847d1b5e-7401-4307-b8c2-b95d7efb05c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=664&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-625/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. POROPATIĆ MIROSLAV</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:39:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83995f1c-bfc6-4d0a-815a-e44598126bf8</t>
+  </si>
+  <si>
+    <t>OTPRAVAK POROPATIĆ MIROSLAV.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83995f1c-bfc6-4d0a-815a-e44598126bf8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=625&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-626/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. VUKMIRICA MILKA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:35:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e032528-8a31-4e94-9682-8fc149ef4136</t>
+  </si>
+  <si>
+    <t>OTPRAVAK VUKMIRICA MILKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e032528-8a31-4e94-9682-8fc149ef4136/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=626&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-662/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. MILIĆ ANKA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>19.08.2026. 20:31:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe75308c-e5c5-450e-8e2c-8bca8cb8e792</t>
+  </si>
+  <si>
+    <t>OTPRAVAK MILIĆ ANKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe75308c-e5c5-450e-8e2c-8bca8cb8e792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-330/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. TARBUK ILIJA</t>
+  </si>
+  <si>
+    <t>NEPOZMNATI NASLJEDNICI</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:27:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4126a992-4d99-4aec-bd80-999ac6d8e03b</t>
+  </si>
+  <si>
+    <t>OTPRAVAK TARBUK ILIJA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4126a992-4d99-4aec-bd80-999ac6d8e03b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1107/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. SAMARDŽIJA DUŠAN</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:22:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f027b68-fdf2-4aad-bb26-60745666624a</t>
+  </si>
+  <si>
+    <t>OTPRAVAK SAMARDŽIJA DUŠAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f027b68-fdf2-4aad-bb26-60745666624a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1107&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-328/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. GRUBOROVIĆ BRANKO</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:19:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77246fa-08c3-4bd2-9d91-0ddd37d93b07</t>
+  </si>
+  <si>
+    <t>OTPRAVAK GRUBOROVIĆ BRANKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b77246fa-08c3-4bd2-9d91-0ddd37d93b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=328&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-468/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. VUJADINOVIĆ ELIS</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:16:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9689d60c-4290-4f51-a339-2ef2e60dae0f</t>
+  </si>
+  <si>
+    <t>OTPRAVAK VUJADINOVIĆ ELIS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9689d60c-4290-4f51-a339-2ef2e60dae0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=468&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-254/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. NOVAKOVIĆ MIRE</t>
+  </si>
+  <si>
+    <t>NEPPZNATI NASLJEDNICI</t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:08:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/595ecac1-f662-4c98-9861-4144caddb43d</t>
+  </si>
+  <si>
+    <t>OTPRAVAK  NOVAKOVIĆ MIRA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/595ecac1-f662-4c98-9861-4144caddb43d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=254&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-236/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. JURKOVIĆ ŽELJKA </t>
+  </si>
+  <si>
+    <t>19.08.2026. 20:02:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e266e7b9-c4fa-4ded-b29b-8ceddac086c7</t>
+  </si>
+  <si>
+    <t>OTPRAVAK JURKOVIĆ ŽELJKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e266e7b9-c4fa-4ded-b29b-8ceddac086c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=236&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-312/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. VOJNOVIĆ STOJANA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 19:58:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4332235e-4c98-4979-886a-98470e6e9509</t>
+  </si>
+  <si>
+    <t>OTPRAVAK VOJNOVIĆ STOJAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4332235e-4c98-4979-886a-98470e6e9509/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=312&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-313/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. VESELINOVIĆ DRAGICE</t>
+  </si>
+  <si>
+    <t>19.08.2026. 19:54:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3515b4a4-2808-4d0a-952d-96bba0cdacbd</t>
+  </si>
+  <si>
+    <t>OTPRAVAK VESELINOVIĆ DRAGICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3515b4a4-2808-4d0a-952d-96bba0cdacbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=313&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-73/2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. MANOJLOVIĆ DUŠANA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 19:48:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12be8861-0cb2-40b0-952c-4a096fe69369</t>
+  </si>
+  <si>
+    <t>OTPRAVAK MANOJLOVIĆ DUŠAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12be8861-0cb2-40b0-952c-4a096fe69369/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4494/2026</t>
+  </si>
+  <si>
+    <t>Ivana Hudalj 42105499979</t>
+  </si>
+  <si>
+    <t>19.08.2026. 17:18:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65a4c178-17b0-47b6-b649-cd22fc407392</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4494_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65a4c178-17b0-47b6-b649-cd22fc407392/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4494&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4395/2026</t>
+  </si>
+  <si>
+    <t>Dorotea Skrbin 20783248079</t>
+  </si>
+  <si>
+    <t>19.08.2026. 17:14:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dc5d79b-e632-4ab7-98a3-10b267d0402d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4395_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dc5d79b-e632-4ab7-98a3-10b267d0402d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4395&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4710/2026</t>
+  </si>
+  <si>
+    <t>Ivica Krmpotić 21998479752</t>
+  </si>
+  <si>
+    <t>19.08.2026. 17:10:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/240da3e7-b66f-4acc-a7fe-6524fe9df197</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4710_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/240da3e7-b66f-4acc-a7fe-6524fe9df197/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4710&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2509/2026</t>
+  </si>
+  <si>
+    <t>KATARINA HUDOROVIĆ 19261830605</t>
+  </si>
+  <si>
+    <t>19.08.2026. 17:06:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35616754-1128-430b-b213-036557acc308</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2509_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35616754-1128-430b-b213-036557acc308/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2509&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-6311/2022</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.05.2024.; Prilog od: 02.05.2024.; Prilog od: 02.05.2024.; Prilog od: 02.05.2024.; Prilog od: 02.05.2024.</t>
+  </si>
+  <si>
+    <t>Jadranko Zuber 99580216738</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:25:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88ce299c-8cae-4da2-b5e3-f82ec2e605b2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog Ovrv-6311_2022-11-1 - Punomoć_ovrha.pdf; Prilog Ovrv-6311_2022-11-2 - Financijska kartica potr.mjesta s otvorenim stavkama.pdf; Prilog Ovrv-6311_2022-11-3 - Financijska kartica potr.mjesta.pdf; Prilog Ovrv-6311_2022-11-4 - Računi (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88ce299c-8cae-4da2-b5e3-f82ec2e605b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=6311&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>R1 Ob-154/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Matija Mikulčić 73292321610</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:03:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd224e46-8212-4785-9082-9c9c52b97189</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd224e46-8212-4785-9082-9c9c52b97189/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1 Ob&amp;predmet=154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zdravka Mikulčić 99125559506</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:03:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3739840-16bd-4ef3-948e-fcc2d77bea14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3739840-16bd-4ef3-948e-fcc2d77bea14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10944/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10944/2026</t>
+  </si>
+  <si>
+    <t>PREČANICA STANKO; SREDIĆ MIRA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:51:44</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d45d436-aee6-4f2e-909b-6fdca6a4f3f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d45d436-aee6-4f2e-909b-6fdca6a4f3f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10944&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-447/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.; Presuda od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Rahmana Osmani 71181492062</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:59:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2bf7625-a657-47fc-8518-fc14051bb50a</t>
+  </si>
+  <si>
+    <t>Presuda - bez obrazloženja - osuđujuća.pdf O499O; Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2bf7625-a657-47fc-8518-fc14051bb50a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=447&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-1833/2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O POSTAVLJANJU PRIVREMENOG ZASTUPNIKA NEPOZNATIM NASLJEDNICIMA IZA POK. MADŽARAC SLAVKA</t>
+  </si>
+  <si>
+    <t>NEPOZNATIM NASLJEDNICIMA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:51:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd024fca-afa3-43b1-a1a3-d8ed2fe0e89c</t>
+  </si>
+  <si>
+    <t>OTPRAVAK RJEŠENJE SKRBNIK.docx.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd024fca-afa3-43b1-a1a3-d8ed2fe0e89c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1833&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-413/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.12.2023.; Prijedlog od 14.12.2021.; Prilog od: 14.12.2021.; Prilog od: 14.12.2021.</t>
+  </si>
+  <si>
+    <t>Biljana Kraguljac 76723637548</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:31:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dca9808c-15da-47d1-a1f3-8f4fbe93e921</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu.pdf P127P; Prilog Ovr-413_2021-1-1 - DINERS09-118520.pdf; Prilog Ovr-413_2021-1-2 - zahtjev za naplatu DINERS09-118520.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dca9808c-15da-47d1-a1f3-8f4fbe93e921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=413&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>OGLAS - POZIV NEPOZNATIM NASLJEDNICIMA IZA POK. MADŽARAC SLAVKA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:30:47</t>
+  </si>
+  <si>
+    <t>22.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baa36a0e-92e3-469d-8a63-5a9d91bb8207</t>
+  </si>
+  <si>
+    <t>OGLAS NN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baa36a0e-92e3-469d-8a63-5a9d91bb8207/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P Ob-64/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Rade 30209481329</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:35:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dcbddf5-b689-489f-834d-0b18552aa851</t>
+  </si>
+  <si>
+    <t>Presuda - na temelju priznanja.pdf O88O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dcbddf5-b689-489f-834d-0b18552aa851/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=64&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1 Ob-199/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 19.08.2026.; Dopis od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Selthofer 15102730702</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:00:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f36bc18-a7bd-4d03-9724-845e653f5112</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O; Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f36bc18-a7bd-4d03-9724-845e653f5112/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1 Ob&amp;predmet=199&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8381/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8381/2026</t>
+  </si>
+  <si>
+    <t>LJUBICA PAVKOVIĆ 50102396837; TURAJLIĆ DRAGA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 07:42:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7b8a063-036d-436a-a9b5-bb1e29948f1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7b8a063-036d-436a-a9b5-bb1e29948f1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8381&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA UHITIL</t>
+  </si>
+  <si>
+    <t>NIKOLA UHITIL 74601285631</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:05</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496cece5-602e-45b0-8def-c7aa47610869</t>
+  </si>
+  <si>
+    <t>16.383396.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496cece5-602e-45b0-8def-c7aa47610869/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANDREA RAJČEVIĆ</t>
+  </si>
+  <si>
+    <t>ANDREA RAJČEVIĆ 50739820043</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b4e0cd-8f10-48b5-816e-389163389241</t>
+  </si>
+  <si>
+    <t>16.383278.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b4e0cd-8f10-48b5-816e-389163389241/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VANESA BUIĆ</t>
+  </si>
+  <si>
+    <t>VANESA BUIĆ 75144792843</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb3a951-2931-4192-9f25-19acceb9db52</t>
+  </si>
+  <si>
+    <t>16.384177.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb3a951-2931-4192-9f25-19acceb9db52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN PAROPATIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN PAROPATIĆ 72285601305</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc2bbd79-e756-4b62-9d18-e357f2873fb4</t>
+  </si>
+  <si>
+    <t>16.383594.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc2bbd79-e756-4b62-9d18-e357f2873fb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLINA TUZLAK</t>
+  </si>
+  <si>
+    <t>NIKOLINA TUZLAK 52197654299</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fdb2a24-e634-41b0-8b4b-83157cc40480</t>
+  </si>
+  <si>
+    <t>16.383525.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fdb2a24-e634-41b0-8b4b-83157cc40480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-4518/2026</t>
+  </si>
+  <si>
+    <t>Milivoj Dražić 18459230428</t>
+  </si>
+  <si>
+    <t>18.08.2026. 15:01:24</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/754b6bf7-7df4-4eb0-babe-1fe6ad9d1a5f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4518_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/754b6bf7-7df4-4eb0-babe-1fe6ad9d1a5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4518&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3798/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>Matej Tonković 18188233973</t>
+  </si>
+  <si>
+    <t>18.08.2026. 15:00:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c7280c6-b7ee-47f3-b1b7-336595f3a72a</t>
+  </si>
+  <si>
+    <t>Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3798_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c7280c6-b7ee-47f3-b1b7-336595f3a72a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3798&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4536/2026</t>
+  </si>
+  <si>
+    <t>GRUBIĆ EMINA 36067159022</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:57:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab1fe58a-eeaf-4c0b-986d-8a227f218e72</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4536_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab1fe58a-eeaf-4c0b-986d-8a227f218e72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4536&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5347/2026</t>
+  </si>
+  <si>
+    <t>RUŽICA DŽOJA 22422895793</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:30:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adb16ee-f4d6-4082-bae1-a995eea59800</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5347_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adb16ee-f4d6-4082-bae1-a995eea59800/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3258/2026</t>
+  </si>
+  <si>
+    <t>Obavijest ovršeniku</t>
+  </si>
+  <si>
+    <t>Vladimir Agarević 98538439926</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:17:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c982119-f57b-4544-8d75-90e8b93f073d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3258_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c982119-f57b-4544-8d75-90e8b93f073d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3258&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3636/2026</t>
+  </si>
+  <si>
+    <t>VALENTINA KUKIĆ 23849410986</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:11:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02cc04d3-e166-45ef-a62d-acd4201a93b2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3636_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02cc04d3-e166-45ef-a62d-acd4201a93b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3636&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3690/2026</t>
+  </si>
+  <si>
+    <t>GORAN RADINČIĆ 94601876979</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:06:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c19a492-7e64-45e9-acee-b0a3661495a5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3690_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c19a492-7e64-45e9-acee-b0a3661495a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3690&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4122/2026</t>
+  </si>
+  <si>
+    <t>Vlado Petrović 33641875567</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:52:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402a3e8e-24a7-43ee-8a26-0e12be74565d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4122_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402a3e8e-24a7-43ee-8a26-0e12be74565d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3870/2026</t>
+  </si>
+  <si>
+    <t>MARIN RADUŠEVIĆ 11669038956</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:36:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3d314c-3b18-4da5-9f45-a56834f82135</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3870_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3d314c-3b18-4da5-9f45-a56834f82135/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3870&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE o postavljanju privremenog zastupnika nepoznatim nasljednicima iza pok. Ivana Lešića iz Drljača, Drljače 97</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:34:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc347a67-29e5-4edd-9cb9-c450569a3415</t>
+  </si>
+  <si>
+    <t>rješenje (29).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc347a67-29e5-4edd-9cb9-c450569a3415/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3834/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO RAJKOVIĆ 65916806689</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:05:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e42536d-8034-4f7d-878d-e048317d5c0d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3834_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e42536d-8034-4f7d-878d-e048317d5c0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3834&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-600/2020</t>
+  </si>
+  <si>
+    <t>Odluka od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Trčak</t>
+  </si>
+  <si>
+    <t>Savska Ulica 9, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>06820634569</t>
+  </si>
+  <si>
+    <t>Antonio Trčak 06820634569</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=600&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-10907/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10907/2026</t>
+  </si>
+  <si>
+    <t>Nikola Boltužić 11216997365</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:15:51</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2c29ed5-65f8-42f8-b788-0122a8bb257f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2c29ed5-65f8-42f8-b788-0122a8bb257f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10907&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1698/2026</t>
+  </si>
+  <si>
+    <t>MARIJA MEHANOVIĆ-JERKOVAC 95525225247</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:11:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a49a0d50-faca-440c-8e01-7f4bbf5b512c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1698_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a49a0d50-faca-440c-8e01-7f4bbf5b512c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1698&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1662/2026</t>
+  </si>
+  <si>
+    <t>DARIO ĐENĐEŠ 17608813713</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:06:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03de9411-fcc5-4d5a-931b-9a4a70451289</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1662_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03de9411-fcc5-4d5a-931b-9a4a70451289/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1500/2026</t>
+  </si>
+  <si>
+    <t>NADA RADUŠEVIĆ 46039109401</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:01:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de1c175-851e-4ac5-901f-3b0ce01f90f1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1500_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de1c175-851e-4ac5-901f-3b0ce01f90f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1500&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1329/2026</t>
+  </si>
+  <si>
+    <t>ANĐELINA PURETIĆ ŠAVOR 15010504720</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:55:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8477104-44aa-4455-80f8-2f4b69a84593</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1329_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8477104-44aa-4455-80f8-2f4b69a84593/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1329&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3339/2026</t>
+  </si>
+  <si>
+    <t>SAŠA STANIĆ 36495983914</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:37:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5811954a-5e55-475c-b419-a631dd119800</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3339_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5811954a-5e55-475c-b419-a631dd119800/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3339&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1302/2026</t>
+  </si>
+  <si>
+    <t>IVANA TOMLJENOVIĆ DAVOSIR 92472528013</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:30:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a3b55b4-111f-4b6f-a51f-4f8e1543882c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1302_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a3b55b4-111f-4b6f-a51f-4f8e1543882c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1302&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10800/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10800/2026</t>
+  </si>
+  <si>
+    <t>RADUČEVIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:48:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a90207aa-db25-4ad3-8390-434f4498a15c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a90207aa-db25-4ad3-8390-434f4498a15c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10800&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4507/2022</t>
+  </si>
+  <si>
+    <t>SUZANA MAĐER 18207651104</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:24:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48f65231-4ad8-4ee2-95d1-78ce741fba2b</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4507_2022-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48f65231-4ad8-4ee2-95d1-78ce741fba2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4507&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-587/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>KATICA SKENDER 79989396519</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:19:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08e63b47-5bd6-4341-a12d-303d04d96306</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-587_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08e63b47-5bd6-4341-a12d-303d04d96306/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=587&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2154/2026</t>
+  </si>
+  <si>
+    <t>NADA JELENIĆ 42052781430</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:16:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/407b7620-3d22-4679-8f96-2bfed43a3a72</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2154_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/407b7620-3d22-4679-8f96-2bfed43a3a72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10881/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10881/2026</t>
+  </si>
+  <si>
+    <t>Mile Srbljanin</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:16:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56db167-81c0-4df8-9635-63c6d708aeec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56db167-81c0-4df8-9635-63c6d708aeec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10881&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2109/2026</t>
+  </si>
+  <si>
+    <t>IVOR GALETIĆ 38440245467</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:11:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/203b3ea3-8c4a-4751-80de-a99932307a5a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2109_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/203b3ea3-8c4a-4751-80de-a99932307a5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2181/2026</t>
+  </si>
+  <si>
+    <t>SINIŠA PAVKOVIĆ 19853455040</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:07:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/426bcd97-f4b6-427f-9c82-285a69247733</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2181_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/426bcd97-f4b6-427f-9c82-285a69247733/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2136/2026</t>
+  </si>
+  <si>
+    <t>DRAŽENKA NIKOLIĆ 35533872866</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:02:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d2aaf50-d09c-47b3-8846-419dee1fd5ff</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2136_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d2aaf50-d09c-47b3-8846-419dee1fd5ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2136&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10880/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10880/2026</t>
+  </si>
+  <si>
+    <t>Miloš Mišić</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:01:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a1a48c3-7e69-473f-b416-802656ae53d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a1a48c3-7e69-473f-b416-802656ae53d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2190/2026</t>
+  </si>
+  <si>
+    <t>MILAN VUJIĆ 72092604954</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:50:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8465442b-39d2-4c58-8764-997bca9437d9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2190_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8465442b-39d2-4c58-8764-997bca9437d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2190&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10900/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10900/2026</t>
+  </si>
+  <si>
+    <t>Ivan Vajcek</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:46:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bba72a-0725-40cd-8b29-91f3dfa1f5fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bba72a-0725-40cd-8b29-91f3dfa1f5fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10900&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2172/2026</t>
+  </si>
+  <si>
+    <t>TIHOMIR DIMITRIJEVIĆ 24568588564</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:41:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6a4a92-bdf3-41c2-a269-ae9c31707b71</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2172_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6a4a92-bdf3-41c2-a269-ae9c31707b71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2172&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2208/2026</t>
+  </si>
+  <si>
+    <t>DRAGO CULOVIĆ 84173745636</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:33:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7711b73f-1a3c-411c-a024-63a03be66a37</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2208_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7711b73f-1a3c-411c-a024-63a03be66a37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2208&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2199/2026</t>
+  </si>
+  <si>
+    <t>NEDELJKO RIKIĆ 06953404514</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:26:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36400a52-8bcb-492f-8c1d-8b20e3fe8fb4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2199_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36400a52-8bcb-492f-8c1d-8b20e3fe8fb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2199&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2217/2026</t>
+  </si>
+  <si>
+    <t>MARINA MIĆANOVIĆ 07506888486</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:02:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/863e8be2-5630-4e32-b03b-e5c865f20cb4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2217_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/863e8be2-5630-4e32-b03b-e5c865f20cb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2262/2026</t>
+  </si>
+  <si>
+    <t>NIKOLA SOMIĆ 74870393241</t>
+  </si>
+  <si>
+    <t>18.08.2026. 07:58:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fee9e69b-e9fc-4491-87e4-1b83ec6828ad</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2262_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fee9e69b-e9fc-4491-87e4-1b83ec6828ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2262&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9591/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9591/2026</t>
+  </si>
+  <si>
+    <t>Jasmin Alihodžić 18181650234</t>
+  </si>
+  <si>
+    <t>18.08.2026. 07:37:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f570e89f-61e5-42a1-ad80-6da4bfca02cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f570e89f-61e5-42a1-ad80-6da4bfca02cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9591&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7813/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7813/2026</t>
+  </si>
+  <si>
+    <t>PETAR VORKAPIĆ 13145828037</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:25:52</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7abf7b2e-1bc0-4160-8401-861268560fdd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7abf7b2e-1bc0-4160-8401-861268560fdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7813&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-7813/2026 od 3.6.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d75ada24-e4cd-4e73-9bce-ccbf0adab1d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d75ada24-e4cd-4e73-9bce-ccbf0adab1d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-14140/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-14140/2024</t>
+  </si>
+  <si>
+    <t>ABRAMOVIĆ MILAN; ABRAMOVIĆ PETAR</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:12:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05135291-7e40-4b72-9f2c-9b21c2a084f7</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05135291-7e40-4b72-9f2c-9b21c2a084f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14140&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-10874/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10874/2026</t>
+  </si>
+  <si>
+    <t>Antun Somić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:06:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff4ede4a-2117-4d75-a835-7a65ebadaedf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff4ede4a-2117-4d75-a835-7a65ebadaedf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10874&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10873/2026</t>
+  </si>
+  <si>
+    <t>Jaga Vajcek; Mara Repustić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:49:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2fe92a3-9764-4fa6-9690-479c837eb7ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2fe92a3-9764-4fa6-9690-479c837eb7ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-234/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Josip Frančina 79438254210</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:45:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a58cf5f3-d98d-49ec-a4dd-392f5d535fb9</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a58cf5f3-d98d-49ec-a4dd-392f5d535fb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=234&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10867/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10867/2026</t>
+  </si>
+  <si>
+    <t>Alojz Alapić; Josip Alapić; Marija Đaić; Đuro Alapić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:41:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f7e9a8-9ff3-48f9-8784-142d965fb112</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f7e9a8-9ff3-48f9-8784-142d965fb112/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10867&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-20/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Ana El-Rifai 01014704691</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:09:40</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1f5a37a-f599-4926-80ed-f8b30cf5250c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1f5a37a-f599-4926-80ed-f8b30cf5250c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=20&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8316/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8316/2026</t>
+  </si>
+  <si>
+    <t>Kornelia Marković 70829540120</t>
+  </si>
+  <si>
+    <t>17.08.2026. 08:40:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49f5261f-ae66-490d-9e8b-e71cabbf3bd1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ODBIJANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49f5261f-ae66-490d-9e8b-e71cabbf3bd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9007/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9007/2026</t>
+  </si>
+  <si>
+    <t>BOGDANIĆ STEVIMIRA; Branka Bogdanić; KOZINA DESANKA; Neda Bogdanić; Valentina Bogdanić; ŽUJEVIĆ MIRA</t>
+  </si>
+  <si>
+    <t>17.08.2026. 07:37:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de83b86e-cb68-4f02-af3f-ae0fb83521de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de83b86e-cb68-4f02-af3f-ae0fb83521de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9007&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VLADO FILIPOVIĆ</t>
+  </si>
+  <si>
+    <t>VLADO FILIPOVIĆ 16480458483</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:12</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74bffe04-9ed6-4b8c-acfc-9e6d9e6938ff</t>
+  </si>
+  <si>
+    <t>16.383397.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74bffe04-9ed6-4b8c-acfc-9e6d9e6938ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARTINA MATIĆ</t>
+  </si>
+  <si>
+    <t>MARTINA MATIĆ 69069543773</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b3bb605-c01b-40fe-9223-e69a0db8ecdb</t>
+  </si>
+  <si>
+    <t>16.383479.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b3bb605-c01b-40fe-9223-e69a0db8ecdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TIHOMIRA PERIĆ</t>
+  </si>
+  <si>
+    <t>TIHOMIRA PERIĆ 10461455662</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba079a92-163a-45d7-86c6-867f249d1303</t>
+  </si>
+  <si>
+    <t>16.383384.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba079a92-163a-45d7-86c6-867f249d1303/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BILJANA KUKURIĆ</t>
+  </si>
+  <si>
+    <t>BILJANA KUKURIĆ 83908120598</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4f3cfdb-13b4-4509-9c1a-3d95d2622c8a</t>
+  </si>
+  <si>
+    <t>16.383220.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4f3cfdb-13b4-4509-9c1a-3d95d2622c8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SVETLANA ZDRAVKOVIĆ</t>
+  </si>
+  <si>
+    <t>SVETLANA ZDRAVKOVIĆ 79902937429</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652be0a6-deea-4a5a-b3f7-eced863bc2aa</t>
+  </si>
+  <si>
+    <t>16.383304.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652be0a6-deea-4a5a-b3f7-eced863bc2aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ILIJA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>ILIJA JOVANOVIĆ 59215821079</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/296250e2-f27f-4e73-aaf8-22cf7e87a419</t>
+  </si>
+  <si>
+    <t>16.383156.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/296250e2-f27f-4e73-aaf8-22cf7e87a419/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-4031/2026</t>
+  </si>
+  <si>
+    <t>MLINARIĆ KATA 80959607502</t>
+  </si>
+  <si>
+    <t>14.08.2026. 14:08:23</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae71c28-6cbc-4f4b-a624-518c439e4817</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4031_2026-2-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae71c28-6cbc-4f4b-a624-518c439e4817/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4031&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4094/2026</t>
+  </si>
+  <si>
+    <t>Bećirević &amp; Križić B &amp; K Logistika d.o.o. 28487195714</t>
+  </si>
+  <si>
+    <t>14.08.2026. 14:06:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4f69b56-1764-4446-b9e9-810bf47e4955</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4094_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4f69b56-1764-4446-b9e9-810bf47e4955/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4094&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4211/2026</t>
+  </si>
+  <si>
+    <t>FRAN ČAJIĆ 50552857722</t>
+  </si>
+  <si>
+    <t>14.08.2026. 14:04:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6282db-92a6-42a4-b9f0-ccc9a2a2f8ef</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4211_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6282db-92a6-42a4-b9f0-ccc9a2a2f8ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4211&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4220/2026</t>
+  </si>
+  <si>
+    <t>BOJANA SEKULIĆ 56730647067</t>
+  </si>
+  <si>
+    <t>14.08.2026. 14:02:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9707954f-1205-4fe6-80c5-60075ef08c3e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4220_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9707954f-1205-4fe6-80c5-60075ef08c3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4284/2026</t>
+  </si>
+  <si>
+    <t>Maja Meščić 31037009546</t>
+  </si>
+  <si>
+    <t>14.08.2026. 14:00:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b074251a-5de2-4e32-a2f4-c6dbd0956f9f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4284_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b074251a-5de2-4e32-a2f4-c6dbd0956f9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4284&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4501/2026</t>
+  </si>
+  <si>
+    <t>KATARINA PALAVRA 08071193929</t>
+  </si>
+  <si>
+    <t>14.08.2026. 13:57:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d4d86b7-eab4-4ebf-8534-074775028f50</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4501_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d4d86b7-eab4-4ebf-8534-074775028f50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4501&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4734/2026</t>
+  </si>
+  <si>
+    <t>14.08.2026. 13:22:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb0ac45-8425-4239-8e24-226b66ac526b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4734_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb0ac45-8425-4239-8e24-226b66ac526b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4734&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4662/2026</t>
+  </si>
+  <si>
+    <t>14.08.2026. 13:19:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c824410c-b5d8-4c1a-8621-b0910fe253e9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4662_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c824410c-b5d8-4c1a-8621-b0910fe253e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4482/2026</t>
+  </si>
+  <si>
+    <t>14.08.2026. 13:13:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a292baf-f31b-42e3-8f58-c208cd99337d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4482_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a292baf-f31b-42e3-8f58-c208cd99337d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4482&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-690/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>Stevan Grubić 28414483358</t>
+  </si>
+  <si>
+    <t>14.08.2026. 12:26:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c861541d-eeba-4b38-b6b3-29bc20ce1c4e</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c861541d-eeba-4b38-b6b3-29bc20ce1c4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=690&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3977/2026</t>
+  </si>
+  <si>
+    <t>Ivana Marić 59230367528</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:29:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95251a73-eb5e-494d-a25b-31cee52bb285</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3977_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95251a73-eb5e-494d-a25b-31cee52bb285/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3977&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3968/2026</t>
+  </si>
+  <si>
+    <t>SEBASTIAN GAMILEC 48561822272</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:27:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c7e7dd5-970a-45e0-aaec-46d34507b87e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3968_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c7e7dd5-970a-45e0-aaec-46d34507b87e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3563/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV BOBETA 38037040358</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:25:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4dcb2f-6a5b-4d3e-885d-de428e907d78</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3563_2026-6-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4dcb2f-6a5b-4d3e-885d-de428e907d78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3563&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-293/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:23:52</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9d25eee-fc83-4fb6-a110-deca09f4ba3c</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9d25eee-fc83-4fb6-a110-deca09f4ba3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=293&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3410/2026</t>
+  </si>
+  <si>
+    <t>STANISLAV VASILJEVIĆ 54980065902</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:23:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a545018d-f880-43e2-ac3d-8df371169901</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3410_2026-7-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a545018d-f880-43e2-ac3d-8df371169901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4933/2026</t>
+  </si>
+  <si>
+    <t>Jadranka Gajdek-Sučić 74445203538</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:30:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/734ed1cf-314a-4b44-a708-8cbe9a0a6f6d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4933_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/734ed1cf-314a-4b44-a708-8cbe9a0a6f6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4933&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10210/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10210/2026</t>
+  </si>
+  <si>
+    <t>SMILJANIĆ PETAR</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:29:25</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f79514-158c-4ef5-8b31-9b8eeccf07a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f79514-158c-4ef5-8b31-9b8eeccf07a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:28:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8899b697-537e-43a6-aca5-869675b3e1fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8899b697-537e-43a6-aca5-869675b3e1fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-4384/2026</t>
+  </si>
+  <si>
+    <t>MILKA REPAŠ 63280341783</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:26:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3fedb11-ef86-4d02-9271-015b9d8f3327</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4384_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3fedb11-ef86-4d02-9271-015b9d8f3327/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4384&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4329/2026</t>
+  </si>
+  <si>
+    <t>MARINELA ĆUK 36736099263</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:22:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5562d7c-bff6-4e97-a630-d03c37495516</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4329_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5562d7c-bff6-4e97-a630-d03c37495516/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4329&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4229/2026</t>
+  </si>
+  <si>
+    <t>Edina Pranić 71745187941</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:18:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc234009-70f5-4e22-97a1-3d49dd6c8738</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4229_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc234009-70f5-4e22-97a1-3d49dd6c8738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3644/2026</t>
+  </si>
+  <si>
+    <t>SLAĐANA HORVAT 79560827778</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:14:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13937cd3-827a-41c9-ad53-58702e2120a6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3644_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13937cd3-827a-41c9-ad53-58702e2120a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3644&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2717/2026</t>
+  </si>
+  <si>
+    <t>DALIBOR CVETKOVIĆ 01632098527</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:10:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fefd569-7a50-409c-bc89-87360cb77134</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2717_2026-2-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fefd569-7a50-409c-bc89-87360cb77134/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2717&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10802/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10802/2026</t>
+  </si>
+  <si>
+    <t>Ana Čičić; Jaga Čičić</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:08:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f953fc8-9cda-4e19-bf52-a475fd88b79d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f953fc8-9cda-4e19-bf52-a475fd88b79d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10802&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1823/2026</t>
+  </si>
+  <si>
+    <t>BENEDIKT ODOBAŠIĆ 19778310421</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:06:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d1ee3b-07ad-4a99-85a3-88d05d72c032</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1823_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d1ee3b-07ad-4a99-85a3-88d05d72c032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1823&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1175/2026</t>
+  </si>
+  <si>
+    <t>JASMINA ROŽIĆ 47409294013</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:00:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2270fef-eaeb-4579-922b-84967403d6da</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1175_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2270fef-eaeb-4579-922b-84967403d6da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3986/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO TURKOVIĆ 79736822216</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:48:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6179131-b133-43c4-a6e2-2fc3102934b6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3986_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6179131-b133-43c4-a6e2-2fc3102934b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3986&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10794/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10794/2026</t>
+  </si>
+  <si>
+    <t>Ana Jajčinović</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:48:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/552f7946-61e6-444d-b0d2-256cf6e91962</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/552f7946-61e6-444d-b0d2-256cf6e91962/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10794&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3779/2026</t>
+  </si>
+  <si>
+    <t>MONIKA JANKOVIĆ 30752489200</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:39:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3f6c285-b177-44ea-8a26-4819e26cb803</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3779_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3f6c285-b177-44ea-8a26-4819e26cb803/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3779&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3761/2026</t>
+  </si>
+  <si>
+    <t>DAMIR BORIĆ 53235300027</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:37:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19176507-1cae-4915-aceb-a0f814e51074</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3761_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19176507-1cae-4915-aceb-a0f814e51074/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3761&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3752/2026</t>
+  </si>
+  <si>
+    <t>JASMINA HERCEG 53049411260</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:34:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a1e5ce3-389a-460e-b9e0-b85d78d8b4e3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3752_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a1e5ce3-389a-460e-b9e0-b85d78d8b4e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3752&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3662/2026</t>
+  </si>
+  <si>
+    <t>MAJA IVČEVIĆ STOJANOVIĆ 66749794800</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:25:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4df902f4-c585-4be3-95b0-e7ca009c29df</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3662_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4df902f4-c585-4be3-95b0-e7ca009c29df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3545/2026</t>
+  </si>
+  <si>
+    <t>Igor Šebalj 28923377425</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cdc906d-e13e-42ad-be5b-ff4cbeb657de</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3545_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cdc906d-e13e-42ad-be5b-ff4cbeb657de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3545&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3572/2026</t>
+  </si>
+  <si>
+    <t>LJUBICA POSAVEC NOŽINIĆ 60906078494</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:21:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6314d2-007f-478b-8bc2-dc75918ee4ea</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3572_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6314d2-007f-478b-8bc2-dc75918ee4ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3383/2026</t>
+  </si>
+  <si>
+    <t>Mato Milošević 57697745985</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:18:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53342b74-ea25-4634-b860-7757da8741f8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3383_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53342b74-ea25-4634-b860-7757da8741f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3383&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3275/2026</t>
+  </si>
+  <si>
+    <t>Franko Vujnović 55410157437</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:14:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f6f4c5-f290-4e1c-a84f-1dfc43e67d5a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3275_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f6f4c5-f290-4e1c-a84f-1dfc43e67d5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3275&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10795/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10795/2026</t>
+  </si>
+  <si>
+    <t>Marijan Klarić 37485132944</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:02:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5017f7e-0ee2-4647-a2fa-d3500496d305</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5017f7e-0ee2-4647-a2fa-d3500496d305/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10795&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2816/2026</t>
+  </si>
+  <si>
+    <t>Karolina Šalković 19709634699</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:01:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced32178-a895-4233-bf3e-f35a404e2fa4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2816_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced32178-a895-4233-bf3e-f35a404e2fa4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2816&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10791/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10791/2026</t>
+  </si>
+  <si>
+    <t>Marijan Klarić</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:30:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9daad616-e17a-42c0-8143-95d16acf8047</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9daad616-e17a-42c0-8143-95d16acf8047/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10791&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4086/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4086/2024</t>
+  </si>
+  <si>
+    <t>Davor Kruška, B. Vučković 8, Dubica; Davor Kruška, Dubica; Miroslav Kruška, Batinjani; Miroslav Kruška, Kolodvorska 47, Dubica; Pelagija Kordić, USA; Pelagija Kruška, SAD; Siniša Kruška, Batinjani; Siniša Kruška, Kolodvorska 47, Dubica</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:20:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65a88cd8-774b-4bd7-bf4c-8d8da307521d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65a88cd8-774b-4bd7-bf4c-8d8da307521d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4086&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MATO BOŽANOVIĆ</t>
+  </si>
+  <si>
+    <t>MATO BOŽANOVIĆ 06141094995</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:23:47</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4881643-30c8-4766-87c9-dcb421ac536b</t>
+  </si>
+  <si>
+    <t>16.383613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4881643-30c8-4766-87c9-dcb421ac536b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3897/2026</t>
+  </si>
+  <si>
+    <t>Natalia Kaurić 76813732488</t>
+  </si>
+  <si>
+    <t>13.08.2026. 15:00:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad29b04-0ead-48d5-9c36-d381ada26cf2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3897_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad29b04-0ead-48d5-9c36-d381ada26cf2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3897&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kmp-11/2025</t>
+  </si>
+  <si>
+    <t>Andrej Radić 51498394084</t>
+  </si>
+  <si>
+    <t>13.08.2026. 14:48:07</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1abc4ec8-75e8-4f74-9233-e72483a3e2f5</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1abc4ec8-75e8-4f74-9233-e72483a3e2f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kmp&amp;predmet=11&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3004/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Davor Imprić 47341198599</t>
+  </si>
+  <si>
+    <t>13.08.2026. 14:38:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc23d8fc-a60d-4704-888f-176e41adde80</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc23d8fc-a60d-4704-888f-176e41adde80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=3004&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-4619/2026</t>
+  </si>
+  <si>
+    <t>Adis Subašić 37597859683</t>
+  </si>
+  <si>
+    <t>13.08.2026. 14:31:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5692559c-d86f-4a49-bdb8-884b829c9b90</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4619_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5692559c-d86f-4a49-bdb8-884b829c9b90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4619&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-12539/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12539/2023</t>
+  </si>
+  <si>
+    <t>VUJAKLIJA BOSILJKA; VUJAKLIJA ZORKA, UDATA DEVETAKOVIĆ</t>
+  </si>
+  <si>
+    <t>13.08.2026. 14:12:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749334ef-d936-40db-9753-9e3904ece037</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749334ef-d936-40db-9753-9e3904ece037/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12539&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6745/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6745/2024</t>
+  </si>
+  <si>
+    <t>Antun Svračić, M. Tita 3, Dubica; Kata Marjanović, Dubica 280; Marija Smiljanić, Dubica 224; Ruža Pezo, Dubica 200; Ruža Smiljanić, Dubica 224</t>
+  </si>
+  <si>
+    <t>13.08.2026. 14:06:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e31fa94-38c9-48db-bc88-4e3360d62f8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e31fa94-38c9-48db-bc88-4e3360d62f8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6745&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7706/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7706/2026</t>
+  </si>
+  <si>
+    <t>Mirjana Živčić; Miroslav Živčić; TRKULJA MARA; ŽIVČIĆ MILEVA, ŽENA STANKA</t>
+  </si>
+  <si>
+    <t>13.08.2026. 13:58:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/692df3a9-09b8-488c-93cf-ebe8c4ec26be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/692df3a9-09b8-488c-93cf-ebe8c4ec26be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7706&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-192/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Boris Borković 38963258652</t>
+  </si>
+  <si>
+    <t>13.08.2026. 13:54:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/636114db-6a30-440c-ae6e-45282eb79c84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/636114db-6a30-440c-ae6e-45282eb79c84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=192&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-12569/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12569/2025</t>
+  </si>
+  <si>
+    <t>Crnobrnja Jelica; PRIBIČEVIĆ LJUBICA; PRIBIČEVIĆ LUKA, MILIN; PRIBIČEVIĆ STOJA; PRIBIČEVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>13.08.2026. 13:07:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabf7649-5b44-402f-86c5-b02dd7337487</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabf7649-5b44-402f-86c5-b02dd7337487/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12569&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5757/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5757/2026</t>
+  </si>
+  <si>
+    <t>Ivan Michael Ivanković 72803624924; Janica Ivanković 61195869971</t>
+  </si>
+  <si>
+    <t>13.08.2026. 12:28:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6a4ed51-ec91-41bb-bb41-7c330ef45872</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6a4ed51-ec91-41bb-bb41-7c330ef45872/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5757&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-153/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.03.2026.; Prijedlog od 05.03.2026.; Prilog od: 05.03.2026.</t>
+  </si>
+  <si>
+    <t>Enes Ahmetović 33821391351</t>
+  </si>
+  <si>
+    <t>13.08.2026. 12:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad3b4b06-a30d-444c-8314-9c62294309b6</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-153_2026-1-1 - SKM_C75926030415160.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad3b4b06-a30d-444c-8314-9c62294309b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ne provođenju ostavinske rasprave iza pok. Mandalene Babić, O-938/2026, UPP/OS-O-82/2026</t>
+  </si>
+  <si>
+    <t>MANDALENA BABIĆ 02585665513</t>
+  </si>
+  <si>
+    <t>13.08.2026. 10:54:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94e5465-8802-4427-8a31-3d42857d74e1</t>
+  </si>
+  <si>
+    <t>Rj. Mandalena Babić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94e5465-8802-4427-8a31-3d42857d74e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10524/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10524/2026</t>
+  </si>
+  <si>
+    <t>IVOŠ MARIJA</t>
+  </si>
+  <si>
+    <t>13.08.2026. 10:15:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5682e72b-1433-4fdf-812d-3c1ff81c7fdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5682e72b-1433-4fdf-812d-3c1ff81c7fdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10524&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ne provođenju ostavinske rasprave iza pok. Jele Ćorković, O-787/2026, UPP/OS-O-73/2026</t>
+  </si>
+  <si>
+    <t>JELA ĆORKOVIĆ 67456929401</t>
+  </si>
+  <si>
+    <t>13.08.2026. 09:50:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dae8e8de-c489-4996-872a-2f1825214d40</t>
+  </si>
+  <si>
+    <t>Rj. Jela Ćorković.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dae8e8de-c489-4996-872a-2f1825214d40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE</t>
+  </si>
+  <si>
+    <t>FILJKA GUSIĆ 34809006228; SEBA GUSIĆ 19881672127</t>
+  </si>
+  <si>
+    <t>13.08.2026. 09:34:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2862fa84-0781-4a3a-8460-c29fbf922644</t>
+  </si>
+  <si>
+    <t>KM_225i_15950, RJEŠENJE IZA POK. SEBE GUSIĆA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2862fa84-0781-4a3a-8460-c29fbf922644/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv za ostavinsku raspravu iza pok. Mirka Bartolovića</t>
+  </si>
+  <si>
+    <t>ĐURĐICA BARTOLOVIĆ 17773131047</t>
+  </si>
+  <si>
+    <t>13.08.2026. 08:47:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa89e998-bbe4-4986-b374-7c37b582c374</t>
+  </si>
+  <si>
+    <t>poziv Bartolović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa89e998-bbe4-4986-b374-7c37b582c374/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7432/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7432/2026</t>
+  </si>
+  <si>
+    <t>Drnić Josip</t>
+  </si>
+  <si>
+    <t>13.08.2026. 07:43:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8693cce0-2201-4316-a532-78199acc5e37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8693cce0-2201-4316-a532-78199acc5e37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7432&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8742/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8742/2026</t>
+  </si>
+  <si>
+    <t>Mile Juić; Đuro Juić</t>
+  </si>
+  <si>
+    <t>13.08.2026. 06:57:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16787693-f8bc-47da-86da-f2e0a3b18526</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16787693-f8bc-47da-86da-f2e0a3b18526/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8742&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1135/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1135/2026</t>
+  </si>
+  <si>
+    <t>ANA GUĆANAC; ILIJA GUĆANAC; JAGA GUĆANAC; JAGA GUĆANAC; JAKOB GUĆANAC; KATA GUĆANAC; KATA GUĆANAC; MANDA MLT. GUĆANAC; MATO GUĆANAC</t>
+  </si>
+  <si>
+    <t>12.08.2026. 14:45:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6c60ef8-9dc9-4e0b-bc8b-bf51efb3be20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6c60ef8-9dc9-4e0b-bc8b-bf51efb3be20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-890/2026</t>
+  </si>
+  <si>
+    <t>ANĐA MATIĆ 55628782075</t>
+  </si>
+  <si>
+    <t>12.08.2026. 14:20:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d00ac7a9-7464-4fc4-bf44-4d19e06d9596</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-890_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-890_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d00ac7a9-7464-4fc4-bf44-4d19e06d9596/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=890&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-872/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO FORJAN 64209975807</t>
+  </si>
+  <si>
+    <t>12.08.2026. 14:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52567ef4-78f6-4f2b-a06f-1e3c029d5e04</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-872_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-872_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52567ef4-78f6-4f2b-a06f-1e3c029d5e04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=872&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-836/2026</t>
+  </si>
+  <si>
+    <t>ZIJAD FAZLIĆ 36787417659</t>
+  </si>
+  <si>
+    <t>12.08.2026. 14:14:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/826a4b26-6f3f-4a4a-931c-b38924376920</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-836_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-836_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/826a4b26-6f3f-4a4a-931c-b38924376920/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=836&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-511/2026</t>
+  </si>
+  <si>
+    <t>ROBERT RUMAC 70879960791</t>
+  </si>
+  <si>
+    <t>12.08.2026. 14:12:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56c197d3-830d-4004-a7c3-85accf318315</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-511_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56c197d3-830d-4004-a7c3-85accf318315/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=511&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9677/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9677/2024</t>
+  </si>
+  <si>
+    <t>Ana Jarić, Javornik; Dragan Resanović, Grmušani bb; Nikola Resanović, Matijevići; Radojka Resanović, Dvor; Radojka Resanović, Voje Strineke 13, Dvor; Sanja Mijić, srejovića 74, Beograd, Srbija; Zoran Resanović,Braće Jerkovića 30A,Beograd,Srbij</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:40:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f61eee7e-1155-455a-8e75-bb68a42fcbe9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f61eee7e-1155-455a-8e75-bb68a42fcbe9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9677&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-475/2026</t>
+  </si>
+  <si>
+    <t>NENAD MARTIĆ 06153345802</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:24:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/523f8118-4935-4d4f-88dd-9bce03346e3a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-475_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/523f8118-4935-4d4f-88dd-9bce03346e3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=475&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7367/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7367/2023</t>
+  </si>
+  <si>
+    <t>Ilija Nesvanulica, Mionica, Andre Savčića 15; Ljuban Nesvanulica, arnđelovac, sada Autralija; Miloš Nesvanulica</t>
+  </si>
+  <si>
+    <t>12.08.2026. 12:48:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c155d4da-561a-476d-a2c1-fa7ecebc41cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c155d4da-561a-476d-a2c1-fa7ecebc41cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7367&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-15710/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15710/2025</t>
+  </si>
+  <si>
+    <t>JAKŠIĆ BARA; JAKŠIĆ FRANJO; JAKŠIĆ MIJO</t>
+  </si>
+  <si>
+    <t>12.08.2026. 12:42:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5456385-39e2-472f-a489-d33d45cc9998</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5456385-39e2-472f-a489-d33d45cc9998/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15710&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1770/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1770/2026</t>
+  </si>
+  <si>
+    <t>DRAGAŠ CVIJETA; DRAGAŠ DRAGAN; DRAGAŠ GJURO; DRAGAŠ KATA; DRAGAŠ NIKOLA; DRAGAŠ STEVAN; KLISURIĆ JOVAN; Miljka Žica; SILAP D.O.O. 12211856597; ŽICA KATA, UDOVA</t>
+  </si>
+  <si>
+    <t>12.08.2026. 12:36:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4b05c41-11e7-4cd6-bce1-233e2c788c08</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4b05c41-11e7-4cd6-bce1-233e2c788c08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1770&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6274/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6274/2023</t>
+  </si>
+  <si>
+    <t>Bjelac zadruga; Dalibor Polimac 71743567229; Goran Polimac 80256088096; Ljubica Polimac; Milica Polimac; Rade Polimac; Čavić zadruga</t>
+  </si>
+  <si>
+    <t>12.08.2026. 12:04:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c7a8ab-2b6a-4314-86fe-458c0c8a2769</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c7a8ab-2b6a-4314-86fe-458c0c8a2769/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6274&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-5064/2026</t>
+  </si>
+  <si>
+    <t>Sandi Pranjić 35976641752</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:46:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7494384-eedd-43cb-b60e-cfea883997e5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5064_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7494384-eedd-43cb-b60e-cfea883997e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5064&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7368/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7368/2026</t>
+  </si>
+  <si>
+    <t>Nada Cesar 51887436515</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:19:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a007b6-ef09-407d-bf0f-c09b2fbd3ee2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a007b6-ef09-407d-bf0f-c09b2fbd3ee2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7368&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7238/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7238/2026</t>
+  </si>
+  <si>
+    <t>Vlado Crnolatac 55333401397</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:15:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8972f1e8-0d1b-4ef0-b881-12f5f6183faa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8972f1e8-0d1b-4ef0-b881-12f5f6183faa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>BORISLAV PRANJIĆ 46258986941; Tele2 d.o.o. 70133616033; Telemach Hrvatska d.o.o. 70133616033</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:14:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2465c1c8-8d6c-413d-b4c2-cb740da5327e</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2465c1c8-8d6c-413d-b4c2-cb740da5327e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10705/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10705/2026</t>
+  </si>
+  <si>
+    <t>Josip Šoštarić</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:03:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6723276-dc04-435e-a2d9-d8465a461d24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6723276-dc04-435e-a2d9-d8465a461d24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-484/2026</t>
+  </si>
+  <si>
+    <t>GORDANA MALEŠEVIĆ 25414302571</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:01:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c184e64-1756-4d9a-a5f8-2f3019d20a1b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-484_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c184e64-1756-4d9a-a5f8-2f3019d20a1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=484&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-421/2026</t>
+  </si>
+  <si>
+    <t>MILAN RUBIĆ 40238262720</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:57:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20dfe428-0959-4cbe-b4a9-1f251e49cf87</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-421_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20dfe428-0959-4cbe-b4a9-1f251e49cf87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=421&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-17831/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17831/2025</t>
+  </si>
+  <si>
+    <t>Ana Milić; Ana Milić; Ana Rakas; Ljubica Rakas; Ljubica Šaša; Miloš Drača; Mira Stambolija; Rade Rakas</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:52:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80c8711-1e90-45e8-9a38-0f1bc19dc389</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80c8711-1e90-45e8-9a38-0f1bc19dc389/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17831&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10702/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10702/2026</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:48:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ca60273-77c5-4d52-8f14-7342e6fe7a11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ca60273-77c5-4d52-8f14-7342e6fe7a11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10702&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-125/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO ANIĆ 22869518901</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:46:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/365fc189-88a3-42ed-970e-8a04dd9a1d56</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-125_2026-6-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/365fc189-88a3-42ed-970e-8a04dd9a1d56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-746/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO PROTULIPAC 39345968586</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:37:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ded2d0ea-f673-4017-92fd-f9c628b16562</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-746_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-746_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ded2d0ea-f673-4017-92fd-f9c628b16562/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=746&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10699/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10699/2026</t>
+  </si>
+  <si>
+    <t>Nevenka Bačić; Željko Kramarić</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:28:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3910f737-f7dd-4de3-a1f7-d09972d9ce4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3910f737-f7dd-4de3-a1f7-d09972d9ce4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10699&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4140/2026</t>
+  </si>
+  <si>
+    <t>TVRTKO KLOBUČAR 73319937271</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:24:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c924ddb-73c2-475f-8e74-2374c7b8e57c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4140_2026-5-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c924ddb-73c2-475f-8e74-2374c7b8e57c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1349/2026</t>
+  </si>
+  <si>
+    <t>IVAN ŠUSTIĆ 81372693738</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:17:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/454da4dc-9b4f-45b4-9371-111bca6a1d0e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1349_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1349_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/454da4dc-9b4f-45b4-9371-111bca6a1d0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1349&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1025/2026</t>
+  </si>
+  <si>
+    <t>JOSIP KOVAČ 19323529887</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:14:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709cd036-5732-46cd-9c30-d56ceef94212</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1025_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1025_2026-6-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709cd036-5732-46cd-9c30-d56ceef94212/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1025&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-989/2026</t>
+  </si>
+  <si>
+    <t>TATJANA KOLIĆ 99656944220</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:11:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18dc7c35-27d6-4ab5-bc95-97bb0f3f1e4f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-989_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-989_2026-6-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18dc7c35-27d6-4ab5-bc95-97bb0f3f1e4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=989&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1637/2026</t>
+  </si>
+  <si>
+    <t>SLOBODAN MRĐENOVIĆ 40150008961</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:08:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4babdc78-47d4-4531-9a23-7f5eb64b26f8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1637_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1637_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4babdc78-47d4-4531-9a23-7f5eb64b26f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1637&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4113/2026</t>
+  </si>
+  <si>
+    <t>ANA KRIŽIĆ 51012526638</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:08:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fb3660c-361a-4ed0-bd13-bae5dceaa505</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4113_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fb3660c-361a-4ed0-bd13-bae5dceaa505/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4113&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-10217/2025</t>
+  </si>
+  <si>
+    <t>VIŠNJICA CERJAK 08037070614</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:04:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5206d855-9f75-446b-978d-98be75642cca</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-10217_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5206d855-9f75-446b-978d-98be75642cca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=10217&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-10921/2025</t>
+  </si>
+  <si>
+    <t>Anita Augustin 50757181891</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:02:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47461b67-0493-405e-b852-5db90ea1d8c2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-10921_2025-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47461b67-0493-405e-b852-5db90ea1d8c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=10921&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8265/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8265/2026</t>
+  </si>
+  <si>
+    <t>MILAN CVETKOVIĆ 67693736472</t>
+  </si>
+  <si>
+    <t>12.08.2026. 09:20:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2cc9cd-200a-4631-b741-37ec306310f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2cc9cd-200a-4631-b741-37ec306310f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8265&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-11658/2025</t>
+  </si>
+  <si>
+    <t>Antonija Zadrović 53504339036</t>
+  </si>
+  <si>
+    <t>12.08.2026. 09:10:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc56f7d-5cfc-464f-801a-b69164b75c4b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-11658_2025-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc56f7d-5cfc-464f-801a-b69164b75c4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=11658&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-10465/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA PANIŽIĆ 17567546380</t>
+  </si>
+  <si>
+    <t>12.08.2026. 08:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12946935-35ba-4f5d-b52a-f51715544a6d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-10465_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12946935-35ba-4f5d-b52a-f51715544a6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=10465&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-10257/2025</t>
+  </si>
+  <si>
+    <t>MIŠO MATIĆ 35589048695</t>
+  </si>
+  <si>
+    <t>12.08.2026. 08:33:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa9b4250-ba8b-4a9e-a81c-df290e13f7e5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-10257_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa9b4250-ba8b-4a9e-a81c-df290e13f7e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=10257&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-10561/2025</t>
+  </si>
+  <si>
+    <t>Lucia Mihić 71712915210</t>
+  </si>
+  <si>
+    <t>12.08.2026. 08:30:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/313f53e6-01d5-4536-a498-5e81e308a78a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-10561_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/313f53e6-01d5-4536-a498-5e81e308a78a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=10561&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-11706/2025</t>
+  </si>
+  <si>
+    <t>TOMISLAV SREMAC 32525997308</t>
+  </si>
+  <si>
+    <t>12.08.2026. 08:27:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5f10d33-f1d3-44d1-8af7-c409f59ac2da</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-11706_2025-7-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5f10d33-f1d3-44d1-8af7-c409f59ac2da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=11706&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-11249/2025</t>
+  </si>
+  <si>
+    <t>Valentina Kostelić 12363962442</t>
+  </si>
+  <si>
+    <t>12.08.2026. 08:24:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeba7321-028b-411b-9fe1-b54b2628ea0a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Pismeno s oglasne ploče.pdf P1000000016P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-11249_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeba7321-028b-411b-9fe1-b54b2628ea0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=11249&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10945/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10945/2025</t>
+  </si>
+  <si>
+    <t>Blažević Franjo; Glavaš Dragica mlt.; Jakovljević Ivo, sin Ljubomira; Jungić Marija, rođena Matičević; Kapetanović Dragica; Kolarević Ljuba, rođena Jergović; Kolarević Miroslav; Kolarević Stojan; Vukas Draginja; Vukas Ljuba; Vukas Miladin; Vukas Nikola; Vukas Simo; Vukas Stevo; Vukas Veljko mlt.; Zgonjanin Radmila; Šumarija Šaš</t>
+  </si>
+  <si>
+    <t>11.08.2026. 14:51:37</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9770dc74-2a14-49ed-9023-c4a848aaf318</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9770dc74-2a14-49ed-9023-c4a848aaf318/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10945&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7321/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7321/2023</t>
+  </si>
+  <si>
+    <t>Mitrić Danka</t>
+  </si>
+  <si>
+    <t>11.08.2026. 13:31:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c3e937e-4fa5-4558-ab35-8b56682ccbdd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c3e937e-4fa5-4558-ab35-8b56682ccbdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7321&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Republika Hrvatska</t>
+  </si>
+  <si>
+    <t>11.08.2026. 13:22:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b38442d1-f7a2-412f-b3a6-e91f184b29ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b38442d1-f7a2-412f-b3a6-e91f184b29ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10461/2026</t>
+  </si>
+  <si>
+    <t>11.08.2026. 13:15:45</t>
+  </si>
+  <si>
+    <t>11.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c60d45-cafd-4838-9299-ca6016c41a71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c60d45-cafd-4838-9299-ca6016c41a71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10461&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10585/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10585/2026</t>
+  </si>
+  <si>
+    <t>DEVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:57:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63840098-54ea-424d-8818-749bf56ffc7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63840098-54ea-424d-8818-749bf56ffc7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10585&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-15825/2023</t>
+  </si>
+  <si>
+    <t>z-15825/2023</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:25:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16993b3-f9f9-4182-a755-d97a9133ebf3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16993b3-f9f9-4182-a755-d97a9133ebf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15825&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-12623/2023</t>
+  </si>
+  <si>
+    <t>z-12623/2023</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:25:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e26e00-54df-45ed-9a5e-557d60b04738</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e26e00-54df-45ed-9a5e-557d60b04738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12623&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-10583/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10583/2026</t>
+  </si>
+  <si>
+    <t>Petar Prečanica; Stanko Prečanica</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:25:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0b7506-d7f9-49ea-b24f-5d9a2cdf8e78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0b7506-d7f9-49ea-b24f-5d9a2cdf8e78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10583&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-15333/2023</t>
+  </si>
+  <si>
+    <t>z-15333/2023</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:24:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/292b01f6-cc22-4954-a5be-346aea0fc7a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/292b01f6-cc22-4954-a5be-346aea0fc7a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15333&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15333/2023</t>
+  </si>
+  <si>
+    <t>VORKAPIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:23:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ebeee5-9111-4b7c-a4f2-db767558761e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ebeee5-9111-4b7c-a4f2-db767558761e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12623/2023</t>
+  </si>
+  <si>
+    <t>BAJIĆ SAVA; ULEMEK ZADRUGA</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:20:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ed37d9-afed-4910-a077-73932413f88f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ed37d9-afed-4910-a077-73932413f88f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15825/2023</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:16:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6818770e-6abc-4d78-9045-533a35b42c18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6818770e-6abc-4d78-9045-533a35b42c18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-17949/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17949/2025</t>
+  </si>
+  <si>
+    <t>Gjukić zadruga kuće broj 8, Stanić; Pajo Ćulibrk, Kolodvorska ulica 130, Karanac; Ćulibrk zadruga kuće broj 8, Stanić; Čulibrk zadruga kuće broj 8 iz Stanića</t>
+  </si>
+  <si>
+    <t>11.08.2026. 09:27:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7fea6a-b8ee-40c6-8511-e543468359eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7fea6a-b8ee-40c6-8511-e543468359eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17949&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6070/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6070/2026</t>
+  </si>
+  <si>
+    <t>Stevo Kolar 77272368078</t>
+  </si>
+  <si>
+    <t>11.08.2026. 09:11:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0310bc9e-34c4-44a6-8c67-3d52f0383c5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0310bc9e-34c4-44a6-8c67-3d52f0383c5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6070&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>10.08.2026. 14:36:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fccb359e-ffe6-496a-8baf-af025724f4ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fccb359e-ffe6-496a-8baf-af025724f4ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10574/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10574/2026</t>
+  </si>
+  <si>
+    <t>MIŠLJENOVIĆ VASILJ</t>
+  </si>
+  <si>
+    <t>10.08.2026. 10:52:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea41731-6274-414a-9c8c-75b575bf5231</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea41731-6274-414a-9c8c-75b575bf5231/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10574&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8376/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8376/2026</t>
+  </si>
+  <si>
+    <t>VELIMIR LONČAREVIĆ 78719783947</t>
+  </si>
+  <si>
+    <t>10.08.2026. 09:56:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb02c29-7ca8-4883-b63e-1640d5537c12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb02c29-7ca8-4883-b63e-1640d5537c12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8376&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8373/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8373/2026</t>
+  </si>
+  <si>
+    <t>Mirjana Ranić 34307494753</t>
+  </si>
+  <si>
+    <t>10.08.2026. 09:55:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/208a4273-b697-44b5-90ab-8a3b30ab5a73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/208a4273-b697-44b5-90ab-8a3b30ab5a73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8373&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10909/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10909/2023</t>
+  </si>
+  <si>
+    <t>Egić Mileva; Kenjin Ljubica; Kukrika Cvijeta; Kukrika Ilija</t>
+  </si>
+  <si>
+    <t>10.08.2026. 08:29:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b081691a-e5e0-4900-90ed-21f427bdcb20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b081691a-e5e0-4900-90ed-21f427bdcb20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10909&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-11551/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11551/2023</t>
+  </si>
+  <si>
+    <t>Djaković Miljka; Glumac Milka; Glumac Zoran; Glušac Božo; Glušac Lazar; Glušac Ljubica; Glušac Mirko; Glušac Simo; Rogulja zadruga; Vujaković Ana</t>
+  </si>
+  <si>
+    <t>10.08.2026. 08:05:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ab2bccd-e9f8-46f3-889a-5080f6baf2cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ab2bccd-e9f8-46f3-889a-5080f6baf2cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11551&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-8940/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8940/2026</t>
+  </si>
+  <si>
+    <t>Dragica Vukušić</t>
+  </si>
+  <si>
+    <t>10.08.2026. 08:00:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa4e6a72-9181-4601-a1a5-c6b588a265dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa4e6a72-9181-4601-a1a5-c6b588a265dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8940&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8023/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8023/2026</t>
+  </si>
+  <si>
+    <t>MIRJANA RANIĆ 89445418206</t>
+  </si>
+  <si>
+    <t>10.08.2026. 07:59:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cdc5231-2a56-4307-b25d-8dd86ccba738</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cdc5231-2a56-4307-b25d-8dd86ccba738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8023&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4702/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4702/2026</t>
+  </si>
+  <si>
+    <t>Vlado Sigur 94219817321</t>
+  </si>
+  <si>
+    <t>10.08.2026. 07:58:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1ed723c-0316-40fc-97f2-f74b22558a7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1ed723c-0316-40fc-97f2-f74b22558a7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4702&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4917/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4917/2025</t>
+  </si>
+  <si>
+    <t>DRAGIĆ ŽIVKA</t>
+  </si>
+  <si>
+    <t>10.08.2026. 07:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3be75a4-8d28-400d-99d0-5bd14c333d45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3be75a4-8d28-400d-99d0-5bd14c333d45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4917&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8930/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8930/2026</t>
+  </si>
+  <si>
+    <t>10.08.2026. 07:36:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ec5c7fc-e96f-4eac-b4b8-1958538989d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ec5c7fc-e96f-4eac-b4b8-1958538989d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8930&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-12760/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12760/2023</t>
+  </si>
+  <si>
+    <t>Petar Trninić; Trninić zadruga; Đuro Trninić</t>
+  </si>
+  <si>
+    <t>07.08.2026. 13:42:00</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/296c8c24-0fc8-44eb-b6e7-9a618c66a451</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/296c8c24-0fc8-44eb-b6e7-9a618c66a451/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12760&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-10701/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10701/2024</t>
+  </si>
+  <si>
+    <t>Josip Babić; Stjepan Babić; ŠIPUŠIĆ ROŽA</t>
+  </si>
+  <si>
+    <t>07.08.2026. 11:59:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec6dc7f-810f-42ed-b49d-01d986db9314</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec6dc7f-810f-42ed-b49d-01d986db9314/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10701&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-10393/2026</t>
+  </si>
+  <si>
+    <t>07.08.2026. 10:11:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aad0f7c-0540-4eff-bb46-e58da1b19f38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aad0f7c-0540-4eff-bb46-e58da1b19f38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10393&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10393/2026</t>
+  </si>
+  <si>
+    <t>BANK ĐURO</t>
+  </si>
+  <si>
+    <t>07.08.2026. 10:09:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ebaf912-54d1-4a66-b603-6a6c94a498a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ebaf912-54d1-4a66-b603-6a6c94a498a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-13648/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13648/2025</t>
+  </si>
+  <si>
+    <t>Marija Vukelić</t>
+  </si>
+  <si>
+    <t>07.08.2026. 09:03:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeb90205-ad51-4a63-a53c-001d00d1248f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeb90205-ad51-4a63-a53c-001d00d1248f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13648&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9968/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9968/2023</t>
+  </si>
+  <si>
+    <t>ŠOLIĆ STANA</t>
+  </si>
+  <si>
+    <t>07.08.2026. 08:30:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0abd1b79-6e6a-4902-b3a4-5a73d0d8054f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0abd1b79-6e6a-4902-b3a4-5a73d0d8054f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9968&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-10518/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10518/2026</t>
+  </si>
+  <si>
+    <t>Borojević Milan; Borojević Đuro; Šaponja Milan; Šaponja Mirko</t>
+  </si>
+  <si>
+    <t>07.08.2026. 08:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50f3c3c8-2372-48c9-9ee0-81138942044e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50f3c3c8-2372-48c9-9ee0-81138942044e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10518&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9664/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9664/2023</t>
+  </si>
+  <si>
+    <t>Anđa Trninić; Bosiljka Trninić; Branko Trninić; Duško Trninić; Grozdana Trninić; Milan Trninić; Milan Trninić; Milan Trninić, Petrinja; Milja Trninić; Milorad Trninić, Petrinja; Nikola Trninić, Petrinja; Pero Trninić, Petrinja; Slavka Trninić, Petrinja; Slobodan Trninić; Višnja Trninić</t>
+  </si>
+  <si>
+    <t>07.08.2026. 08:17:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f96b54f-2561-44de-9254-43ff98b1d7ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f96b54f-2561-44de-9254-43ff98b1d7ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9664&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-10500/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10500/2026</t>
+  </si>
+  <si>
+    <t>Danica Malović</t>
+  </si>
+  <si>
+    <t>07.08.2026. 07:55:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a51232ac-8d12-42fe-92b2-fe5ed978d646</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a51232ac-8d12-42fe-92b2-fe5ed978d646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10500&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6057/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6057/2023</t>
+  </si>
+  <si>
+    <t>PERŠIĆ ZVONKO</t>
+  </si>
+  <si>
+    <t>07.08.2026. 07:48:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97f2ed69-3b44-4300-b1c8-b87fdb76d761</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97f2ed69-3b44-4300-b1c8-b87fdb76d761/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6057&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-10496/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10496/2026</t>
+  </si>
+  <si>
+    <t>PEJNOVIĆ JAGA, CERJE 107</t>
+  </si>
+  <si>
+    <t>06.08.2026. 13:48:26</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/576c1ac1-b862-4cf6-8d61-15c66aeef10d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/576c1ac1-b862-4cf6-8d61-15c66aeef10d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10496&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10487/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10487/2026</t>
+  </si>
+  <si>
+    <t>VRAŽIĆ MARA, CERJE 102</t>
+  </si>
+  <si>
+    <t>06.08.2026. 13:37:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9727d56b-a5b2-4683-a1fe-95dc2fef25ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9727d56b-a5b2-4683-a1fe-95dc2fef25ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10487&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10516/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10516/2026</t>
+  </si>
+  <si>
+    <t>BENČIĆ MARICA</t>
+  </si>
+  <si>
+    <t>06.08.2026. 13:09:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77b27172-4144-44b2-b087-d91cfed736bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77b27172-4144-44b2-b087-d91cfed736bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10516&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16638/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16638/2025</t>
+  </si>
+  <si>
+    <t>Pavle Kordić, Komogovina; Ružica Kordić, Komogovina</t>
+  </si>
+  <si>
+    <t>06.08.2026. 12:02:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/865a7a22-72a6-425c-a019-f9e71020e79d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/865a7a22-72a6-425c-a019-f9e71020e79d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16638&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-17232/2025</t>
+  </si>
+  <si>
+    <t>z-17232/2025</t>
+  </si>
+  <si>
+    <t>06.08.2026. 09:32:43</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d105782-aecf-4bc3-93e5-a88ddcd4e461</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d105782-aecf-4bc3-93e5-a88ddcd4e461/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17232&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17232/2025</t>
+  </si>
+  <si>
+    <t>MILJANOVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>06.08.2026. 09:31:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9d7af5d-4172-4694-9497-8af99081baaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9d7af5d-4172-4694-9497-8af99081baaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIO KRBAVČIĆ</t>
+  </si>
+  <si>
+    <t>MARIO KRBAVČIĆ 85944315122</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:33:12</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f5610b-35ef-4c01-91b1-608e74da4e62</t>
+  </si>
+  <si>
+    <t>16.383054.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f5610b-35ef-4c01-91b1-608e74da4e62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DENIS LAZIĆ</t>
+  </si>
+  <si>
+    <t>DENIS LAZIĆ 34096197491</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:33:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f081fa-b2f0-4a53-9ea8-d0b154a67d30</t>
+  </si>
+  <si>
+    <t>16.382701.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f081fa-b2f0-4a53-9ea8-d0b154a67d30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZORAN BABIĆ</t>
+  </si>
+  <si>
+    <t>ZORAN BABIĆ 97680183966</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:33:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac445ec7-02bd-469c-af0c-c78ba8bcdd56</t>
+  </si>
+  <si>
+    <t>16.382961.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac445ec7-02bd-469c-af0c-c78ba8bcdd56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ŽELJKO JAGROVIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKO JAGROVIĆ 84832080287</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:32:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/486b3242-6a3d-4ff5-8c93-b05989bde13c</t>
+  </si>
+  <si>
+    <t>16.383120.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/486b3242-6a3d-4ff5-8c93-b05989bde13c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA KRAKIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLA KRAKIĆ 39626441971</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:32:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29517fc5-658c-4f44-a1ec-6ac51f48adf6</t>
+  </si>
+  <si>
+    <t>16.382726.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29517fc5-658c-4f44-a1ec-6ac51f48adf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-13301/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13301/2025</t>
+  </si>
+  <si>
+    <t>BAIĆ ANA; CVIETIČANIN MATIJA</t>
+  </si>
+  <si>
+    <t>04.08.2026. 12:25:20</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53673d95-32bd-484f-89d2-0aee3f14d000</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53673d95-32bd-484f-89d2-0aee3f14d000/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13301&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-15748/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15748/2023</t>
+  </si>
+  <si>
+    <t>Jelica Boloban; Mile Boloban; Nikola Bakić</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:49:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd7f74c-71ea-4e8c-8f42-402a6e5eb86f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd7f74c-71ea-4e8c-8f42-402a6e5eb86f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15748&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-1951/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1951/2025</t>
+  </si>
+  <si>
+    <t>Anica Trivanović; Desa Trivanović; Draga Lujić; Drenka Trivanović; JOvan Lukač; Lazo Lukač; Mara Trivanović; Marta Trivanović; Miladin Lukač; Mile Carić; Mlaivuk Zadruga; Nerkez Klauzović; Rajšić Zadruga</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:43:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de26b808-77e2-44a0-948b-4fdb3fe0fbce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de26b808-77e2-44a0-948b-4fdb3fe0fbce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1951&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9729/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9729/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN BUIĆ 32050915945</t>
+  </si>
+  <si>
+    <t>04.08.2026. 09:25:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63c49f7a-0029-45bf-b9bf-76c4aa7fde85</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63c49f7a-0029-45bf-b9bf-76c4aa7fde85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9729&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9985/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9985/2026</t>
+  </si>
+  <si>
+    <t>STEVO RADOMIROVIĆ 92627704424; SUZANA RADOMIROVIĆ 17184638204</t>
+  </si>
+  <si>
+    <t>04.08.2026. 08:52:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad2a8136-b5f8-4ef6-b883-caee56789c36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad2a8136-b5f8-4ef6-b883-caee56789c36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9985&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DALIBOR ŠIPUŠ</t>
+  </si>
+  <si>
+    <t>DALIBOR ŠIPUŠ 89323427814</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:31:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c0b9e7-f6f6-44aa-8000-95314d36fd71</t>
+  </si>
+  <si>
+    <t>16.382994.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c0b9e7-f6f6-44aa-8000-95314d36fd71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV ČUBELA</t>
+  </si>
+  <si>
+    <t>TOMISLAV ČUBELA 85270995271</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:31:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c0b678c-3e94-4acd-8633-209fe91342cd</t>
+  </si>
+  <si>
+    <t>16.383088.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c0b678c-3e94-4acd-8633-209fe91342cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANTONIJA PARAMIN</t>
+  </si>
+  <si>
+    <t>ANTONIJA PARAMIN 21963156447</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a2c0f7b-8613-4435-951a-492863f99f32</t>
+  </si>
+  <si>
+    <t>16.382637.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a2c0f7b-8613-4435-951a-492863f99f32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRNA MILJEVIĆ</t>
+  </si>
+  <si>
+    <t>MIRNA MILJEVIĆ 72234541818</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61b75330-bbde-4c6b-afa8-5b13fbdc7201</t>
+  </si>
+  <si>
+    <t>16.382598.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61b75330-bbde-4c6b-afa8-5b13fbdc7201/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-610/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Vukinovac</t>
+  </si>
+  <si>
+    <t>Hrvatsko Selo 48 N, 44415 Topusko, Hrvatska</t>
+  </si>
+  <si>
+    <t>99029598517</t>
+  </si>
+  <si>
+    <t>Zlatko Vukinovac 99029598517; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.08.2026. 14:14:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40ee9ce3-17b1-4dbb-8f59-b114e9df8743</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40ee9ce3-17b1-4dbb-8f59-b114e9df8743/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=610&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8173/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8173/2026</t>
+  </si>
+  <si>
+    <t>Radojka Gromuša</t>
+  </si>
+  <si>
+    <t>03.08.2026. 12:48:02</t>
+  </si>
+  <si>
+    <t>02.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5507d67-0f47-4725-b417-4ba9ba40c0ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5507d67-0f47-4725-b417-4ba9ba40c0ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-12224/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12224/2025</t>
+  </si>
+  <si>
+    <t>VAJCEK JAGA; VAJCEK MIJO; VAJCEK TOMO</t>
+  </si>
+  <si>
+    <t>03.08.2026. 10:29:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/751103c4-db86-46f0-9a1c-a2592b931f9c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/751103c4-db86-46f0-9a1c-a2592b931f9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12224&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6482/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6482/2026</t>
+  </si>
+  <si>
+    <t>Josip Šebek 53137844148</t>
+  </si>
+  <si>
+    <t>03.08.2026. 10:14:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc3622ce-8eb2-4ed5-83d3-8181b7dcaebe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc3622ce-8eb2-4ed5-83d3-8181b7dcaebe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6482&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2666/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2666/2026</t>
+  </si>
+  <si>
+    <t>Dušica Joka</t>
+  </si>
+  <si>
+    <t>03.08.2026. 09:33:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6b7231d-846a-4d90-9570-8bd690d10345</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6b7231d-846a-4d90-9570-8bd690d10345/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VIŠNJICA ŠOŠTARIĆ</t>
+  </si>
+  <si>
+    <t>VIŠNJICA ŠOŠTARIĆ 82704605981</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5303bb8-2068-4959-96fe-bb1e393cb915</t>
+  </si>
+  <si>
+    <t>16.382777.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5303bb8-2068-4959-96fe-bb1e393cb915/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA BARUKČIĆ</t>
+  </si>
+  <si>
+    <t>IVICA BARUKČIĆ 10316589294</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65417be9-470e-4a56-9a9b-05c83baa4606</t>
+  </si>
+  <si>
+    <t>16.382761.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65417be9-470e-4a56-9a9b-05c83baa4606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VLADO MEDVED</t>
+  </si>
+  <si>
+    <t>VLADO MEDVED 23834126488</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0662230c-830e-4d4c-b764-a32fb001f7ef</t>
+  </si>
+  <si>
+    <t>16.383568.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0662230c-830e-4d4c-b764-a32fb001f7ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV PRELAC</t>
+  </si>
+  <si>
+    <t>TOMISLAV PRELAC 71423906524</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6c0d545-3668-4d53-ad34-d29210cb2b45</t>
+  </si>
+  <si>
+    <t>16.383023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6c0d545-3668-4d53-ad34-d29210cb2b45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9471/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9471/2026</t>
+  </si>
+  <si>
+    <t>Pavel Grahovac 02462295853</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:31:57</t>
+  </si>
+  <si>
+    <t>01.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37017f86-f1e9-42bd-a95a-0cb44e970826</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37017f86-f1e9-42bd-a95a-0cb44e970826/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10399/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10399/2026</t>
+  </si>
+  <si>
+    <t>HGB d.d. - u stečaju</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:59:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/904ae4bb-6d32-4ba7-9b78-2d2b9c1576ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/904ae4bb-6d32-4ba7-9b78-2d2b9c1576ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10399&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6001/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6001/2025</t>
+  </si>
+  <si>
+    <t>SAŠA MALIVUK 84869093884</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:43:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c436ed42-f6bb-436c-b6e9-190d50212ef8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c436ed42-f6bb-436c-b6e9-190d50212ef8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6001&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8904/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8904/2023</t>
+  </si>
+  <si>
+    <t>Stanko Gruborović</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:16:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa4ff68c-6109-4c7d-adbd-8f1762064876</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa4ff68c-6109-4c7d-adbd-8f1762064876/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8904&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-8324/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8324/2024</t>
+  </si>
+  <si>
+    <t>Gorišić Mijo; Hotnjan Bara; Medved Kata; Muža Ivan; PEREKOVIĆ STANKO; Pereković Janko; Pereković filip; Sučec Tomo; Šašo Marko</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:09:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c7ac632-59b6-4a37-95f3-09cfcb1a8300</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c7ac632-59b6-4a37-95f3-09cfcb1a8300/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8324&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8756/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8756/2026</t>
+  </si>
+  <si>
+    <t>GRUBIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:06:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1fad4b-3604-4fb9-b775-31425d6524ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1fad4b-3604-4fb9-b775-31425d6524ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8756&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Jana Sučec, Donji Selkovac 38; Jana Šašo, Donji Selkovac</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:04:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1c4b1-1763-457f-b25e-367ae7054c9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1c4b1-1763-457f-b25e-367ae7054c9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9559/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9559/2026</t>
+  </si>
+  <si>
+    <t>VUKAS SIMO</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:01:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a767296-72c5-46b2-871e-61183ddb9584</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a767296-72c5-46b2-871e-61183ddb9584/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9559&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16616/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16616/2025</t>
+  </si>
+  <si>
+    <t>Jovan Babić</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:11:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd04e932-4ce0-4591-982e-5fdbfd4314fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd04e932-4ce0-4591-982e-5fdbfd4314fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16616&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7572/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7572/2026</t>
+  </si>
+  <si>
+    <t>OD Juršetić &amp; partneri</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:27:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b61eeea4-2adc-4f3d-bb26-a9edc5f15006</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b61eeea4-2adc-4f3d-bb26-a9edc5f15006/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:26:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/effbea71-98d9-4279-812e-19966c983331</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ISPRAVKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/effbea71-98d9-4279-812e-19966c983331/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv potrošaču za dostavu očitovanja - DALIBOR CVETKOVIĆ</t>
   </si>
   <si>
-    <t>DALIBOR CVETKOVIĆ 01632098527</t>
-[...1 lines deleted...]
-  <si>
     <t>31.07.2026. 03:24:23</t>
   </si>
   <si>
     <t>23.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8838d43a-656f-4b94-8821-1977c0b8798e</t>
   </si>
   <si>
     <t>16.382526.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8838d43a-656f-4b94-8821-1977c0b8798e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - IVANKA TITIJEVSKI</t>
   </si>
   <si>
     <t>IVANKA TITIJEVSKI 04784935637</t>
   </si>
   <si>
     <t>31.07.2026. 03:24:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/848e3b25-c2d7-4497-85fb-7d69282213b5</t>
@@ -131,10397 +6296,2367 @@
   <si>
     <t>16.382725.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/193a3c74-d5cd-4022-85ff-3500e5b97038/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - ZLATA KUMIC</t>
   </si>
   <si>
     <t>ZLATA KUMIC 58991560358</t>
   </si>
   <si>
     <t>31.07.2026. 03:24:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6cfcdac0-51f6-4e2a-88ed-bbcc73dd03c7</t>
   </si>
   <si>
     <t>16.382326.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6cfcdac0-51f6-4e2a-88ed-bbcc73dd03c7/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Objava suda</t>
-[...1 lines deleted...]
-  <si>
     <t>Z-10206/2026</t>
   </si>
   <si>
     <t>Rješenje Z-10206/2026</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>30.07.2026. 14:16:09</t>
   </si>
   <si>
     <t>30.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5469183c-f61d-4431-9504-177ae86ee51f</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5469183c-f61d-4431-9504-177ae86ee51f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10206&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10206/2026</t>
   </si>
   <si>
     <t>ROKNIĆ ZADRUGA</t>
   </si>
   <si>
     <t>30.07.2026. 14:15:15</t>
   </si>
   <si>
-    <t>29.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/110fa49d-2bdf-4776-aed9-242543403b0d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/110fa49d-2bdf-4776-aed9-242543403b0d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>P-316/2025</t>
-[...439 lines deleted...]
-  <si>
     <t>Z-15565/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-15565/2025</t>
   </si>
   <si>
     <t>Đuro Glogovac 30760695196</t>
   </si>
   <si>
     <t>30.07.2026. 10:47:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/092d0073-9c02-4fbb-b93a-cc8e88f698aa</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/092d0073-9c02-4fbb-b93a-cc8e88f698aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15565&amp;godina=2025</t>
   </si>
   <si>
-    <t>Sp-518/2024</t>
-[...47 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3fd7dc2b-5618-4b18-8038-3efc4ee7960d</t>
+    <t>Z-8507/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8507/2026</t>
+  </si>
+  <si>
+    <t>Hota Jelica; Ivković Milka; Roksandić Nikodija; Roksandić zadruga; Sutara Evica; Sutara Stojan; Vujanić Dmitar; Vujanić Rade; Vujanić Vlado; Vujanić Đuro; Čalić zadruga</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:26:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d3f470-a492-4004-b67d-d35e30e734c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d3f470-a492-4004-b67d-d35e30e734c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8507&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-356/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-356/2023</t>
+  </si>
+  <si>
+    <t>Aćimović Stanko; Bekić Đuro; Ivković Dragica; Ivković Milica</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:19:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab08e7ec-8f80-4f8a-a3aa-e310f6ec12e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab08e7ec-8f80-4f8a-a3aa-e310f6ec12e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=356&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5777/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5777/2022</t>
+  </si>
+  <si>
+    <t>AJDINOVIĆ PAVLE; DEVIĆ STANA; Ljiljana Končarević 38431796488; Ljubomir Maslić 51850486865; ŽELIMIR MASLIĆ 31830336909</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:10:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a0e0435-f4d7-4d4d-b157-d6fa5fb10189</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a0e0435-f4d7-4d4d-b157-d6fa5fb10189/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5777&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-4572/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4572/2023</t>
+  </si>
+  <si>
+    <t>IŠEK BOŽIDAR</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:02:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7e6e4b-b361-47af-9d7b-7113d28cd8d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7e6e4b-b361-47af-9d7b-7113d28cd8d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4572&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5208/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5208/2025</t>
+  </si>
+  <si>
+    <t>VRANEŠIĆ KATA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:30:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4312ff20-3141-428d-b2b4-cab07912653e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4312ff20-3141-428d-b2b4-cab07912653e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5208&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6015/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6015/2026</t>
+  </si>
+  <si>
+    <t>KARMA AGRO d.o.o. 20087714911</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:48:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2004e363-efb2-4cd7-9d74-1e97e54456cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2004e363-efb2-4cd7-9d74-1e97e54456cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6015&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-10/2026</t>
+  </si>
+  <si>
+    <t>OGLAS - PROLAŠENJE NESTALE OSOBE UMRLOM - ŠOŠTARIĆ MILKA</t>
+  </si>
+  <si>
+    <t>MILKA ŠOŠTARIĆ</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:42:53</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31958acf-a8f6-4b6f-9d86-c6342be24cb6</t>
+  </si>
+  <si>
+    <t>OGLAS NN ŠOŠTARIĆ MILKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31958acf-a8f6-4b6f-9d86-c6342be24cb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=10&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-141/2025</t>
+  </si>
+  <si>
+    <t>OGLAS - DOKAZIVANJE SMRTI - PRIŠUT JOVAN</t>
+  </si>
+  <si>
+    <t>JOVAN PRIŠUT</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f150da07-e19d-4b2f-a6f8-07ba97308ac7</t>
+  </si>
+  <si>
+    <t>OGLAS - dokazivanje smrti PRIŠUT.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f150da07-e19d-4b2f-a6f8-07ba97308ac7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=141&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>R1-23/2026</t>
+  </si>
+  <si>
+    <t>OGLAS - DOKAZIVANJE SMRTI - KARAICA DRAGAN</t>
+  </si>
+  <si>
+    <t>DRAGAN KARAICA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 07:57:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7184e85-0d56-48d5-8560-2e87c2f7d104</t>
+  </si>
+  <si>
+    <t>OGLAS - dokazivanje smrti Karaica.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7184e85-0d56-48d5-8560-2e87c2f7d104/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=23&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9508/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9508/2026</t>
+  </si>
+  <si>
+    <t>Mato Martinić</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:56:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b660f512-a27f-4a3d-85c9-cd4ea8ca6e5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b660f512-a27f-4a3d-85c9-cd4ea8ca6e5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stjepan Probić</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:51:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3157e45f-c4d1-4c0f-b16a-f0fbb52bf3e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3157e45f-c4d1-4c0f-b16a-f0fbb52bf3e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5131/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5131/2025</t>
+  </si>
+  <si>
+    <t>MILOEVIĆ ZADRUGA KBR. 4</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:26:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20583240-7a7a-482b-bf84-d9321fdcb50b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20583240-7a7a-482b-bf84-d9321fdcb50b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5131&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10170/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:27:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc504ba0-dcb5-4420-b4b6-66e620852360</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc504ba0-dcb5-4420-b4b6-66e620852360/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10170/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO ŽUGAJ 52573067664</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d184999e-26c3-411b-99b4-52e32c902ce7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d184999e-26c3-411b-99b4-52e32c902ce7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Daliborka Musulin</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:45:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cca892f4-4983-4123-b689-93b617dafc11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cca892f4-4983-4123-b689-93b617dafc11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-13965/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13965/2025</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:15:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00d9787-60a7-44b3-a778-d7ccf01b2af4</t>
+  </si>
+  <si>
+    <t>OGLAS_k.o._Moscenica.pdf; RJESENJE_O_OSNIVANJU_OBNOVI_ZK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00d9787-60a7-44b3-a778-d7ccf01b2af4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13965&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9039/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9039/2026</t>
+  </si>
+  <si>
+    <t>Desanka Samardžić 41764443872</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:46:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f496c774-8cd9-4f5a-bd48-c13951996b62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f496c774-8cd9-4f5a-bd48-c13951996b62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9039&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-15113/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15113/2022</t>
+  </si>
+  <si>
+    <t>Jelisavac Nada; RADMILA MEDAKOVIĆ 92472718748; ĆOSIĆ DUŠAN</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:04:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29971d53-9d2f-42d7-8686-60e9ea8abaa9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29971d53-9d2f-42d7-8686-60e9ea8abaa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15113&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>ĆOSIĆ DRAGAN 33818327720; ĆOSIĆ LJUBICA; ĆOSIĆ MILAN; ĆOSIĆ VELJKO; ĆOSIĆ VELJKO</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:54:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a9edda3-5b1b-487e-90c7-495dd87d282d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a9edda3-5b1b-487e-90c7-495dd87d282d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4032/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4032/2025</t>
+  </si>
+  <si>
+    <t>KOLAR ZADRUGA KBR. 80</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:23:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adba051-c1b7-443e-8054-2c13a26c75c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adba051-c1b7-443e-8054-2c13a26c75c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4032&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Miroslav Kolar</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c7fba4a-7cfd-4df1-83af-71e32d717136</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c7fba4a-7cfd-4df1-83af-71e32d717136/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6569/2026</t>
+  </si>
+  <si>
+    <t>Štefica Radojčić</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:05:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ade0d18-324a-4488-baff-b2f6f6143029</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ade0d18-324a-4488-baff-b2f6f6143029/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6569&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9501/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9501/2026</t>
+  </si>
+  <si>
+    <t>Ivan Prelog</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:42:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fd4b13-a675-4d92-920e-a540614c8a96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fd4b13-a675-4d92-920e-a540614c8a96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9501&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9581/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9581/2025</t>
+  </si>
+  <si>
+    <t>JOvan Trivanović; Nikola Tišma</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:08:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3be04c7-8ed8-4f0f-a45f-d8b369c722a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3be04c7-8ed8-4f0f-a45f-d8b369c722a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9581&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8683/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8683/2023</t>
+  </si>
+  <si>
+    <t>METIKOŠ ADAM</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:26:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bda08fe2-b59e-4c29-92cd-cd98e96c9faa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bda08fe2-b59e-4c29-92cd-cd98e96c9faa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8683&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Metikoš Nikola; Metikoš Petar; Metikoš Stanko</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:25:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d31a2b6-4825-454a-80aa-b9d59de537a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d31a2b6-4825-454a-80aa-b9d59de537a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-13173/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13173/2025</t>
+  </si>
+  <si>
+    <t>DANILOVIĆ DRAGA; KUKAVICA TEODOR; RADOVANOVIĆ ANA; TURAJLIĆ DRAGA</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:03:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c834fd26-0235-430f-8a5e-b9ba5bf1e293</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c834fd26-0235-430f-8a5e-b9ba5bf1e293/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13173&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10569/2025</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:26:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50f4f9a-40a8-4add-b797-1778dc3360e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50f4f9a-40a8-4add-b797-1778dc3360e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10569&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4226/2025</t>
+  </si>
+  <si>
+    <t>Ivan Meštrović</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:39:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/063dc65e-1c47-4c39-b4c6-fcbfb7211e2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/063dc65e-1c47-4c39-b4c6-fcbfb7211e2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4226&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Borislav Radovanović</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:38:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ccd7ed-9c4b-40c7-be0f-0d4067b1ef91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ccd7ed-9c4b-40c7-be0f-0d4067b1ef91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8566/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8566/2025</t>
+  </si>
+  <si>
+    <t>Vid Krakč</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:19:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d058f1-370e-4835-a3c9-9cd30f04024b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d058f1-370e-4835-a3c9-9cd30f04024b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8566&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ivan Krkač; Jaga Krkč; Mijo Krkač; Miloš Prodanić; Nada Krkač; Đuro Prodanić</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:18:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f80bbb-3ba1-4f42-a826-198ddc8b70e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f80bbb-3ba1-4f42-a826-198ddc8b70e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>oglas</t>
+  </si>
+  <si>
+    <t>AGATA RUKAVINA; Odvjetnica Melita Marić Nekić, kao  privremeni skrbnik; SNJEŽANA LONČAR 13238044968</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:30:47</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4c709fe-3455-4c16-967d-c0994088e1d0</t>
+  </si>
+  <si>
+    <t>OGLAS.doc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4c709fe-3455-4c16-967d-c0994088e1d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>MILANA TOPO</t>
+  </si>
+  <si>
+    <t>RUJEVAC 46, 44440 Rujevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>83289284578</t>
+  </si>
+  <si>
+    <t>MILANA TOPO 83289284578; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:16:56</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA TOMISLAVA 22, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>36962238061</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ 36962238061; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9572/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9572/2026</t>
+  </si>
+  <si>
+    <t>BAJIĆ PETAR; HORŽIĆ IVAN</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:15:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ccd586-2a4a-4ade-b63a-934961f3bf68</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ccd586-2a4a-4ade-b63a-934961f3bf68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-17546/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17546/2024</t>
+  </si>
+  <si>
+    <t>JANUZOVIĆ ZADRUGA KBR. 7</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:08:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2da0e0c2-bef8-439c-9054-7c960e63cd2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2da0e0c2-bef8-439c-9054-7c960e63cd2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17546&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4925/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4925/2024</t>
+  </si>
+  <si>
+    <t>PLETIKOSIĆ JANKO; VUJIĆ RADOMIR</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da6347b-b62b-4da1-8812-749c9e5a870b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da6347b-b62b-4da1-8812-749c9e5a870b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4925&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 9, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49047614080</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ 49047614080; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:15:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6693/2026</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:09:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e374967-03c3-4c3c-96b8-7ef642752f3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e374967-03c3-4c3c-96b8-7ef642752f3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6693&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-5/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA 5. KOLOVOZA 1995. 59, 44440 Matijevići, Hrvatska</t>
+  </si>
+  <si>
+    <t>29971921271</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ 29971921271; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:05:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cac0eb7-2a55-4bac-a328-161f33add3e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cac0eb7-2a55-4bac-a328-161f33add3e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>ANDRIJA DUGAČ</t>
+  </si>
+  <si>
+    <t>ULICA GORDANA LEDERERA 70, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>94443784838</t>
+  </si>
+  <si>
+    <t>ANDRIJA DUGAČ 94443784838; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:04:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27c7bbc0-a793-4b43-913f-370e032b72f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27c7bbc0-a793-4b43-913f-370e032b72f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>MARIJANKA VENDER</t>
+  </si>
+  <si>
+    <t>GORNJI HRASTOVAC 117, 44430 Gornji Hrastovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>50404016560</t>
+  </si>
+  <si>
+    <t>MARIJANKA VENDER 50404016560; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:03:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e78cd27-9032-4be0-8b6f-a477cf3218c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e78cd27-9032-4be0-8b6f-a477cf3218c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-71/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Saša Jurakić</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 2, 44400 Glina, Hrvatska</t>
+  </si>
+  <si>
+    <t>05246727721</t>
+  </si>
+  <si>
+    <t>Saša Jurakić 05246727721; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:09:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e37c020-bf45-4284-a817-55b67071ea6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e37c020-bf45-4284-a817-55b67071ea6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>MARIO ČOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA MIROSLAVA KRLEŽE 24, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>24355996196</t>
+  </si>
+  <si>
+    <t>MARIO ČOLIĆ 24355996196; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:08:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-39/2026</t>
+  </si>
+  <si>
+    <t>Oglas - postupak proglašenja nestale osobe umrlom Ernest Hrvoje Seidl</t>
+  </si>
+  <si>
+    <t>Ernest Hrvoje Seidl</t>
+  </si>
+  <si>
+    <t>26.06.2026. 09:36:03</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb5e5814-0b2d-4369-babf-d8b5115e590a</t>
+  </si>
+  <si>
+    <t>Oglas - Ernest Hrvoje Seidl.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb5e5814-0b2d-4369-babf-d8b5115e590a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=39&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-160/2025</t>
+  </si>
+  <si>
+    <t>OGLAS - PROGLAŠENJE NESTALE OSOBE UMRLOM - OBRADOVIĆ LJUBA</t>
+  </si>
+  <si>
+    <t>LJUBA OBRADOVIĆ 07856313759</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:45:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15468e8-f6e6-4472-bc59-7bc292f3c2ca</t>
+  </si>
+  <si>
+    <t>OGLAS - OBRADOVIĆ LJUBA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15468e8-f6e6-4472-bc59-7bc292f3c2ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=160&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-2234/2024</t>
+  </si>
+  <si>
+    <t>Poziv nepozbnatim nasljednicima iza pok. Marijana Pustičana</t>
+  </si>
+  <si>
+    <t>nasljednici iza pok. Marijana Pustičana</t>
+  </si>
+  <si>
+    <t>25.05.2026. 15:33:26</t>
+  </si>
+  <si>
+    <t>25.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2865cb6-a45b-4ec9-bed1-478cf560d174</t>
+  </si>
+  <si>
+    <t>Poziv nepoznatim nasljednicima iza pok. Marijana Pustičana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2865cb6-a45b-4ec9-bed1-478cf560d174/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2234&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Oglas u ostavinskom postupku iza pok. Marija Pleše, O-163/2026, UPP/OS-O-23/2026</t>
+  </si>
+  <si>
+    <t>MARIJO PLEŠE 60758796117</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:55:50</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced67937-ef39-4952-ba9a-da613a6e72af</t>
+  </si>
+  <si>
+    <t>oglas pok. Marijo Pleše.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced67937-ef39-4952-ba9a-da613a6e72af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-471/2026</t>
+  </si>
+  <si>
+    <t>pok. Terezija Jelka (Stjepan) Majstorović rođ. Tolnay - POZIV NEPOZNATIM NASLJEDNICIMA</t>
+  </si>
+  <si>
+    <t>nasljednici iza pok. Terezije Jelka (Stjepan) Majstorović rođ. Tolnay</t>
+  </si>
+  <si>
+    <t>29.04.2026. 08:24:11</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2624aa31-7e85-4466-9460-7022ee17aa38</t>
+  </si>
+  <si>
+    <t>Poziv e-oglasna Terezija Jelka Majstorović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2624aa31-7e85-4466-9460-7022ee17aa38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-470/2026</t>
+  </si>
+  <si>
+    <t>pok. Sofija (Stjepan) Udić - POZIV NEPOZNATIM NASLJEDNICIMA</t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. Sofije (Stjepan) Udić</t>
+  </si>
+  <si>
+    <t>29.04.2026. 08:19:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f0c2868-af04-44de-83aa-5dde50e5f600</t>
+  </si>
+  <si>
+    <t>Objava oglasa e-oglasna Sofija Udić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f0c2868-af04-44de-83aa-5dde50e5f600/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=470&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MARICA KELIN 30654582494; Odvjetnica Melita Marić Nekić, kao  privremena skrbnica ostavine</t>
+  </si>
+  <si>
+    <t>02.04.2026. 09:05:38</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f85b326b-3a5a-46e4-b141-c4bb08d500e3</t>
+  </si>
+  <si>
+    <t>OGLAS NN- KELIN MARICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f85b326b-3a5a-46e4-b141-c4bb08d500e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU - ISPRAVAK - O-650/2025, UPP/OS-O-115/2025</t>
+  </si>
+  <si>
+    <t>BRANKO LAMZA 98256997438; BRUNA LAMZA 15946476765; DIANA TRATAR 42334075183</t>
+  </si>
+  <si>
+    <t>24.06.2025. 12:15:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2546b420-1d5a-4448-997c-6c5bd08fa228</t>
+  </si>
+  <si>
+    <t>ISPRAVAK RJEŠENJA - LAMZA BRUNA (003).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2546b420-1d5a-4448-997c-6c5bd08fa228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-737/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2025.</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>90465062024</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2025. 13:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-204/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2025.</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ</t>
+  </si>
+  <si>
+    <t>GREDA 264, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>16282803908</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ 16282803908</t>
+  </si>
+  <si>
+    <t>01.04.2025. 09:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=204&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OBUSTAVI POSTUPKA O-477/2025</t>
+  </si>
+  <si>
+    <t>IVKA BARUNČIĆ 50312312196</t>
+  </si>
+  <si>
+    <t>21.03.2025. 15:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a577afdc-f135-4654-bfc4-e27a90333a76</t>
+  </si>
+  <si>
+    <t>OBUSTAVA OSTAVINSKOG POSTUPKA - BARUNČIĆ IVKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a577afdc-f135-4654-bfc4-e27a90333a76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>NATALIJA SRNIĆ 53751779668; ZEHIRA DURMAN 46439168771</t>
+  </si>
+  <si>
+    <t>19.03.2025. 11:21:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd81d6e-8395-4196-b2fa-fe63cc7c7f4b</t>
+  </si>
+  <si>
+    <t>DURMAN DRAGOLJUB-DOPUNSKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd81d6e-8395-4196-b2fa-fe63cc7c7f4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-12449/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 2.9.2024.</t>
+  </si>
+  <si>
+    <t>Miodrag Vrga, Dragice Bulat 53, Gvozd</t>
+  </si>
+  <si>
+    <t>10.01.2025. 08:46:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f2d207-cd87-46f8-925b-1391ad557a99</t>
+  </si>
+  <si>
+    <t>Z-12449-2024.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f2d207-cd87-46f8-925b-1391ad557a99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12449&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-16420/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 14. studenog 2024.</t>
+  </si>
+  <si>
+    <t>Boro Milovanović; Fond za stambeno boračku izgradnju SOE Kostajnica</t>
+  </si>
+  <si>
+    <t>15.11.2024. 08:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/089e58d7-06bd-419d-b3af-f69f89bf7ee3</t>
+  </si>
+  <si>
+    <t>RJESENJE_167184914 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/089e58d7-06bd-419d-b3af-f69f89bf7ee3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16420&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-11146/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.07.2024</t>
+  </si>
+  <si>
+    <t>Milan Cvjetičanin</t>
+  </si>
+  <si>
+    <t>26.09.2024. 13:36:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4272adbf-c863-40e2-a79e-3d594ee8c247</t>
+  </si>
+  <si>
+    <t>z 11146.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4272adbf-c863-40e2-a79e-3d594ee8c247/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11146&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2370/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.2.2024.</t>
+  </si>
+  <si>
+    <t>Milenković Jovana, OIB: 11477690268, iz Požarevačka 13, 1100 Vračar, Srbija</t>
+  </si>
+  <si>
+    <t>16.08.2024. 12:22:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9983e427-f05e-438b-9774-44d4e606db0b</t>
+  </si>
+  <si>
+    <t>2370.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9983e427-f05e-438b-9774-44d4e606db0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2370&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-152/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67106976816</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1060/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN</t>
+  </si>
+  <si>
+    <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
+  </si>
+  <si>
+    <t>92003526122</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1060&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1058/2023</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ANDRIJE LEROTIĆA 33, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503566843</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ 79503566843; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1058&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-156/2023</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>AUGUSTA ŠENOE 1, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35091765174</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ 35091765174; SVIMA</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=156&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1057/2023</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA AUGUSTA CESARCA 89, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>07147882605</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ 07147882605; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:17:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1057&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-155/2023</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 128, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>10291831918</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK 10291831918; svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=155&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-151/2023</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 6 B, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>33758088165</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC 33758088165; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 13:29:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=151&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-188/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.12.2022.</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 48, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>00556628136</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA 00556628136</t>
+  </si>
+  <si>
+    <t>19.07.2024. 09:15:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=188&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-149/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 15, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687818632</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN 37687818632; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3fd7dc2b-5618-4b18-8038-3efc4ee7960d/dokumenti/preuzimanje</t>
-[...1806 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/db9c1cef-60d7-44db-85e6-285c1a788c3a</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-148/2023</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 14, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>32412521964</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ 32412521964; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=148&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-114/2023</t>
+  </si>
+  <si>
+    <t>TEA KRAFT</t>
+  </si>
+  <si>
+    <t>OTONA KUČERE 126, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>12735293961</t>
+  </si>
+  <si>
+    <t>TEA KRAFT 12735293961; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:13:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=114&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-125/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC</t>
+  </si>
+  <si>
+    <t>BOK PALANJEČKI 21, 44000 Bok Palanječki, Hrvatska</t>
+  </si>
+  <si>
+    <t>71846004109</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC 71846004109; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.07.2024. 14:19:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=125&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-47/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2024.</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ</t>
+  </si>
+  <si>
+    <t>POSAVSKA ULICA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>53642195310</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ 53642195310; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.07.2024. 13:38:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=47&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-848/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.03.2020.</t>
+  </si>
+  <si>
+    <t>EVA HAGL</t>
+  </si>
+  <si>
+    <t>GORNJA PASTUŠA 40, 44250 Gornja Pastuša, Hrvatska</t>
+  </si>
+  <si>
+    <t>53291855096</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvatska radiotelevizija 68419124305</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena.pdf P529P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=848&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvoje Ljubljanović 51156809776</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE 02958272670</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Općinsko državno odvjetništvo 85077656753</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU O-320/2024</t>
+  </si>
+  <si>
+    <t>JADRANKA TOMIĆ; SAŠA TOMIĆ; SINIŠA TOMIĆ; STEVO TOMIĆ 39435776286</t>
+  </si>
+  <si>
+    <t>01.07.2024. 13:17:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/babc49c1-134e-4228-a35f-9e4130cfb335</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU TOMIĆ STEVO (005).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/babc49c1-134e-4228-a35f-9e4130cfb335/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PP-1273/2024</t>
+  </si>
+  <si>
+    <t>Presuda - okr. Osman Kanat</t>
+  </si>
+  <si>
+    <t>Osman Kanat</t>
+  </si>
+  <si>
+    <t>05.06.2024. 14:11:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308e661a-aa93-4b92-a922-9e82aa758a15</t>
+  </si>
+  <si>
+    <t>Presuda Pp-1273-24 - O. Kanat - 6 prekršaja - 3 ZOS, 2 ZSPC i ZOOP - trošak  - uhićen - stranac.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308e661a-aa93-4b92-a922-9e82aa758a15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=PP&amp;predmet=1273&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3154/2023</t>
+  </si>
+  <si>
+    <t>Presuda</t>
+  </si>
+  <si>
+    <t>Danijel Jurković 29177427118</t>
+  </si>
+  <si>
+    <t>21.05.2024. 08:30:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001024f7-20c3-48ff-88b4-ad878fa9c0ce</t>
+  </si>
+  <si>
+    <t>Presuda Pp-3154-23 D. Jurković - čl. 216 - nk - zašt. mj. - po prijedl. ovl. tuž. - PP Petrinja doc.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001024f7-20c3-48ff-88b4-ad878fa9c0ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=3154&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>OGLAS</t>
+  </si>
+  <si>
+    <t>LJUBOMIR BULIĆ 02030499190; SNJEŽANA ODVJETNICA DRVODELIĆ 45335564779</t>
+  </si>
+  <si>
+    <t>10.05.2024. 08:25:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70e39c24-1ccd-4176-84ce-22770140fbfa</t>
+  </si>
+  <si>
+    <t>OGLAS (003).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70e39c24-1ccd-4176-84ce-22770140fbfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26. Pp-1782/2023</t>
+  </si>
+  <si>
+    <t>Presuda . -okr. Josip Jakić</t>
+  </si>
+  <si>
+    <t>Josip Jakić 26502403722</t>
+  </si>
+  <si>
+    <t>08.04.2024. 09:38:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af79a6e-bd68-450a-98ec-36be0a925b6e</t>
+  </si>
+  <si>
+    <t>Presuda Pp-1782-23  J. Jakić - čl. 199 - nk - zašt. mj. - PP Petrinja doc.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af79a6e-bd68-450a-98ec-36be0a925b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=1782&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-1846/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 5. veljače 2024.</t>
+  </si>
+  <si>
+    <t>Ljubomir Sekulić</t>
+  </si>
+  <si>
+    <t>05.02.2024. 09:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f04f84f-977a-4ecd-8a95-e5fade0bc2de</t>
+  </si>
+  <si>
+    <t>RJESENJE_157586574 (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f04f84f-977a-4ecd-8a95-e5fade0bc2de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1846&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-464/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.01.2024.</t>
+  </si>
+  <si>
+    <t>Savo Subotić</t>
+  </si>
+  <si>
+    <t>ULICA DON ANTE LIZATOVIĆA 69, 44430 Donji Kukuruzari, Hrvatska</t>
+  </si>
+  <si>
+    <t>97089547869</t>
+  </si>
+  <si>
+    <t>Savo Subotić 97089547869; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.01.2024. 13:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=464&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-15795/2023</t>
+  </si>
+  <si>
+    <t>Rješenje, 29. prosinca 2023.</t>
+  </si>
+  <si>
+    <t>Dmitrović Mara rođ. Krupljanin, Živaja</t>
+  </si>
+  <si>
+    <t>02.01.2024. 09:14:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c843fb3-21d7-4559-8d60-c5080ea114f8</t>
+  </si>
+  <si>
+    <t>RJESENJE_156392574.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c843fb3-21d7-4559-8d60-c5080ea114f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15795&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>26. Pp-2324/2021</t>
+  </si>
+  <si>
+    <t>poziv - okr. Željko Križić</t>
+  </si>
+  <si>
+    <t>Željko Križić 16309567517</t>
+  </si>
+  <si>
+    <t>07.08.2023. 09:49:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e878ec1-4b72-4a65-8410-acca95418681</t>
+  </si>
+  <si>
+    <t>Poziv_za_Željko_Križić_-_Ročište_za_glavnu_raspravu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e878ec1-4b72-4a65-8410-acca95418681/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=2324&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>26. Pp-1706/2021</t>
+  </si>
+  <si>
+    <t>poziv - okr. Stipo Damjanović</t>
+  </si>
+  <si>
+    <t>Stipo Damjanović 29280193538</t>
+  </si>
+  <si>
+    <t>07.08.2023. 09:38:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac495c2-8ce9-4f2d-858c-f59f8681911c</t>
+  </si>
+  <si>
+    <t>Poziv_za_Stipo_Damjanović_-_Ročište.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac495c2-8ce9-4f2d-858c-f59f8681911c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=1706&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>KOMUNALAC PETRINJA d.o.o. 53696178845; RADO ŠIMIĆ 36115826727</t>
+  </si>
+  <si>
+    <t>02.08.2023. 12:01:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25fe054f-fd22-4939-988c-6a57f44b5e07</t>
+  </si>
+  <si>
+    <t>20230802121829501.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25fe054f-fd22-4939-988c-6a57f44b5e07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-727/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2023.</t>
+  </si>
+  <si>
+    <t>PERO BOROVIČKIĆ</t>
+  </si>
+  <si>
+    <t>ŽIVAJA 252 A, 44430 Živaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>45091423019</t>
+  </si>
+  <si>
+    <t>PERO BOROVIČKIĆ 45091423019; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.06.2023. 12:55:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4924f116-4e66-4628-9f1f-d1c16ccb1a69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4924f116-4e66-4628-9f1f-d1c16ccb1a69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=727&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-397/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.05.2023.</t>
+  </si>
+  <si>
+    <t>KAROLINA ŽUNA</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 1, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>87467515519</t>
+  </si>
+  <si>
+    <t>KAROLINA ŽUNA 87467515519; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.05.2023. 10:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecbde0-ad6b-4d88-9897-c77b1225c3df</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.docx O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecbde0-ad6b-4d88-9897-c77b1225c3df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=397&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>26. Pp-9/2023</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog - okr. Željko Karaica</t>
+  </si>
+  <si>
+    <t>Željko Karaica 76950844395</t>
+  </si>
+  <si>
+    <t>08.05.2023. 08:12:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7704d1d8-56fb-4c02-9152-7dfe96a60c81</t>
+  </si>
+  <si>
+    <t>Prekr. nal. Pp-9-23- 2 okr. - M. Martinović i Ž. Karaica - 2 nk - čl. 21.  JRM po prijedl. ovl. tuž. doc.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7704d1d8-56fb-4c02-9152-7dfe96a60c81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=9&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>26. Pp-3023/2022</t>
+  </si>
+  <si>
+    <t>Presuda - okr. Sanel Pehlić</t>
+  </si>
+  <si>
+    <t>Sanel Pehlić 68653046389</t>
+  </si>
+  <si>
+    <t>20.03.2023. 08:20:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3272fbb-2c8a-41da-81cb-409012812219</t>
+  </si>
+  <si>
+    <t>Presuda Pp-3023-22 S. Pehlić - zatvor, uvjet - čl. 22. st. 1. bez  troška  PP Petrinja.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3272fbb-2c8a-41da-81cb-409012812219/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=3023&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-224/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.12.2022.</t>
+  </si>
+  <si>
+    <t>IVICA ANTOLIĆ</t>
+  </si>
+  <si>
+    <t>DUŽICA 181 A, 44272 Dužica, Hrvatska</t>
+  </si>
+  <si>
+    <t>41368407539</t>
+  </si>
+  <si>
+    <t>IVICA ANTOLIĆ 41368407539</t>
+  </si>
+  <si>
+    <t>19.12.2022. 14:38:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50363ff3-889a-44b5-810f-8616f7272205</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50363ff3-889a-44b5-810f-8616f7272205/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=224&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-766/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.11.2022.</t>
+  </si>
+  <si>
+    <t>DUBRAVKO CVETNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE LOVRIĆA 9, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>56882464363</t>
+  </si>
+  <si>
+    <t>DUBRAVKO CVETNIĆ 56882464363; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.11.2022. 07:14:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61415701-e1be-4822-ad4a-7c0025ec611c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61415701-e1be-4822-ad4a-7c0025ec611c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=766&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>z-6065/2022</t>
+  </si>
+  <si>
+    <t>Rješenje z 6065/2022</t>
+  </si>
+  <si>
+    <t>Milan Ićitović</t>
+  </si>
+  <si>
+    <t>19.09.2022. 10:25:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd2fa0d2-d05d-4cc3-af2f-1c7caad5bad1</t>
+  </si>
+  <si>
+    <t>z 6065-22.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd2fa0d2-d05d-4cc3-af2f-1c7caad5bad1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=z&amp;predmet=6065&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-80/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.09.2022.</t>
+  </si>
+  <si>
+    <t>VIOLETA PEZELJ</t>
+  </si>
+  <si>
+    <t>MALO BUDAŠEVO 213, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>29085462010</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA; VIOLETA PEZELJ 29085462010</t>
+  </si>
+  <si>
+    <t>13.09.2022. 14:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb131c04-2718-45ee-82ec-8e7eb4be4038</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb131c04-2718-45ee-82ec-8e7eb4be4038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=80&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. 76674680107; MELANI TOMIĆ 58085649987</t>
+  </si>
+  <si>
+    <t>22.04.2022. 11:00:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b902c097-9a7e-4e0f-94e3-dca02ba12beb</t>
+  </si>
+  <si>
+    <t>KM_225i_02769.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b902c097-9a7e-4e0f-94e3-dca02ba12beb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-488/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.01.2022.</t>
+  </si>
+  <si>
+    <t>ZARKA ČUSTIĆ</t>
+  </si>
+  <si>
+    <t>KRSTE FRANKOPANA 15, Mošćenica, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>77836301646</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ZARKA ČUSTIĆ 77836301646</t>
+  </si>
+  <si>
+    <t>27.01.2022. 15:06:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
-  </si>
-[...7970 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=488&amp;godina=2021</t>
   </si>
   <si>
     <t>IVICA KENDA 94243471049</t>
   </si>
   <si>
     <t>24.09.2021. 14:02:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/450f0d27-d4be-4b84-b363-7a852d6cfe18</t>
   </si>
   <si>
     <t>Ovrv-1335-2020.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/450f0d27-d4be-4b84-b363-7a852d6cfe18/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>24.09.2021. 14:01:41</t>
   </si>
@@ -12568,51 +10703,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N571"/>
+  <dimension ref="A1:N486"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -12800,21928 +10935,18486 @@
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J8" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="K8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L8" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="M8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I9" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J9" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L9" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="M9" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N9" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D10" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I10" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="J10" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K10" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L10" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M10" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N10" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D11" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>83</v>
+      </c>
+      <c r="I11" t="s">
+        <v>84</v>
+      </c>
+      <c r="J11" t="s">
+        <v>46</v>
+      </c>
+      <c r="K11" t="s">
+        <v>85</v>
+      </c>
+      <c r="L11" t="s">
         <v>80</v>
       </c>
-      <c r="I11" t="s">
-[...5 lines deleted...]
-      <c r="K11" t="s">
+      <c r="M11" t="s">
+        <v>86</v>
+      </c>
+      <c r="N11" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="K12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L12" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="M12" t="s">
         <v>92</v>
       </c>
       <c r="N12" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>94</v>
       </c>
       <c r="D13" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J13" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="K13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L13" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="M13" t="s">
         <v>99</v>
       </c>
       <c r="N13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>101</v>
       </c>
       <c r="D14" t="s">
         <v>102</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>103</v>
       </c>
       <c r="I14" t="s">
         <v>104</v>
       </c>
       <c r="J14" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" t="s">
         <v>105</v>
       </c>
-      <c r="K14" t="s">
+      <c r="L14" t="s">
         <v>106</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>107</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
+        <v>110</v>
+      </c>
+      <c r="I15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J15" t="s">
         <v>112</v>
       </c>
-      <c r="I15" t="s">
+      <c r="K15" t="s">
         <v>113</v>
       </c>
-      <c r="J15" t="s">
-[...2 lines deleted...]
-      <c r="K15" t="s">
+      <c r="L15" t="s">
         <v>114</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>115</v>
       </c>
-      <c r="M15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>117</v>
+      </c>
+      <c r="I16" t="s">
+        <v>118</v>
+      </c>
+      <c r="J16" t="s">
+        <v>112</v>
+      </c>
+      <c r="K16" t="s">
+        <v>119</v>
+      </c>
+      <c r="L16" t="s">
         <v>120</v>
       </c>
-      <c r="I16" t="s">
+      <c r="M16" t="s">
         <v>121</v>
       </c>
-      <c r="J16" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17"/>
       <c r="D17" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>123</v>
+      </c>
+      <c r="I17" t="s">
+        <v>124</v>
+      </c>
+      <c r="J17" t="s">
+        <v>112</v>
+      </c>
+      <c r="K17" t="s">
+        <v>125</v>
+      </c>
+      <c r="L17" t="s">
+        <v>126</v>
+      </c>
+      <c r="M17" t="s">
         <v>127</v>
       </c>
-      <c r="I17" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C18"/>
       <c r="D18" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="I18" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="J18" t="s">
-        <v>61</v>
+        <v>112</v>
       </c>
       <c r="K18" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="L18" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="M18" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="I19" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="J19" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="K19" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="L19" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="M19" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="D20" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="I20" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="J20" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K20" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="L20" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="M20" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="N20" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="D21" t="s">
-        <v>119</v>
+        <v>150</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="I21" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="J21" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K21" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="L21" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="M21" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="N21" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D22" t="s">
-        <v>119</v>
+        <v>157</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="I22" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="J22" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K22" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="L22" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="M22" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N22" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D23" t="s">
-        <v>119</v>
+        <v>164</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="I23" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="J23" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K23" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="L23" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="M23" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="N23" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="D24" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="I24" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="J24" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K24" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="L24" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="M24" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="N24" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="D25" t="s">
-        <v>119</v>
+        <v>178</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>184</v>
+        <v>142</v>
       </c>
       <c r="I25" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="J25" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K25" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="L25" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="M25" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="N25" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D26" t="s">
-        <v>119</v>
+        <v>185</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>191</v>
+        <v>142</v>
       </c>
       <c r="I26" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="J26" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K26" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="L26" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="M26" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="N26" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
+        <v>192</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>198</v>
+        <v>142</v>
       </c>
       <c r="I27" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="J27" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K27" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="L27" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="M27" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="N27" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="D28" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>206</v>
+        <v>142</v>
       </c>
       <c r="I28" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="J28" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="K28" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="L28" t="s">
-        <v>48</v>
+        <v>202</v>
       </c>
       <c r="M28" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="N28" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
+        <v>205</v>
+      </c>
+      <c r="D29" t="s">
+        <v>206</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>142</v>
+      </c>
+      <c r="I29" t="s">
+        <v>207</v>
+      </c>
+      <c r="J29" t="s">
+        <v>144</v>
+      </c>
+      <c r="K29" t="s">
+        <v>208</v>
+      </c>
+      <c r="L29" t="s">
+        <v>209</v>
+      </c>
+      <c r="M29" t="s">
+        <v>210</v>
+      </c>
+      <c r="N29" t="s">
         <v>211</v>
-      </c>
-[...31 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="D30" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
       <c r="H30" t="s">
-        <v>225</v>
+        <v>142</v>
       </c>
       <c r="I30" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="J30" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K30" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="L30" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="M30" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="N30" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="D31" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
       <c r="H31" t="s">
-        <v>235</v>
+        <v>142</v>
       </c>
       <c r="I31" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
       <c r="J31" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K31" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="L31" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="M31" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="N31" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="D32" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
       <c r="H32" t="s">
-        <v>244</v>
+        <v>142</v>
       </c>
       <c r="I32" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="J32" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K32" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="L32" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M32" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="N32" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="D33" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
       <c r="H33" t="s">
-        <v>253</v>
+        <v>142</v>
       </c>
       <c r="I33" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="J33" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K33" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="L33" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="M33" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="N33" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="D34" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
       <c r="H34" t="s">
-        <v>262</v>
+        <v>142</v>
       </c>
       <c r="I34" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="J34" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K34" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="L34" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="M34" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="N34" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
       <c r="D35" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>269</v>
+        <v>142</v>
       </c>
       <c r="I35" t="s">
-        <v>270</v>
+        <v>249</v>
       </c>
       <c r="J35" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K35" t="s">
-        <v>271</v>
+        <v>250</v>
       </c>
       <c r="L35" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="M35" t="s">
-        <v>273</v>
+        <v>252</v>
       </c>
       <c r="N35" t="s">
-        <v>274</v>
+        <v>253</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>275</v>
+        <v>254</v>
       </c>
       <c r="D36" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
       <c r="H36" t="s">
-        <v>279</v>
+        <v>142</v>
       </c>
       <c r="I36" t="s">
-        <v>280</v>
+        <v>256</v>
       </c>
       <c r="J36" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K36" t="s">
-        <v>281</v>
+        <v>257</v>
       </c>
       <c r="L36" t="s">
-        <v>228</v>
+        <v>258</v>
       </c>
       <c r="M36" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="N36" t="s">
-        <v>283</v>
+        <v>260</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>284</v>
+        <v>261</v>
       </c>
       <c r="D37" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
       <c r="H37" t="s">
-        <v>288</v>
+        <v>142</v>
       </c>
       <c r="I37" t="s">
-        <v>289</v>
+        <v>263</v>
       </c>
       <c r="J37" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K37" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="L37" t="s">
-        <v>228</v>
+        <v>265</v>
       </c>
       <c r="M37" t="s">
-        <v>291</v>
+        <v>266</v>
       </c>
       <c r="N37" t="s">
-        <v>292</v>
+        <v>267</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>293</v>
+        <v>268</v>
       </c>
       <c r="D38" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
       <c r="H38" t="s">
-        <v>298</v>
+        <v>142</v>
       </c>
       <c r="I38" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="J38" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K38" t="s">
-        <v>300</v>
+        <v>271</v>
       </c>
       <c r="L38" t="s">
-        <v>228</v>
+        <v>272</v>
       </c>
       <c r="M38" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
       <c r="N38" t="s">
-        <v>302</v>
+        <v>274</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="D39" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>307</v>
+        <v>142</v>
       </c>
       <c r="I39" t="s">
-        <v>308</v>
+        <v>277</v>
       </c>
       <c r="J39" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K39" t="s">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="L39" t="s">
-        <v>228</v>
+        <v>279</v>
       </c>
       <c r="M39" t="s">
-        <v>310</v>
+        <v>280</v>
       </c>
       <c r="N39" t="s">
-        <v>311</v>
+        <v>281</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>312</v>
+        <v>282</v>
       </c>
       <c r="D40" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>316</v>
+        <v>142</v>
       </c>
       <c r="I40" t="s">
-        <v>317</v>
+        <v>284</v>
       </c>
       <c r="J40" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K40" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="L40" t="s">
-        <v>228</v>
+        <v>286</v>
       </c>
       <c r="M40" t="s">
-        <v>319</v>
+        <v>287</v>
       </c>
       <c r="N40" t="s">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>41</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>321</v>
+        <v>289</v>
       </c>
       <c r="D41" t="s">
-        <v>322</v>
+        <v>290</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>323</v>
+        <v>142</v>
       </c>
       <c r="I41" t="s">
-        <v>324</v>
+        <v>291</v>
       </c>
       <c r="J41" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K41" t="s">
-        <v>325</v>
+        <v>292</v>
       </c>
       <c r="L41" t="s">
-        <v>326</v>
+        <v>293</v>
       </c>
       <c r="M41" t="s">
-        <v>327</v>
+        <v>294</v>
       </c>
       <c r="N41" t="s">
-        <v>328</v>
+        <v>295</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>329</v>
+        <v>296</v>
       </c>
       <c r="D42" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>333</v>
+        <v>142</v>
       </c>
       <c r="I42" t="s">
-        <v>334</v>
+        <v>298</v>
       </c>
       <c r="J42" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K42" t="s">
-        <v>335</v>
+        <v>299</v>
       </c>
       <c r="L42" t="s">
-        <v>228</v>
+        <v>300</v>
       </c>
       <c r="M42" t="s">
-        <v>336</v>
+        <v>301</v>
       </c>
       <c r="N42" t="s">
-        <v>337</v>
+        <v>302</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>338</v>
+        <v>303</v>
       </c>
       <c r="D43" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
       <c r="H43" t="s">
-        <v>342</v>
+        <v>142</v>
       </c>
       <c r="I43" t="s">
-        <v>343</v>
+        <v>305</v>
       </c>
       <c r="J43" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K43" t="s">
-        <v>344</v>
+        <v>306</v>
       </c>
       <c r="L43" t="s">
-        <v>228</v>
+        <v>307</v>
       </c>
       <c r="M43" t="s">
-        <v>345</v>
+        <v>308</v>
       </c>
       <c r="N43" t="s">
-        <v>346</v>
+        <v>309</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>41</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>347</v>
+        <v>310</v>
       </c>
       <c r="D44" t="s">
-        <v>348</v>
+        <v>311</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>349</v>
+        <v>142</v>
       </c>
       <c r="I44" t="s">
-        <v>350</v>
+        <v>312</v>
       </c>
       <c r="J44" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K44" t="s">
-        <v>351</v>
+        <v>313</v>
       </c>
       <c r="L44" t="s">
-        <v>352</v>
+        <v>314</v>
       </c>
       <c r="M44" t="s">
-        <v>353</v>
+        <v>315</v>
       </c>
       <c r="N44" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>355</v>
+        <v>317</v>
       </c>
       <c r="D45" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45" t="s">
-        <v>359</v>
+        <v>142</v>
       </c>
       <c r="I45" t="s">
-        <v>360</v>
+        <v>319</v>
       </c>
       <c r="J45" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K45" t="s">
-        <v>361</v>
+        <v>320</v>
       </c>
       <c r="L45" t="s">
-        <v>228</v>
+        <v>321</v>
       </c>
       <c r="M45" t="s">
-        <v>362</v>
+        <v>322</v>
       </c>
       <c r="N45" t="s">
-        <v>363</v>
+        <v>323</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>364</v>
+        <v>324</v>
       </c>
       <c r="D46" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
       <c r="H46" t="s">
-        <v>368</v>
+        <v>326</v>
       </c>
       <c r="I46" t="s">
-        <v>369</v>
+        <v>327</v>
       </c>
       <c r="J46" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K46" t="s">
-        <v>370</v>
+        <v>328</v>
       </c>
       <c r="L46" t="s">
-        <v>228</v>
+        <v>329</v>
       </c>
       <c r="M46" t="s">
-        <v>371</v>
+        <v>330</v>
       </c>
       <c r="N46" t="s">
-        <v>372</v>
+        <v>331</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>373</v>
+        <v>332</v>
       </c>
       <c r="D47" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
       <c r="H47" t="s">
-        <v>377</v>
+        <v>334</v>
       </c>
       <c r="I47" t="s">
-        <v>378</v>
+        <v>335</v>
       </c>
       <c r="J47" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K47" t="s">
-        <v>379</v>
+        <v>336</v>
       </c>
       <c r="L47" t="s">
-        <v>228</v>
+        <v>337</v>
       </c>
       <c r="M47" t="s">
-        <v>380</v>
+        <v>338</v>
       </c>
       <c r="N47" t="s">
-        <v>381</v>
+        <v>339</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>382</v>
+        <v>340</v>
       </c>
       <c r="D48" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
       <c r="H48" t="s">
-        <v>386</v>
+        <v>142</v>
       </c>
       <c r="I48" t="s">
-        <v>387</v>
+        <v>342</v>
       </c>
       <c r="J48" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K48" t="s">
-        <v>388</v>
+        <v>343</v>
       </c>
       <c r="L48" t="s">
-        <v>228</v>
+        <v>344</v>
       </c>
       <c r="M48" t="s">
-        <v>389</v>
+        <v>345</v>
       </c>
       <c r="N48" t="s">
-        <v>390</v>
+        <v>346</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>391</v>
+        <v>347</v>
       </c>
       <c r="D49" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
       <c r="H49" t="s">
-        <v>395</v>
+        <v>142</v>
       </c>
       <c r="I49" t="s">
-        <v>396</v>
+        <v>349</v>
       </c>
       <c r="J49" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K49" t="s">
-        <v>397</v>
+        <v>350</v>
       </c>
       <c r="L49" t="s">
-        <v>398</v>
+        <v>351</v>
       </c>
       <c r="M49" t="s">
-        <v>399</v>
+        <v>352</v>
       </c>
       <c r="N49" t="s">
-        <v>400</v>
+        <v>353</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>401</v>
+        <v>354</v>
       </c>
       <c r="D50" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>405</v>
+        <v>142</v>
       </c>
       <c r="I50" t="s">
-        <v>406</v>
+        <v>356</v>
       </c>
       <c r="J50" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K50" t="s">
-        <v>407</v>
+        <v>357</v>
       </c>
       <c r="L50" t="s">
-        <v>228</v>
+        <v>358</v>
       </c>
       <c r="M50" t="s">
-        <v>408</v>
+        <v>359</v>
       </c>
       <c r="N50" t="s">
-        <v>409</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>410</v>
+        <v>361</v>
       </c>
       <c r="D51" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>414</v>
+        <v>363</v>
       </c>
       <c r="I51" t="s">
-        <v>415</v>
+        <v>364</v>
       </c>
       <c r="J51" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K51" t="s">
-        <v>416</v>
+        <v>365</v>
       </c>
       <c r="L51" t="s">
-        <v>228</v>
+        <v>366</v>
       </c>
       <c r="M51" t="s">
-        <v>417</v>
+        <v>367</v>
       </c>
       <c r="N51" t="s">
-        <v>418</v>
+        <v>368</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>419</v>
+        <v>369</v>
       </c>
       <c r="D52" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>370</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
       <c r="H52" t="s">
-        <v>423</v>
+        <v>142</v>
       </c>
       <c r="I52" t="s">
-        <v>424</v>
+        <v>371</v>
       </c>
       <c r="J52" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K52" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
       <c r="L52" t="s">
-        <v>228</v>
+        <v>373</v>
       </c>
       <c r="M52" t="s">
-        <v>426</v>
+        <v>374</v>
       </c>
       <c r="N52" t="s">
-        <v>427</v>
+        <v>375</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>428</v>
+        <v>376</v>
       </c>
       <c r="D53" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
       <c r="H53" t="s">
-        <v>432</v>
+        <v>142</v>
       </c>
       <c r="I53" t="s">
-        <v>433</v>
+        <v>378</v>
       </c>
       <c r="J53" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K53" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="L53" t="s">
-        <v>228</v>
+        <v>380</v>
       </c>
       <c r="M53" t="s">
-        <v>435</v>
+        <v>381</v>
       </c>
       <c r="N53" t="s">
-        <v>436</v>
+        <v>382</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>437</v>
+        <v>383</v>
       </c>
       <c r="D54" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
       <c r="H54" t="s">
-        <v>441</v>
+        <v>142</v>
       </c>
       <c r="I54" t="s">
-        <v>442</v>
+        <v>385</v>
       </c>
       <c r="J54" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K54" t="s">
-        <v>443</v>
+        <v>386</v>
       </c>
       <c r="L54" t="s">
-        <v>228</v>
+        <v>387</v>
       </c>
       <c r="M54" t="s">
-        <v>444</v>
+        <v>388</v>
       </c>
       <c r="N54" t="s">
-        <v>445</v>
+        <v>389</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>446</v>
+        <v>390</v>
       </c>
       <c r="D55" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
       <c r="H55" t="s">
-        <v>450</v>
+        <v>142</v>
       </c>
       <c r="I55" t="s">
-        <v>451</v>
+        <v>392</v>
       </c>
       <c r="J55" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K55" t="s">
-        <v>452</v>
+        <v>393</v>
       </c>
       <c r="L55" t="s">
-        <v>228</v>
+        <v>394</v>
       </c>
       <c r="M55" t="s">
-        <v>453</v>
+        <v>395</v>
       </c>
       <c r="N55" t="s">
-        <v>454</v>
+        <v>396</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>455</v>
+        <v>397</v>
       </c>
       <c r="D56" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
       <c r="H56" t="s">
-        <v>459</v>
+        <v>398</v>
       </c>
       <c r="I56" t="s">
-        <v>460</v>
+        <v>399</v>
       </c>
       <c r="J56" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K56" t="s">
-        <v>461</v>
+        <v>400</v>
       </c>
       <c r="L56" t="s">
-        <v>228</v>
+        <v>401</v>
       </c>
       <c r="M56" t="s">
-        <v>462</v>
+        <v>402</v>
       </c>
       <c r="N56" t="s">
-        <v>463</v>
+        <v>403</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>464</v>
+        <v>404</v>
       </c>
       <c r="D57" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
       <c r="H57" t="s">
-        <v>468</v>
+        <v>405</v>
       </c>
       <c r="I57" t="s">
-        <v>469</v>
+        <v>406</v>
       </c>
       <c r="J57" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K57" t="s">
-        <v>470</v>
+        <v>407</v>
       </c>
       <c r="L57" t="s">
-        <v>228</v>
+        <v>408</v>
       </c>
       <c r="M57" t="s">
-        <v>471</v>
+        <v>409</v>
       </c>
       <c r="N57" t="s">
-        <v>472</v>
+        <v>410</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>473</v>
+        <v>411</v>
       </c>
       <c r="D58" t="s">
-        <v>474</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
       <c r="H58" t="s">
-        <v>478</v>
+        <v>412</v>
       </c>
       <c r="I58" t="s">
-        <v>479</v>
+        <v>413</v>
       </c>
       <c r="J58" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K58" t="s">
-        <v>480</v>
+        <v>414</v>
       </c>
       <c r="L58" t="s">
-        <v>228</v>
+        <v>415</v>
       </c>
       <c r="M58" t="s">
-        <v>481</v>
+        <v>416</v>
       </c>
       <c r="N58" t="s">
-        <v>482</v>
+        <v>417</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>483</v>
+        <v>418</v>
       </c>
       <c r="D59" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
       <c r="H59" t="s">
-        <v>487</v>
+        <v>419</v>
       </c>
       <c r="I59" t="s">
-        <v>488</v>
+        <v>420</v>
       </c>
       <c r="J59" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K59" t="s">
-        <v>489</v>
+        <v>421</v>
       </c>
       <c r="L59" t="s">
-        <v>228</v>
+        <v>422</v>
       </c>
       <c r="M59" t="s">
-        <v>490</v>
+        <v>423</v>
       </c>
       <c r="N59" t="s">
-        <v>491</v>
+        <v>424</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>492</v>
+        <v>425</v>
       </c>
       <c r="D60" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
       <c r="H60" t="s">
-        <v>496</v>
+        <v>427</v>
       </c>
       <c r="I60" t="s">
-        <v>497</v>
+        <v>428</v>
       </c>
       <c r="J60" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K60" t="s">
-        <v>498</v>
+        <v>429</v>
       </c>
       <c r="L60" t="s">
-        <v>228</v>
+        <v>430</v>
       </c>
       <c r="M60" t="s">
-        <v>499</v>
+        <v>431</v>
       </c>
       <c r="N60" t="s">
-        <v>500</v>
+        <v>432</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>501</v>
+        <v>433</v>
       </c>
       <c r="D61" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>434</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
       <c r="H61" t="s">
-        <v>505</v>
+        <v>435</v>
       </c>
       <c r="I61" t="s">
-        <v>506</v>
+        <v>436</v>
       </c>
       <c r="J61" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K61" t="s">
-        <v>507</v>
+        <v>437</v>
       </c>
       <c r="L61" t="s">
-        <v>228</v>
+        <v>438</v>
       </c>
       <c r="M61" t="s">
-        <v>508</v>
+        <v>439</v>
       </c>
       <c r="N61" t="s">
-        <v>509</v>
+        <v>440</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>41</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>510</v>
+        <v>433</v>
       </c>
       <c r="D62" t="s">
-        <v>511</v>
+        <v>434</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>512</v>
+        <v>441</v>
       </c>
       <c r="I62" t="s">
-        <v>513</v>
+        <v>442</v>
       </c>
       <c r="J62" t="s">
-        <v>514</v>
+        <v>144</v>
       </c>
       <c r="K62" t="s">
-        <v>515</v>
+        <v>443</v>
       </c>
       <c r="L62" t="s">
-        <v>48</v>
+        <v>438</v>
       </c>
       <c r="M62" t="s">
-        <v>516</v>
+        <v>444</v>
       </c>
       <c r="N62" t="s">
-        <v>517</v>
+        <v>440</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>41</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>518</v>
+        <v>445</v>
       </c>
       <c r="D63" t="s">
-        <v>519</v>
+        <v>446</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>520</v>
+        <v>447</v>
       </c>
       <c r="I63" t="s">
-        <v>521</v>
+        <v>448</v>
       </c>
       <c r="J63" t="s">
-        <v>522</v>
+        <v>449</v>
       </c>
       <c r="K63" t="s">
-        <v>523</v>
+        <v>450</v>
       </c>
       <c r="L63" t="s">
-        <v>524</v>
+        <v>57</v>
       </c>
       <c r="M63" t="s">
-        <v>525</v>
+        <v>451</v>
       </c>
       <c r="N63" t="s">
-        <v>526</v>
+        <v>452</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>41</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>527</v>
+        <v>453</v>
       </c>
       <c r="D64" t="s">
-        <v>528</v>
+        <v>454</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>529</v>
+        <v>455</v>
       </c>
       <c r="I64" t="s">
-        <v>530</v>
+        <v>456</v>
       </c>
       <c r="J64" t="s">
-        <v>522</v>
+        <v>144</v>
       </c>
       <c r="K64" t="s">
-        <v>531</v>
+        <v>457</v>
       </c>
       <c r="L64" t="s">
-        <v>532</v>
+        <v>458</v>
       </c>
       <c r="M64" t="s">
-        <v>533</v>
+        <v>459</v>
       </c>
       <c r="N64" t="s">
-        <v>534</v>
+        <v>460</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>41</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>535</v>
+        <v>461</v>
       </c>
       <c r="D65" t="s">
-        <v>536</v>
+        <v>462</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>537</v>
+        <v>463</v>
       </c>
       <c r="I65" t="s">
-        <v>538</v>
+        <v>464</v>
       </c>
       <c r="J65" t="s">
-        <v>522</v>
+        <v>144</v>
       </c>
       <c r="K65" t="s">
-        <v>539</v>
+        <v>465</v>
       </c>
       <c r="L65" t="s">
-        <v>540</v>
+        <v>466</v>
       </c>
       <c r="M65" t="s">
-        <v>541</v>
+        <v>467</v>
       </c>
       <c r="N65" t="s">
-        <v>542</v>
+        <v>468</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>41</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>543</v>
+        <v>469</v>
       </c>
       <c r="D66" t="s">
-        <v>544</v>
+        <v>470</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>545</v>
+        <v>471</v>
       </c>
       <c r="I66" t="s">
-        <v>546</v>
+        <v>472</v>
       </c>
       <c r="J66" t="s">
-        <v>522</v>
+        <v>144</v>
       </c>
       <c r="K66" t="s">
-        <v>547</v>
+        <v>473</v>
       </c>
       <c r="L66" t="s">
-        <v>548</v>
+        <v>474</v>
       </c>
       <c r="M66" t="s">
-        <v>549</v>
+        <v>475</v>
       </c>
       <c r="N66" t="s">
-        <v>550</v>
+        <v>476</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>41</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>551</v>
+        <v>461</v>
       </c>
       <c r="D67" t="s">
-        <v>552</v>
+        <v>477</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>553</v>
+        <v>142</v>
       </c>
       <c r="I67" t="s">
-        <v>554</v>
+        <v>478</v>
       </c>
       <c r="J67" t="s">
-        <v>522</v>
+        <v>479</v>
       </c>
       <c r="K67" t="s">
-        <v>555</v>
+        <v>480</v>
       </c>
       <c r="L67" t="s">
-        <v>556</v>
+        <v>481</v>
       </c>
       <c r="M67" t="s">
-        <v>557</v>
+        <v>482</v>
       </c>
       <c r="N67" t="s">
-        <v>558</v>
+        <v>468</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>41</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>559</v>
+        <v>483</v>
       </c>
       <c r="D68" t="s">
-        <v>560</v>
+        <v>484</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>561</v>
+        <v>485</v>
       </c>
       <c r="I68" t="s">
-        <v>562</v>
+        <v>486</v>
       </c>
       <c r="J68" t="s">
-        <v>522</v>
+        <v>144</v>
       </c>
       <c r="K68" t="s">
-        <v>563</v>
+        <v>487</v>
       </c>
       <c r="L68" t="s">
-        <v>63</v>
+        <v>488</v>
       </c>
       <c r="M68" t="s">
-        <v>564</v>
+        <v>489</v>
       </c>
       <c r="N68" t="s">
-        <v>565</v>
+        <v>490</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>41</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>559</v>
+        <v>491</v>
       </c>
       <c r="D69" t="s">
-        <v>560</v>
+        <v>492</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>566</v>
+        <v>493</v>
       </c>
       <c r="I69" t="s">
-        <v>567</v>
+        <v>494</v>
       </c>
       <c r="J69" t="s">
-        <v>522</v>
+        <v>144</v>
       </c>
       <c r="K69" t="s">
-        <v>568</v>
+        <v>495</v>
       </c>
       <c r="L69" t="s">
-        <v>63</v>
+        <v>496</v>
       </c>
       <c r="M69" t="s">
-        <v>569</v>
+        <v>497</v>
       </c>
       <c r="N69" t="s">
-        <v>565</v>
+        <v>498</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>41</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>570</v>
+        <v>499</v>
       </c>
       <c r="D70" t="s">
-        <v>571</v>
+        <v>500</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>572</v>
+        <v>501</v>
       </c>
       <c r="I70" t="s">
-        <v>573</v>
+        <v>502</v>
       </c>
       <c r="J70" t="s">
-        <v>522</v>
+        <v>449</v>
       </c>
       <c r="K70" t="s">
-        <v>574</v>
+        <v>503</v>
       </c>
       <c r="L70" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="M70" t="s">
-        <v>575</v>
+        <v>504</v>
       </c>
       <c r="N70" t="s">
-        <v>576</v>
+        <v>505</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C71"/>
       <c r="D71" t="s">
-        <v>578</v>
+        <v>506</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>579</v>
+        <v>507</v>
       </c>
       <c r="I71" t="s">
-        <v>580</v>
+        <v>508</v>
       </c>
       <c r="J71" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="K71" t="s">
-        <v>581</v>
+        <v>510</v>
       </c>
       <c r="L71" t="s">
-        <v>582</v>
+        <v>511</v>
       </c>
       <c r="M71" t="s">
-        <v>583</v>
-[...3 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="N71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C72"/>
       <c r="D72" t="s">
-        <v>578</v>
+        <v>513</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>585</v>
+        <v>514</v>
       </c>
       <c r="I72" t="s">
-        <v>586</v>
+        <v>515</v>
       </c>
       <c r="J72" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="K72" t="s">
-        <v>587</v>
+        <v>516</v>
       </c>
       <c r="L72" t="s">
-        <v>582</v>
+        <v>517</v>
       </c>
       <c r="M72" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
-      <c r="C73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C73"/>
       <c r="D73" t="s">
-        <v>590</v>
+        <v>519</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>591</v>
+        <v>520</v>
       </c>
       <c r="I73" t="s">
-        <v>592</v>
+        <v>521</v>
       </c>
       <c r="J73" t="s">
+        <v>509</v>
+      </c>
+      <c r="K73" t="s">
         <v>522</v>
       </c>
-      <c r="K73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L73" t="s">
-        <v>594</v>
+        <v>523</v>
       </c>
       <c r="M73" t="s">
-        <v>595</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C74"/>
       <c r="D74" t="s">
-        <v>598</v>
+        <v>525</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>599</v>
+        <v>526</v>
       </c>
       <c r="I74" t="s">
-        <v>600</v>
+        <v>527</v>
       </c>
       <c r="J74" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="K74" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="L74" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="M74" t="s">
-        <v>603</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="N74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C75"/>
       <c r="D75" t="s">
-        <v>606</v>
+        <v>531</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>607</v>
+        <v>532</v>
       </c>
       <c r="I75" t="s">
-        <v>608</v>
+        <v>533</v>
       </c>
       <c r="J75" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="K75" t="s">
-        <v>609</v>
+        <v>534</v>
       </c>
       <c r="L75" t="s">
-        <v>610</v>
+        <v>535</v>
       </c>
       <c r="M75" t="s">
-        <v>611</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="N75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>41</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>613</v>
+        <v>537</v>
       </c>
       <c r="D76" t="s">
-        <v>614</v>
+        <v>43</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>615</v>
+        <v>538</v>
       </c>
       <c r="I76" t="s">
-        <v>616</v>
+        <v>539</v>
       </c>
       <c r="J76" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
       <c r="K76" t="s">
-        <v>617</v>
+        <v>541</v>
       </c>
       <c r="L76" t="s">
-        <v>272</v>
+        <v>542</v>
       </c>
       <c r="M76" t="s">
-        <v>618</v>
+        <v>543</v>
       </c>
       <c r="N76" t="s">
-        <v>619</v>
+        <v>544</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>41</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>613</v>
+        <v>545</v>
       </c>
       <c r="D77" t="s">
-        <v>614</v>
+        <v>546</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>620</v>
+        <v>547</v>
       </c>
       <c r="I77" t="s">
-        <v>621</v>
+        <v>548</v>
       </c>
       <c r="J77" t="s">
-        <v>522</v>
+        <v>144</v>
       </c>
       <c r="K77" t="s">
-        <v>622</v>
+        <v>549</v>
       </c>
       <c r="L77" t="s">
-        <v>272</v>
+        <v>550</v>
       </c>
       <c r="M77" t="s">
-        <v>623</v>
+        <v>551</v>
       </c>
       <c r="N77" t="s">
-        <v>619</v>
+        <v>552</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>41</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>624</v>
+        <v>553</v>
       </c>
       <c r="D78" t="s">
-        <v>625</v>
+        <v>43</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>626</v>
+        <v>554</v>
       </c>
       <c r="I78" t="s">
-        <v>627</v>
+        <v>555</v>
       </c>
       <c r="J78" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
       <c r="K78" t="s">
-        <v>628</v>
+        <v>556</v>
       </c>
       <c r="L78" t="s">
-        <v>629</v>
+        <v>557</v>
       </c>
       <c r="M78" t="s">
-        <v>630</v>
+        <v>558</v>
       </c>
       <c r="N78" t="s">
-        <v>631</v>
+        <v>559</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>41</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>632</v>
+        <v>560</v>
       </c>
       <c r="D79" t="s">
-        <v>633</v>
+        <v>43</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>634</v>
+        <v>561</v>
       </c>
       <c r="I79" t="s">
-        <v>635</v>
+        <v>562</v>
       </c>
       <c r="J79" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
       <c r="K79" t="s">
-        <v>636</v>
+        <v>563</v>
       </c>
       <c r="L79" t="s">
-        <v>637</v>
+        <v>564</v>
       </c>
       <c r="M79" t="s">
-        <v>638</v>
+        <v>565</v>
       </c>
       <c r="N79" t="s">
-        <v>639</v>
+        <v>566</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>41</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>640</v>
+        <v>567</v>
       </c>
       <c r="D80" t="s">
-        <v>641</v>
+        <v>568</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>642</v>
+        <v>569</v>
       </c>
       <c r="I80" t="s">
-        <v>643</v>
+        <v>570</v>
       </c>
       <c r="J80" t="s">
-        <v>522</v>
+        <v>144</v>
       </c>
       <c r="K80" t="s">
-        <v>644</v>
+        <v>571</v>
       </c>
       <c r="L80" t="s">
-        <v>645</v>
+        <v>572</v>
       </c>
       <c r="M80" t="s">
-        <v>646</v>
+        <v>573</v>
       </c>
       <c r="N80" t="s">
-        <v>647</v>
+        <v>574</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>41</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>648</v>
+        <v>575</v>
       </c>
       <c r="D81" t="s">
-        <v>649</v>
+        <v>546</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>650</v>
+        <v>576</v>
       </c>
       <c r="I81" t="s">
-        <v>651</v>
+        <v>577</v>
       </c>
       <c r="J81" t="s">
-        <v>522</v>
+        <v>144</v>
       </c>
       <c r="K81" t="s">
-        <v>652</v>
+        <v>578</v>
       </c>
       <c r="L81" t="s">
-        <v>653</v>
+        <v>579</v>
       </c>
       <c r="M81" t="s">
-        <v>654</v>
+        <v>580</v>
       </c>
       <c r="N81" t="s">
-        <v>655</v>
+        <v>581</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>41</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>656</v>
+        <v>582</v>
       </c>
       <c r="D82" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>657</v>
+        <v>583</v>
       </c>
       <c r="I82" t="s">
-        <v>658</v>
+        <v>584</v>
       </c>
       <c r="J82" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K82" t="s">
-        <v>659</v>
+        <v>585</v>
       </c>
       <c r="L82" t="s">
-        <v>660</v>
+        <v>586</v>
       </c>
       <c r="M82" t="s">
-        <v>661</v>
+        <v>587</v>
       </c>
       <c r="N82" t="s">
-        <v>662</v>
+        <v>588</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>41</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>663</v>
+        <v>589</v>
       </c>
       <c r="D83" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>664</v>
+        <v>590</v>
       </c>
       <c r="I83" t="s">
-        <v>665</v>
+        <v>591</v>
       </c>
       <c r="J83" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K83" t="s">
-        <v>666</v>
+        <v>592</v>
       </c>
       <c r="L83" t="s">
-        <v>667</v>
+        <v>593</v>
       </c>
       <c r="M83" t="s">
-        <v>668</v>
+        <v>594</v>
       </c>
       <c r="N83" t="s">
-        <v>669</v>
+        <v>595</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>41</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>670</v>
+        <v>596</v>
       </c>
       <c r="D84" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>671</v>
+        <v>597</v>
       </c>
       <c r="I84" t="s">
-        <v>672</v>
+        <v>598</v>
       </c>
       <c r="J84" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K84" t="s">
-        <v>673</v>
+        <v>599</v>
       </c>
       <c r="L84" t="s">
-        <v>674</v>
+        <v>600</v>
       </c>
       <c r="M84" t="s">
-        <v>675</v>
+        <v>601</v>
       </c>
       <c r="N84" t="s">
-        <v>676</v>
+        <v>602</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>41</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>677</v>
+        <v>326</v>
       </c>
       <c r="D85" t="s">
-        <v>87</v>
+        <v>603</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>678</v>
+        <v>326</v>
       </c>
       <c r="I85" t="s">
-        <v>679</v>
+        <v>604</v>
       </c>
       <c r="J85" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K85" t="s">
-        <v>680</v>
+        <v>605</v>
       </c>
       <c r="L85" t="s">
-        <v>681</v>
+        <v>606</v>
       </c>
       <c r="M85" t="s">
-        <v>682</v>
-[...3 lines deleted...]
-      </c>
+        <v>607</v>
+      </c>
+      <c r="N85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>41</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>684</v>
+        <v>608</v>
       </c>
       <c r="D86" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>685</v>
+        <v>609</v>
       </c>
       <c r="I86" t="s">
-        <v>686</v>
+        <v>610</v>
       </c>
       <c r="J86" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K86" t="s">
-        <v>687</v>
+        <v>611</v>
       </c>
       <c r="L86" t="s">
-        <v>688</v>
+        <v>612</v>
       </c>
       <c r="M86" t="s">
-        <v>689</v>
+        <v>613</v>
       </c>
       <c r="N86" t="s">
-        <v>690</v>
+        <v>614</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>691</v>
+        <v>615</v>
       </c>
       <c r="D87" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      <c r="G87"/>
+        <v>616</v>
+      </c>
+      <c r="E87" t="s">
+        <v>617</v>
+      </c>
+      <c r="F87" t="s">
+        <v>618</v>
+      </c>
+      <c r="G87" t="s">
+        <v>619</v>
+      </c>
       <c r="H87" t="s">
-        <v>692</v>
+        <v>620</v>
       </c>
       <c r="I87" t="s">
-        <v>693</v>
-[...3 lines deleted...]
-      </c>
+        <v>621</v>
+      </c>
+      <c r="J87"/>
       <c r="K87" t="s">
-        <v>694</v>
+        <v>622</v>
       </c>
       <c r="L87" t="s">
-        <v>695</v>
+        <v>623</v>
       </c>
       <c r="M87" t="s">
-        <v>696</v>
+        <v>624</v>
       </c>
       <c r="N87" t="s">
-        <v>697</v>
+        <v>625</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>41</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>698</v>
+        <v>626</v>
       </c>
       <c r="D88" t="s">
-        <v>87</v>
+        <v>627</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>699</v>
+        <v>628</v>
       </c>
       <c r="I88" t="s">
-        <v>700</v>
+        <v>629</v>
       </c>
       <c r="J88" t="s">
-        <v>61</v>
+        <v>630</v>
       </c>
       <c r="K88" t="s">
-        <v>701</v>
+        <v>631</v>
       </c>
       <c r="L88" t="s">
-        <v>702</v>
+        <v>57</v>
       </c>
       <c r="M88" t="s">
-        <v>703</v>
+        <v>632</v>
       </c>
       <c r="N88" t="s">
-        <v>704</v>
+        <v>633</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>41</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>705</v>
+        <v>634</v>
       </c>
       <c r="D89" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>706</v>
+        <v>635</v>
       </c>
       <c r="I89" t="s">
-        <v>707</v>
+        <v>636</v>
       </c>
       <c r="J89" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K89" t="s">
-        <v>708</v>
+        <v>637</v>
       </c>
       <c r="L89" t="s">
-        <v>709</v>
+        <v>638</v>
       </c>
       <c r="M89" t="s">
-        <v>710</v>
+        <v>639</v>
       </c>
       <c r="N89" t="s">
-        <v>711</v>
+        <v>640</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>41</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>712</v>
+        <v>641</v>
       </c>
       <c r="D90" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>713</v>
+        <v>642</v>
       </c>
       <c r="I90" t="s">
-        <v>714</v>
+        <v>643</v>
       </c>
       <c r="J90" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K90" t="s">
-        <v>715</v>
+        <v>644</v>
       </c>
       <c r="L90" t="s">
-        <v>716</v>
+        <v>645</v>
       </c>
       <c r="M90" t="s">
-        <v>717</v>
+        <v>646</v>
       </c>
       <c r="N90" t="s">
-        <v>718</v>
+        <v>647</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>41</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>719</v>
+        <v>648</v>
       </c>
       <c r="D91" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>720</v>
+        <v>649</v>
       </c>
       <c r="I91" t="s">
-        <v>721</v>
+        <v>650</v>
       </c>
       <c r="J91" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K91" t="s">
-        <v>722</v>
+        <v>651</v>
       </c>
       <c r="L91" t="s">
-        <v>723</v>
+        <v>652</v>
       </c>
       <c r="M91" t="s">
-        <v>724</v>
+        <v>653</v>
       </c>
       <c r="N91" t="s">
-        <v>725</v>
+        <v>654</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>41</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>726</v>
+        <v>655</v>
       </c>
       <c r="D92" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>727</v>
+        <v>656</v>
       </c>
       <c r="I92" t="s">
-        <v>728</v>
+        <v>657</v>
       </c>
       <c r="J92" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K92" t="s">
-        <v>729</v>
+        <v>658</v>
       </c>
       <c r="L92" t="s">
-        <v>730</v>
+        <v>659</v>
       </c>
       <c r="M92" t="s">
-        <v>731</v>
+        <v>660</v>
       </c>
       <c r="N92" t="s">
-        <v>732</v>
+        <v>661</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>41</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>733</v>
+        <v>662</v>
       </c>
       <c r="D93" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>734</v>
+        <v>663</v>
       </c>
       <c r="I93" t="s">
-        <v>735</v>
+        <v>664</v>
       </c>
       <c r="J93" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K93" t="s">
-        <v>736</v>
+        <v>665</v>
       </c>
       <c r="L93" t="s">
-        <v>737</v>
+        <v>666</v>
       </c>
       <c r="M93" t="s">
-        <v>738</v>
+        <v>667</v>
       </c>
       <c r="N93" t="s">
-        <v>739</v>
+        <v>668</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>41</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>740</v>
+        <v>669</v>
       </c>
       <c r="D94" t="s">
-        <v>87</v>
+        <v>546</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>741</v>
+        <v>670</v>
       </c>
       <c r="I94" t="s">
-        <v>742</v>
+        <v>671</v>
       </c>
       <c r="J94" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K94" t="s">
-        <v>743</v>
+        <v>672</v>
       </c>
       <c r="L94" t="s">
-        <v>744</v>
+        <v>673</v>
       </c>
       <c r="M94" t="s">
-        <v>745</v>
+        <v>674</v>
       </c>
       <c r="N94" t="s">
-        <v>746</v>
+        <v>675</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>41</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>747</v>
+        <v>676</v>
       </c>
       <c r="D95" t="s">
-        <v>748</v>
+        <v>677</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>749</v>
+        <v>678</v>
       </c>
       <c r="I95" t="s">
-        <v>750</v>
+        <v>679</v>
       </c>
       <c r="J95" t="s">
-        <v>522</v>
+        <v>630</v>
       </c>
       <c r="K95" t="s">
-        <v>751</v>
+        <v>680</v>
       </c>
       <c r="L95" t="s">
-        <v>752</v>
+        <v>57</v>
       </c>
       <c r="M95" t="s">
-        <v>753</v>
+        <v>681</v>
       </c>
       <c r="N95" t="s">
-        <v>754</v>
+        <v>682</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>41</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>755</v>
+        <v>683</v>
       </c>
       <c r="D96" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>756</v>
+        <v>684</v>
       </c>
       <c r="I96" t="s">
-        <v>757</v>
+        <v>685</v>
       </c>
       <c r="J96" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K96" t="s">
-        <v>759</v>
+        <v>686</v>
       </c>
       <c r="L96" t="s">
-        <v>760</v>
+        <v>687</v>
       </c>
       <c r="M96" t="s">
-        <v>761</v>
+        <v>688</v>
       </c>
       <c r="N96" t="s">
-        <v>762</v>
+        <v>689</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>41</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>763</v>
+        <v>690</v>
       </c>
       <c r="D97" t="s">
-        <v>764</v>
+        <v>691</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>765</v>
+        <v>692</v>
       </c>
       <c r="I97" t="s">
-        <v>766</v>
+        <v>693</v>
       </c>
       <c r="J97" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K97" t="s">
-        <v>767</v>
+        <v>694</v>
       </c>
       <c r="L97" t="s">
-        <v>145</v>
+        <v>695</v>
       </c>
       <c r="M97" t="s">
-        <v>768</v>
+        <v>696</v>
       </c>
       <c r="N97" t="s">
-        <v>769</v>
+        <v>697</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>41</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>770</v>
+        <v>698</v>
       </c>
       <c r="D98" t="s">
-        <v>764</v>
+        <v>691</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>771</v>
+        <v>699</v>
       </c>
       <c r="I98" t="s">
-        <v>772</v>
+        <v>700</v>
       </c>
       <c r="J98" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K98" t="s">
-        <v>773</v>
+        <v>701</v>
       </c>
       <c r="L98" t="s">
-        <v>145</v>
+        <v>702</v>
       </c>
       <c r="M98" t="s">
-        <v>774</v>
+        <v>703</v>
       </c>
       <c r="N98" t="s">
-        <v>775</v>
+        <v>704</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>41</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>776</v>
+        <v>705</v>
       </c>
       <c r="D99" t="s">
-        <v>119</v>
+        <v>706</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>777</v>
+        <v>707</v>
       </c>
       <c r="I99" t="s">
-        <v>778</v>
+        <v>708</v>
       </c>
       <c r="J99" t="s">
-        <v>758</v>
+        <v>630</v>
       </c>
       <c r="K99" t="s">
-        <v>779</v>
+        <v>709</v>
       </c>
       <c r="L99" t="s">
-        <v>780</v>
+        <v>57</v>
       </c>
       <c r="M99" t="s">
-        <v>781</v>
+        <v>710</v>
       </c>
       <c r="N99" t="s">
-        <v>782</v>
+        <v>711</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>41</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>783</v>
+        <v>712</v>
       </c>
       <c r="D100" t="s">
-        <v>119</v>
+        <v>691</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>784</v>
+        <v>713</v>
       </c>
       <c r="I100" t="s">
-        <v>785</v>
+        <v>714</v>
       </c>
       <c r="J100" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K100" t="s">
-        <v>786</v>
+        <v>715</v>
       </c>
       <c r="L100" t="s">
-        <v>787</v>
+        <v>716</v>
       </c>
       <c r="M100" t="s">
-        <v>788</v>
+        <v>717</v>
       </c>
       <c r="N100" t="s">
-        <v>789</v>
+        <v>718</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>41</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>790</v>
+        <v>719</v>
       </c>
       <c r="D101" t="s">
-        <v>119</v>
+        <v>691</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>791</v>
+        <v>720</v>
       </c>
       <c r="I101" t="s">
-        <v>792</v>
+        <v>721</v>
       </c>
       <c r="J101" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K101" t="s">
-        <v>793</v>
+        <v>722</v>
       </c>
       <c r="L101" t="s">
-        <v>794</v>
+        <v>723</v>
       </c>
       <c r="M101" t="s">
-        <v>795</v>
+        <v>724</v>
       </c>
       <c r="N101" t="s">
-        <v>796</v>
+        <v>725</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>41</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>797</v>
+        <v>726</v>
       </c>
       <c r="D102" t="s">
-        <v>119</v>
+        <v>691</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>798</v>
+        <v>727</v>
       </c>
       <c r="I102" t="s">
-        <v>799</v>
+        <v>728</v>
       </c>
       <c r="J102" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K102" t="s">
-        <v>800</v>
+        <v>729</v>
       </c>
       <c r="L102" t="s">
-        <v>801</v>
+        <v>730</v>
       </c>
       <c r="M102" t="s">
-        <v>802</v>
+        <v>731</v>
       </c>
       <c r="N102" t="s">
-        <v>803</v>
+        <v>732</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>41</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>804</v>
+        <v>733</v>
       </c>
       <c r="D103" t="s">
-        <v>119</v>
+        <v>734</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>805</v>
+        <v>735</v>
       </c>
       <c r="I103" t="s">
-        <v>806</v>
+        <v>736</v>
       </c>
       <c r="J103" t="s">
-        <v>758</v>
+        <v>630</v>
       </c>
       <c r="K103" t="s">
-        <v>807</v>
+        <v>737</v>
       </c>
       <c r="L103" t="s">
-        <v>808</v>
+        <v>57</v>
       </c>
       <c r="M103" t="s">
-        <v>809</v>
+        <v>738</v>
       </c>
       <c r="N103" t="s">
-        <v>810</v>
+        <v>739</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>41</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>811</v>
+        <v>740</v>
       </c>
       <c r="D104" t="s">
-        <v>812</v>
+        <v>691</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>813</v>
+        <v>741</v>
       </c>
       <c r="I104" t="s">
-        <v>814</v>
+        <v>742</v>
       </c>
       <c r="J104" t="s">
-        <v>815</v>
+        <v>540</v>
       </c>
       <c r="K104" t="s">
-        <v>816</v>
+        <v>743</v>
       </c>
       <c r="L104" t="s">
-        <v>817</v>
+        <v>744</v>
       </c>
       <c r="M104" t="s">
-        <v>818</v>
+        <v>745</v>
       </c>
       <c r="N104" t="s">
-        <v>819</v>
+        <v>746</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>41</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>820</v>
+        <v>747</v>
       </c>
       <c r="D105" t="s">
-        <v>119</v>
+        <v>748</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>821</v>
+        <v>749</v>
       </c>
       <c r="I105" t="s">
-        <v>822</v>
+        <v>750</v>
       </c>
       <c r="J105" t="s">
-        <v>758</v>
+        <v>630</v>
       </c>
       <c r="K105" t="s">
-        <v>823</v>
+        <v>751</v>
       </c>
       <c r="L105" t="s">
-        <v>824</v>
+        <v>57</v>
       </c>
       <c r="M105" t="s">
-        <v>825</v>
+        <v>752</v>
       </c>
       <c r="N105" t="s">
-        <v>826</v>
+        <v>753</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>41</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>827</v>
+        <v>754</v>
       </c>
       <c r="D106" t="s">
-        <v>828</v>
+        <v>691</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>829</v>
+        <v>755</v>
       </c>
       <c r="I106" t="s">
-        <v>830</v>
+        <v>756</v>
       </c>
       <c r="J106" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
       <c r="K106" t="s">
-        <v>831</v>
+        <v>757</v>
       </c>
       <c r="L106" t="s">
-        <v>832</v>
+        <v>758</v>
       </c>
       <c r="M106" t="s">
-        <v>833</v>
+        <v>759</v>
       </c>
       <c r="N106" t="s">
-        <v>834</v>
+        <v>760</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>41</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>835</v>
+        <v>761</v>
       </c>
       <c r="D107" t="s">
-        <v>119</v>
+        <v>691</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>836</v>
+        <v>762</v>
       </c>
       <c r="I107" t="s">
-        <v>837</v>
+        <v>763</v>
       </c>
       <c r="J107" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K107" t="s">
-        <v>838</v>
+        <v>764</v>
       </c>
       <c r="L107" t="s">
-        <v>839</v>
+        <v>765</v>
       </c>
       <c r="M107" t="s">
-        <v>840</v>
+        <v>766</v>
       </c>
       <c r="N107" t="s">
-        <v>841</v>
+        <v>767</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>41</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>842</v>
+        <v>768</v>
       </c>
       <c r="D108" t="s">
-        <v>843</v>
+        <v>691</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>844</v>
+        <v>769</v>
       </c>
       <c r="I108" t="s">
-        <v>845</v>
+        <v>770</v>
       </c>
       <c r="J108" t="s">
-        <v>815</v>
+        <v>540</v>
       </c>
       <c r="K108" t="s">
-        <v>846</v>
+        <v>771</v>
       </c>
       <c r="L108" t="s">
-        <v>847</v>
+        <v>772</v>
       </c>
       <c r="M108" t="s">
-        <v>848</v>
+        <v>773</v>
       </c>
       <c r="N108" t="s">
-        <v>849</v>
+        <v>774</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>41</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>850</v>
+        <v>775</v>
       </c>
       <c r="D109" t="s">
-        <v>119</v>
+        <v>691</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>851</v>
+        <v>776</v>
       </c>
       <c r="I109" t="s">
-        <v>852</v>
+        <v>777</v>
       </c>
       <c r="J109" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K109" t="s">
-        <v>853</v>
+        <v>778</v>
       </c>
       <c r="L109" t="s">
-        <v>854</v>
+        <v>779</v>
       </c>
       <c r="M109" t="s">
-        <v>855</v>
+        <v>780</v>
       </c>
       <c r="N109" t="s">
-        <v>856</v>
+        <v>781</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>41</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>857</v>
+        <v>782</v>
       </c>
       <c r="D110" t="s">
-        <v>119</v>
+        <v>691</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>858</v>
+        <v>783</v>
       </c>
       <c r="I110" t="s">
-        <v>859</v>
+        <v>784</v>
       </c>
       <c r="J110" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K110" t="s">
-        <v>860</v>
+        <v>785</v>
       </c>
       <c r="L110" t="s">
-        <v>861</v>
+        <v>786</v>
       </c>
       <c r="M110" t="s">
-        <v>862</v>
+        <v>787</v>
       </c>
       <c r="N110" t="s">
-        <v>863</v>
+        <v>788</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>41</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>864</v>
+        <v>789</v>
       </c>
       <c r="D111" t="s">
-        <v>865</v>
+        <v>790</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>866</v>
+        <v>791</v>
       </c>
       <c r="I111" t="s">
-        <v>867</v>
+        <v>792</v>
       </c>
       <c r="J111" t="s">
-        <v>815</v>
+        <v>630</v>
       </c>
       <c r="K111" t="s">
-        <v>868</v>
+        <v>793</v>
       </c>
       <c r="L111" t="s">
-        <v>817</v>
+        <v>57</v>
       </c>
       <c r="M111" t="s">
-        <v>869</v>
+        <v>794</v>
       </c>
       <c r="N111" t="s">
-        <v>870</v>
+        <v>795</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>41</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>871</v>
+        <v>796</v>
       </c>
       <c r="D112" t="s">
-        <v>119</v>
+        <v>797</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>872</v>
+        <v>798</v>
       </c>
       <c r="I112" t="s">
-        <v>873</v>
+        <v>799</v>
       </c>
       <c r="J112" t="s">
-        <v>758</v>
+        <v>800</v>
       </c>
       <c r="K112" t="s">
-        <v>874</v>
+        <v>801</v>
       </c>
       <c r="L112" t="s">
-        <v>875</v>
+        <v>57</v>
       </c>
       <c r="M112" t="s">
-        <v>876</v>
+        <v>802</v>
       </c>
       <c r="N112" t="s">
-        <v>877</v>
+        <v>803</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>41</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>878</v>
+        <v>796</v>
       </c>
       <c r="D113" t="s">
-        <v>119</v>
+        <v>804</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>879</v>
+        <v>326</v>
       </c>
       <c r="I113" t="s">
-        <v>880</v>
+        <v>805</v>
       </c>
       <c r="J113" t="s">
-        <v>758</v>
+        <v>630</v>
       </c>
       <c r="K113" t="s">
-        <v>881</v>
+        <v>806</v>
       </c>
       <c r="L113" t="s">
-        <v>882</v>
+        <v>57</v>
       </c>
       <c r="M113" t="s">
-        <v>883</v>
+        <v>807</v>
       </c>
       <c r="N113" t="s">
-        <v>884</v>
+        <v>803</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>41</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>885</v>
+        <v>808</v>
       </c>
       <c r="D114" t="s">
-        <v>119</v>
+        <v>809</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>886</v>
+        <v>810</v>
       </c>
       <c r="I114" t="s">
-        <v>887</v>
+        <v>811</v>
       </c>
       <c r="J114" t="s">
-        <v>758</v>
+        <v>800</v>
       </c>
       <c r="K114" t="s">
-        <v>888</v>
+        <v>812</v>
       </c>
       <c r="L114" t="s">
-        <v>889</v>
+        <v>813</v>
       </c>
       <c r="M114" t="s">
-        <v>890</v>
+        <v>814</v>
       </c>
       <c r="N114" t="s">
-        <v>891</v>
+        <v>815</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>41</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>892</v>
+        <v>816</v>
       </c>
       <c r="D115" t="s">
-        <v>119</v>
+        <v>817</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>893</v>
+        <v>818</v>
       </c>
       <c r="I115" t="s">
-        <v>894</v>
+        <v>819</v>
       </c>
       <c r="J115" t="s">
-        <v>758</v>
+        <v>800</v>
       </c>
       <c r="K115" t="s">
-        <v>895</v>
+        <v>820</v>
       </c>
       <c r="L115" t="s">
-        <v>896</v>
+        <v>57</v>
       </c>
       <c r="M115" t="s">
-        <v>897</v>
+        <v>821</v>
       </c>
       <c r="N115" t="s">
-        <v>898</v>
+        <v>822</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>41</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>899</v>
+        <v>823</v>
       </c>
       <c r="D116" t="s">
-        <v>119</v>
+        <v>824</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>900</v>
+        <v>825</v>
       </c>
       <c r="I116" t="s">
-        <v>901</v>
+        <v>826</v>
       </c>
       <c r="J116" t="s">
-        <v>758</v>
+        <v>800</v>
       </c>
       <c r="K116" t="s">
-        <v>902</v>
+        <v>827</v>
       </c>
       <c r="L116" t="s">
-        <v>903</v>
+        <v>57</v>
       </c>
       <c r="M116" t="s">
-        <v>904</v>
+        <v>828</v>
       </c>
       <c r="N116" t="s">
-        <v>905</v>
+        <v>829</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>41</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>906</v>
+        <v>830</v>
       </c>
       <c r="D117" t="s">
-        <v>119</v>
+        <v>831</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>907</v>
+        <v>832</v>
       </c>
       <c r="I117" t="s">
-        <v>908</v>
+        <v>833</v>
       </c>
       <c r="J117" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K117" t="s">
-        <v>909</v>
+        <v>834</v>
       </c>
       <c r="L117" t="s">
-        <v>910</v>
+        <v>835</v>
       </c>
       <c r="M117" t="s">
-        <v>911</v>
+        <v>836</v>
       </c>
       <c r="N117" t="s">
-        <v>912</v>
+        <v>837</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>41</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>913</v>
+        <v>838</v>
       </c>
       <c r="D118" t="s">
-        <v>119</v>
+        <v>839</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>914</v>
+        <v>840</v>
       </c>
       <c r="I118" t="s">
-        <v>915</v>
+        <v>841</v>
       </c>
       <c r="J118" t="s">
-        <v>758</v>
+        <v>800</v>
       </c>
       <c r="K118" t="s">
-        <v>916</v>
+        <v>842</v>
       </c>
       <c r="L118" t="s">
-        <v>917</v>
+        <v>57</v>
       </c>
       <c r="M118" t="s">
-        <v>918</v>
+        <v>843</v>
       </c>
       <c r="N118" t="s">
-        <v>919</v>
+        <v>844</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>41</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>920</v>
+        <v>845</v>
       </c>
       <c r="D119" t="s">
-        <v>474</v>
+        <v>846</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>921</v>
+        <v>847</v>
       </c>
       <c r="I119" t="s">
-        <v>922</v>
+        <v>848</v>
       </c>
       <c r="J119" t="s">
-        <v>758</v>
+        <v>849</v>
       </c>
       <c r="K119" t="s">
-        <v>923</v>
+        <v>850</v>
       </c>
       <c r="L119" t="s">
-        <v>924</v>
+        <v>835</v>
       </c>
       <c r="M119" t="s">
-        <v>925</v>
+        <v>851</v>
       </c>
       <c r="N119" t="s">
-        <v>926</v>
+        <v>852</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>41</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>927</v>
+        <v>853</v>
       </c>
       <c r="D120" t="s">
-        <v>119</v>
+        <v>854</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>928</v>
+        <v>855</v>
       </c>
       <c r="I120" t="s">
-        <v>929</v>
+        <v>856</v>
       </c>
       <c r="J120" t="s">
-        <v>758</v>
+        <v>800</v>
       </c>
       <c r="K120" t="s">
-        <v>930</v>
+        <v>857</v>
       </c>
       <c r="L120" t="s">
-        <v>931</v>
+        <v>858</v>
       </c>
       <c r="M120" t="s">
-        <v>932</v>
+        <v>859</v>
       </c>
       <c r="N120" t="s">
-        <v>933</v>
+        <v>860</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>41</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>934</v>
+        <v>861</v>
       </c>
       <c r="D121" t="s">
-        <v>935</v>
+        <v>862</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>936</v>
+        <v>863</v>
       </c>
       <c r="I121" t="s">
-        <v>937</v>
+        <v>864</v>
       </c>
       <c r="J121" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="K121" t="s">
-        <v>938</v>
+        <v>865</v>
       </c>
       <c r="L121" t="s">
-        <v>847</v>
+        <v>57</v>
       </c>
       <c r="M121" t="s">
-        <v>939</v>
+        <v>866</v>
       </c>
       <c r="N121" t="s">
-        <v>940</v>
+        <v>867</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
-      <c r="C122" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C122"/>
       <c r="D122" t="s">
-        <v>119</v>
+        <v>868</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>942</v>
+        <v>869</v>
       </c>
       <c r="I122" t="s">
-        <v>943</v>
+        <v>870</v>
       </c>
       <c r="J122" t="s">
-        <v>758</v>
+        <v>871</v>
       </c>
       <c r="K122" t="s">
-        <v>944</v>
+        <v>872</v>
       </c>
       <c r="L122" t="s">
-        <v>945</v>
+        <v>873</v>
       </c>
       <c r="M122" t="s">
-        <v>946</v>
-[...3 lines deleted...]
-      </c>
+        <v>874</v>
+      </c>
+      <c r="N122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
-      <c r="C123" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C123"/>
       <c r="D123" t="s">
-        <v>119</v>
+        <v>875</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>949</v>
+        <v>876</v>
       </c>
       <c r="I123" t="s">
-        <v>950</v>
+        <v>877</v>
       </c>
       <c r="J123" t="s">
-        <v>758</v>
+        <v>871</v>
       </c>
       <c r="K123" t="s">
-        <v>951</v>
+        <v>878</v>
       </c>
       <c r="L123" t="s">
-        <v>952</v>
+        <v>879</v>
       </c>
       <c r="M123" t="s">
-        <v>953</v>
-[...3 lines deleted...]
-      </c>
+        <v>880</v>
+      </c>
+      <c r="N123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
-      <c r="C124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C124"/>
       <c r="D124" t="s">
-        <v>119</v>
+        <v>881</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>956</v>
+        <v>882</v>
       </c>
       <c r="I124" t="s">
-        <v>957</v>
+        <v>883</v>
       </c>
       <c r="J124" t="s">
-        <v>758</v>
+        <v>871</v>
       </c>
       <c r="K124" t="s">
-        <v>958</v>
+        <v>884</v>
       </c>
       <c r="L124" t="s">
-        <v>959</v>
+        <v>885</v>
       </c>
       <c r="M124" t="s">
-        <v>960</v>
-[...3 lines deleted...]
-      </c>
+        <v>886</v>
+      </c>
+      <c r="N124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
-      <c r="C125" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C125"/>
       <c r="D125" t="s">
-        <v>119</v>
+        <v>887</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>963</v>
+        <v>888</v>
       </c>
       <c r="I125" t="s">
-        <v>964</v>
+        <v>889</v>
       </c>
       <c r="J125" t="s">
-        <v>758</v>
+        <v>871</v>
       </c>
       <c r="K125" t="s">
-        <v>965</v>
+        <v>890</v>
       </c>
       <c r="L125" t="s">
-        <v>966</v>
+        <v>891</v>
       </c>
       <c r="M125" t="s">
-        <v>967</v>
-[...3 lines deleted...]
-      </c>
+        <v>892</v>
+      </c>
+      <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
-      <c r="C126" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C126"/>
       <c r="D126" t="s">
-        <v>119</v>
+        <v>893</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>970</v>
+        <v>894</v>
       </c>
       <c r="I126" t="s">
-        <v>971</v>
+        <v>895</v>
       </c>
       <c r="J126" t="s">
-        <v>758</v>
+        <v>871</v>
       </c>
       <c r="K126" t="s">
-        <v>972</v>
+        <v>896</v>
       </c>
       <c r="L126" t="s">
-        <v>973</v>
+        <v>897</v>
       </c>
       <c r="M126" t="s">
-        <v>974</v>
-[...3 lines deleted...]
-      </c>
+        <v>898</v>
+      </c>
+      <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
-      <c r="C127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C127"/>
       <c r="D127" t="s">
-        <v>119</v>
+        <v>899</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>977</v>
+        <v>900</v>
       </c>
       <c r="I127" t="s">
-        <v>978</v>
+        <v>901</v>
       </c>
       <c r="J127" t="s">
-        <v>758</v>
+        <v>871</v>
       </c>
       <c r="K127" t="s">
-        <v>979</v>
+        <v>902</v>
       </c>
       <c r="L127" t="s">
-        <v>980</v>
+        <v>903</v>
       </c>
       <c r="M127" t="s">
-        <v>981</v>
-[...3 lines deleted...]
-      </c>
+        <v>904</v>
+      </c>
+      <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>41</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>983</v>
+        <v>905</v>
       </c>
       <c r="D128" t="s">
-        <v>984</v>
+        <v>43</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>985</v>
+        <v>906</v>
       </c>
       <c r="I128" t="s">
-        <v>986</v>
+        <v>907</v>
       </c>
       <c r="J128" t="s">
-        <v>815</v>
+        <v>908</v>
       </c>
       <c r="K128" t="s">
-        <v>987</v>
+        <v>909</v>
       </c>
       <c r="L128" t="s">
-        <v>48</v>
+        <v>910</v>
       </c>
       <c r="M128" t="s">
-        <v>988</v>
+        <v>911</v>
       </c>
       <c r="N128" t="s">
-        <v>989</v>
+        <v>912</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>41</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>990</v>
+        <v>913</v>
       </c>
       <c r="D129" t="s">
-        <v>991</v>
+        <v>43</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>992</v>
+        <v>914</v>
       </c>
       <c r="I129" t="s">
-        <v>993</v>
+        <v>915</v>
       </c>
       <c r="J129" t="s">
-        <v>758</v>
+        <v>908</v>
       </c>
       <c r="K129" t="s">
-        <v>994</v>
+        <v>916</v>
       </c>
       <c r="L129" t="s">
-        <v>995</v>
+        <v>917</v>
       </c>
       <c r="M129" t="s">
-        <v>996</v>
+        <v>918</v>
       </c>
       <c r="N129" t="s">
-        <v>997</v>
+        <v>919</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>41</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>998</v>
+        <v>920</v>
       </c>
       <c r="D130" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>999</v>
+        <v>921</v>
       </c>
       <c r="I130" t="s">
-        <v>1000</v>
+        <v>922</v>
       </c>
       <c r="J130" t="s">
-        <v>758</v>
+        <v>908</v>
       </c>
       <c r="K130" t="s">
-        <v>1001</v>
+        <v>923</v>
       </c>
       <c r="L130" t="s">
         <v>924</v>
       </c>
       <c r="M130" t="s">
-        <v>1002</v>
+        <v>925</v>
       </c>
       <c r="N130" t="s">
-        <v>1003</v>
+        <v>926</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>41</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1004</v>
+        <v>927</v>
       </c>
       <c r="D131" t="s">
-        <v>1005</v>
+        <v>43</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>1006</v>
+        <v>928</v>
       </c>
       <c r="I131" t="s">
-        <v>1007</v>
+        <v>929</v>
       </c>
       <c r="J131" t="s">
-        <v>758</v>
+        <v>908</v>
       </c>
       <c r="K131" t="s">
-        <v>1008</v>
+        <v>930</v>
       </c>
       <c r="L131" t="s">
-        <v>1009</v>
+        <v>931</v>
       </c>
       <c r="M131" t="s">
-        <v>1010</v>
+        <v>932</v>
       </c>
       <c r="N131" t="s">
-        <v>1011</v>
+        <v>933</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>41</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1004</v>
+        <v>934</v>
       </c>
       <c r="D132" t="s">
-        <v>1012</v>
+        <v>43</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>1006</v>
+        <v>935</v>
       </c>
       <c r="I132" t="s">
-        <v>1013</v>
+        <v>936</v>
       </c>
       <c r="J132" t="s">
-        <v>758</v>
+        <v>908</v>
       </c>
       <c r="K132" t="s">
-        <v>1014</v>
+        <v>937</v>
       </c>
       <c r="L132" t="s">
-        <v>1015</v>
+        <v>938</v>
       </c>
       <c r="M132" t="s">
-        <v>1016</v>
+        <v>939</v>
       </c>
       <c r="N132" t="s">
-        <v>1011</v>
+        <v>940</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>41</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1017</v>
+        <v>941</v>
       </c>
       <c r="D133" t="s">
-        <v>1018</v>
+        <v>43</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>1019</v>
+        <v>942</v>
       </c>
       <c r="I133" t="s">
-        <v>1020</v>
+        <v>943</v>
       </c>
       <c r="J133" t="s">
-        <v>758</v>
+        <v>908</v>
       </c>
       <c r="K133" t="s">
-        <v>1021</v>
+        <v>944</v>
       </c>
       <c r="L133" t="s">
-        <v>1022</v>
+        <v>945</v>
       </c>
       <c r="M133" t="s">
-        <v>1023</v>
+        <v>946</v>
       </c>
       <c r="N133" t="s">
-        <v>1024</v>
+        <v>947</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>41</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1025</v>
+        <v>948</v>
       </c>
       <c r="D134" t="s">
-        <v>1026</v>
+        <v>43</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>1027</v>
+        <v>935</v>
       </c>
       <c r="I134" t="s">
-        <v>1028</v>
+        <v>949</v>
       </c>
       <c r="J134" t="s">
-        <v>1029</v>
+        <v>908</v>
       </c>
       <c r="K134" t="s">
-        <v>1030</v>
+        <v>950</v>
       </c>
       <c r="L134" t="s">
-        <v>1031</v>
+        <v>951</v>
       </c>
       <c r="M134" t="s">
-        <v>1032</v>
+        <v>952</v>
       </c>
       <c r="N134" t="s">
-        <v>1033</v>
+        <v>953</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>41</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1034</v>
+        <v>954</v>
       </c>
       <c r="D135" t="s">
-        <v>1035</v>
+        <v>43</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>1036</v>
+        <v>935</v>
       </c>
       <c r="I135" t="s">
-        <v>1037</v>
+        <v>955</v>
       </c>
       <c r="J135" t="s">
-        <v>1029</v>
+        <v>908</v>
       </c>
       <c r="K135" t="s">
-        <v>1038</v>
+        <v>956</v>
       </c>
       <c r="L135" t="s">
-        <v>1039</v>
+        <v>957</v>
       </c>
       <c r="M135" t="s">
-        <v>1040</v>
+        <v>958</v>
       </c>
       <c r="N135" t="s">
-        <v>1041</v>
+        <v>959</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>41</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1042</v>
+        <v>960</v>
       </c>
       <c r="D136" t="s">
-        <v>1043</v>
+        <v>43</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>1044</v>
+        <v>935</v>
       </c>
       <c r="I136" t="s">
-        <v>1045</v>
+        <v>961</v>
       </c>
       <c r="J136" t="s">
-        <v>1029</v>
+        <v>908</v>
       </c>
       <c r="K136" t="s">
-        <v>1046</v>
+        <v>962</v>
       </c>
       <c r="L136" t="s">
-        <v>1047</v>
+        <v>963</v>
       </c>
       <c r="M136" t="s">
-        <v>1048</v>
+        <v>964</v>
       </c>
       <c r="N136" t="s">
-        <v>1049</v>
+        <v>965</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
-      <c r="C137"/>
+      <c r="C137" t="s">
+        <v>966</v>
+      </c>
       <c r="D137" t="s">
-        <v>1050</v>
+        <v>967</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>1051</v>
+        <v>968</v>
       </c>
       <c r="I137" t="s">
-        <v>1052</v>
+        <v>969</v>
       </c>
       <c r="J137" t="s">
-        <v>1053</v>
+        <v>908</v>
       </c>
       <c r="K137" t="s">
-        <v>1054</v>
+        <v>970</v>
       </c>
       <c r="L137" t="s">
-        <v>1055</v>
+        <v>971</v>
       </c>
       <c r="M137" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="N137"/>
+        <v>972</v>
+      </c>
+      <c r="N137" t="s">
+        <v>973</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>41</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1057</v>
+        <v>974</v>
       </c>
       <c r="D138" t="s">
-        <v>1058</v>
+        <v>43</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>1059</v>
+        <v>975</v>
       </c>
       <c r="I138" t="s">
-        <v>1060</v>
+        <v>976</v>
       </c>
       <c r="J138" t="s">
-        <v>1061</v>
+        <v>908</v>
       </c>
       <c r="K138" t="s">
-        <v>1062</v>
+        <v>977</v>
       </c>
       <c r="L138" t="s">
-        <v>48</v>
+        <v>978</v>
       </c>
       <c r="M138" t="s">
-        <v>1063</v>
+        <v>979</v>
       </c>
       <c r="N138" t="s">
-        <v>1064</v>
+        <v>980</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>41</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>934</v>
+        <v>981</v>
       </c>
       <c r="D139" t="s">
-        <v>1065</v>
+        <v>43</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>44</v>
+        <v>982</v>
       </c>
       <c r="I139" t="s">
-        <v>1066</v>
+        <v>983</v>
       </c>
       <c r="J139" t="s">
-        <v>1061</v>
+        <v>908</v>
       </c>
       <c r="K139" t="s">
-        <v>1067</v>
+        <v>984</v>
       </c>
       <c r="L139" t="s">
-        <v>847</v>
+        <v>985</v>
       </c>
       <c r="M139" t="s">
-        <v>1068</v>
+        <v>986</v>
       </c>
       <c r="N139" t="s">
-        <v>940</v>
+        <v>987</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>41</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>44</v>
+        <v>988</v>
       </c>
       <c r="D140" t="s">
-        <v>1069</v>
+        <v>43</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>1070</v>
+        <v>989</v>
       </c>
       <c r="I140" t="s">
-        <v>1071</v>
+        <v>990</v>
       </c>
       <c r="J140" t="s">
-        <v>522</v>
+        <v>908</v>
       </c>
       <c r="K140" t="s">
-        <v>1072</v>
+        <v>991</v>
       </c>
       <c r="L140" t="s">
-        <v>1073</v>
+        <v>992</v>
       </c>
       <c r="M140" t="s">
-        <v>1074</v>
-[...1 lines deleted...]
-      <c r="N140"/>
+        <v>993</v>
+      </c>
+      <c r="N140" t="s">
+        <v>994</v>
+      </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>41</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1075</v>
+        <v>995</v>
       </c>
       <c r="D141" t="s">
-        <v>1076</v>
+        <v>996</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>1077</v>
+        <v>847</v>
       </c>
       <c r="I141" t="s">
-        <v>1078</v>
+        <v>997</v>
       </c>
       <c r="J141" t="s">
-        <v>1061</v>
+        <v>998</v>
       </c>
       <c r="K141" t="s">
-        <v>1079</v>
+        <v>999</v>
       </c>
       <c r="L141" t="s">
-        <v>847</v>
+        <v>1000</v>
       </c>
       <c r="M141" t="s">
-        <v>1080</v>
+        <v>1001</v>
       </c>
       <c r="N141" t="s">
-        <v>1081</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>41</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1082</v>
+        <v>1003</v>
       </c>
       <c r="D142" t="s">
-        <v>1083</v>
+        <v>43</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>1084</v>
+        <v>1004</v>
       </c>
       <c r="I142" t="s">
-        <v>1085</v>
+        <v>1005</v>
       </c>
       <c r="J142" t="s">
-        <v>1086</v>
+        <v>908</v>
       </c>
       <c r="K142" t="s">
-        <v>1087</v>
+        <v>1006</v>
       </c>
       <c r="L142" t="s">
-        <v>107</v>
+        <v>1007</v>
       </c>
       <c r="M142" t="s">
-        <v>1088</v>
+        <v>1008</v>
       </c>
       <c r="N142" t="s">
-        <v>1089</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>41</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1090</v>
+        <v>1010</v>
       </c>
       <c r="D143" t="s">
-        <v>1091</v>
+        <v>43</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>1092</v>
+        <v>1011</v>
       </c>
       <c r="I143" t="s">
-        <v>1093</v>
+        <v>1012</v>
       </c>
       <c r="J143" t="s">
-        <v>1086</v>
+        <v>908</v>
       </c>
       <c r="K143" t="s">
-        <v>1094</v>
+        <v>1013</v>
       </c>
       <c r="L143" t="s">
-        <v>1095</v>
+        <v>1014</v>
       </c>
       <c r="M143" t="s">
-        <v>1096</v>
+        <v>1015</v>
       </c>
       <c r="N143" t="s">
-        <v>1097</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>41</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1098</v>
+        <v>1017</v>
       </c>
       <c r="D144" t="s">
-        <v>1098</v>
+        <v>1018</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>44</v>
+        <v>1019</v>
       </c>
       <c r="I144" t="s">
-        <v>1099</v>
+        <v>1020</v>
       </c>
       <c r="J144" t="s">
-        <v>514</v>
+        <v>1021</v>
       </c>
       <c r="K144" t="s">
-        <v>1100</v>
+        <v>1022</v>
       </c>
       <c r="L144" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M144" t="s">
-        <v>1101</v>
+        <v>1023</v>
       </c>
       <c r="N144" t="s">
-        <v>1102</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>41</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1098</v>
+        <v>1010</v>
       </c>
       <c r="D145" t="s">
-        <v>1103</v>
+        <v>43</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1104</v>
+        <v>1011</v>
       </c>
       <c r="I145" t="s">
-        <v>1105</v>
+        <v>1025</v>
       </c>
       <c r="J145" t="s">
-        <v>1061</v>
+        <v>908</v>
       </c>
       <c r="K145" t="s">
-        <v>1106</v>
+        <v>1026</v>
       </c>
       <c r="L145" t="s">
-        <v>48</v>
+        <v>1014</v>
       </c>
       <c r="M145" t="s">
-        <v>1107</v>
+        <v>1027</v>
       </c>
       <c r="N145" t="s">
-        <v>1102</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>41</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1075</v>
+        <v>1028</v>
       </c>
       <c r="D146" t="s">
-        <v>1108</v>
+        <v>43</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>44</v>
+        <v>1029</v>
       </c>
       <c r="I146" t="s">
-        <v>1109</v>
+        <v>1030</v>
       </c>
       <c r="J146" t="s">
-        <v>1061</v>
+        <v>908</v>
       </c>
       <c r="K146" t="s">
-        <v>1110</v>
+        <v>1031</v>
       </c>
       <c r="L146" t="s">
-        <v>847</v>
+        <v>1032</v>
       </c>
       <c r="M146" t="s">
-        <v>1111</v>
+        <v>1033</v>
       </c>
       <c r="N146" t="s">
-        <v>1081</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>41</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1112</v>
+        <v>1035</v>
       </c>
       <c r="D147" t="s">
-        <v>1113</v>
+        <v>43</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>1114</v>
+        <v>1036</v>
       </c>
       <c r="I147" t="s">
-        <v>1115</v>
+        <v>1037</v>
       </c>
       <c r="J147" t="s">
-        <v>1086</v>
+        <v>908</v>
       </c>
       <c r="K147" t="s">
-        <v>1116</v>
+        <v>1038</v>
       </c>
       <c r="L147" t="s">
-        <v>1117</v>
+        <v>1039</v>
       </c>
       <c r="M147" t="s">
-        <v>1118</v>
+        <v>1040</v>
       </c>
       <c r="N147" t="s">
-        <v>1119</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>41</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1120</v>
+        <v>1042</v>
       </c>
       <c r="D148" t="s">
-        <v>1121</v>
+        <v>43</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>15</v>
+        <v>1043</v>
       </c>
       <c r="I148" t="s">
-        <v>1122</v>
+        <v>1044</v>
       </c>
       <c r="J148" t="s">
-        <v>1061</v>
+        <v>908</v>
       </c>
       <c r="K148" t="s">
-        <v>1123</v>
+        <v>1045</v>
       </c>
       <c r="L148" t="s">
-        <v>1124</v>
+        <v>1046</v>
       </c>
       <c r="M148" t="s">
-        <v>1125</v>
+        <v>1047</v>
       </c>
       <c r="N148" t="s">
-        <v>1126</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>41</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1127</v>
+        <v>1049</v>
       </c>
       <c r="D149" t="s">
-        <v>1128</v>
+        <v>43</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1129</v>
+        <v>1050</v>
       </c>
       <c r="I149" t="s">
-        <v>1130</v>
+        <v>1051</v>
       </c>
       <c r="J149" t="s">
-        <v>1061</v>
+        <v>908</v>
       </c>
       <c r="K149" t="s">
-        <v>1131</v>
+        <v>1052</v>
       </c>
       <c r="L149" t="s">
-        <v>48</v>
+        <v>1053</v>
       </c>
       <c r="M149" t="s">
-        <v>1132</v>
+        <v>1054</v>
       </c>
       <c r="N149" t="s">
-        <v>1133</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>41</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1134</v>
+        <v>1056</v>
       </c>
       <c r="D150" t="s">
-        <v>1135</v>
+        <v>43</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1136</v>
+        <v>1057</v>
       </c>
       <c r="I150" t="s">
-        <v>1137</v>
+        <v>1058</v>
       </c>
       <c r="J150" t="s">
-        <v>1086</v>
+        <v>908</v>
       </c>
       <c r="K150" t="s">
-        <v>1138</v>
+        <v>1059</v>
       </c>
       <c r="L150" t="s">
-        <v>352</v>
+        <v>1060</v>
       </c>
       <c r="M150" t="s">
-        <v>1139</v>
+        <v>1061</v>
       </c>
       <c r="N150" t="s">
-        <v>1140</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>41</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1141</v>
+        <v>1063</v>
       </c>
       <c r="D151" t="s">
-        <v>1142</v>
+        <v>1064</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1143</v>
+        <v>1065</v>
       </c>
       <c r="I151" t="s">
-        <v>1144</v>
+        <v>1066</v>
       </c>
       <c r="J151" t="s">
-        <v>1086</v>
+        <v>1021</v>
       </c>
       <c r="K151" t="s">
-        <v>1145</v>
+        <v>1067</v>
       </c>
       <c r="L151" t="s">
-        <v>352</v>
+        <v>57</v>
       </c>
       <c r="M151" t="s">
-        <v>1146</v>
+        <v>1068</v>
       </c>
       <c r="N151" t="s">
-        <v>1147</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>41</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1148</v>
+        <v>1070</v>
       </c>
       <c r="D152" t="s">
-        <v>1149</v>
+        <v>43</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1150</v>
+        <v>1071</v>
       </c>
       <c r="I152" t="s">
-        <v>1151</v>
+        <v>1072</v>
       </c>
       <c r="J152" t="s">
-        <v>1086</v>
+        <v>908</v>
       </c>
       <c r="K152" t="s">
-        <v>1152</v>
+        <v>1073</v>
       </c>
       <c r="L152" t="s">
-        <v>352</v>
+        <v>1074</v>
       </c>
       <c r="M152" t="s">
-        <v>1153</v>
+        <v>1075</v>
       </c>
       <c r="N152" t="s">
-        <v>1154</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
-      <c r="C153"/>
+      <c r="C153" t="s">
+        <v>1077</v>
+      </c>
       <c r="D153" t="s">
-        <v>1155</v>
+        <v>43</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1156</v>
+        <v>1078</v>
       </c>
       <c r="I153" t="s">
-        <v>1157</v>
+        <v>1079</v>
       </c>
       <c r="J153" t="s">
-        <v>1158</v>
+        <v>908</v>
       </c>
       <c r="K153" t="s">
-        <v>1159</v>
+        <v>1080</v>
       </c>
       <c r="L153" t="s">
-        <v>1160</v>
+        <v>1081</v>
       </c>
       <c r="M153" t="s">
-        <v>1161</v>
-[...1 lines deleted...]
-      <c r="N153"/>
+        <v>1082</v>
+      </c>
+      <c r="N153" t="s">
+        <v>1083</v>
+      </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
-      <c r="C154"/>
+      <c r="C154" t="s">
+        <v>1084</v>
+      </c>
       <c r="D154" t="s">
-        <v>1162</v>
+        <v>43</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1163</v>
+        <v>1085</v>
       </c>
       <c r="I154" t="s">
-        <v>1164</v>
+        <v>1086</v>
       </c>
       <c r="J154" t="s">
-        <v>1158</v>
+        <v>908</v>
       </c>
       <c r="K154" t="s">
-        <v>1165</v>
+        <v>1087</v>
       </c>
       <c r="L154" t="s">
-        <v>1166</v>
+        <v>1088</v>
       </c>
       <c r="M154" t="s">
-        <v>1167</v>
-[...1 lines deleted...]
-      <c r="N154"/>
+        <v>1089</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1090</v>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>41</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1168</v>
+        <v>1091</v>
       </c>
       <c r="D155" t="s">
-        <v>1169</v>
+        <v>1092</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1170</v>
+        <v>1093</v>
       </c>
       <c r="I155" t="s">
-        <v>1171</v>
+        <v>1094</v>
       </c>
       <c r="J155" t="s">
-        <v>1172</v>
+        <v>1021</v>
       </c>
       <c r="K155" t="s">
-        <v>1173</v>
+        <v>1095</v>
       </c>
       <c r="L155" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="M155" t="s">
-        <v>1174</v>
+        <v>1096</v>
       </c>
       <c r="N155" t="s">
-        <v>1175</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>41</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1168</v>
+        <v>1098</v>
       </c>
       <c r="D156" t="s">
-        <v>1169</v>
+        <v>43</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1176</v>
+        <v>1099</v>
       </c>
       <c r="I156" t="s">
-        <v>1177</v>
+        <v>1100</v>
       </c>
       <c r="J156" t="s">
-        <v>1172</v>
+        <v>908</v>
       </c>
       <c r="K156" t="s">
-        <v>1178</v>
+        <v>1101</v>
       </c>
       <c r="L156" t="s">
-        <v>63</v>
+        <v>1102</v>
       </c>
       <c r="M156" t="s">
-        <v>1179</v>
+        <v>1103</v>
       </c>
       <c r="N156" t="s">
-        <v>1175</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>41</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1180</v>
+        <v>1105</v>
       </c>
       <c r="D157" t="s">
-        <v>1181</v>
+        <v>43</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1182</v>
+        <v>1106</v>
       </c>
       <c r="I157" t="s">
-        <v>1183</v>
+        <v>1107</v>
       </c>
       <c r="J157" t="s">
-        <v>1184</v>
+        <v>908</v>
       </c>
       <c r="K157" t="s">
-        <v>1185</v>
+        <v>1108</v>
       </c>
       <c r="L157" t="s">
-        <v>817</v>
+        <v>1109</v>
       </c>
       <c r="M157" t="s">
-        <v>1186</v>
+        <v>1110</v>
       </c>
       <c r="N157" t="s">
-        <v>1187</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>41</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1188</v>
+        <v>1112</v>
       </c>
       <c r="D158" t="s">
-        <v>1189</v>
+        <v>43</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1190</v>
+        <v>1113</v>
       </c>
       <c r="I158" t="s">
-        <v>1191</v>
+        <v>1114</v>
       </c>
       <c r="J158" t="s">
-        <v>1192</v>
+        <v>908</v>
       </c>
       <c r="K158" t="s">
-        <v>1193</v>
+        <v>1115</v>
       </c>
       <c r="L158" t="s">
-        <v>352</v>
+        <v>1116</v>
       </c>
       <c r="M158" t="s">
-        <v>1194</v>
+        <v>1117</v>
       </c>
       <c r="N158" t="s">
-        <v>1195</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>41</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1196</v>
+        <v>1119</v>
       </c>
       <c r="D159" t="s">
-        <v>1169</v>
+        <v>43</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1197</v>
+        <v>1120</v>
       </c>
       <c r="I159" t="s">
-        <v>1198</v>
+        <v>1121</v>
       </c>
       <c r="J159" t="s">
-        <v>1172</v>
+        <v>908</v>
       </c>
       <c r="K159" t="s">
-        <v>1199</v>
+        <v>1122</v>
       </c>
       <c r="L159" t="s">
-        <v>63</v>
+        <v>1123</v>
       </c>
       <c r="M159" t="s">
-        <v>1200</v>
+        <v>1124</v>
       </c>
       <c r="N159" t="s">
-        <v>1201</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>41</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1196</v>
+        <v>1126</v>
       </c>
       <c r="D160" t="s">
-        <v>1169</v>
+        <v>43</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1202</v>
+        <v>1127</v>
       </c>
       <c r="I160" t="s">
-        <v>1203</v>
+        <v>1128</v>
       </c>
       <c r="J160" t="s">
-        <v>1172</v>
+        <v>908</v>
       </c>
       <c r="K160" t="s">
-        <v>1204</v>
+        <v>1129</v>
       </c>
       <c r="L160" t="s">
-        <v>63</v>
+        <v>1130</v>
       </c>
       <c r="M160" t="s">
-        <v>1205</v>
+        <v>1131</v>
       </c>
       <c r="N160" t="s">
-        <v>1201</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>41</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1180</v>
+        <v>1133</v>
       </c>
       <c r="D161" t="s">
-        <v>1181</v>
+        <v>43</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1206</v>
+        <v>1134</v>
       </c>
       <c r="I161" t="s">
-        <v>1207</v>
+        <v>1135</v>
       </c>
       <c r="J161" t="s">
-        <v>1184</v>
+        <v>908</v>
       </c>
       <c r="K161" t="s">
-        <v>1208</v>
+        <v>1136</v>
       </c>
       <c r="L161" t="s">
-        <v>817</v>
+        <v>1137</v>
       </c>
       <c r="M161" t="s">
-        <v>1209</v>
+        <v>1138</v>
       </c>
       <c r="N161" t="s">
-        <v>1187</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>41</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1210</v>
+        <v>1140</v>
       </c>
       <c r="D162" t="s">
-        <v>1169</v>
+        <v>43</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1211</v>
+        <v>1141</v>
       </c>
       <c r="I162" t="s">
-        <v>1212</v>
+        <v>1142</v>
       </c>
       <c r="J162" t="s">
-        <v>1192</v>
+        <v>908</v>
       </c>
       <c r="K162" t="s">
-        <v>1213</v>
+        <v>1143</v>
       </c>
       <c r="L162" t="s">
-        <v>63</v>
+        <v>1144</v>
       </c>
       <c r="M162" t="s">
-        <v>1214</v>
+        <v>1145</v>
       </c>
       <c r="N162" t="s">
-        <v>1215</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>41</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1210</v>
+        <v>1147</v>
       </c>
       <c r="D163" t="s">
-        <v>1169</v>
+        <v>43</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1216</v>
+        <v>1148</v>
       </c>
       <c r="I163" t="s">
-        <v>1217</v>
+        <v>1149</v>
       </c>
       <c r="J163" t="s">
-        <v>1192</v>
+        <v>908</v>
       </c>
       <c r="K163" t="s">
-        <v>1218</v>
+        <v>1150</v>
       </c>
       <c r="L163" t="s">
-        <v>63</v>
+        <v>1151</v>
       </c>
       <c r="M163" t="s">
-        <v>1219</v>
+        <v>1152</v>
       </c>
       <c r="N163" t="s">
-        <v>1215</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>41</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1220</v>
+        <v>1154</v>
       </c>
       <c r="D164" t="s">
-        <v>1221</v>
+        <v>1155</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1222</v>
+        <v>1156</v>
       </c>
       <c r="I164" t="s">
-        <v>1223</v>
+        <v>1157</v>
       </c>
       <c r="J164" t="s">
-        <v>1184</v>
+        <v>1021</v>
       </c>
       <c r="K164" t="s">
-        <v>1224</v>
+        <v>1158</v>
       </c>
       <c r="L164" t="s">
-        <v>847</v>
+        <v>57</v>
       </c>
       <c r="M164" t="s">
-        <v>1225</v>
+        <v>1159</v>
       </c>
       <c r="N164" t="s">
-        <v>1226</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>41</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1227</v>
+        <v>1161</v>
       </c>
       <c r="D165" t="s">
-        <v>1228</v>
+        <v>43</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1229</v>
+        <v>1162</v>
       </c>
       <c r="I165" t="s">
-        <v>1230</v>
+        <v>1163</v>
       </c>
       <c r="J165" t="s">
-        <v>1086</v>
+        <v>908</v>
       </c>
       <c r="K165" t="s">
-        <v>1231</v>
+        <v>1164</v>
       </c>
       <c r="L165" t="s">
-        <v>1232</v>
+        <v>1165</v>
       </c>
       <c r="M165" t="s">
-        <v>1233</v>
+        <v>1166</v>
       </c>
       <c r="N165" t="s">
-        <v>1234</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>41</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1235</v>
+        <v>1168</v>
       </c>
       <c r="D166" t="s">
-        <v>1228</v>
+        <v>1169</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1236</v>
+        <v>1170</v>
       </c>
       <c r="I166" t="s">
-        <v>1237</v>
+        <v>1171</v>
       </c>
       <c r="J166" t="s">
-        <v>1086</v>
+        <v>1021</v>
       </c>
       <c r="K166" t="s">
-        <v>1238</v>
+        <v>1172</v>
       </c>
       <c r="L166" t="s">
-        <v>1239</v>
+        <v>57</v>
       </c>
       <c r="M166" t="s">
-        <v>1240</v>
+        <v>1173</v>
       </c>
       <c r="N166" t="s">
-        <v>1241</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>41</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1220</v>
+        <v>1175</v>
       </c>
       <c r="D167" t="s">
-        <v>1242</v>
+        <v>1176</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>44</v>
+        <v>1177</v>
       </c>
       <c r="I167" t="s">
-        <v>1243</v>
+        <v>1178</v>
       </c>
       <c r="J167" t="s">
-        <v>19</v>
+        <v>1021</v>
       </c>
       <c r="K167" t="s">
-        <v>1244</v>
+        <v>1179</v>
       </c>
       <c r="L167" t="s">
-        <v>847</v>
+        <v>813</v>
       </c>
       <c r="M167" t="s">
-        <v>1245</v>
+        <v>1180</v>
       </c>
       <c r="N167" t="s">
-        <v>1226</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
-      <c r="C168" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C168"/>
       <c r="D168" t="s">
-        <v>1247</v>
+        <v>1182</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>44</v>
+        <v>1183</v>
       </c>
       <c r="I168" t="s">
-        <v>1248</v>
+        <v>1184</v>
       </c>
       <c r="J168" t="s">
-        <v>19</v>
+        <v>1185</v>
       </c>
       <c r="K168" t="s">
-        <v>1249</v>
+        <v>1186</v>
       </c>
       <c r="L168" t="s">
-        <v>847</v>
+        <v>1187</v>
       </c>
       <c r="M168" t="s">
-        <v>1250</v>
-[...3 lines deleted...]
-      </c>
+        <v>1188</v>
+      </c>
+      <c r="N168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>41</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1252</v>
+        <v>1189</v>
       </c>
       <c r="D169" t="s">
-        <v>1253</v>
+        <v>546</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1254</v>
+        <v>1190</v>
       </c>
       <c r="I169" t="s">
-        <v>1255</v>
+        <v>1191</v>
       </c>
       <c r="J169" t="s">
-        <v>1184</v>
+        <v>998</v>
       </c>
       <c r="K169" t="s">
-        <v>1256</v>
+        <v>1192</v>
       </c>
       <c r="L169" t="s">
-        <v>48</v>
+        <v>1193</v>
       </c>
       <c r="M169" t="s">
-        <v>1257</v>
+        <v>1194</v>
       </c>
       <c r="N169" t="s">
-        <v>1258</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>41</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1259</v>
+        <v>1196</v>
       </c>
       <c r="D170" t="s">
-        <v>1260</v>
+        <v>616</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1261</v>
+        <v>1197</v>
       </c>
       <c r="I170" t="s">
-        <v>1262</v>
+        <v>1198</v>
       </c>
       <c r="J170" t="s">
-        <v>1184</v>
+        <v>1199</v>
       </c>
       <c r="K170" t="s">
-        <v>1263</v>
+        <v>1200</v>
       </c>
       <c r="L170" t="s">
-        <v>817</v>
+        <v>1201</v>
       </c>
       <c r="M170" t="s">
-        <v>1264</v>
+        <v>1202</v>
       </c>
       <c r="N170" t="s">
-        <v>1265</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>41</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1266</v>
+        <v>1204</v>
       </c>
       <c r="D171" t="s">
-        <v>1267</v>
+        <v>1205</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1268</v>
+        <v>1206</v>
       </c>
       <c r="I171" t="s">
-        <v>1269</v>
+        <v>1207</v>
       </c>
       <c r="J171" t="s">
-        <v>1184</v>
+        <v>1199</v>
       </c>
       <c r="K171" t="s">
-        <v>1270</v>
+        <v>1208</v>
       </c>
       <c r="L171" t="s">
-        <v>817</v>
+        <v>1209</v>
       </c>
       <c r="M171" t="s">
-        <v>1271</v>
+        <v>1210</v>
       </c>
       <c r="N171" t="s">
-        <v>1272</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>41</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1266</v>
+        <v>1212</v>
       </c>
       <c r="D172" t="s">
-        <v>1267</v>
+        <v>546</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1273</v>
+        <v>1213</v>
       </c>
       <c r="I172" t="s">
-        <v>1274</v>
+        <v>1214</v>
       </c>
       <c r="J172" t="s">
-        <v>1184</v>
+        <v>998</v>
       </c>
       <c r="K172" t="s">
-        <v>1275</v>
+        <v>1215</v>
       </c>
       <c r="L172" t="s">
-        <v>817</v>
+        <v>1216</v>
       </c>
       <c r="M172" t="s">
-        <v>1276</v>
+        <v>1217</v>
       </c>
       <c r="N172" t="s">
-        <v>1272</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>41</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1277</v>
+        <v>1219</v>
       </c>
       <c r="D173" t="s">
-        <v>1278</v>
+        <v>1220</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1279</v>
+        <v>1221</v>
       </c>
       <c r="I173" t="s">
-        <v>1280</v>
+        <v>1222</v>
       </c>
       <c r="J173" t="s">
-        <v>1192</v>
+        <v>112</v>
       </c>
       <c r="K173" t="s">
-        <v>1281</v>
+        <v>1223</v>
       </c>
       <c r="L173" t="s">
-        <v>352</v>
+        <v>57</v>
       </c>
       <c r="M173" t="s">
-        <v>1282</v>
+        <v>1224</v>
       </c>
       <c r="N173" t="s">
-        <v>1283</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>41</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1277</v>
+        <v>1226</v>
       </c>
       <c r="D174" t="s">
-        <v>1278</v>
+        <v>1227</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1284</v>
+        <v>1228</v>
       </c>
       <c r="I174" t="s">
-        <v>1285</v>
+        <v>1229</v>
       </c>
       <c r="J174" t="s">
-        <v>1192</v>
+        <v>112</v>
       </c>
       <c r="K174" t="s">
-        <v>1286</v>
+        <v>1230</v>
       </c>
       <c r="L174" t="s">
-        <v>352</v>
+        <v>813</v>
       </c>
       <c r="M174" t="s">
-        <v>1287</v>
+        <v>1231</v>
       </c>
       <c r="N174" t="s">
-        <v>1283</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>41</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1288</v>
+        <v>1233</v>
       </c>
       <c r="D175" t="s">
-        <v>1289</v>
+        <v>1234</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1290</v>
+        <v>1235</v>
       </c>
       <c r="I175" t="s">
-        <v>1291</v>
+        <v>1236</v>
       </c>
       <c r="J175" t="s">
-        <v>1292</v>
+        <v>112</v>
       </c>
       <c r="K175" t="s">
-        <v>1293</v>
+        <v>1237</v>
       </c>
       <c r="L175" t="s">
-        <v>145</v>
+        <v>57</v>
       </c>
       <c r="M175" t="s">
-        <v>1294</v>
+        <v>1238</v>
       </c>
       <c r="N175" t="s">
-        <v>1295</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>41</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1296</v>
+        <v>1240</v>
       </c>
       <c r="D176" t="s">
-        <v>1289</v>
+        <v>1241</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1297</v>
+        <v>1242</v>
       </c>
       <c r="I176" t="s">
-        <v>1298</v>
+        <v>1243</v>
       </c>
       <c r="J176" t="s">
-        <v>1292</v>
+        <v>1199</v>
       </c>
       <c r="K176" t="s">
-        <v>1299</v>
+        <v>1244</v>
       </c>
       <c r="L176" t="s">
-        <v>1300</v>
+        <v>1201</v>
       </c>
       <c r="M176" t="s">
-        <v>1301</v>
+        <v>1245</v>
       </c>
       <c r="N176" t="s">
-        <v>1302</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>41</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1303</v>
+        <v>1247</v>
       </c>
       <c r="D177" t="s">
-        <v>1304</v>
+        <v>1248</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1305</v>
+        <v>1249</v>
       </c>
       <c r="I177" t="s">
-        <v>1306</v>
+        <v>1250</v>
       </c>
       <c r="J177" t="s">
-        <v>1292</v>
+        <v>112</v>
       </c>
       <c r="K177" t="s">
-        <v>1307</v>
+        <v>1251</v>
       </c>
       <c r="L177" t="s">
-        <v>1308</v>
+        <v>813</v>
       </c>
       <c r="M177" t="s">
-        <v>1309</v>
+        <v>1252</v>
       </c>
       <c r="N177" t="s">
-        <v>1310</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>41</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1311</v>
+        <v>1254</v>
       </c>
       <c r="D178" t="s">
-        <v>1312</v>
+        <v>1255</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1313</v>
+        <v>1256</v>
       </c>
       <c r="I178" t="s">
-        <v>1314</v>
+        <v>1257</v>
       </c>
       <c r="J178" t="s">
-        <v>1292</v>
+        <v>112</v>
       </c>
       <c r="K178" t="s">
-        <v>1315</v>
+        <v>1258</v>
       </c>
       <c r="L178" t="s">
-        <v>1316</v>
+        <v>57</v>
       </c>
       <c r="M178" t="s">
-        <v>1317</v>
+        <v>1259</v>
       </c>
       <c r="N178" t="s">
-        <v>1318</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>41</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1319</v>
+        <v>1261</v>
       </c>
       <c r="D179" t="s">
-        <v>1320</v>
+        <v>1262</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1321</v>
+        <v>1263</v>
       </c>
       <c r="I179" t="s">
-        <v>1322</v>
+        <v>1264</v>
       </c>
       <c r="J179" t="s">
-        <v>1292</v>
+        <v>1199</v>
       </c>
       <c r="K179" t="s">
-        <v>1323</v>
+        <v>1265</v>
       </c>
       <c r="L179" t="s">
-        <v>1324</v>
+        <v>1266</v>
       </c>
       <c r="M179" t="s">
-        <v>1325</v>
+        <v>1267</v>
       </c>
       <c r="N179" t="s">
-        <v>1326</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>41</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1319</v>
+        <v>326</v>
       </c>
       <c r="D180" t="s">
-        <v>1320</v>
+        <v>1269</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1327</v>
+        <v>1270</v>
       </c>
       <c r="I180" t="s">
-        <v>1328</v>
+        <v>1271</v>
       </c>
       <c r="J180" t="s">
-        <v>1292</v>
+        <v>1199</v>
       </c>
       <c r="K180" t="s">
-        <v>1329</v>
+        <v>1272</v>
       </c>
       <c r="L180" t="s">
-        <v>1324</v>
+        <v>1273</v>
       </c>
       <c r="M180" t="s">
-        <v>1330</v>
-[...3 lines deleted...]
-      </c>
+        <v>1274</v>
+      </c>
+      <c r="N180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>41</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>44</v>
+        <v>1275</v>
       </c>
       <c r="D181" t="s">
-        <v>87</v>
+        <v>1276</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1331</v>
+        <v>1277</v>
       </c>
       <c r="I181" t="s">
-        <v>1332</v>
+        <v>1278</v>
       </c>
       <c r="J181" t="s">
-        <v>1192</v>
+        <v>112</v>
       </c>
       <c r="K181" t="s">
-        <v>1333</v>
+        <v>1279</v>
       </c>
       <c r="L181" t="s">
-        <v>1334</v>
+        <v>57</v>
       </c>
       <c r="M181" t="s">
-        <v>1335</v>
-[...1 lines deleted...]
-      <c r="N181"/>
+        <v>1280</v>
+      </c>
+      <c r="N181" t="s">
+        <v>1281</v>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>41</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>44</v>
+        <v>326</v>
       </c>
       <c r="D182" t="s">
-        <v>1336</v>
+        <v>1282</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1337</v>
+        <v>1283</v>
       </c>
       <c r="I182" t="s">
-        <v>1338</v>
+        <v>1284</v>
       </c>
       <c r="J182" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
       <c r="K182" t="s">
-        <v>1339</v>
+        <v>1285</v>
       </c>
       <c r="L182" t="s">
-        <v>1340</v>
+        <v>1286</v>
       </c>
       <c r="M182" t="s">
-        <v>1341</v>
+        <v>1287</v>
       </c>
       <c r="N182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>41</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1342</v>
+        <v>326</v>
       </c>
       <c r="D183" t="s">
-        <v>1343</v>
+        <v>1288</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1344</v>
+        <v>1289</v>
       </c>
       <c r="I183" t="s">
-        <v>1345</v>
+        <v>1290</v>
       </c>
       <c r="J183" t="s">
+        <v>908</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L183" t="s">
         <v>1292</v>
       </c>
-      <c r="K183" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M183" t="s">
-        <v>1348</v>
-[...3 lines deleted...]
-      </c>
+        <v>1293</v>
+      </c>
+      <c r="N183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>41</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1342</v>
+        <v>326</v>
       </c>
       <c r="D184" t="s">
-        <v>1343</v>
+        <v>1294</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1350</v>
+        <v>1295</v>
       </c>
       <c r="I184" t="s">
-        <v>1351</v>
+        <v>1296</v>
       </c>
       <c r="J184" t="s">
-        <v>1292</v>
+        <v>1199</v>
       </c>
       <c r="K184" t="s">
-        <v>1352</v>
+        <v>1297</v>
       </c>
       <c r="L184" t="s">
-        <v>1347</v>
+        <v>1298</v>
       </c>
       <c r="M184" t="s">
-        <v>1353</v>
-[...3 lines deleted...]
-      </c>
+        <v>1299</v>
+      </c>
+      <c r="N184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>41</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1354</v>
+        <v>1300</v>
       </c>
       <c r="D185" t="s">
-        <v>1355</v>
+        <v>1301</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1356</v>
+        <v>1302</v>
       </c>
       <c r="I185" t="s">
-        <v>1357</v>
+        <v>1303</v>
       </c>
       <c r="J185" t="s">
-        <v>1292</v>
+        <v>112</v>
       </c>
       <c r="K185" t="s">
-        <v>1358</v>
+        <v>1304</v>
       </c>
       <c r="L185" t="s">
-        <v>1316</v>
+        <v>57</v>
       </c>
       <c r="M185" t="s">
-        <v>1359</v>
+        <v>1305</v>
       </c>
       <c r="N185" t="s">
-        <v>1360</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>41</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1361</v>
+        <v>1307</v>
       </c>
       <c r="D186" t="s">
-        <v>1149</v>
+        <v>1308</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1362</v>
+        <v>1309</v>
       </c>
       <c r="I186" t="s">
-        <v>1363</v>
+        <v>1310</v>
       </c>
       <c r="J186" t="s">
-        <v>1292</v>
+        <v>112</v>
       </c>
       <c r="K186" t="s">
-        <v>1364</v>
+        <v>1311</v>
       </c>
       <c r="L186" t="s">
-        <v>352</v>
+        <v>57</v>
       </c>
       <c r="M186" t="s">
-        <v>1365</v>
+        <v>1312</v>
       </c>
       <c r="N186" t="s">
-        <v>1366</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>41</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1367</v>
+        <v>1314</v>
       </c>
       <c r="D187" t="s">
-        <v>1149</v>
+        <v>1315</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1362</v>
+        <v>1316</v>
       </c>
       <c r="I187" t="s">
-        <v>1368</v>
+        <v>1317</v>
       </c>
       <c r="J187" t="s">
-        <v>1292</v>
+        <v>509</v>
       </c>
       <c r="K187" t="s">
-        <v>1369</v>
+        <v>1318</v>
       </c>
       <c r="L187" t="s">
-        <v>352</v>
+        <v>813</v>
       </c>
       <c r="M187" t="s">
-        <v>1370</v>
+        <v>1319</v>
       </c>
       <c r="N187" t="s">
-        <v>1371</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>41</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1372</v>
+        <v>1321</v>
       </c>
       <c r="D188" t="s">
-        <v>1373</v>
+        <v>43</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1374</v>
+        <v>1322</v>
       </c>
       <c r="I188" t="s">
-        <v>1375</v>
+        <v>1323</v>
       </c>
       <c r="J188" t="s">
-        <v>1376</v>
+        <v>1199</v>
       </c>
       <c r="K188" t="s">
-        <v>1377</v>
+        <v>1324</v>
       </c>
       <c r="L188" t="s">
-        <v>847</v>
+        <v>1325</v>
       </c>
       <c r="M188" t="s">
-        <v>1378</v>
+        <v>1326</v>
       </c>
       <c r="N188" t="s">
-        <v>1379</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
-      <c r="C189"/>
+      <c r="C189" t="s">
+        <v>1328</v>
+      </c>
       <c r="D189" t="s">
-        <v>1380</v>
+        <v>43</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1381</v>
+        <v>1329</v>
       </c>
       <c r="I189" t="s">
-        <v>1382</v>
+        <v>1330</v>
       </c>
       <c r="J189" t="s">
-        <v>1383</v>
+        <v>1199</v>
       </c>
       <c r="K189" t="s">
-        <v>1384</v>
+        <v>1331</v>
       </c>
       <c r="L189" t="s">
-        <v>1385</v>
+        <v>1332</v>
       </c>
       <c r="M189" t="s">
-        <v>1386</v>
-[...1 lines deleted...]
-      <c r="N189"/>
+        <v>1333</v>
+      </c>
+      <c r="N189" t="s">
+        <v>1334</v>
+      </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>41</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1387</v>
+        <v>1335</v>
       </c>
       <c r="D190" t="s">
-        <v>1388</v>
+        <v>43</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>44</v>
+        <v>1336</v>
       </c>
       <c r="I190" t="s">
-        <v>1389</v>
+        <v>1337</v>
       </c>
       <c r="J190" t="s">
-        <v>1390</v>
+        <v>1199</v>
       </c>
       <c r="K190" t="s">
-        <v>1391</v>
+        <v>1338</v>
       </c>
       <c r="L190" t="s">
-        <v>847</v>
+        <v>1339</v>
       </c>
       <c r="M190" t="s">
-        <v>1392</v>
+        <v>1340</v>
       </c>
       <c r="N190" t="s">
-        <v>1393</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>41</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1394</v>
+        <v>1342</v>
       </c>
       <c r="D191" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1395</v>
+        <v>1343</v>
       </c>
       <c r="I191" t="s">
-        <v>1396</v>
+        <v>1344</v>
       </c>
       <c r="J191" t="s">
-        <v>1292</v>
+        <v>1199</v>
       </c>
       <c r="K191" t="s">
-        <v>1397</v>
+        <v>1345</v>
       </c>
       <c r="L191" t="s">
-        <v>1398</v>
+        <v>1346</v>
       </c>
       <c r="M191" t="s">
-        <v>1399</v>
+        <v>1347</v>
       </c>
       <c r="N191" t="s">
-        <v>1400</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>41</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1401</v>
+        <v>1349</v>
       </c>
       <c r="D192" t="s">
-        <v>1402</v>
+        <v>1350</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>44</v>
+        <v>1351</v>
       </c>
       <c r="I192" t="s">
-        <v>1403</v>
+        <v>1352</v>
       </c>
       <c r="J192" t="s">
-        <v>1390</v>
+        <v>509</v>
       </c>
       <c r="K192" t="s">
-        <v>1404</v>
+        <v>1353</v>
       </c>
       <c r="L192" t="s">
-        <v>847</v>
+        <v>813</v>
       </c>
       <c r="M192" t="s">
-        <v>1405</v>
+        <v>1354</v>
       </c>
       <c r="N192" t="s">
-        <v>1406</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>41</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1372</v>
+        <v>1356</v>
       </c>
       <c r="D193" t="s">
-        <v>1407</v>
+        <v>43</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>44</v>
+        <v>1357</v>
       </c>
       <c r="I193" t="s">
-        <v>1408</v>
+        <v>1358</v>
       </c>
       <c r="J193" t="s">
-        <v>1390</v>
+        <v>1199</v>
       </c>
       <c r="K193" t="s">
-        <v>1409</v>
+        <v>1359</v>
       </c>
       <c r="L193" t="s">
-        <v>847</v>
+        <v>1360</v>
       </c>
       <c r="M193" t="s">
-        <v>1410</v>
+        <v>1361</v>
       </c>
       <c r="N193" t="s">
-        <v>1379</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>41</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1411</v>
+        <v>1363</v>
       </c>
       <c r="D194" t="s">
-        <v>1228</v>
+        <v>1364</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1412</v>
+        <v>1365</v>
       </c>
       <c r="I194" t="s">
-        <v>1413</v>
+        <v>1366</v>
       </c>
       <c r="J194" t="s">
-        <v>1292</v>
+        <v>509</v>
       </c>
       <c r="K194" t="s">
-        <v>1414</v>
+        <v>1367</v>
       </c>
       <c r="L194" t="s">
-        <v>1415</v>
+        <v>813</v>
       </c>
       <c r="M194" t="s">
-        <v>1416</v>
+        <v>1368</v>
       </c>
       <c r="N194" t="s">
-        <v>1417</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>41</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1418</v>
+        <v>1370</v>
       </c>
       <c r="D195" t="s">
-        <v>1228</v>
+        <v>1371</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1419</v>
+        <v>1372</v>
       </c>
       <c r="I195" t="s">
-        <v>1420</v>
+        <v>1373</v>
       </c>
       <c r="J195" t="s">
-        <v>1292</v>
+        <v>509</v>
       </c>
       <c r="K195" t="s">
-        <v>1421</v>
+        <v>1374</v>
       </c>
       <c r="L195" t="s">
-        <v>1422</v>
+        <v>813</v>
       </c>
       <c r="M195" t="s">
-        <v>1423</v>
+        <v>1375</v>
       </c>
       <c r="N195" t="s">
-        <v>1424</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>41</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1425</v>
+        <v>1377</v>
       </c>
       <c r="D196" t="s">
-        <v>1426</v>
+        <v>1378</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1427</v>
+        <v>1379</v>
       </c>
       <c r="I196" t="s">
-        <v>1428</v>
+        <v>1380</v>
       </c>
       <c r="J196" t="s">
-        <v>1390</v>
+        <v>509</v>
       </c>
       <c r="K196" t="s">
-        <v>1429</v>
+        <v>1381</v>
       </c>
       <c r="L196" t="s">
-        <v>817</v>
+        <v>1382</v>
       </c>
       <c r="M196" t="s">
-        <v>1430</v>
+        <v>1383</v>
       </c>
       <c r="N196" t="s">
-        <v>1431</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>41</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1425</v>
+        <v>1385</v>
       </c>
       <c r="D197" t="s">
-        <v>1426</v>
+        <v>1386</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1432</v>
+        <v>1387</v>
       </c>
       <c r="I197" t="s">
-        <v>1433</v>
+        <v>1388</v>
       </c>
       <c r="J197" t="s">
+        <v>509</v>
+      </c>
+      <c r="K197" t="s">
+        <v>1389</v>
+      </c>
+      <c r="L197" t="s">
+        <v>813</v>
+      </c>
+      <c r="M197" t="s">
         <v>1390</v>
       </c>
-      <c r="K197" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N197" t="s">
-        <v>1431</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>41</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>44</v>
+        <v>1392</v>
       </c>
       <c r="D198" t="s">
-        <v>1436</v>
+        <v>691</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1437</v>
+        <v>1393</v>
       </c>
       <c r="I198" t="s">
-        <v>1438</v>
+        <v>1394</v>
       </c>
       <c r="J198" t="s">
-        <v>1292</v>
+        <v>1199</v>
       </c>
       <c r="K198" t="s">
-        <v>1439</v>
+        <v>1395</v>
       </c>
       <c r="L198" t="s">
-        <v>1440</v>
+        <v>1396</v>
       </c>
       <c r="M198" t="s">
-        <v>1441</v>
-[...1 lines deleted...]
-      <c r="N198"/>
+        <v>1397</v>
+      </c>
+      <c r="N198" t="s">
+        <v>1398</v>
+      </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>41</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>44</v>
+        <v>1399</v>
       </c>
       <c r="D199" t="s">
-        <v>1442</v>
+        <v>1400</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1443</v>
+        <v>1401</v>
       </c>
       <c r="I199" t="s">
-        <v>1444</v>
+        <v>1402</v>
       </c>
       <c r="J199" t="s">
-        <v>1292</v>
+        <v>509</v>
       </c>
       <c r="K199" t="s">
-        <v>1445</v>
+        <v>1403</v>
       </c>
       <c r="L199" t="s">
-        <v>1446</v>
+        <v>57</v>
       </c>
       <c r="M199" t="s">
-        <v>1447</v>
-[...1 lines deleted...]
-      <c r="N199"/>
+        <v>1404</v>
+      </c>
+      <c r="N199" t="s">
+        <v>1405</v>
+      </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>41</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>44</v>
+        <v>1406</v>
       </c>
       <c r="D200" t="s">
-        <v>1448</v>
+        <v>1407</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1449</v>
+        <v>1408</v>
       </c>
       <c r="I200" t="s">
-        <v>1450</v>
+        <v>1409</v>
       </c>
       <c r="J200" t="s">
-        <v>1292</v>
+        <v>509</v>
       </c>
       <c r="K200" t="s">
-        <v>1451</v>
+        <v>1410</v>
       </c>
       <c r="L200" t="s">
-        <v>1452</v>
+        <v>57</v>
       </c>
       <c r="M200" t="s">
-        <v>1453</v>
-[...1 lines deleted...]
-      <c r="N200"/>
+        <v>1411</v>
+      </c>
+      <c r="N200" t="s">
+        <v>1412</v>
+      </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>41</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>44</v>
+        <v>326</v>
       </c>
       <c r="D201" t="s">
-        <v>1454</v>
+        <v>1413</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1455</v>
+        <v>1414</v>
       </c>
       <c r="I201" t="s">
-        <v>1456</v>
+        <v>1415</v>
       </c>
       <c r="J201" t="s">
-        <v>1457</v>
+        <v>1199</v>
       </c>
       <c r="K201" t="s">
-        <v>1458</v>
+        <v>1416</v>
       </c>
       <c r="L201" t="s">
-        <v>1459</v>
+        <v>1417</v>
       </c>
       <c r="M201" t="s">
-        <v>1460</v>
+        <v>1418</v>
       </c>
       <c r="N201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1461</v>
+        <v>1419</v>
       </c>
       <c r="D202" t="s">
-        <v>1462</v>
-[...9 lines deleted...]
-      </c>
+        <v>1420</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
       <c r="H202" t="s">
-        <v>1466</v>
+        <v>1421</v>
       </c>
       <c r="I202" t="s">
-        <v>1467</v>
+        <v>1422</v>
       </c>
       <c r="J202" t="s">
-        <v>1468</v>
+        <v>509</v>
       </c>
       <c r="K202" t="s">
-        <v>1469</v>
+        <v>1423</v>
       </c>
       <c r="L202" t="s">
-        <v>1470</v>
+        <v>57</v>
       </c>
       <c r="M202" t="s">
-        <v>1471</v>
+        <v>1424</v>
       </c>
       <c r="N202" t="s">
-        <v>1472</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1473</v>
+        <v>1426</v>
       </c>
       <c r="D203" t="s">
-        <v>1462</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
       <c r="H203" t="s">
-        <v>1477</v>
+        <v>1427</v>
       </c>
       <c r="I203" t="s">
-        <v>1478</v>
+        <v>1428</v>
       </c>
       <c r="J203" t="s">
-        <v>1468</v>
+        <v>1199</v>
       </c>
       <c r="K203" t="s">
-        <v>1479</v>
+        <v>1429</v>
       </c>
       <c r="L203" t="s">
-        <v>1470</v>
+        <v>1430</v>
       </c>
       <c r="M203" t="s">
-        <v>1480</v>
+        <v>1431</v>
       </c>
       <c r="N203" t="s">
-        <v>1481</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>41</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1482</v>
+        <v>1433</v>
       </c>
       <c r="D204" t="s">
-        <v>1483</v>
+        <v>43</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1484</v>
+        <v>1434</v>
       </c>
       <c r="I204" t="s">
-        <v>1485</v>
+        <v>1435</v>
       </c>
       <c r="J204" t="s">
-        <v>1390</v>
+        <v>1199</v>
       </c>
       <c r="K204" t="s">
-        <v>1486</v>
+        <v>1436</v>
       </c>
       <c r="L204" t="s">
-        <v>847</v>
+        <v>1437</v>
       </c>
       <c r="M204" t="s">
-        <v>1487</v>
+        <v>1438</v>
       </c>
       <c r="N204" t="s">
-        <v>1488</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>41</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1489</v>
+        <v>1440</v>
       </c>
       <c r="D205" t="s">
-        <v>1490</v>
+        <v>1441</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1491</v>
+        <v>1442</v>
       </c>
       <c r="I205" t="s">
-        <v>1492</v>
+        <v>1443</v>
       </c>
       <c r="J205" t="s">
-        <v>1390</v>
+        <v>509</v>
       </c>
       <c r="K205" t="s">
-        <v>1493</v>
+        <v>1444</v>
       </c>
       <c r="L205" t="s">
-        <v>1494</v>
+        <v>57</v>
       </c>
       <c r="M205" t="s">
-        <v>1495</v>
+        <v>1445</v>
       </c>
       <c r="N205" t="s">
-        <v>1496</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>41</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1497</v>
+        <v>1447</v>
       </c>
       <c r="D206" t="s">
-        <v>1498</v>
+        <v>1448</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1499</v>
+        <v>1421</v>
       </c>
       <c r="I206" t="s">
-        <v>1500</v>
+        <v>1449</v>
       </c>
       <c r="J206" t="s">
-        <v>1390</v>
+        <v>509</v>
       </c>
       <c r="K206" t="s">
-        <v>1501</v>
+        <v>1450</v>
       </c>
       <c r="L206" t="s">
-        <v>1494</v>
+        <v>57</v>
       </c>
       <c r="M206" t="s">
-        <v>1502</v>
+        <v>1451</v>
       </c>
       <c r="N206" t="s">
-        <v>1503</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>41</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1504</v>
+        <v>1453</v>
       </c>
       <c r="D207" t="s">
-        <v>1505</v>
+        <v>43</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1506</v>
+        <v>1454</v>
       </c>
       <c r="I207" t="s">
-        <v>1507</v>
+        <v>1455</v>
       </c>
       <c r="J207" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K207" t="s">
-        <v>1508</v>
+        <v>1456</v>
       </c>
       <c r="L207" t="s">
-        <v>48</v>
+        <v>1457</v>
       </c>
       <c r="M207" t="s">
-        <v>1509</v>
+        <v>1458</v>
       </c>
       <c r="N207" t="s">
-        <v>1510</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>41</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1511</v>
+        <v>1460</v>
       </c>
       <c r="D208" t="s">
-        <v>1512</v>
+        <v>43</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1513</v>
+        <v>1461</v>
       </c>
       <c r="I208" t="s">
-        <v>1514</v>
+        <v>1462</v>
       </c>
       <c r="J208" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K208" t="s">
-        <v>1515</v>
+        <v>1463</v>
       </c>
       <c r="L208" t="s">
-        <v>847</v>
+        <v>1464</v>
       </c>
       <c r="M208" t="s">
-        <v>1516</v>
+        <v>1465</v>
       </c>
       <c r="N208" t="s">
-        <v>1517</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>41</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1518</v>
+        <v>1467</v>
       </c>
       <c r="D209" t="s">
-        <v>1519</v>
+        <v>1468</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1520</v>
+        <v>1469</v>
       </c>
       <c r="I209" t="s">
-        <v>1521</v>
+        <v>1470</v>
       </c>
       <c r="J209" t="s">
-        <v>1053</v>
+        <v>509</v>
       </c>
       <c r="K209" t="s">
-        <v>1522</v>
+        <v>1471</v>
       </c>
       <c r="L209" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M209" t="s">
-        <v>1523</v>
+        <v>1472</v>
       </c>
       <c r="N209" t="s">
-        <v>1524</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>41</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1525</v>
+        <v>1474</v>
       </c>
       <c r="D210" t="s">
-        <v>1526</v>
+        <v>546</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1527</v>
+        <v>1475</v>
       </c>
       <c r="I210" t="s">
-        <v>1528</v>
+        <v>1476</v>
       </c>
       <c r="J210" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K210" t="s">
-        <v>1529</v>
+        <v>1477</v>
       </c>
       <c r="L210" t="s">
-        <v>48</v>
+        <v>1478</v>
       </c>
       <c r="M210" t="s">
-        <v>1530</v>
+        <v>1479</v>
       </c>
       <c r="N210" t="s">
-        <v>1531</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>41</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1532</v>
+        <v>1481</v>
       </c>
       <c r="D211" t="s">
-        <v>1533</v>
+        <v>43</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1534</v>
+        <v>1482</v>
       </c>
       <c r="I211" t="s">
-        <v>1535</v>
+        <v>1483</v>
       </c>
       <c r="J211" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K211" t="s">
-        <v>1536</v>
+        <v>1484</v>
       </c>
       <c r="L211" t="s">
-        <v>48</v>
+        <v>1485</v>
       </c>
       <c r="M211" t="s">
-        <v>1537</v>
+        <v>1486</v>
       </c>
       <c r="N211" t="s">
-        <v>1538</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>41</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1539</v>
+        <v>1488</v>
       </c>
       <c r="D212" t="s">
-        <v>1540</v>
+        <v>43</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1541</v>
+        <v>1489</v>
       </c>
       <c r="I212" t="s">
-        <v>1542</v>
+        <v>1490</v>
       </c>
       <c r="J212" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K212" t="s">
-        <v>1543</v>
+        <v>1491</v>
       </c>
       <c r="L212" t="s">
-        <v>48</v>
+        <v>1492</v>
       </c>
       <c r="M212" t="s">
-        <v>1544</v>
+        <v>1493</v>
       </c>
       <c r="N212" t="s">
-        <v>1545</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>41</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1482</v>
+        <v>1495</v>
       </c>
       <c r="D213" t="s">
-        <v>1546</v>
+        <v>43</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>44</v>
+        <v>1496</v>
       </c>
       <c r="I213" t="s">
-        <v>1547</v>
+        <v>1497</v>
       </c>
       <c r="J213" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K213" t="s">
-        <v>1548</v>
+        <v>1498</v>
       </c>
       <c r="L213" t="s">
-        <v>847</v>
+        <v>1499</v>
       </c>
       <c r="M213" t="s">
-        <v>1549</v>
+        <v>1500</v>
       </c>
       <c r="N213" t="s">
-        <v>1488</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>41</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1550</v>
+        <v>1502</v>
       </c>
       <c r="D214" t="s">
-        <v>1551</v>
+        <v>43</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1552</v>
+        <v>1503</v>
       </c>
       <c r="I214" t="s">
-        <v>1553</v>
+        <v>1504</v>
       </c>
       <c r="J214" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K214" t="s">
-        <v>1554</v>
+        <v>1505</v>
       </c>
       <c r="L214" t="s">
-        <v>817</v>
+        <v>1506</v>
       </c>
       <c r="M214" t="s">
-        <v>1555</v>
+        <v>1507</v>
       </c>
       <c r="N214" t="s">
-        <v>1556</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>41</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1557</v>
+        <v>1509</v>
       </c>
       <c r="D215" t="s">
-        <v>1558</v>
+        <v>546</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1559</v>
+        <v>1510</v>
       </c>
       <c r="I215" t="s">
-        <v>1560</v>
+        <v>1511</v>
       </c>
       <c r="J215" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K215" t="s">
-        <v>1561</v>
+        <v>1512</v>
       </c>
       <c r="L215" t="s">
-        <v>48</v>
+        <v>1513</v>
       </c>
       <c r="M215" t="s">
-        <v>1562</v>
+        <v>1514</v>
       </c>
       <c r="N215" t="s">
-        <v>1563</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>41</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1564</v>
+        <v>1516</v>
       </c>
       <c r="D216" t="s">
-        <v>1565</v>
+        <v>43</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1566</v>
+        <v>1517</v>
       </c>
       <c r="I216" t="s">
-        <v>1567</v>
+        <v>1518</v>
       </c>
       <c r="J216" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K216" t="s">
-        <v>1568</v>
+        <v>1519</v>
       </c>
       <c r="L216" t="s">
-        <v>847</v>
+        <v>1520</v>
       </c>
       <c r="M216" t="s">
-        <v>1569</v>
+        <v>1521</v>
       </c>
       <c r="N216" t="s">
-        <v>1570</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
-      <c r="C217"/>
+      <c r="C217" t="s">
+        <v>1523</v>
+      </c>
       <c r="D217" t="s">
-        <v>1571</v>
+        <v>43</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1572</v>
+        <v>1524</v>
       </c>
       <c r="I217" t="s">
-        <v>1573</v>
+        <v>1525</v>
       </c>
       <c r="J217" t="s">
-        <v>1574</v>
+        <v>1199</v>
       </c>
       <c r="K217" t="s">
-        <v>1575</v>
+        <v>1526</v>
       </c>
       <c r="L217" t="s">
-        <v>1576</v>
+        <v>1527</v>
       </c>
       <c r="M217" t="s">
-        <v>1577</v>
-[...1 lines deleted...]
-      <c r="N217"/>
+        <v>1528</v>
+      </c>
+      <c r="N217" t="s">
+        <v>1529</v>
+      </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
-      <c r="C218"/>
+      <c r="C218" t="s">
+        <v>1530</v>
+      </c>
       <c r="D218" t="s">
-        <v>1578</v>
+        <v>1531</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1579</v>
+        <v>1532</v>
       </c>
       <c r="I218" t="s">
-        <v>1580</v>
+        <v>1533</v>
       </c>
       <c r="J218" t="s">
-        <v>1574</v>
+        <v>509</v>
       </c>
       <c r="K218" t="s">
-        <v>1581</v>
+        <v>1534</v>
       </c>
       <c r="L218" t="s">
-        <v>1582</v>
+        <v>57</v>
       </c>
       <c r="M218" t="s">
-        <v>1583</v>
-[...1 lines deleted...]
-      <c r="N218"/>
+        <v>1535</v>
+      </c>
+      <c r="N218" t="s">
+        <v>1536</v>
+      </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1584</v>
+        <v>1537</v>
       </c>
       <c r="D219" t="s">
-        <v>1585</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219"/>
       <c r="H219" t="s">
-        <v>1589</v>
+        <v>1538</v>
       </c>
       <c r="I219" t="s">
-        <v>1590</v>
+        <v>1539</v>
       </c>
       <c r="J219" t="s">
-        <v>1591</v>
+        <v>1199</v>
       </c>
       <c r="K219" t="s">
-        <v>1592</v>
+        <v>1540</v>
       </c>
       <c r="L219" t="s">
-        <v>1470</v>
+        <v>1541</v>
       </c>
       <c r="M219" t="s">
-        <v>1593</v>
+        <v>1542</v>
       </c>
       <c r="N219" t="s">
-        <v>1594</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>41</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1595</v>
+        <v>1544</v>
       </c>
       <c r="D220" t="s">
-        <v>1595</v>
+        <v>43</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>44</v>
+        <v>1545</v>
       </c>
       <c r="I220" t="s">
-        <v>1596</v>
+        <v>1546</v>
       </c>
       <c r="J220" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K220" t="s">
-        <v>1597</v>
+        <v>1547</v>
       </c>
       <c r="L220" t="s">
-        <v>1494</v>
+        <v>1548</v>
       </c>
       <c r="M220" t="s">
-        <v>1598</v>
+        <v>1549</v>
       </c>
       <c r="N220" t="s">
-        <v>1599</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>41</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1595</v>
+        <v>1551</v>
       </c>
       <c r="D221" t="s">
-        <v>1600</v>
+        <v>43</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1601</v>
+        <v>1552</v>
       </c>
       <c r="I221" t="s">
-        <v>1602</v>
+        <v>1553</v>
       </c>
       <c r="J221" t="s">
-        <v>1158</v>
+        <v>1199</v>
       </c>
       <c r="K221" t="s">
-        <v>1603</v>
+        <v>1554</v>
       </c>
       <c r="L221" t="s">
-        <v>1494</v>
+        <v>1555</v>
       </c>
       <c r="M221" t="s">
-        <v>1604</v>
+        <v>1556</v>
       </c>
       <c r="N221" t="s">
-        <v>1599</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>41</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1605</v>
+        <v>1558</v>
       </c>
       <c r="D222" t="s">
-        <v>1606</v>
+        <v>43</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>44</v>
+        <v>1559</v>
       </c>
       <c r="I222" t="s">
-        <v>1607</v>
+        <v>1560</v>
       </c>
       <c r="J222" t="s">
-        <v>1053</v>
+        <v>1199</v>
       </c>
       <c r="K222" t="s">
-        <v>1608</v>
+        <v>1561</v>
       </c>
       <c r="L222" t="s">
-        <v>48</v>
+        <v>1562</v>
       </c>
       <c r="M222" t="s">
-        <v>1609</v>
+        <v>1563</v>
       </c>
       <c r="N222" t="s">
-        <v>1610</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>41</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1605</v>
+        <v>1565</v>
       </c>
       <c r="D223" t="s">
-        <v>1611</v>
+        <v>43</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1612</v>
+        <v>1566</v>
       </c>
       <c r="I223" t="s">
-        <v>1613</v>
+        <v>1567</v>
       </c>
       <c r="J223" t="s">
-        <v>1158</v>
+        <v>1199</v>
       </c>
       <c r="K223" t="s">
-        <v>1614</v>
+        <v>1568</v>
       </c>
       <c r="L223" t="s">
-        <v>48</v>
+        <v>1569</v>
       </c>
       <c r="M223" t="s">
-        <v>1615</v>
+        <v>1570</v>
       </c>
       <c r="N223" t="s">
-        <v>1610</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>41</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1616</v>
+        <v>1572</v>
       </c>
       <c r="D224" t="s">
-        <v>1617</v>
+        <v>43</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>44</v>
+        <v>1573</v>
       </c>
       <c r="I224" t="s">
-        <v>1618</v>
+        <v>1574</v>
       </c>
       <c r="J224" t="s">
-        <v>1158</v>
+        <v>1199</v>
       </c>
       <c r="K224" t="s">
-        <v>1619</v>
+        <v>1575</v>
       </c>
       <c r="L224" t="s">
-        <v>847</v>
+        <v>1576</v>
       </c>
       <c r="M224" t="s">
-        <v>1620</v>
+        <v>1577</v>
       </c>
       <c r="N224" t="s">
-        <v>1621</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>41</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1622</v>
+        <v>1579</v>
       </c>
       <c r="D225" t="s">
-        <v>1623</v>
+        <v>1580</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1624</v>
+        <v>1581</v>
       </c>
       <c r="I225" t="s">
-        <v>1625</v>
+        <v>1582</v>
       </c>
       <c r="J225" t="s">
-        <v>1158</v>
+        <v>1583</v>
       </c>
       <c r="K225" t="s">
-        <v>1626</v>
+        <v>1584</v>
       </c>
       <c r="L225" t="s">
-        <v>48</v>
+        <v>1382</v>
       </c>
       <c r="M225" t="s">
-        <v>1627</v>
+        <v>1585</v>
       </c>
       <c r="N225" t="s">
-        <v>1628</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>41</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1622</v>
+        <v>1587</v>
       </c>
       <c r="D226" t="s">
-        <v>1623</v>
+        <v>1588</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1629</v>
+        <v>1589</v>
       </c>
       <c r="I226" t="s">
-        <v>1630</v>
+        <v>1590</v>
       </c>
       <c r="J226" t="s">
-        <v>1158</v>
+        <v>1583</v>
       </c>
       <c r="K226" t="s">
-        <v>1631</v>
+        <v>1591</v>
       </c>
       <c r="L226" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M226" t="s">
-        <v>1632</v>
+        <v>1592</v>
       </c>
       <c r="N226" t="s">
-        <v>1628</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
-      <c r="C227"/>
+      <c r="C227" t="s">
+        <v>1579</v>
+      </c>
       <c r="D227" t="s">
-        <v>1633</v>
+        <v>1594</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1634</v>
+        <v>326</v>
       </c>
       <c r="I227" t="s">
-        <v>1635</v>
+        <v>1595</v>
       </c>
       <c r="J227" t="s">
-        <v>1636</v>
+        <v>871</v>
       </c>
       <c r="K227" t="s">
-        <v>1637</v>
+        <v>1596</v>
       </c>
       <c r="L227" t="s">
-        <v>1638</v>
+        <v>1382</v>
       </c>
       <c r="M227" t="s">
-        <v>1639</v>
-[...1 lines deleted...]
-      <c r="N227"/>
+        <v>1597</v>
+      </c>
+      <c r="N227" t="s">
+        <v>1586</v>
+      </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
-      <c r="C228"/>
+      <c r="C228" t="s">
+        <v>1598</v>
+      </c>
       <c r="D228" t="s">
-        <v>1640</v>
+        <v>1598</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1641</v>
+        <v>326</v>
       </c>
       <c r="I228" t="s">
-        <v>1642</v>
+        <v>1599</v>
       </c>
       <c r="J228" t="s">
-        <v>1636</v>
+        <v>1600</v>
       </c>
       <c r="K228" t="s">
-        <v>1643</v>
+        <v>1601</v>
       </c>
       <c r="L228" t="s">
-        <v>1644</v>
+        <v>57</v>
       </c>
       <c r="M228" t="s">
-        <v>1645</v>
-[...1 lines deleted...]
-      <c r="N228"/>
+        <v>1602</v>
+      </c>
+      <c r="N228" t="s">
+        <v>1603</v>
+      </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>41</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1646</v>
+        <v>1604</v>
       </c>
       <c r="D229" t="s">
-        <v>1647</v>
+        <v>1605</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1648</v>
+        <v>1606</v>
       </c>
       <c r="I229" t="s">
-        <v>1649</v>
+        <v>1607</v>
       </c>
       <c r="J229" t="s">
-        <v>1650</v>
+        <v>1583</v>
       </c>
       <c r="K229" t="s">
-        <v>1651</v>
+        <v>1608</v>
       </c>
       <c r="L229" t="s">
-        <v>1494</v>
+        <v>57</v>
       </c>
       <c r="M229" t="s">
-        <v>1652</v>
+        <v>1609</v>
       </c>
       <c r="N229" t="s">
-        <v>1653</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>41</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1654</v>
+        <v>1611</v>
       </c>
       <c r="D230" t="s">
-        <v>1655</v>
+        <v>1612</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1656</v>
+        <v>326</v>
       </c>
       <c r="I230" t="s">
-        <v>1657</v>
+        <v>1613</v>
       </c>
       <c r="J230" t="s">
-        <v>1650</v>
+        <v>509</v>
       </c>
       <c r="K230" t="s">
-        <v>1658</v>
+        <v>1614</v>
       </c>
       <c r="L230" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M230" t="s">
-        <v>1659</v>
+        <v>1615</v>
       </c>
       <c r="N230" t="s">
-        <v>1660</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>41</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1661</v>
+        <v>1617</v>
       </c>
       <c r="D231" t="s">
-        <v>1662</v>
+        <v>1618</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1663</v>
+        <v>326</v>
       </c>
       <c r="I231" t="s">
-        <v>1664</v>
+        <v>1619</v>
       </c>
       <c r="J231" t="s">
-        <v>1650</v>
+        <v>509</v>
       </c>
       <c r="K231" t="s">
-        <v>1665</v>
+        <v>1620</v>
       </c>
       <c r="L231" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M231" t="s">
-        <v>1666</v>
+        <v>1621</v>
       </c>
       <c r="N231" t="s">
-        <v>1667</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>41</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1668</v>
+        <v>1623</v>
       </c>
       <c r="D232" t="s">
-        <v>1669</v>
+        <v>1624</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1670</v>
+        <v>1625</v>
       </c>
       <c r="I232" t="s">
-        <v>1671</v>
+        <v>1626</v>
       </c>
       <c r="J232" t="s">
-        <v>1650</v>
+        <v>1583</v>
       </c>
       <c r="K232" t="s">
-        <v>1672</v>
+        <v>1627</v>
       </c>
       <c r="L232" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M232" t="s">
-        <v>1673</v>
+        <v>1628</v>
       </c>
       <c r="N232" t="s">
-        <v>1674</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>41</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1675</v>
+        <v>1630</v>
       </c>
       <c r="D233" t="s">
-        <v>1676</v>
+        <v>1631</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1677</v>
+        <v>326</v>
       </c>
       <c r="I233" t="s">
-        <v>1678</v>
+        <v>1632</v>
       </c>
       <c r="J233" t="s">
-        <v>1650</v>
+        <v>509</v>
       </c>
       <c r="K233" t="s">
-        <v>1679</v>
+        <v>1633</v>
       </c>
       <c r="L233" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M233" t="s">
-        <v>1680</v>
+        <v>1634</v>
       </c>
       <c r="N233" t="s">
-        <v>1681</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>41</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1682</v>
+        <v>1630</v>
       </c>
       <c r="D234" t="s">
-        <v>1683</v>
+        <v>1636</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1684</v>
+        <v>1637</v>
       </c>
       <c r="I234" t="s">
-        <v>1685</v>
+        <v>1638</v>
       </c>
       <c r="J234" t="s">
-        <v>1650</v>
+        <v>1583</v>
       </c>
       <c r="K234" t="s">
-        <v>1686</v>
+        <v>1639</v>
       </c>
       <c r="L234" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M234" t="s">
-        <v>1687</v>
+        <v>1640</v>
       </c>
       <c r="N234" t="s">
-        <v>1688</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
-      <c r="C235"/>
+      <c r="C235" t="s">
+        <v>1617</v>
+      </c>
       <c r="D235" t="s">
-        <v>1689</v>
+        <v>1641</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1690</v>
+        <v>1642</v>
       </c>
       <c r="I235" t="s">
-        <v>1691</v>
+        <v>1643</v>
       </c>
       <c r="J235" t="s">
-        <v>1692</v>
+        <v>1583</v>
       </c>
       <c r="K235" t="s">
-        <v>1693</v>
+        <v>1644</v>
       </c>
       <c r="L235" t="s">
-        <v>1694</v>
+        <v>813</v>
       </c>
       <c r="M235" t="s">
-        <v>1695</v>
-[...1 lines deleted...]
-      <c r="N235"/>
+        <v>1645</v>
+      </c>
+      <c r="N235" t="s">
+        <v>1622</v>
+      </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
-      <c r="C236"/>
+      <c r="C236" t="s">
+        <v>1611</v>
+      </c>
       <c r="D236" t="s">
-        <v>1696</v>
+        <v>1646</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1697</v>
+        <v>1637</v>
       </c>
       <c r="I236" t="s">
-        <v>1698</v>
+        <v>1647</v>
       </c>
       <c r="J236" t="s">
-        <v>1692</v>
+        <v>1583</v>
       </c>
       <c r="K236" t="s">
-        <v>1699</v>
+        <v>1648</v>
       </c>
       <c r="L236" t="s">
-        <v>1700</v>
+        <v>813</v>
       </c>
       <c r="M236" t="s">
-        <v>1701</v>
-[...1 lines deleted...]
-      <c r="N236"/>
+        <v>1649</v>
+      </c>
+      <c r="N236" t="s">
+        <v>1616</v>
+      </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
-      <c r="C237"/>
+      <c r="C237" t="s">
+        <v>1650</v>
+      </c>
       <c r="D237" t="s">
-        <v>1702</v>
+        <v>1651</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1703</v>
+        <v>1652</v>
       </c>
       <c r="I237" t="s">
-        <v>1704</v>
+        <v>1653</v>
       </c>
       <c r="J237" t="s">
-        <v>1692</v>
+        <v>1583</v>
       </c>
       <c r="K237" t="s">
-        <v>1705</v>
+        <v>1654</v>
       </c>
       <c r="L237" t="s">
-        <v>1706</v>
+        <v>57</v>
       </c>
       <c r="M237" t="s">
-        <v>1707</v>
-[...1 lines deleted...]
-      <c r="N237"/>
+        <v>1655</v>
+      </c>
+      <c r="N237" t="s">
+        <v>1656</v>
+      </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>41</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>44</v>
+        <v>1657</v>
       </c>
       <c r="D238" t="s">
-        <v>1708</v>
+        <v>1658</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1709</v>
+        <v>1659</v>
       </c>
       <c r="I238" t="s">
-        <v>1710</v>
+        <v>1660</v>
       </c>
       <c r="J238" t="s">
-        <v>1172</v>
+        <v>1583</v>
       </c>
       <c r="K238" t="s">
-        <v>1711</v>
+        <v>1661</v>
       </c>
       <c r="L238" t="s">
-        <v>1712</v>
+        <v>57</v>
       </c>
       <c r="M238" t="s">
-        <v>1713</v>
-[...1 lines deleted...]
-      <c r="N238"/>
+        <v>1662</v>
+      </c>
+      <c r="N238" t="s">
+        <v>1663</v>
+      </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>41</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1714</v>
+        <v>1579</v>
       </c>
       <c r="D239" t="s">
-        <v>1715</v>
+        <v>1594</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1716</v>
+        <v>326</v>
       </c>
       <c r="I239" t="s">
-        <v>1717</v>
+        <v>1664</v>
       </c>
       <c r="J239" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K239" t="s">
-        <v>1718</v>
+        <v>1665</v>
       </c>
       <c r="L239" t="s">
-        <v>847</v>
+        <v>1382</v>
       </c>
       <c r="M239" t="s">
-        <v>1719</v>
+        <v>1666</v>
       </c>
       <c r="N239" t="s">
-        <v>1720</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>41</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1721</v>
+        <v>1667</v>
       </c>
       <c r="D240" t="s">
-        <v>1722</v>
+        <v>1668</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1723</v>
+        <v>1669</v>
       </c>
       <c r="I240" t="s">
-        <v>1724</v>
+        <v>1670</v>
       </c>
       <c r="J240" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K240" t="s">
-        <v>1725</v>
+        <v>1671</v>
       </c>
       <c r="L240" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M240" t="s">
-        <v>1726</v>
+        <v>1672</v>
       </c>
       <c r="N240" t="s">
-        <v>1727</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>41</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1728</v>
+        <v>1674</v>
       </c>
       <c r="D241" t="s">
-        <v>1729</v>
+        <v>1675</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1730</v>
+        <v>1676</v>
       </c>
       <c r="I241" t="s">
-        <v>1731</v>
+        <v>1677</v>
       </c>
       <c r="J241" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K241" t="s">
-        <v>1732</v>
+        <v>1678</v>
       </c>
       <c r="L241" t="s">
-        <v>1733</v>
+        <v>57</v>
       </c>
       <c r="M241" t="s">
-        <v>1734</v>
-[...1 lines deleted...]
-      <c r="N241"/>
+        <v>1679</v>
+      </c>
+      <c r="N241" t="s">
+        <v>1680</v>
+      </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>41</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1735</v>
+        <v>1681</v>
       </c>
       <c r="D242" t="s">
-        <v>1736</v>
+        <v>1682</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1737</v>
+        <v>1683</v>
       </c>
       <c r="I242" t="s">
-        <v>1738</v>
+        <v>1684</v>
       </c>
       <c r="J242" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K242" t="s">
-        <v>1739</v>
+        <v>1685</v>
       </c>
       <c r="L242" t="s">
-        <v>1740</v>
+        <v>57</v>
       </c>
       <c r="M242" t="s">
-        <v>1741</v>
-[...1 lines deleted...]
-      <c r="N242"/>
+        <v>1686</v>
+      </c>
+      <c r="N242" t="s">
+        <v>1687</v>
+      </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>41</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1742</v>
+        <v>1688</v>
       </c>
       <c r="D243" t="s">
-        <v>1743</v>
+        <v>1689</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1744</v>
+        <v>1690</v>
       </c>
       <c r="I243" t="s">
-        <v>1745</v>
+        <v>1691</v>
       </c>
       <c r="J243" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K243" t="s">
-        <v>1746</v>
+        <v>1692</v>
       </c>
       <c r="L243" t="s">
-        <v>1747</v>
+        <v>813</v>
       </c>
       <c r="M243" t="s">
-        <v>1748</v>
-[...1 lines deleted...]
-      <c r="N243"/>
+        <v>1693</v>
+      </c>
+      <c r="N243" t="s">
+        <v>1694</v>
+      </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>41</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1749</v>
+        <v>1695</v>
       </c>
       <c r="D244" t="s">
-        <v>1750</v>
+        <v>1696</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1751</v>
+        <v>1697</v>
       </c>
       <c r="I244" t="s">
-        <v>1752</v>
+        <v>1698</v>
       </c>
       <c r="J244" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K244" t="s">
-        <v>1753</v>
+        <v>1699</v>
       </c>
       <c r="L244" t="s">
-        <v>1754</v>
+        <v>813</v>
       </c>
       <c r="M244" t="s">
-        <v>1755</v>
-[...1 lines deleted...]
-      <c r="N244"/>
+        <v>1700</v>
+      </c>
+      <c r="N244" t="s">
+        <v>1701</v>
+      </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>41</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1756</v>
+        <v>1702</v>
       </c>
       <c r="D245" t="s">
-        <v>1757</v>
+        <v>1703</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>44</v>
+        <v>1704</v>
       </c>
       <c r="I245" t="s">
-        <v>1758</v>
+        <v>1705</v>
       </c>
       <c r="J245" t="s">
-        <v>1759</v>
+        <v>871</v>
       </c>
       <c r="K245" t="s">
-        <v>1760</v>
+        <v>1706</v>
       </c>
       <c r="L245" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M245" t="s">
-        <v>1761</v>
+        <v>1707</v>
       </c>
       <c r="N245" t="s">
-        <v>1762</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>41</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1756</v>
+        <v>1709</v>
       </c>
       <c r="D246" t="s">
-        <v>1763</v>
+        <v>1710</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1764</v>
+        <v>1711</v>
       </c>
       <c r="I246" t="s">
-        <v>1765</v>
+        <v>1712</v>
       </c>
       <c r="J246" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K246" t="s">
-        <v>1766</v>
+        <v>1713</v>
       </c>
       <c r="L246" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M246" t="s">
-        <v>1767</v>
+        <v>1714</v>
       </c>
       <c r="N246" t="s">
-        <v>1762</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>41</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1768</v>
+        <v>1716</v>
       </c>
       <c r="D247" t="s">
-        <v>1769</v>
+        <v>1717</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>1770</v>
+        <v>1718</v>
       </c>
       <c r="I247" t="s">
-        <v>1771</v>
+        <v>1719</v>
       </c>
       <c r="J247" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K247" t="s">
-        <v>1772</v>
+        <v>1720</v>
       </c>
       <c r="L247" t="s">
-        <v>1773</v>
+        <v>57</v>
       </c>
       <c r="M247" t="s">
-        <v>1774</v>
-[...1 lines deleted...]
-      <c r="N247"/>
+        <v>1721</v>
+      </c>
+      <c r="N247" t="s">
+        <v>1722</v>
+      </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>41</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1775</v>
+        <v>1723</v>
       </c>
       <c r="D248" t="s">
-        <v>1776</v>
+        <v>1724</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1770</v>
+        <v>1725</v>
       </c>
       <c r="I248" t="s">
-        <v>1777</v>
+        <v>1726</v>
       </c>
       <c r="J248" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K248" t="s">
-        <v>1778</v>
+        <v>1727</v>
       </c>
       <c r="L248" t="s">
-        <v>1779</v>
+        <v>1382</v>
       </c>
       <c r="M248" t="s">
-        <v>1780</v>
-[...1 lines deleted...]
-      <c r="N248"/>
+        <v>1728</v>
+      </c>
+      <c r="N248" t="s">
+        <v>1729</v>
+      </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>41</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1781</v>
+        <v>1730</v>
       </c>
       <c r="D249" t="s">
-        <v>1782</v>
+        <v>1731</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1783</v>
+        <v>855</v>
       </c>
       <c r="I249" t="s">
-        <v>1784</v>
+        <v>1732</v>
       </c>
       <c r="J249" t="s">
-        <v>1383</v>
+        <v>871</v>
       </c>
       <c r="K249" t="s">
-        <v>1785</v>
+        <v>1733</v>
       </c>
       <c r="L249" t="s">
-        <v>1786</v>
+        <v>57</v>
       </c>
       <c r="M249" t="s">
-        <v>1787</v>
-[...1 lines deleted...]
-      <c r="N249"/>
+        <v>1734</v>
+      </c>
+      <c r="N249" t="s">
+        <v>1735</v>
+      </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>41</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1788</v>
+        <v>1736</v>
       </c>
       <c r="D250" t="s">
-        <v>1789</v>
+        <v>1737</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1790</v>
+        <v>1738</v>
       </c>
       <c r="I250" t="s">
-        <v>1791</v>
+        <v>1739</v>
       </c>
       <c r="J250" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K250" t="s">
-        <v>1792</v>
+        <v>1741</v>
       </c>
       <c r="L250" t="s">
-        <v>1793</v>
+        <v>813</v>
       </c>
       <c r="M250" t="s">
-        <v>1794</v>
-[...1 lines deleted...]
-      <c r="N250"/>
+        <v>1742</v>
+      </c>
+      <c r="N250" t="s">
+        <v>1743</v>
+      </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>41</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1795</v>
+        <v>1744</v>
       </c>
       <c r="D251" t="s">
-        <v>1796</v>
+        <v>1745</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1797</v>
+        <v>1746</v>
       </c>
       <c r="I251" t="s">
-        <v>1798</v>
+        <v>1747</v>
       </c>
       <c r="J251" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K251" t="s">
-        <v>1799</v>
+        <v>1748</v>
       </c>
       <c r="L251" t="s">
-        <v>1800</v>
+        <v>813</v>
       </c>
       <c r="M251" t="s">
-        <v>1801</v>
-[...1 lines deleted...]
-      <c r="N251"/>
+        <v>1749</v>
+      </c>
+      <c r="N251" t="s">
+        <v>1750</v>
+      </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>41</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1802</v>
+        <v>1751</v>
       </c>
       <c r="D252" t="s">
-        <v>1803</v>
+        <v>1751</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1804</v>
+        <v>326</v>
       </c>
       <c r="I252" t="s">
-        <v>1805</v>
+        <v>1752</v>
       </c>
       <c r="J252" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K252" t="s">
-        <v>1806</v>
+        <v>1753</v>
       </c>
       <c r="L252" t="s">
-        <v>1807</v>
+        <v>57</v>
       </c>
       <c r="M252" t="s">
-        <v>1808</v>
-[...1 lines deleted...]
-      <c r="N252"/>
+        <v>1754</v>
+      </c>
+      <c r="N252" t="s">
+        <v>1755</v>
+      </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>41</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1809</v>
+        <v>1751</v>
       </c>
       <c r="D253" t="s">
-        <v>1810</v>
+        <v>1756</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1811</v>
+        <v>1757</v>
       </c>
       <c r="I253" t="s">
-        <v>1812</v>
+        <v>1758</v>
       </c>
       <c r="J253" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K253" t="s">
-        <v>1813</v>
+        <v>1759</v>
       </c>
       <c r="L253" t="s">
-        <v>1814</v>
+        <v>57</v>
       </c>
       <c r="M253" t="s">
-        <v>1815</v>
-[...1 lines deleted...]
-      <c r="N253"/>
+        <v>1760</v>
+      </c>
+      <c r="N253" t="s">
+        <v>1755</v>
+      </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>41</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1816</v>
+        <v>1761</v>
       </c>
       <c r="D254" t="s">
-        <v>1817</v>
+        <v>1762</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1818</v>
+        <v>1763</v>
       </c>
       <c r="I254" t="s">
-        <v>1819</v>
+        <v>1764</v>
       </c>
       <c r="J254" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K254" t="s">
-        <v>1820</v>
+        <v>1765</v>
       </c>
       <c r="L254" t="s">
-        <v>1821</v>
+        <v>1766</v>
       </c>
       <c r="M254" t="s">
-        <v>1822</v>
-[...1 lines deleted...]
-      <c r="N254"/>
+        <v>1767</v>
+      </c>
+      <c r="N254" t="s">
+        <v>1768</v>
+      </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>41</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1823</v>
+        <v>1769</v>
       </c>
       <c r="D255" t="s">
-        <v>1824</v>
+        <v>1770</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1825</v>
+        <v>1771</v>
       </c>
       <c r="I255" t="s">
-        <v>1826</v>
+        <v>1772</v>
       </c>
       <c r="J255" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K255" t="s">
-        <v>1827</v>
+        <v>1773</v>
       </c>
       <c r="L255" t="s">
-        <v>1828</v>
+        <v>813</v>
       </c>
       <c r="M255" t="s">
-        <v>1829</v>
-[...1 lines deleted...]
-      <c r="N255"/>
+        <v>1774</v>
+      </c>
+      <c r="N255" t="s">
+        <v>1775</v>
+      </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>41</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1714</v>
+        <v>1776</v>
       </c>
       <c r="D256" t="s">
-        <v>1388</v>
+        <v>1777</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>44</v>
+        <v>1778</v>
       </c>
       <c r="I256" t="s">
-        <v>1830</v>
+        <v>1779</v>
       </c>
       <c r="J256" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K256" t="s">
-        <v>1831</v>
+        <v>1780</v>
       </c>
       <c r="L256" t="s">
-        <v>847</v>
+        <v>57</v>
       </c>
       <c r="M256" t="s">
-        <v>1832</v>
+        <v>1781</v>
       </c>
       <c r="N256" t="s">
-        <v>1720</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>41</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1833</v>
+        <v>1783</v>
       </c>
       <c r="D257" t="s">
-        <v>1834</v>
+        <v>1784</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1835</v>
+        <v>1785</v>
       </c>
       <c r="I257" t="s">
-        <v>1836</v>
+        <v>1786</v>
       </c>
       <c r="J257" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K257" t="s">
-        <v>1837</v>
+        <v>1787</v>
       </c>
       <c r="L257" t="s">
-        <v>1494</v>
+        <v>813</v>
       </c>
       <c r="M257" t="s">
-        <v>1838</v>
+        <v>1788</v>
       </c>
       <c r="N257" t="s">
-        <v>1839</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>41</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1840</v>
+        <v>1790</v>
       </c>
       <c r="D258" t="s">
-        <v>1841</v>
+        <v>1791</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1842</v>
+        <v>1792</v>
       </c>
       <c r="I258" t="s">
-        <v>1843</v>
+        <v>1793</v>
       </c>
       <c r="J258" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K258" t="s">
-        <v>1844</v>
+        <v>1794</v>
       </c>
       <c r="L258" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M258" t="s">
-        <v>1845</v>
+        <v>1795</v>
       </c>
       <c r="N258" t="s">
-        <v>1846</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>41</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1847</v>
+        <v>1797</v>
       </c>
       <c r="D259" t="s">
-        <v>1848</v>
+        <v>1798</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1849</v>
+        <v>1799</v>
       </c>
       <c r="I259" t="s">
-        <v>1850</v>
+        <v>1800</v>
       </c>
       <c r="J259" t="s">
-        <v>1383</v>
+        <v>1740</v>
       </c>
       <c r="K259" t="s">
-        <v>1851</v>
+        <v>1801</v>
       </c>
       <c r="L259" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M259" t="s">
-        <v>1852</v>
+        <v>1802</v>
       </c>
       <c r="N259" t="s">
-        <v>1853</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
-      <c r="C260"/>
+      <c r="C260" t="s">
+        <v>1804</v>
+      </c>
       <c r="D260" t="s">
-        <v>1854</v>
+        <v>1805</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1855</v>
+        <v>1806</v>
       </c>
       <c r="I260" t="s">
-        <v>1856</v>
+        <v>1807</v>
       </c>
       <c r="J260" t="s">
-        <v>1857</v>
+        <v>1808</v>
       </c>
       <c r="K260" t="s">
-        <v>1858</v>
+        <v>1809</v>
       </c>
       <c r="L260" t="s">
-        <v>1859</v>
+        <v>57</v>
       </c>
       <c r="M260" t="s">
-        <v>1860</v>
-[...1 lines deleted...]
-      <c r="N260"/>
+        <v>1810</v>
+      </c>
+      <c r="N260" t="s">
+        <v>1811</v>
+      </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
-      <c r="C261"/>
+      <c r="C261" t="s">
+        <v>1812</v>
+      </c>
       <c r="D261" t="s">
-        <v>1861</v>
+        <v>1813</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1862</v>
+        <v>1814</v>
       </c>
       <c r="I261" t="s">
-        <v>1863</v>
+        <v>1815</v>
       </c>
       <c r="J261" t="s">
-        <v>1857</v>
+        <v>1808</v>
       </c>
       <c r="K261" t="s">
-        <v>1864</v>
+        <v>1816</v>
       </c>
       <c r="L261" t="s">
-        <v>1865</v>
+        <v>57</v>
       </c>
       <c r="M261" t="s">
-        <v>1866</v>
-[...1 lines deleted...]
-      <c r="N261"/>
+        <v>1817</v>
+      </c>
+      <c r="N261" t="s">
+        <v>1818</v>
+      </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>41</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1867</v>
+        <v>1819</v>
       </c>
       <c r="D262" t="s">
-        <v>1868</v>
+        <v>1820</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>44</v>
+        <v>1821</v>
       </c>
       <c r="I262" t="s">
-        <v>1869</v>
+        <v>1822</v>
       </c>
       <c r="J262" t="s">
-        <v>1870</v>
+        <v>1808</v>
       </c>
       <c r="K262" t="s">
-        <v>1871</v>
+        <v>1823</v>
       </c>
       <c r="L262" t="s">
-        <v>847</v>
+        <v>57</v>
       </c>
       <c r="M262" t="s">
-        <v>1872</v>
+        <v>1824</v>
       </c>
       <c r="N262" t="s">
-        <v>1873</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>41</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1564</v>
+        <v>1826</v>
       </c>
       <c r="D263" t="s">
-        <v>1874</v>
+        <v>1827</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>44</v>
+        <v>1828</v>
       </c>
       <c r="I263" t="s">
-        <v>1875</v>
+        <v>1829</v>
       </c>
       <c r="J263" t="s">
-        <v>1870</v>
+        <v>1808</v>
       </c>
       <c r="K263" t="s">
-        <v>1876</v>
+        <v>1830</v>
       </c>
       <c r="L263" t="s">
-        <v>847</v>
+        <v>57</v>
       </c>
       <c r="M263" t="s">
-        <v>1877</v>
+        <v>1831</v>
       </c>
       <c r="N263" t="s">
-        <v>1570</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>41</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1878</v>
+        <v>1833</v>
       </c>
       <c r="D264" t="s">
-        <v>1879</v>
+        <v>1834</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1880</v>
+        <v>326</v>
       </c>
       <c r="I264" t="s">
-        <v>1881</v>
+        <v>1835</v>
       </c>
       <c r="J264" t="s">
-        <v>1870</v>
+        <v>1836</v>
       </c>
       <c r="K264" t="s">
-        <v>1882</v>
+        <v>1837</v>
       </c>
       <c r="L264" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M264" t="s">
-        <v>1883</v>
+        <v>1838</v>
       </c>
       <c r="N264" t="s">
-        <v>1884</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>41</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1885</v>
+        <v>1833</v>
       </c>
       <c r="D265" t="s">
-        <v>1886</v>
+        <v>1840</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1887</v>
+        <v>1841</v>
       </c>
       <c r="I265" t="s">
-        <v>1888</v>
+        <v>1842</v>
       </c>
       <c r="J265" t="s">
-        <v>1870</v>
+        <v>1808</v>
       </c>
       <c r="K265" t="s">
-        <v>1889</v>
+        <v>1843</v>
       </c>
       <c r="L265" t="s">
-        <v>1494</v>
+        <v>57</v>
       </c>
       <c r="M265" t="s">
-        <v>1890</v>
+        <v>1844</v>
       </c>
       <c r="N265" t="s">
-        <v>1891</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
-      <c r="C266" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C266"/>
       <c r="D266" t="s">
-        <v>1893</v>
+        <v>1845</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1894</v>
+        <v>1846</v>
       </c>
       <c r="I266" t="s">
-        <v>1895</v>
+        <v>1847</v>
       </c>
       <c r="J266" t="s">
-        <v>1870</v>
+        <v>1848</v>
       </c>
       <c r="K266" t="s">
-        <v>1896</v>
+        <v>1849</v>
       </c>
       <c r="L266" t="s">
-        <v>48</v>
+        <v>1850</v>
       </c>
       <c r="M266" t="s">
-        <v>1897</v>
-[...3 lines deleted...]
-      </c>
+        <v>1851</v>
+      </c>
+      <c r="N266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
-      <c r="C267" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C267"/>
       <c r="D267" t="s">
-        <v>1899</v>
+        <v>1852</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>44</v>
+        <v>1853</v>
       </c>
       <c r="I267" t="s">
-        <v>1900</v>
+        <v>1854</v>
       </c>
       <c r="J267" t="s">
-        <v>1901</v>
+        <v>1848</v>
       </c>
       <c r="K267" t="s">
-        <v>1902</v>
+        <v>1855</v>
       </c>
       <c r="L267" t="s">
-        <v>48</v>
+        <v>1856</v>
       </c>
       <c r="M267" t="s">
-        <v>1903</v>
-[...3 lines deleted...]
-      </c>
+        <v>1857</v>
+      </c>
+      <c r="N267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
-      <c r="C268" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C268"/>
       <c r="D268" t="s">
-        <v>1905</v>
+        <v>1858</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1906</v>
+        <v>1859</v>
       </c>
       <c r="I268" t="s">
-        <v>1907</v>
+        <v>1860</v>
       </c>
       <c r="J268" t="s">
-        <v>1870</v>
+        <v>1848</v>
       </c>
       <c r="K268" t="s">
-        <v>1908</v>
+        <v>1861</v>
       </c>
       <c r="L268" t="s">
-        <v>48</v>
+        <v>1862</v>
       </c>
       <c r="M268" t="s">
-        <v>1909</v>
-[...3 lines deleted...]
-      </c>
+        <v>1863</v>
+      </c>
+      <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
-      <c r="C269" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C269"/>
       <c r="D269" t="s">
-        <v>1911</v>
+        <v>1864</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>44</v>
+        <v>1865</v>
       </c>
       <c r="I269" t="s">
-        <v>1912</v>
+        <v>1866</v>
       </c>
       <c r="J269" t="s">
-        <v>1383</v>
+        <v>1848</v>
       </c>
       <c r="K269" t="s">
-        <v>1913</v>
+        <v>1867</v>
       </c>
       <c r="L269" t="s">
-        <v>1494</v>
+        <v>1868</v>
       </c>
       <c r="M269" t="s">
-        <v>1914</v>
-[...3 lines deleted...]
-      </c>
+        <v>1869</v>
+      </c>
+      <c r="N269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
-      <c r="C270" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C270"/>
       <c r="D270" t="s">
-        <v>1916</v>
+        <v>1870</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1917</v>
+        <v>1871</v>
       </c>
       <c r="I270" t="s">
-        <v>1918</v>
+        <v>1872</v>
       </c>
       <c r="J270" t="s">
-        <v>1870</v>
+        <v>1848</v>
       </c>
       <c r="K270" t="s">
-        <v>1919</v>
+        <v>1873</v>
       </c>
       <c r="L270" t="s">
-        <v>48</v>
+        <v>1874</v>
       </c>
       <c r="M270" t="s">
-        <v>1920</v>
-[...3 lines deleted...]
-      </c>
+        <v>1875</v>
+      </c>
+      <c r="N270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
-      <c r="C271"/>
+      <c r="C271" t="s">
+        <v>1876</v>
+      </c>
       <c r="D271" t="s">
-        <v>1921</v>
+        <v>1877</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1922</v>
+        <v>1878</v>
       </c>
       <c r="I271" t="s">
-        <v>1923</v>
+        <v>1879</v>
       </c>
       <c r="J271" t="s">
-        <v>61</v>
+        <v>1880</v>
       </c>
       <c r="K271" t="s">
-        <v>1924</v>
+        <v>1881</v>
       </c>
       <c r="L271" t="s">
-        <v>1925</v>
+        <v>813</v>
       </c>
       <c r="M271" t="s">
-        <v>1926</v>
-[...1 lines deleted...]
-      <c r="N271"/>
+        <v>1882</v>
+      </c>
+      <c r="N271" t="s">
+        <v>1883</v>
+      </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>41</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1927</v>
+        <v>1884</v>
       </c>
       <c r="D272" t="s">
-        <v>1928</v>
+        <v>1885</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1929</v>
+        <v>1886</v>
       </c>
       <c r="I272" t="s">
-        <v>1930</v>
+        <v>1887</v>
       </c>
       <c r="J272" t="s">
-        <v>1574</v>
+        <v>1880</v>
       </c>
       <c r="K272" t="s">
-        <v>1931</v>
+        <v>1888</v>
       </c>
       <c r="L272" t="s">
-        <v>48</v>
+        <v>1766</v>
       </c>
       <c r="M272" t="s">
-        <v>1932</v>
+        <v>1889</v>
       </c>
       <c r="N272" t="s">
-        <v>1933</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>41</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1668</v>
+        <v>1891</v>
       </c>
       <c r="D273" t="s">
-        <v>1668</v>
+        <v>1892</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>44</v>
+        <v>1893</v>
       </c>
       <c r="I273" t="s">
-        <v>1934</v>
+        <v>1894</v>
       </c>
       <c r="J273" t="s">
-        <v>1468</v>
+        <v>1880</v>
       </c>
       <c r="K273" t="s">
-        <v>1935</v>
+        <v>1895</v>
       </c>
       <c r="L273" t="s">
-        <v>48</v>
+        <v>1766</v>
       </c>
       <c r="M273" t="s">
-        <v>1936</v>
+        <v>1896</v>
       </c>
       <c r="N273" t="s">
-        <v>1674</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>41</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1668</v>
+        <v>1898</v>
       </c>
       <c r="D274" t="s">
-        <v>1669</v>
+        <v>1899</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1670</v>
+        <v>1900</v>
       </c>
       <c r="I274" t="s">
-        <v>1937</v>
+        <v>1901</v>
       </c>
       <c r="J274" t="s">
-        <v>1574</v>
+        <v>1880</v>
       </c>
       <c r="K274" t="s">
-        <v>1938</v>
+        <v>1902</v>
       </c>
       <c r="L274" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M274" t="s">
-        <v>1939</v>
+        <v>1903</v>
       </c>
       <c r="N274" t="s">
-        <v>1674</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>41</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1940</v>
+        <v>1905</v>
       </c>
       <c r="D275" t="s">
-        <v>1941</v>
+        <v>1906</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1942</v>
+        <v>1907</v>
       </c>
       <c r="I275" t="s">
-        <v>1943</v>
+        <v>1908</v>
       </c>
       <c r="J275" t="s">
-        <v>1574</v>
+        <v>1880</v>
       </c>
       <c r="K275" t="s">
-        <v>1944</v>
+        <v>1909</v>
       </c>
       <c r="L275" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M275" t="s">
-        <v>1945</v>
+        <v>1910</v>
       </c>
       <c r="N275" t="s">
-        <v>1946</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
-      <c r="C276" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C276"/>
       <c r="D276" t="s">
-        <v>1948</v>
+        <v>1912</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1949</v>
+        <v>1913</v>
       </c>
       <c r="I276" t="s">
-        <v>1950</v>
+        <v>1914</v>
       </c>
       <c r="J276" t="s">
-        <v>1574</v>
+        <v>144</v>
       </c>
       <c r="K276" t="s">
-        <v>1951</v>
+        <v>1915</v>
       </c>
       <c r="L276" t="s">
-        <v>1494</v>
+        <v>1916</v>
       </c>
       <c r="M276" t="s">
-        <v>1952</v>
-[...3 lines deleted...]
-      </c>
+        <v>1917</v>
+      </c>
+      <c r="N276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
-      <c r="C277" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C277"/>
       <c r="D277" t="s">
-        <v>1955</v>
+        <v>1918</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1956</v>
+        <v>1919</v>
       </c>
       <c r="I277" t="s">
-        <v>1957</v>
+        <v>1920</v>
       </c>
       <c r="J277" t="s">
-        <v>1574</v>
+        <v>144</v>
       </c>
       <c r="K277" t="s">
-        <v>1958</v>
+        <v>1921</v>
       </c>
       <c r="L277" t="s">
-        <v>1494</v>
+        <v>1922</v>
       </c>
       <c r="M277" t="s">
-        <v>1959</v>
-[...3 lines deleted...]
-      </c>
+        <v>1923</v>
+      </c>
+      <c r="N277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
-      <c r="C278" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C278"/>
       <c r="D278" t="s">
-        <v>1962</v>
+        <v>1924</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1963</v>
+        <v>1925</v>
       </c>
       <c r="I278" t="s">
-        <v>1964</v>
+        <v>1926</v>
       </c>
       <c r="J278" t="s">
-        <v>1636</v>
+        <v>144</v>
       </c>
       <c r="K278" t="s">
-        <v>1965</v>
+        <v>1927</v>
       </c>
       <c r="L278" t="s">
-        <v>847</v>
+        <v>1928</v>
       </c>
       <c r="M278" t="s">
-        <v>1966</v>
-[...3 lines deleted...]
-      </c>
+        <v>1929</v>
+      </c>
+      <c r="N278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
-      <c r="C279" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C279"/>
       <c r="D279" t="s">
-        <v>1969</v>
+        <v>1930</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1970</v>
+        <v>1931</v>
       </c>
       <c r="I279" t="s">
-        <v>1971</v>
+        <v>1932</v>
       </c>
       <c r="J279" t="s">
-        <v>1636</v>
+        <v>144</v>
       </c>
       <c r="K279" t="s">
-        <v>1972</v>
+        <v>1933</v>
       </c>
       <c r="L279" t="s">
-        <v>48</v>
+        <v>1934</v>
       </c>
       <c r="M279" t="s">
-        <v>1973</v>
-[...3 lines deleted...]
-      </c>
+        <v>1935</v>
+      </c>
+      <c r="N279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1975</v>
+        <v>1936</v>
       </c>
       <c r="D280" t="s">
-        <v>1976</v>
-[...3 lines deleted...]
-      <c r="G280"/>
+        <v>1937</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1938</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1939</v>
+      </c>
+      <c r="G280" t="s">
+        <v>1940</v>
+      </c>
       <c r="H280" t="s">
-        <v>1977</v>
+        <v>1941</v>
       </c>
       <c r="I280" t="s">
-        <v>1978</v>
+        <v>1942</v>
       </c>
       <c r="J280" t="s">
-        <v>1636</v>
+        <v>630</v>
       </c>
       <c r="K280" t="s">
-        <v>1979</v>
+        <v>1943</v>
       </c>
       <c r="L280" t="s">
-        <v>48</v>
+        <v>1944</v>
       </c>
       <c r="M280" t="s">
-        <v>1980</v>
+        <v>1945</v>
       </c>
       <c r="N280" t="s">
-        <v>1981</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>41</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1982</v>
+        <v>1947</v>
       </c>
       <c r="D281" t="s">
-        <v>1983</v>
+        <v>1948</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>1984</v>
+        <v>1949</v>
       </c>
       <c r="I281" t="s">
-        <v>1985</v>
+        <v>1950</v>
       </c>
       <c r="J281" t="s">
-        <v>1636</v>
+        <v>1951</v>
       </c>
       <c r="K281" t="s">
-        <v>1986</v>
+        <v>1952</v>
       </c>
       <c r="L281" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M281" t="s">
-        <v>1987</v>
+        <v>1953</v>
       </c>
       <c r="N281" t="s">
-        <v>1988</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>41</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1989</v>
+        <v>1955</v>
       </c>
       <c r="D282" t="s">
-        <v>1990</v>
+        <v>1956</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1991</v>
+        <v>1957</v>
       </c>
       <c r="I282" t="s">
-        <v>1992</v>
+        <v>1958</v>
       </c>
       <c r="J282" t="s">
-        <v>1636</v>
+        <v>1951</v>
       </c>
       <c r="K282" t="s">
-        <v>1993</v>
+        <v>1959</v>
       </c>
       <c r="L282" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M282" t="s">
-        <v>1994</v>
+        <v>1960</v>
       </c>
       <c r="N282" t="s">
-        <v>1995</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>41</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1996</v>
+        <v>1962</v>
       </c>
       <c r="D283" t="s">
-        <v>1997</v>
+        <v>1963</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>1998</v>
+        <v>1964</v>
       </c>
       <c r="I283" t="s">
-        <v>1999</v>
+        <v>1965</v>
       </c>
       <c r="J283" t="s">
-        <v>1636</v>
+        <v>1951</v>
       </c>
       <c r="K283" t="s">
-        <v>2000</v>
+        <v>1966</v>
       </c>
       <c r="L283" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M283" t="s">
-        <v>2001</v>
+        <v>1967</v>
       </c>
       <c r="N283" t="s">
-        <v>2002</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>41</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2003</v>
+        <v>1969</v>
       </c>
       <c r="D284" t="s">
-        <v>2004</v>
+        <v>1970</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>2005</v>
+        <v>1971</v>
       </c>
       <c r="I284" t="s">
-        <v>2006</v>
+        <v>1972</v>
       </c>
       <c r="J284" t="s">
-        <v>1636</v>
+        <v>1951</v>
       </c>
       <c r="K284" t="s">
-        <v>2007</v>
+        <v>1973</v>
       </c>
       <c r="L284" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M284" t="s">
-        <v>2008</v>
+        <v>1974</v>
       </c>
       <c r="N284" t="s">
-        <v>2009</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
-      <c r="C285" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C285"/>
       <c r="D285" t="s">
-        <v>2011</v>
+        <v>1976</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>2012</v>
+        <v>1977</v>
       </c>
       <c r="I285" t="s">
-        <v>2013</v>
+        <v>1978</v>
       </c>
       <c r="J285" t="s">
-        <v>1636</v>
+        <v>540</v>
       </c>
       <c r="K285" t="s">
-        <v>2014</v>
+        <v>1979</v>
       </c>
       <c r="L285" t="s">
-        <v>48</v>
+        <v>1980</v>
       </c>
       <c r="M285" t="s">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>1981</v>
+      </c>
+      <c r="N285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286"/>
       <c r="D286" t="s">
-        <v>2017</v>
+        <v>1982</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>2018</v>
+        <v>1983</v>
       </c>
       <c r="I286" t="s">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="J286" t="s">
-        <v>758</v>
+        <v>540</v>
       </c>
       <c r="K286" t="s">
-        <v>2020</v>
+        <v>1985</v>
       </c>
       <c r="L286" t="s">
-        <v>2021</v>
+        <v>1986</v>
       </c>
       <c r="M286" t="s">
-        <v>2022</v>
+        <v>1987</v>
       </c>
       <c r="N286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
-      <c r="C287" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C287"/>
       <c r="D287" t="s">
-        <v>2024</v>
+        <v>1988</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>2025</v>
+        <v>1989</v>
       </c>
       <c r="I287" t="s">
-        <v>2026</v>
+        <v>1990</v>
       </c>
       <c r="J287" t="s">
-        <v>105</v>
+        <v>540</v>
       </c>
       <c r="K287" t="s">
-        <v>2027</v>
+        <v>1991</v>
       </c>
       <c r="L287" t="s">
-        <v>48</v>
+        <v>1992</v>
       </c>
       <c r="M287" t="s">
-        <v>2028</v>
-[...3 lines deleted...]
-      </c>
+        <v>1993</v>
+      </c>
+      <c r="N287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
-      <c r="C288" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C288"/>
       <c r="D288" t="s">
-        <v>2031</v>
+        <v>1994</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>2025</v>
+        <v>1995</v>
       </c>
       <c r="I288" t="s">
-        <v>2032</v>
+        <v>1996</v>
       </c>
       <c r="J288" t="s">
-        <v>105</v>
+        <v>540</v>
       </c>
       <c r="K288" t="s">
-        <v>2033</v>
+        <v>1997</v>
       </c>
       <c r="L288" t="s">
-        <v>48</v>
+        <v>1998</v>
       </c>
       <c r="M288" t="s">
-        <v>2034</v>
-[...3 lines deleted...]
-      </c>
+        <v>1999</v>
+      </c>
+      <c r="N288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>41</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2036</v>
+        <v>2000</v>
       </c>
       <c r="D289" t="s">
-        <v>2037</v>
+        <v>2001</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>2038</v>
+        <v>2002</v>
       </c>
       <c r="I289" t="s">
-        <v>2039</v>
+        <v>2003</v>
       </c>
       <c r="J289" t="s">
-        <v>105</v>
+        <v>2004</v>
       </c>
       <c r="K289" t="s">
-        <v>2040</v>
+        <v>2005</v>
       </c>
       <c r="L289" t="s">
-        <v>2041</v>
+        <v>57</v>
       </c>
       <c r="M289" t="s">
-        <v>2042</v>
+        <v>2006</v>
       </c>
       <c r="N289" t="s">
-        <v>2043</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>41</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2044</v>
+        <v>2008</v>
       </c>
       <c r="D290" t="s">
-        <v>2045</v>
+        <v>2009</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>2046</v>
+        <v>2010</v>
       </c>
       <c r="I290" t="s">
-        <v>2047</v>
+        <v>2011</v>
       </c>
       <c r="J290" t="s">
-        <v>105</v>
+        <v>2004</v>
       </c>
       <c r="K290" t="s">
-        <v>2048</v>
+        <v>2012</v>
       </c>
       <c r="L290" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M290" t="s">
-        <v>2049</v>
+        <v>2013</v>
       </c>
       <c r="N290" t="s">
-        <v>2050</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>41</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2051</v>
+        <v>2015</v>
       </c>
       <c r="D291" t="s">
-        <v>2052</v>
+        <v>2016</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>2046</v>
+        <v>2017</v>
       </c>
       <c r="I291" t="s">
-        <v>2053</v>
+        <v>2018</v>
       </c>
       <c r="J291" t="s">
-        <v>105</v>
+        <v>2004</v>
       </c>
       <c r="K291" t="s">
-        <v>2054</v>
+        <v>2019</v>
       </c>
       <c r="L291" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M291" t="s">
-        <v>2055</v>
+        <v>2020</v>
       </c>
       <c r="N291" t="s">
-        <v>2056</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>41</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2057</v>
+        <v>2022</v>
       </c>
       <c r="D292" t="s">
-        <v>2058</v>
+        <v>2023</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>2059</v>
+        <v>2024</v>
       </c>
       <c r="I292" t="s">
-        <v>2060</v>
+        <v>2025</v>
       </c>
       <c r="J292" t="s">
-        <v>105</v>
+        <v>2004</v>
       </c>
       <c r="K292" t="s">
-        <v>2061</v>
+        <v>2026</v>
       </c>
       <c r="L292" t="s">
-        <v>48</v>
+        <v>1766</v>
       </c>
       <c r="M292" t="s">
-        <v>2062</v>
+        <v>2027</v>
       </c>
       <c r="N292" t="s">
-        <v>2063</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>41</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2064</v>
+        <v>2029</v>
       </c>
       <c r="D293" t="s">
-        <v>2065</v>
+        <v>2030</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>2066</v>
+        <v>2031</v>
       </c>
       <c r="I293" t="s">
-        <v>2067</v>
+        <v>2032</v>
       </c>
       <c r="J293" t="s">
-        <v>105</v>
+        <v>2004</v>
       </c>
       <c r="K293" t="s">
-        <v>2068</v>
+        <v>2033</v>
       </c>
       <c r="L293" t="s">
-        <v>48</v>
+        <v>1766</v>
       </c>
       <c r="M293" t="s">
-        <v>2069</v>
+        <v>2034</v>
       </c>
       <c r="N293" t="s">
-        <v>2070</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>41</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2071</v>
+        <v>2036</v>
       </c>
       <c r="D294" t="s">
-        <v>2072</v>
+        <v>2037</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>2073</v>
+        <v>2038</v>
       </c>
       <c r="I294" t="s">
-        <v>2074</v>
+        <v>2039</v>
       </c>
       <c r="J294" t="s">
-        <v>105</v>
+        <v>2004</v>
       </c>
       <c r="K294" t="s">
-        <v>2075</v>
+        <v>2040</v>
       </c>
       <c r="L294" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M294" t="s">
-        <v>2076</v>
+        <v>2041</v>
       </c>
       <c r="N294" t="s">
-        <v>2077</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
-      <c r="C295"/>
+      <c r="C295" t="s">
+        <v>2029</v>
+      </c>
       <c r="D295" t="s">
-        <v>2078</v>
+        <v>2030</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>2079</v>
+        <v>2043</v>
       </c>
       <c r="I295" t="s">
-        <v>2080</v>
+        <v>2044</v>
       </c>
       <c r="J295" t="s">
-        <v>2081</v>
+        <v>2004</v>
       </c>
       <c r="K295" t="s">
-        <v>2082</v>
+        <v>2045</v>
       </c>
       <c r="L295" t="s">
-        <v>2083</v>
+        <v>1382</v>
       </c>
       <c r="M295" t="s">
-        <v>2084</v>
-[...1 lines deleted...]
-      <c r="N295"/>
+        <v>2046</v>
+      </c>
+      <c r="N295" t="s">
+        <v>2035</v>
+      </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
-      <c r="C296"/>
+      <c r="C296" t="s">
+        <v>2047</v>
+      </c>
       <c r="D296" t="s">
-        <v>2085</v>
+        <v>2048</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>2086</v>
+        <v>2049</v>
       </c>
       <c r="I296" t="s">
-        <v>2087</v>
+        <v>2050</v>
       </c>
       <c r="J296" t="s">
-        <v>2081</v>
+        <v>2004</v>
       </c>
       <c r="K296" t="s">
-        <v>2088</v>
+        <v>2051</v>
       </c>
       <c r="L296" t="s">
-        <v>2089</v>
+        <v>57</v>
       </c>
       <c r="M296" t="s">
-        <v>2090</v>
-[...1 lines deleted...]
-      <c r="N296"/>
+        <v>2052</v>
+      </c>
+      <c r="N296" t="s">
+        <v>2053</v>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>41</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2091</v>
+        <v>2054</v>
       </c>
       <c r="D297" t="s">
-        <v>2092</v>
+        <v>2055</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>2093</v>
+        <v>2056</v>
       </c>
       <c r="I297" t="s">
-        <v>2094</v>
+        <v>2057</v>
       </c>
       <c r="J297" t="s">
-        <v>1857</v>
+        <v>2004</v>
       </c>
       <c r="K297" t="s">
-        <v>2095</v>
+        <v>2058</v>
       </c>
       <c r="L297" t="s">
-        <v>1494</v>
+        <v>1382</v>
       </c>
       <c r="M297" t="s">
-        <v>2096</v>
+        <v>2059</v>
       </c>
       <c r="N297" t="s">
-        <v>2097</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>41</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2098</v>
+        <v>2061</v>
       </c>
       <c r="D298" t="s">
-        <v>2099</v>
+        <v>2062</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>2100</v>
+        <v>2063</v>
       </c>
       <c r="I298" t="s">
-        <v>2101</v>
+        <v>2064</v>
       </c>
       <c r="J298" t="s">
-        <v>1857</v>
+        <v>2004</v>
       </c>
       <c r="K298" t="s">
-        <v>2102</v>
+        <v>2065</v>
       </c>
       <c r="L298" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M298" t="s">
-        <v>2103</v>
+        <v>2066</v>
       </c>
       <c r="N298" t="s">
-        <v>2104</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>41</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2105</v>
+        <v>2061</v>
       </c>
       <c r="D299" t="s">
-        <v>2106</v>
+        <v>2062</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>2107</v>
+        <v>2063</v>
       </c>
       <c r="I299" t="s">
-        <v>2108</v>
+        <v>2068</v>
       </c>
       <c r="J299" t="s">
-        <v>1857</v>
+        <v>2004</v>
       </c>
       <c r="K299" t="s">
-        <v>2109</v>
+        <v>2069</v>
       </c>
       <c r="L299" t="s">
-        <v>1494</v>
+        <v>2070</v>
       </c>
       <c r="M299" t="s">
-        <v>2110</v>
+        <v>2071</v>
       </c>
       <c r="N299" t="s">
-        <v>2111</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
-      <c r="C300" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C300"/>
       <c r="D300" t="s">
-        <v>2113</v>
+        <v>2072</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>2114</v>
+        <v>1057</v>
       </c>
       <c r="I300" t="s">
-        <v>2115</v>
+        <v>2073</v>
       </c>
       <c r="J300" t="s">
-        <v>1857</v>
+        <v>2074</v>
       </c>
       <c r="K300" t="s">
-        <v>2116</v>
+        <v>2075</v>
       </c>
       <c r="L300" t="s">
-        <v>1494</v>
+        <v>2076</v>
       </c>
       <c r="M300" t="s">
-        <v>2117</v>
-[...3 lines deleted...]
-      </c>
+        <v>2077</v>
+      </c>
+      <c r="N300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
-      <c r="C301" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C301"/>
       <c r="D301" t="s">
-        <v>2120</v>
+        <v>2078</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>2121</v>
+        <v>2079</v>
       </c>
       <c r="I301" t="s">
-        <v>2122</v>
+        <v>2080</v>
       </c>
       <c r="J301" t="s">
-        <v>1857</v>
+        <v>2074</v>
       </c>
       <c r="K301" t="s">
-        <v>2123</v>
+        <v>2081</v>
       </c>
       <c r="L301" t="s">
-        <v>1494</v>
+        <v>2082</v>
       </c>
       <c r="M301" t="s">
-        <v>2124</v>
-[...3 lines deleted...]
-      </c>
+        <v>2083</v>
+      </c>
+      <c r="N301"/>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
-      <c r="C302" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C302"/>
       <c r="D302" t="s">
-        <v>2127</v>
+        <v>2084</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>2128</v>
+        <v>2085</v>
       </c>
       <c r="I302" t="s">
-        <v>2129</v>
+        <v>2086</v>
       </c>
       <c r="J302" t="s">
-        <v>1857</v>
+        <v>2074</v>
       </c>
       <c r="K302" t="s">
-        <v>2130</v>
+        <v>2087</v>
       </c>
       <c r="L302" t="s">
-        <v>48</v>
+        <v>2088</v>
       </c>
       <c r="M302" t="s">
-        <v>2131</v>
-[...3 lines deleted...]
-      </c>
+        <v>2089</v>
+      </c>
+      <c r="N302"/>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303"/>
       <c r="D303" t="s">
-        <v>2133</v>
+        <v>2090</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
-        <v>2134</v>
+        <v>2091</v>
       </c>
       <c r="I303" t="s">
-        <v>2135</v>
+        <v>2092</v>
       </c>
       <c r="J303" t="s">
-        <v>1192</v>
+        <v>2074</v>
       </c>
       <c r="K303" t="s">
-        <v>2136</v>
+        <v>2093</v>
       </c>
       <c r="L303" t="s">
-        <v>2137</v>
+        <v>2094</v>
       </c>
       <c r="M303" t="s">
-        <v>2138</v>
+        <v>2095</v>
       </c>
       <c r="N303"/>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
-      <c r="C304"/>
+      <c r="C304" t="s">
+        <v>2096</v>
+      </c>
       <c r="D304" t="s">
-        <v>2139</v>
+        <v>2097</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>2140</v>
+        <v>326</v>
       </c>
       <c r="I304" t="s">
-        <v>2141</v>
+        <v>2098</v>
       </c>
       <c r="J304" t="s">
-        <v>1192</v>
+        <v>2099</v>
       </c>
       <c r="K304" t="s">
-        <v>2142</v>
+        <v>2100</v>
       </c>
       <c r="L304" t="s">
-        <v>2143</v>
+        <v>57</v>
       </c>
       <c r="M304" t="s">
-        <v>2144</v>
-[...1 lines deleted...]
-      <c r="N304"/>
+        <v>2101</v>
+      </c>
+      <c r="N304" t="s">
+        <v>2102</v>
+      </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
-      <c r="C305"/>
+      <c r="C305" t="s">
+        <v>2096</v>
+      </c>
       <c r="D305" t="s">
-        <v>2145</v>
+        <v>2103</v>
       </c>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
-        <v>2146</v>
+        <v>2104</v>
       </c>
       <c r="I305" t="s">
-        <v>2147</v>
+        <v>2105</v>
       </c>
       <c r="J305" t="s">
-        <v>1192</v>
+        <v>1848</v>
       </c>
       <c r="K305" t="s">
-        <v>2148</v>
+        <v>2106</v>
       </c>
       <c r="L305" t="s">
-        <v>2149</v>
+        <v>57</v>
       </c>
       <c r="M305" t="s">
-        <v>2150</v>
-[...1 lines deleted...]
-      <c r="N305"/>
+        <v>2107</v>
+      </c>
+      <c r="N305" t="s">
+        <v>2102</v>
+      </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
-      <c r="C306"/>
+      <c r="C306" t="s">
+        <v>2108</v>
+      </c>
       <c r="D306" t="s">
-        <v>2151</v>
+        <v>2109</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>2152</v>
+        <v>2110</v>
       </c>
       <c r="I306" t="s">
-        <v>2153</v>
+        <v>2111</v>
       </c>
       <c r="J306" t="s">
-        <v>1192</v>
+        <v>1848</v>
       </c>
       <c r="K306" t="s">
-        <v>2154</v>
+        <v>2112</v>
       </c>
       <c r="L306" t="s">
-        <v>2155</v>
+        <v>57</v>
       </c>
       <c r="M306" t="s">
-        <v>2156</v>
-[...1 lines deleted...]
-      <c r="N306"/>
+        <v>2113</v>
+      </c>
+      <c r="N306" t="s">
+        <v>2114</v>
+      </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
-      <c r="C307"/>
+      <c r="C307" t="s">
+        <v>2115</v>
+      </c>
       <c r="D307" t="s">
-        <v>2157</v>
+        <v>2116</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
-        <v>2158</v>
+        <v>2117</v>
       </c>
       <c r="I307" t="s">
-        <v>2159</v>
+        <v>2118</v>
       </c>
       <c r="J307" t="s">
-        <v>1192</v>
+        <v>46</v>
       </c>
       <c r="K307" t="s">
-        <v>2160</v>
+        <v>2119</v>
       </c>
       <c r="L307" t="s">
-        <v>2161</v>
+        <v>57</v>
       </c>
       <c r="M307" t="s">
-        <v>2162</v>
-[...1 lines deleted...]
-      <c r="N307"/>
+        <v>2120</v>
+      </c>
+      <c r="N307" t="s">
+        <v>2121</v>
+      </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>41</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2163</v>
+        <v>2122</v>
       </c>
       <c r="D308" t="s">
-        <v>2164</v>
+        <v>2123</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>2165</v>
+        <v>2124</v>
       </c>
       <c r="I308" t="s">
-        <v>2166</v>
+        <v>2125</v>
       </c>
       <c r="J308" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K308" t="s">
-        <v>2167</v>
+        <v>2126</v>
       </c>
       <c r="L308" t="s">
-        <v>2168</v>
+        <v>1766</v>
       </c>
       <c r="M308" t="s">
-        <v>2169</v>
+        <v>2127</v>
       </c>
       <c r="N308" t="s">
-        <v>2170</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>41</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2171</v>
+        <v>2129</v>
       </c>
       <c r="D309" t="s">
-        <v>2172</v>
+        <v>2130</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
-        <v>2173</v>
+        <v>2131</v>
       </c>
       <c r="I309" t="s">
-        <v>2174</v>
+        <v>2132</v>
       </c>
       <c r="J309" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K309" t="s">
-        <v>2175</v>
+        <v>2133</v>
       </c>
       <c r="L309" t="s">
-        <v>48</v>
+        <v>1382</v>
       </c>
       <c r="M309" t="s">
-        <v>2176</v>
+        <v>2134</v>
       </c>
       <c r="N309" t="s">
-        <v>2177</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>41</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2178</v>
+        <v>2136</v>
       </c>
       <c r="D310" t="s">
-        <v>2179</v>
+        <v>2137</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>2180</v>
+        <v>2138</v>
       </c>
       <c r="I310" t="s">
-        <v>2181</v>
+        <v>2139</v>
       </c>
       <c r="J310" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K310" t="s">
-        <v>2182</v>
+        <v>2140</v>
       </c>
       <c r="L310" t="s">
-        <v>2183</v>
+        <v>1766</v>
       </c>
       <c r="M310" t="s">
-        <v>2184</v>
+        <v>2141</v>
       </c>
       <c r="N310" t="s">
-        <v>2185</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>41</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2186</v>
+        <v>2143</v>
       </c>
       <c r="D311" t="s">
-        <v>2187</v>
+        <v>2144</v>
       </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
-        <v>44</v>
+        <v>2145</v>
       </c>
       <c r="I311" t="s">
-        <v>2188</v>
+        <v>2146</v>
       </c>
       <c r="J311" t="s">
-        <v>1857</v>
+        <v>144</v>
       </c>
       <c r="K311" t="s">
-        <v>2189</v>
+        <v>2147</v>
       </c>
       <c r="L311" t="s">
-        <v>48</v>
+        <v>1382</v>
       </c>
       <c r="M311" t="s">
-        <v>2190</v>
+        <v>2148</v>
       </c>
       <c r="N311" t="s">
-        <v>2191</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>41</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2186</v>
+        <v>2150</v>
       </c>
       <c r="D312" t="s">
-        <v>2192</v>
+        <v>2151</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>2193</v>
+        <v>2152</v>
       </c>
       <c r="I312" t="s">
-        <v>2194</v>
+        <v>2153</v>
       </c>
       <c r="J312" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="K312" t="s">
-        <v>2195</v>
+        <v>2154</v>
       </c>
       <c r="L312" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M312" t="s">
-        <v>2196</v>
+        <v>2155</v>
       </c>
       <c r="N312" t="s">
-        <v>2191</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>41</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2197</v>
+        <v>2157</v>
       </c>
       <c r="D313" t="s">
-        <v>2198</v>
+        <v>2158</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313"/>
       <c r="H313" t="s">
-        <v>2199</v>
+        <v>2159</v>
       </c>
       <c r="I313" t="s">
-        <v>2200</v>
+        <v>2160</v>
       </c>
       <c r="J313" t="s">
-        <v>61</v>
+        <v>2161</v>
       </c>
       <c r="K313" t="s">
-        <v>2201</v>
+        <v>2162</v>
       </c>
       <c r="L313" t="s">
-        <v>48</v>
+        <v>2163</v>
       </c>
       <c r="M313" t="s">
-        <v>2202</v>
+        <v>2164</v>
       </c>
       <c r="N313" t="s">
-        <v>2203</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>41</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2204</v>
+        <v>2166</v>
       </c>
       <c r="D314" t="s">
-        <v>2205</v>
+        <v>2167</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>2206</v>
+        <v>2168</v>
       </c>
       <c r="I314" t="s">
-        <v>2207</v>
+        <v>2169</v>
       </c>
       <c r="J314" t="s">
-        <v>61</v>
+        <v>2161</v>
       </c>
       <c r="K314" t="s">
-        <v>2208</v>
+        <v>2170</v>
       </c>
       <c r="L314" t="s">
-        <v>48</v>
+        <v>2171</v>
       </c>
       <c r="M314" t="s">
-        <v>2209</v>
+        <v>2172</v>
       </c>
       <c r="N314" t="s">
-        <v>2210</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>41</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2211</v>
+        <v>2174</v>
       </c>
       <c r="D315" t="s">
-        <v>2212</v>
+        <v>2175</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
-        <v>2213</v>
+        <v>2176</v>
       </c>
       <c r="I315" t="s">
-        <v>2214</v>
+        <v>2177</v>
       </c>
       <c r="J315" t="s">
-        <v>61</v>
+        <v>2161</v>
       </c>
       <c r="K315" t="s">
-        <v>2215</v>
+        <v>2178</v>
       </c>
       <c r="L315" t="s">
-        <v>48</v>
+        <v>2179</v>
       </c>
       <c r="M315" t="s">
-        <v>2216</v>
+        <v>2180</v>
       </c>
       <c r="N315" t="s">
-        <v>2217</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>41</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2218</v>
+        <v>2182</v>
       </c>
       <c r="D316" t="s">
-        <v>2219</v>
+        <v>2183</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316" t="s">
-        <v>2220</v>
+        <v>2184</v>
       </c>
       <c r="I316" t="s">
-        <v>2221</v>
+        <v>2185</v>
       </c>
       <c r="J316" t="s">
-        <v>61</v>
+        <v>540</v>
       </c>
       <c r="K316" t="s">
-        <v>2222</v>
+        <v>2186</v>
       </c>
       <c r="L316" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M316" t="s">
-        <v>2223</v>
+        <v>2187</v>
       </c>
       <c r="N316" t="s">
-        <v>2224</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>41</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2225</v>
+        <v>2143</v>
       </c>
       <c r="D317" t="s">
-        <v>2226</v>
+        <v>2189</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317"/>
       <c r="H317" t="s">
-        <v>2227</v>
+        <v>326</v>
       </c>
       <c r="I317" t="s">
-        <v>2228</v>
+        <v>2190</v>
       </c>
       <c r="J317" t="s">
-        <v>61</v>
+        <v>540</v>
       </c>
       <c r="K317" t="s">
-        <v>2229</v>
+        <v>2191</v>
       </c>
       <c r="L317" t="s">
-        <v>48</v>
+        <v>1382</v>
       </c>
       <c r="M317" t="s">
-        <v>2230</v>
+        <v>2192</v>
       </c>
       <c r="N317" t="s">
-        <v>2231</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>41</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2232</v>
+        <v>2193</v>
       </c>
       <c r="D318" t="s">
-        <v>2233</v>
+        <v>2194</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>2234</v>
+        <v>2195</v>
       </c>
       <c r="I318" t="s">
-        <v>2235</v>
+        <v>2196</v>
       </c>
       <c r="J318" t="s">
-        <v>61</v>
+        <v>540</v>
       </c>
       <c r="K318" t="s">
-        <v>2236</v>
+        <v>2197</v>
       </c>
       <c r="L318" t="s">
-        <v>2237</v>
+        <v>1382</v>
       </c>
       <c r="M318" t="s">
-        <v>2238</v>
+        <v>2198</v>
       </c>
       <c r="N318" t="s">
-        <v>2239</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>41</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2240</v>
+        <v>2200</v>
       </c>
       <c r="D319" t="s">
-        <v>2241</v>
+        <v>2200</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319"/>
       <c r="H319" t="s">
-        <v>2227</v>
+        <v>326</v>
       </c>
       <c r="I319" t="s">
-        <v>2242</v>
+        <v>2201</v>
       </c>
       <c r="J319" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K319" t="s">
-        <v>2243</v>
+        <v>2202</v>
       </c>
       <c r="L319" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M319" t="s">
-        <v>2244</v>
+        <v>2203</v>
       </c>
       <c r="N319" t="s">
-        <v>2245</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>41</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2246</v>
+        <v>2200</v>
       </c>
       <c r="D320" t="s">
-        <v>2247</v>
+        <v>2205</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>2227</v>
+        <v>2206</v>
       </c>
       <c r="I320" t="s">
-        <v>2248</v>
+        <v>2207</v>
       </c>
       <c r="J320" t="s">
-        <v>61</v>
+        <v>540</v>
       </c>
       <c r="K320" t="s">
-        <v>2249</v>
+        <v>2208</v>
       </c>
       <c r="L320" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M320" t="s">
-        <v>2250</v>
+        <v>2209</v>
       </c>
       <c r="N320" t="s">
-        <v>2251</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>41</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2252</v>
+        <v>2193</v>
       </c>
       <c r="D321" t="s">
-        <v>2253</v>
+        <v>2210</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321"/>
       <c r="H321" t="s">
-        <v>2254</v>
+        <v>326</v>
       </c>
       <c r="I321" t="s">
-        <v>2255</v>
+        <v>2211</v>
       </c>
       <c r="J321" t="s">
-        <v>61</v>
+        <v>540</v>
       </c>
       <c r="K321" t="s">
-        <v>2256</v>
+        <v>2212</v>
       </c>
       <c r="L321" t="s">
-        <v>847</v>
+        <v>1382</v>
       </c>
       <c r="M321" t="s">
-        <v>2257</v>
+        <v>2213</v>
       </c>
       <c r="N321" t="s">
-        <v>2258</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>41</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2259</v>
+        <v>2214</v>
       </c>
       <c r="D322" t="s">
-        <v>2260</v>
+        <v>2215</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>2261</v>
+        <v>15</v>
       </c>
       <c r="I322" t="s">
-        <v>2262</v>
+        <v>2216</v>
       </c>
       <c r="J322" t="s">
-        <v>61</v>
+        <v>540</v>
       </c>
       <c r="K322" t="s">
-        <v>2263</v>
+        <v>2217</v>
       </c>
       <c r="L322" t="s">
-        <v>847</v>
+        <v>2218</v>
       </c>
       <c r="M322" t="s">
-        <v>2264</v>
+        <v>2219</v>
       </c>
       <c r="N322" t="s">
-        <v>2265</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>41</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2266</v>
+        <v>2221</v>
       </c>
       <c r="D323" t="s">
-        <v>2267</v>
+        <v>2222</v>
       </c>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323"/>
       <c r="H323" t="s">
-        <v>2268</v>
+        <v>2223</v>
       </c>
       <c r="I323" t="s">
-        <v>2269</v>
+        <v>2224</v>
       </c>
       <c r="J323" t="s">
-        <v>61</v>
+        <v>540</v>
       </c>
       <c r="K323" t="s">
-        <v>2270</v>
+        <v>2225</v>
       </c>
       <c r="L323" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M323" t="s">
-        <v>2271</v>
+        <v>2226</v>
       </c>
       <c r="N323" t="s">
-        <v>2272</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>41</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2273</v>
+        <v>2228</v>
       </c>
       <c r="D324" t="s">
-        <v>2274</v>
+        <v>2229</v>
       </c>
       <c r="E324"/>
       <c r="F324"/>
       <c r="G324"/>
       <c r="H324" t="s">
-        <v>2275</v>
+        <v>2230</v>
       </c>
       <c r="I324" t="s">
-        <v>2276</v>
+        <v>2231</v>
       </c>
       <c r="J324" t="s">
-        <v>61</v>
+        <v>849</v>
       </c>
       <c r="K324" t="s">
-        <v>2277</v>
+        <v>2232</v>
       </c>
       <c r="L324" t="s">
-        <v>48</v>
+        <v>1766</v>
       </c>
       <c r="M324" t="s">
-        <v>2278</v>
+        <v>2233</v>
       </c>
       <c r="N324" t="s">
-        <v>2279</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
-      <c r="C325"/>
+      <c r="C325" t="s">
+        <v>2228</v>
+      </c>
       <c r="D325" t="s">
-        <v>2280</v>
+        <v>2229</v>
       </c>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325"/>
       <c r="H325" t="s">
-        <v>2281</v>
+        <v>2235</v>
       </c>
       <c r="I325" t="s">
-        <v>2282</v>
+        <v>2236</v>
       </c>
       <c r="J325" t="s">
-        <v>1292</v>
+        <v>849</v>
       </c>
       <c r="K325" t="s">
-        <v>2283</v>
+        <v>2237</v>
       </c>
       <c r="L325" t="s">
-        <v>2284</v>
+        <v>1766</v>
       </c>
       <c r="M325" t="s">
-        <v>2285</v>
-[...1 lines deleted...]
-      <c r="N325"/>
+        <v>2238</v>
+      </c>
+      <c r="N325" t="s">
+        <v>2234</v>
+      </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>41</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2286</v>
+        <v>2239</v>
       </c>
       <c r="D326" t="s">
-        <v>2287</v>
+        <v>2240</v>
       </c>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326"/>
       <c r="H326" t="s">
-        <v>2288</v>
+        <v>2241</v>
       </c>
       <c r="I326" t="s">
-        <v>2289</v>
+        <v>2242</v>
       </c>
       <c r="J326" t="s">
-        <v>61</v>
+        <v>849</v>
       </c>
       <c r="K326" t="s">
-        <v>2290</v>
+        <v>2243</v>
       </c>
       <c r="L326" t="s">
-        <v>48</v>
+        <v>1382</v>
       </c>
       <c r="M326" t="s">
-        <v>2291</v>
+        <v>2244</v>
       </c>
       <c r="N326" t="s">
-        <v>2292</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2293</v>
+        <v>2239</v>
       </c>
       <c r="D327" t="s">
-        <v>2294</v>
-[...9 lines deleted...]
-      </c>
+        <v>2246</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327"/>
+      <c r="G327"/>
       <c r="H327" t="s">
-        <v>2298</v>
+        <v>326</v>
       </c>
       <c r="I327" t="s">
-        <v>2299</v>
+        <v>2247</v>
       </c>
       <c r="J327" t="s">
-        <v>54</v>
+        <v>2074</v>
       </c>
       <c r="K327" t="s">
-        <v>2300</v>
+        <v>2248</v>
       </c>
       <c r="L327" t="s">
-        <v>1470</v>
+        <v>1382</v>
       </c>
       <c r="M327" t="s">
-        <v>2301</v>
+        <v>2249</v>
       </c>
       <c r="N327" t="s">
-        <v>2302</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2303</v>
+        <v>2250</v>
       </c>
       <c r="D328" t="s">
-        <v>2294</v>
-[...9 lines deleted...]
-      </c>
+        <v>2251</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328"/>
+      <c r="G328"/>
       <c r="H328" t="s">
-        <v>2307</v>
+        <v>326</v>
       </c>
       <c r="I328" t="s">
-        <v>2308</v>
+        <v>2252</v>
       </c>
       <c r="J328" t="s">
-        <v>54</v>
+        <v>2074</v>
       </c>
       <c r="K328" t="s">
-        <v>2309</v>
+        <v>2253</v>
       </c>
       <c r="L328" t="s">
-        <v>1470</v>
+        <v>1382</v>
       </c>
       <c r="M328" t="s">
-        <v>2310</v>
+        <v>2254</v>
       </c>
       <c r="N328" t="s">
-        <v>2311</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2312</v>
+        <v>2256</v>
       </c>
       <c r="D329" t="s">
-        <v>2294</v>
-[...9 lines deleted...]
-      </c>
+        <v>2257</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329"/>
+      <c r="G329"/>
       <c r="H329" t="s">
-        <v>2316</v>
+        <v>2258</v>
       </c>
       <c r="I329" t="s">
-        <v>2317</v>
+        <v>2259</v>
       </c>
       <c r="J329" t="s">
-        <v>54</v>
+        <v>849</v>
       </c>
       <c r="K329" t="s">
-        <v>2318</v>
+        <v>2260</v>
       </c>
       <c r="L329" t="s">
-        <v>1470</v>
+        <v>57</v>
       </c>
       <c r="M329" t="s">
-        <v>2319</v>
+        <v>2261</v>
       </c>
       <c r="N329" t="s">
-        <v>2320</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>41</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2321</v>
+        <v>2263</v>
       </c>
       <c r="D330" t="s">
-        <v>2322</v>
+        <v>2264</v>
       </c>
       <c r="E330"/>
       <c r="F330"/>
       <c r="G330"/>
       <c r="H330" t="s">
-        <v>1059</v>
+        <v>2265</v>
       </c>
       <c r="I330" t="s">
-        <v>2323</v>
+        <v>2266</v>
       </c>
       <c r="J330" t="s">
-        <v>61</v>
+        <v>849</v>
       </c>
       <c r="K330" t="s">
-        <v>2324</v>
+        <v>2267</v>
       </c>
       <c r="L330" t="s">
-        <v>48</v>
+        <v>1766</v>
       </c>
       <c r="M330" t="s">
-        <v>2325</v>
+        <v>2268</v>
       </c>
       <c r="N330" t="s">
-        <v>2326</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>41</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>1518</v>
+        <v>2270</v>
       </c>
       <c r="D331" t="s">
-        <v>1519</v>
+        <v>2271</v>
       </c>
       <c r="E331"/>
       <c r="F331"/>
       <c r="G331"/>
       <c r="H331" t="s">
-        <v>2327</v>
+        <v>2272</v>
       </c>
       <c r="I331" t="s">
-        <v>2328</v>
+        <v>2273</v>
       </c>
       <c r="J331" t="s">
-        <v>61</v>
+        <v>849</v>
       </c>
       <c r="K331" t="s">
-        <v>2329</v>
+        <v>2274</v>
       </c>
       <c r="L331" t="s">
-        <v>48</v>
+        <v>1766</v>
       </c>
       <c r="M331" t="s">
-        <v>2330</v>
+        <v>2275</v>
       </c>
       <c r="N331" t="s">
-        <v>1524</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>41</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2331</v>
+        <v>2270</v>
       </c>
       <c r="D332" t="s">
-        <v>2332</v>
+        <v>2271</v>
       </c>
       <c r="E332"/>
       <c r="F332"/>
       <c r="G332"/>
       <c r="H332" t="s">
-        <v>1783</v>
+        <v>2277</v>
       </c>
       <c r="I332" t="s">
-        <v>2333</v>
+        <v>2278</v>
       </c>
       <c r="J332" t="s">
-        <v>522</v>
+        <v>849</v>
       </c>
       <c r="K332" t="s">
-        <v>2334</v>
+        <v>2279</v>
       </c>
       <c r="L332" t="s">
-        <v>2335</v>
+        <v>1766</v>
       </c>
       <c r="M332" t="s">
-        <v>2336</v>
-[...1 lines deleted...]
-      <c r="N332"/>
+        <v>2280</v>
+      </c>
+      <c r="N332" t="s">
+        <v>2276</v>
+      </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>41</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2337</v>
+        <v>2281</v>
       </c>
       <c r="D333" t="s">
-        <v>2338</v>
+        <v>2282</v>
       </c>
       <c r="E333"/>
       <c r="F333"/>
       <c r="G333"/>
       <c r="H333" t="s">
-        <v>1783</v>
+        <v>2283</v>
       </c>
       <c r="I333" t="s">
-        <v>2339</v>
+        <v>2284</v>
       </c>
       <c r="J333" t="s">
-        <v>522</v>
+        <v>998</v>
       </c>
       <c r="K333" t="s">
-        <v>2340</v>
+        <v>2285</v>
       </c>
       <c r="L333" t="s">
-        <v>2341</v>
+        <v>1382</v>
       </c>
       <c r="M333" t="s">
-        <v>2342</v>
-[...1 lines deleted...]
-      <c r="N333"/>
+        <v>2286</v>
+      </c>
+      <c r="N333" t="s">
+        <v>2287</v>
+      </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>41</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2343</v>
+        <v>2288</v>
       </c>
       <c r="D334" t="s">
-        <v>2344</v>
+        <v>1594</v>
       </c>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334"/>
       <c r="H334" t="s">
-        <v>2345</v>
+        <v>326</v>
       </c>
       <c r="I334" t="s">
-        <v>2346</v>
+        <v>2289</v>
       </c>
       <c r="J334" t="s">
-        <v>522</v>
+        <v>1199</v>
       </c>
       <c r="K334" t="s">
-        <v>2347</v>
+        <v>2290</v>
       </c>
       <c r="L334" t="s">
-        <v>2348</v>
+        <v>1382</v>
       </c>
       <c r="M334" t="s">
-        <v>2349</v>
-[...1 lines deleted...]
-      <c r="N334"/>
+        <v>2291</v>
+      </c>
+      <c r="N334" t="s">
+        <v>2292</v>
+      </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>41</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2350</v>
+        <v>2293</v>
       </c>
       <c r="D335" t="s">
-        <v>2351</v>
+        <v>2294</v>
       </c>
       <c r="E335"/>
       <c r="F335"/>
       <c r="G335"/>
       <c r="H335" t="s">
-        <v>1751</v>
+        <v>326</v>
       </c>
       <c r="I335" t="s">
-        <v>2352</v>
+        <v>2295</v>
       </c>
       <c r="J335" t="s">
-        <v>522</v>
+        <v>1199</v>
       </c>
       <c r="K335" t="s">
-        <v>2353</v>
+        <v>2296</v>
       </c>
       <c r="L335" t="s">
-        <v>2354</v>
+        <v>1382</v>
       </c>
       <c r="M335" t="s">
-        <v>2355</v>
-[...1 lines deleted...]
-      <c r="N335"/>
+        <v>2297</v>
+      </c>
+      <c r="N335" t="s">
+        <v>2298</v>
+      </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>41</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2356</v>
+        <v>2281</v>
       </c>
       <c r="D336" t="s">
-        <v>2357</v>
+        <v>2299</v>
       </c>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336"/>
       <c r="H336" t="s">
-        <v>2358</v>
+        <v>326</v>
       </c>
       <c r="I336" t="s">
-        <v>2359</v>
+        <v>2300</v>
       </c>
       <c r="J336" t="s">
-        <v>522</v>
+        <v>1199</v>
       </c>
       <c r="K336" t="s">
-        <v>2360</v>
+        <v>2301</v>
       </c>
       <c r="L336" t="s">
-        <v>2361</v>
+        <v>1382</v>
       </c>
       <c r="M336" t="s">
-        <v>2362</v>
-[...1 lines deleted...]
-      <c r="N336"/>
+        <v>2302</v>
+      </c>
+      <c r="N336" t="s">
+        <v>2287</v>
+      </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>41</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2363</v>
+        <v>2303</v>
       </c>
       <c r="D337" t="s">
-        <v>2364</v>
+        <v>2304</v>
       </c>
       <c r="E337"/>
       <c r="F337"/>
       <c r="G337"/>
       <c r="H337" t="s">
-        <v>2365</v>
+        <v>2305</v>
       </c>
       <c r="I337" t="s">
-        <v>2366</v>
+        <v>2306</v>
       </c>
       <c r="J337" t="s">
-        <v>61</v>
+        <v>1199</v>
       </c>
       <c r="K337" t="s">
-        <v>2367</v>
+        <v>2307</v>
       </c>
       <c r="L337" t="s">
-        <v>48</v>
+        <v>1766</v>
       </c>
       <c r="M337" t="s">
-        <v>2368</v>
+        <v>2308</v>
       </c>
       <c r="N337" t="s">
-        <v>2369</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>41</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2370</v>
+        <v>2303</v>
       </c>
       <c r="D338" t="s">
-        <v>2371</v>
+        <v>2304</v>
       </c>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338"/>
       <c r="H338" t="s">
-        <v>2372</v>
+        <v>2310</v>
       </c>
       <c r="I338" t="s">
-        <v>2373</v>
+        <v>2311</v>
       </c>
       <c r="J338" t="s">
-        <v>61</v>
+        <v>1199</v>
       </c>
       <c r="K338" t="s">
-        <v>2374</v>
+        <v>2312</v>
       </c>
       <c r="L338" t="s">
-        <v>1494</v>
+        <v>1766</v>
       </c>
       <c r="M338" t="s">
-        <v>2375</v>
+        <v>2313</v>
       </c>
       <c r="N338" t="s">
-        <v>2376</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>41</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2377</v>
+        <v>326</v>
       </c>
       <c r="D339" t="s">
-        <v>2378</v>
+        <v>2314</v>
       </c>
       <c r="E339"/>
       <c r="F339"/>
       <c r="G339"/>
       <c r="H339" t="s">
-        <v>2365</v>
+        <v>2315</v>
       </c>
       <c r="I339" t="s">
-        <v>2379</v>
+        <v>2316</v>
       </c>
       <c r="J339" t="s">
-        <v>61</v>
+        <v>2317</v>
       </c>
       <c r="K339" t="s">
-        <v>2380</v>
+        <v>2318</v>
       </c>
       <c r="L339" t="s">
-        <v>48</v>
+        <v>2319</v>
       </c>
       <c r="M339" t="s">
-        <v>2381</v>
-[...3 lines deleted...]
-      </c>
+        <v>2320</v>
+      </c>
+      <c r="N339"/>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2383</v>
+        <v>2321</v>
       </c>
       <c r="D340" t="s">
-        <v>2384</v>
-[...3 lines deleted...]
-      <c r="G340"/>
+        <v>2322</v>
+      </c>
+      <c r="E340" t="s">
+        <v>2323</v>
+      </c>
+      <c r="F340" t="s">
+        <v>2324</v>
+      </c>
+      <c r="G340" t="s">
+        <v>2325</v>
+      </c>
       <c r="H340" t="s">
-        <v>2385</v>
+        <v>2326</v>
       </c>
       <c r="I340" t="s">
-        <v>2386</v>
+        <v>2327</v>
       </c>
       <c r="J340" t="s">
-        <v>61</v>
+        <v>2328</v>
       </c>
       <c r="K340" t="s">
-        <v>2387</v>
+        <v>2329</v>
       </c>
       <c r="L340" t="s">
-        <v>48</v>
+        <v>1944</v>
       </c>
       <c r="M340" t="s">
-        <v>2388</v>
+        <v>2330</v>
       </c>
       <c r="N340" t="s">
-        <v>2389</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2390</v>
+        <v>2332</v>
       </c>
       <c r="D341" t="s">
-        <v>2391</v>
-[...3 lines deleted...]
-      <c r="G341"/>
+        <v>2322</v>
+      </c>
+      <c r="E341" t="s">
+        <v>2333</v>
+      </c>
+      <c r="F341" t="s">
+        <v>2334</v>
+      </c>
+      <c r="G341" t="s">
+        <v>2335</v>
+      </c>
       <c r="H341" t="s">
-        <v>44</v>
+        <v>2336</v>
       </c>
       <c r="I341" t="s">
-        <v>2392</v>
+        <v>2337</v>
       </c>
       <c r="J341" t="s">
-        <v>522</v>
+        <v>2328</v>
       </c>
       <c r="K341" t="s">
-        <v>2393</v>
+        <v>2338</v>
       </c>
       <c r="L341" t="s">
-        <v>48</v>
+        <v>1944</v>
       </c>
       <c r="M341" t="s">
-        <v>2394</v>
+        <v>2339</v>
       </c>
       <c r="N341" t="s">
-        <v>2395</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>41</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2390</v>
+        <v>2341</v>
       </c>
       <c r="D342" t="s">
-        <v>2396</v>
+        <v>2342</v>
       </c>
       <c r="E342"/>
       <c r="F342"/>
       <c r="G342"/>
       <c r="H342" t="s">
-        <v>2397</v>
+        <v>2343</v>
       </c>
       <c r="I342" t="s">
-        <v>2398</v>
+        <v>2344</v>
       </c>
       <c r="J342" t="s">
-        <v>758</v>
+        <v>1199</v>
       </c>
       <c r="K342" t="s">
-        <v>2399</v>
+        <v>2345</v>
       </c>
       <c r="L342" t="s">
-        <v>48</v>
+        <v>1382</v>
       </c>
       <c r="M342" t="s">
-        <v>2400</v>
+        <v>2346</v>
       </c>
       <c r="N342" t="s">
-        <v>2395</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>41</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2401</v>
+        <v>2348</v>
       </c>
       <c r="D343" t="s">
-        <v>2402</v>
+        <v>2349</v>
       </c>
       <c r="E343"/>
       <c r="F343"/>
       <c r="G343"/>
       <c r="H343" t="s">
-        <v>2403</v>
+        <v>2350</v>
       </c>
       <c r="I343" t="s">
-        <v>2404</v>
+        <v>2351</v>
       </c>
       <c r="J343" t="s">
-        <v>758</v>
+        <v>1199</v>
       </c>
       <c r="K343" t="s">
-        <v>2405</v>
+        <v>2352</v>
       </c>
       <c r="L343" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M343" t="s">
-        <v>2406</v>
+        <v>2353</v>
       </c>
       <c r="N343" t="s">
-        <v>2407</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>41</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2408</v>
+        <v>2355</v>
       </c>
       <c r="D344" t="s">
-        <v>2409</v>
+        <v>2356</v>
       </c>
       <c r="E344"/>
       <c r="F344"/>
       <c r="G344"/>
       <c r="H344" t="s">
-        <v>2410</v>
+        <v>2357</v>
       </c>
       <c r="I344" t="s">
-        <v>2411</v>
+        <v>2358</v>
       </c>
       <c r="J344" t="s">
-        <v>758</v>
+        <v>1199</v>
       </c>
       <c r="K344" t="s">
-        <v>2412</v>
+        <v>2359</v>
       </c>
       <c r="L344" t="s">
-        <v>48</v>
+        <v>813</v>
       </c>
       <c r="M344" t="s">
-        <v>2413</v>
+        <v>2360</v>
       </c>
       <c r="N344" t="s">
-        <v>2414</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2415</v>
+        <v>2362</v>
       </c>
       <c r="D345" t="s">
-        <v>2416</v>
-[...3 lines deleted...]
-      <c r="G345"/>
+        <v>2363</v>
+      </c>
+      <c r="E345" t="s">
+        <v>2364</v>
+      </c>
+      <c r="F345" t="s">
+        <v>2365</v>
+      </c>
+      <c r="G345" t="s">
+        <v>2366</v>
+      </c>
       <c r="H345" t="s">
-        <v>2417</v>
+        <v>2367</v>
       </c>
       <c r="I345" t="s">
-        <v>2418</v>
+        <v>2368</v>
       </c>
       <c r="J345" t="s">
-        <v>758</v>
+        <v>509</v>
       </c>
       <c r="K345" t="s">
-        <v>2419</v>
+        <v>2369</v>
       </c>
       <c r="L345" t="s">
-        <v>817</v>
+        <v>1944</v>
       </c>
       <c r="M345" t="s">
-        <v>2420</v>
+        <v>2370</v>
       </c>
       <c r="N345" t="s">
-        <v>2421</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>41</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2422</v>
+        <v>2372</v>
       </c>
       <c r="D346" t="s">
-        <v>2423</v>
+        <v>2372</v>
       </c>
       <c r="E346"/>
       <c r="F346"/>
       <c r="G346"/>
       <c r="H346" t="s">
-        <v>44</v>
+        <v>326</v>
       </c>
       <c r="I346" t="s">
-        <v>2424</v>
+        <v>2373</v>
       </c>
       <c r="J346" t="s">
-        <v>522</v>
+        <v>2328</v>
       </c>
       <c r="K346" t="s">
-        <v>2425</v>
+        <v>2374</v>
       </c>
       <c r="L346" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M346" t="s">
-        <v>2426</v>
+        <v>2375</v>
       </c>
       <c r="N346" t="s">
-        <v>2427</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2422</v>
+        <v>2377</v>
       </c>
       <c r="D347" t="s">
-        <v>2428</v>
-[...3 lines deleted...]
-      <c r="G347"/>
+        <v>2378</v>
+      </c>
+      <c r="E347" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F347" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G347" t="s">
+        <v>2381</v>
+      </c>
       <c r="H347" t="s">
-        <v>2429</v>
+        <v>2382</v>
       </c>
       <c r="I347" t="s">
-        <v>2430</v>
+        <v>2383</v>
       </c>
       <c r="J347" t="s">
-        <v>758</v>
+        <v>1848</v>
       </c>
       <c r="K347" t="s">
-        <v>2431</v>
+        <v>2384</v>
       </c>
       <c r="L347" t="s">
-        <v>48</v>
+        <v>1944</v>
       </c>
       <c r="M347" t="s">
-        <v>2432</v>
+        <v>2385</v>
       </c>
       <c r="N347" t="s">
-        <v>2427</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2433</v>
+        <v>2387</v>
       </c>
       <c r="D348" t="s">
-        <v>2434</v>
-[...3 lines deleted...]
-      <c r="G348"/>
+        <v>2378</v>
+      </c>
+      <c r="E348" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F348" t="s">
+        <v>2389</v>
+      </c>
+      <c r="G348" t="s">
+        <v>2390</v>
+      </c>
       <c r="H348" t="s">
-        <v>2435</v>
+        <v>2391</v>
       </c>
       <c r="I348" t="s">
-        <v>2436</v>
+        <v>2392</v>
       </c>
       <c r="J348" t="s">
-        <v>758</v>
+        <v>1848</v>
       </c>
       <c r="K348" t="s">
-        <v>2437</v>
+        <v>2393</v>
       </c>
       <c r="L348" t="s">
-        <v>48</v>
+        <v>1944</v>
       </c>
       <c r="M348" t="s">
-        <v>2438</v>
+        <v>2394</v>
       </c>
       <c r="N348" t="s">
-        <v>2439</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2204</v>
+        <v>2396</v>
       </c>
       <c r="D349" t="s">
-        <v>2205</v>
-[...3 lines deleted...]
-      <c r="G349"/>
+        <v>2378</v>
+      </c>
+      <c r="E349" t="s">
+        <v>2397</v>
+      </c>
+      <c r="F349" t="s">
+        <v>2398</v>
+      </c>
+      <c r="G349" t="s">
+        <v>2399</v>
+      </c>
       <c r="H349" t="s">
-        <v>2206</v>
+        <v>2400</v>
       </c>
       <c r="I349" t="s">
-        <v>2440</v>
+        <v>2401</v>
       </c>
       <c r="J349" t="s">
-        <v>758</v>
+        <v>1848</v>
       </c>
       <c r="K349" t="s">
-        <v>2441</v>
+        <v>2402</v>
       </c>
       <c r="L349" t="s">
-        <v>48</v>
+        <v>1944</v>
       </c>
       <c r="M349" t="s">
-        <v>2442</v>
+        <v>2403</v>
       </c>
       <c r="N349" t="s">
-        <v>2210</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2443</v>
+        <v>2405</v>
       </c>
       <c r="D350" t="s">
-        <v>2444</v>
-[...3 lines deleted...]
-      <c r="G350"/>
+        <v>2406</v>
+      </c>
+      <c r="E350" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F350" t="s">
+        <v>2408</v>
+      </c>
+      <c r="G350" t="s">
+        <v>2409</v>
+      </c>
       <c r="H350" t="s">
-        <v>2445</v>
+        <v>2410</v>
       </c>
       <c r="I350" t="s">
-        <v>2446</v>
+        <v>2411</v>
       </c>
       <c r="J350" t="s">
-        <v>758</v>
+        <v>908</v>
       </c>
       <c r="K350" t="s">
-        <v>2447</v>
+        <v>2412</v>
       </c>
       <c r="L350" t="s">
-        <v>48</v>
+        <v>1944</v>
       </c>
       <c r="M350" t="s">
-        <v>2448</v>
+        <v>2413</v>
       </c>
       <c r="N350" t="s">
-        <v>2449</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2450</v>
+        <v>2415</v>
       </c>
       <c r="D351" t="s">
-        <v>2451</v>
-[...3 lines deleted...]
-      <c r="G351"/>
+        <v>2406</v>
+      </c>
+      <c r="E351" t="s">
+        <v>2416</v>
+      </c>
+      <c r="F351" t="s">
+        <v>2417</v>
+      </c>
+      <c r="G351" t="s">
+        <v>2418</v>
+      </c>
       <c r="H351" t="s">
-        <v>2452</v>
+        <v>2419</v>
       </c>
       <c r="I351" t="s">
-        <v>2453</v>
+        <v>2420</v>
       </c>
       <c r="J351" t="s">
-        <v>758</v>
+        <v>908</v>
       </c>
       <c r="K351" t="s">
-        <v>2454</v>
+        <v>2421</v>
       </c>
       <c r="L351" t="s">
-        <v>48</v>
+        <v>1944</v>
       </c>
       <c r="M351" t="s">
-        <v>2455</v>
+        <v>2422</v>
       </c>
       <c r="N351" t="s">
-        <v>2456</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>41</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2457</v>
+        <v>2424</v>
       </c>
       <c r="D352" t="s">
-        <v>2458</v>
+        <v>2425</v>
       </c>
       <c r="E352"/>
       <c r="F352"/>
       <c r="G352"/>
       <c r="H352" t="s">
-        <v>2459</v>
+        <v>2426</v>
       </c>
       <c r="I352" t="s">
-        <v>2460</v>
+        <v>2427</v>
       </c>
       <c r="J352" t="s">
-        <v>758</v>
+        <v>2428</v>
       </c>
       <c r="K352" t="s">
-        <v>2461</v>
+        <v>2429</v>
       </c>
       <c r="L352" t="s">
-        <v>1494</v>
+        <v>2430</v>
       </c>
       <c r="M352" t="s">
-        <v>2462</v>
+        <v>2431</v>
       </c>
       <c r="N352" t="s">
-        <v>2463</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>41</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2464</v>
+        <v>2433</v>
       </c>
       <c r="D353" t="s">
-        <v>2465</v>
+        <v>2434</v>
       </c>
       <c r="E353"/>
       <c r="F353"/>
       <c r="G353"/>
       <c r="H353" t="s">
-        <v>2466</v>
+        <v>2435</v>
       </c>
       <c r="I353" t="s">
-        <v>2467</v>
+        <v>2436</v>
       </c>
       <c r="J353" t="s">
-        <v>758</v>
+        <v>112</v>
       </c>
       <c r="K353" t="s">
-        <v>2468</v>
+        <v>2437</v>
       </c>
       <c r="L353" t="s">
-        <v>1494</v>
+        <v>2438</v>
       </c>
       <c r="M353" t="s">
-        <v>2469</v>
+        <v>2439</v>
       </c>
       <c r="N353" t="s">
-        <v>2470</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>41</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2464</v>
+        <v>2441</v>
       </c>
       <c r="D354" t="s">
-        <v>2465</v>
+        <v>2442</v>
       </c>
       <c r="E354"/>
       <c r="F354"/>
       <c r="G354"/>
       <c r="H354" t="s">
-        <v>2471</v>
+        <v>2443</v>
       </c>
       <c r="I354" t="s">
-        <v>2472</v>
+        <v>2444</v>
       </c>
       <c r="J354" t="s">
-        <v>758</v>
+        <v>2445</v>
       </c>
       <c r="K354" t="s">
-        <v>2473</v>
+        <v>2446</v>
       </c>
       <c r="L354" t="s">
-        <v>1494</v>
+        <v>2447</v>
       </c>
       <c r="M354" t="s">
-        <v>2474</v>
+        <v>2448</v>
       </c>
       <c r="N354" t="s">
-        <v>2470</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>41</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2475</v>
+        <v>326</v>
       </c>
       <c r="D355" t="s">
-        <v>2476</v>
+        <v>2450</v>
       </c>
       <c r="E355"/>
       <c r="F355"/>
       <c r="G355"/>
       <c r="H355" t="s">
-        <v>2477</v>
+        <v>2451</v>
       </c>
       <c r="I355" t="s">
-        <v>2478</v>
+        <v>2452</v>
       </c>
       <c r="J355" t="s">
-        <v>758</v>
+        <v>2453</v>
       </c>
       <c r="K355" t="s">
-        <v>2479</v>
+        <v>2454</v>
       </c>
       <c r="L355" t="s">
-        <v>847</v>
+        <v>2455</v>
       </c>
       <c r="M355" t="s">
-        <v>2480</v>
-[...3 lines deleted...]
-      </c>
+        <v>2456</v>
+      </c>
+      <c r="N355"/>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>41</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2482</v>
+        <v>2457</v>
       </c>
       <c r="D356" t="s">
-        <v>2483</v>
+        <v>2458</v>
       </c>
       <c r="E356"/>
       <c r="F356"/>
       <c r="G356"/>
       <c r="H356" t="s">
-        <v>2484</v>
+        <v>2459</v>
       </c>
       <c r="I356" t="s">
-        <v>2485</v>
+        <v>2460</v>
       </c>
       <c r="J356" t="s">
-        <v>758</v>
+        <v>2461</v>
       </c>
       <c r="K356" t="s">
-        <v>2486</v>
+        <v>2462</v>
       </c>
       <c r="L356" t="s">
-        <v>2487</v>
+        <v>2463</v>
       </c>
       <c r="M356" t="s">
-        <v>2488</v>
+        <v>2464</v>
       </c>
       <c r="N356" t="s">
-        <v>2489</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>41</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2490</v>
+        <v>2466</v>
       </c>
       <c r="D357" t="s">
-        <v>2491</v>
+        <v>2467</v>
       </c>
       <c r="E357"/>
       <c r="F357"/>
       <c r="G357"/>
       <c r="H357" t="s">
-        <v>2492</v>
+        <v>2468</v>
       </c>
       <c r="I357" t="s">
-        <v>2493</v>
+        <v>2469</v>
       </c>
       <c r="J357" t="s">
-        <v>758</v>
+        <v>2461</v>
       </c>
       <c r="K357" t="s">
-        <v>2494</v>
+        <v>2470</v>
       </c>
       <c r="L357" t="s">
-        <v>48</v>
+        <v>2471</v>
       </c>
       <c r="M357" t="s">
-        <v>2495</v>
+        <v>2472</v>
       </c>
       <c r="N357" t="s">
-        <v>2496</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>41</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2497</v>
+        <v>326</v>
       </c>
       <c r="D358" t="s">
-        <v>2498</v>
+        <v>2314</v>
       </c>
       <c r="E358"/>
       <c r="F358"/>
       <c r="G358"/>
       <c r="H358" t="s">
-        <v>2499</v>
+        <v>2474</v>
       </c>
       <c r="I358" t="s">
-        <v>2500</v>
+        <v>2475</v>
       </c>
       <c r="J358" t="s">
-        <v>758</v>
+        <v>2476</v>
       </c>
       <c r="K358" t="s">
-        <v>2501</v>
+        <v>2477</v>
       </c>
       <c r="L358" t="s">
-        <v>1494</v>
+        <v>2478</v>
       </c>
       <c r="M358" t="s">
-        <v>2502</v>
-[...3 lines deleted...]
-      </c>
+        <v>2479</v>
+      </c>
+      <c r="N358"/>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>41</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2504</v>
+        <v>326</v>
       </c>
       <c r="D359" t="s">
-        <v>2505</v>
+        <v>2480</v>
       </c>
       <c r="E359"/>
       <c r="F359"/>
       <c r="G359"/>
       <c r="H359" t="s">
-        <v>2506</v>
+        <v>2481</v>
       </c>
       <c r="I359" t="s">
-        <v>2507</v>
-[...3 lines deleted...]
-      </c>
+        <v>2482</v>
+      </c>
+      <c r="J359"/>
       <c r="K359" t="s">
-        <v>2508</v>
+        <v>2483</v>
       </c>
       <c r="L359" t="s">
-        <v>1494</v>
+        <v>2484</v>
       </c>
       <c r="M359" t="s">
-        <v>2509</v>
-[...3 lines deleted...]
-      </c>
+        <v>2485</v>
+      </c>
+      <c r="N359"/>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2511</v>
+        <v>2486</v>
       </c>
       <c r="D360" t="s">
-        <v>2512</v>
-[...3 lines deleted...]
-      <c r="G360"/>
+        <v>2487</v>
+      </c>
+      <c r="E360" t="s">
+        <v>2488</v>
+      </c>
+      <c r="F360" t="s">
+        <v>2489</v>
+      </c>
+      <c r="G360" t="s">
+        <v>2490</v>
+      </c>
       <c r="H360" t="s">
-        <v>2513</v>
+        <v>2491</v>
       </c>
       <c r="I360" t="s">
-        <v>2514</v>
-[...3 lines deleted...]
-      </c>
+        <v>2492</v>
+      </c>
+      <c r="J360"/>
       <c r="K360" t="s">
-        <v>2515</v>
+        <v>2493</v>
       </c>
       <c r="L360" t="s">
-        <v>2516</v>
+        <v>2494</v>
       </c>
       <c r="M360" t="s">
-        <v>2517</v>
+        <v>2495</v>
       </c>
       <c r="N360" t="s">
-        <v>2518</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2519</v>
+        <v>2497</v>
       </c>
       <c r="D361" t="s">
-        <v>2520</v>
-[...3 lines deleted...]
-      <c r="G361"/>
+        <v>2498</v>
+      </c>
+      <c r="E361" t="s">
+        <v>2499</v>
+      </c>
+      <c r="F361" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G361" t="s">
+        <v>2501</v>
+      </c>
       <c r="H361" t="s">
-        <v>2521</v>
+        <v>2502</v>
       </c>
       <c r="I361" t="s">
-        <v>2522</v>
-[...3 lines deleted...]
-      </c>
+        <v>2503</v>
+      </c>
+      <c r="J361"/>
       <c r="K361" t="s">
-        <v>2523</v>
+        <v>2504</v>
       </c>
       <c r="L361" t="s">
-        <v>817</v>
+        <v>1944</v>
       </c>
       <c r="M361" t="s">
-        <v>2524</v>
+        <v>2505</v>
       </c>
       <c r="N361" t="s">
-        <v>2525</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>41</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2526</v>
+        <v>326</v>
       </c>
       <c r="D362" t="s">
-        <v>2527</v>
+        <v>2507</v>
       </c>
       <c r="E362"/>
       <c r="F362"/>
       <c r="G362"/>
       <c r="H362" t="s">
-        <v>2528</v>
+        <v>2508</v>
       </c>
       <c r="I362" t="s">
-        <v>2529</v>
-[...3 lines deleted...]
-      </c>
+        <v>2509</v>
+      </c>
+      <c r="J362"/>
       <c r="K362" t="s">
-        <v>2530</v>
+        <v>2510</v>
       </c>
       <c r="L362" t="s">
-        <v>2531</v>
+        <v>2511</v>
       </c>
       <c r="M362" t="s">
-        <v>2532</v>
-[...3 lines deleted...]
-      </c>
+        <v>2512</v>
+      </c>
+      <c r="N362"/>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>41</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2534</v>
+        <v>326</v>
       </c>
       <c r="D363" t="s">
-        <v>2535</v>
+        <v>43</v>
       </c>
       <c r="E363"/>
       <c r="F363"/>
       <c r="G363"/>
       <c r="H363" t="s">
-        <v>2536</v>
+        <v>2513</v>
       </c>
       <c r="I363" t="s">
-        <v>2537</v>
-[...3 lines deleted...]
-      </c>
+        <v>2514</v>
+      </c>
+      <c r="J363"/>
       <c r="K363" t="s">
-        <v>2538</v>
+        <v>2515</v>
       </c>
       <c r="L363" t="s">
-        <v>817</v>
+        <v>2516</v>
       </c>
       <c r="M363" t="s">
-        <v>2539</v>
-[...3 lines deleted...]
-      </c>
+        <v>2517</v>
+      </c>
+      <c r="N363"/>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>41</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2541</v>
+        <v>2518</v>
       </c>
       <c r="D364" t="s">
-        <v>2542</v>
+        <v>2519</v>
       </c>
       <c r="E364"/>
       <c r="F364"/>
       <c r="G364"/>
       <c r="H364" t="s">
-        <v>2543</v>
+        <v>2520</v>
       </c>
       <c r="I364" t="s">
-        <v>2544</v>
-[...3 lines deleted...]
-      </c>
+        <v>2521</v>
+      </c>
+      <c r="J364"/>
       <c r="K364" t="s">
-        <v>2545</v>
+        <v>2522</v>
       </c>
       <c r="L364" t="s">
-        <v>1494</v>
+        <v>2523</v>
       </c>
       <c r="M364" t="s">
-        <v>2546</v>
+        <v>2524</v>
       </c>
       <c r="N364" t="s">
-        <v>2547</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>41</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2548</v>
+        <v>2526</v>
       </c>
       <c r="D365" t="s">
-        <v>2549</v>
+        <v>2527</v>
       </c>
       <c r="E365"/>
       <c r="F365"/>
       <c r="G365"/>
       <c r="H365" t="s">
-        <v>2550</v>
+        <v>2528</v>
       </c>
       <c r="I365" t="s">
-        <v>2551</v>
-[...3 lines deleted...]
-      </c>
+        <v>2529</v>
+      </c>
+      <c r="J365"/>
       <c r="K365" t="s">
-        <v>2552</v>
+        <v>2530</v>
       </c>
       <c r="L365" t="s">
-        <v>48</v>
+        <v>2531</v>
       </c>
       <c r="M365" t="s">
-        <v>2553</v>
+        <v>2532</v>
       </c>
       <c r="N365" t="s">
-        <v>2554</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>41</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2555</v>
+        <v>2534</v>
       </c>
       <c r="D366" t="s">
-        <v>2556</v>
+        <v>2535</v>
       </c>
       <c r="E366"/>
       <c r="F366"/>
       <c r="G366"/>
       <c r="H366" t="s">
-        <v>2557</v>
+        <v>2536</v>
       </c>
       <c r="I366" t="s">
-        <v>2558</v>
-[...3 lines deleted...]
-      </c>
+        <v>2537</v>
+      </c>
+      <c r="J366"/>
       <c r="K366" t="s">
-        <v>2559</v>
+        <v>2538</v>
       </c>
       <c r="L366" t="s">
-        <v>48</v>
+        <v>2539</v>
       </c>
       <c r="M366" t="s">
-        <v>2560</v>
+        <v>2540</v>
       </c>
       <c r="N366" t="s">
-        <v>2561</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>41</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2562</v>
+        <v>2542</v>
       </c>
       <c r="D367" t="s">
-        <v>2563</v>
+        <v>2543</v>
       </c>
       <c r="E367"/>
       <c r="F367"/>
       <c r="G367"/>
       <c r="H367" t="s">
-        <v>2564</v>
+        <v>2544</v>
       </c>
       <c r="I367" t="s">
-        <v>2565</v>
-[...3 lines deleted...]
-      </c>
+        <v>2545</v>
+      </c>
+      <c r="J367"/>
       <c r="K367" t="s">
-        <v>2566</v>
+        <v>2546</v>
       </c>
       <c r="L367" t="s">
-        <v>48</v>
+        <v>2547</v>
       </c>
       <c r="M367" t="s">
-        <v>2567</v>
+        <v>2548</v>
       </c>
       <c r="N367" t="s">
-        <v>2568</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2569</v>
+        <v>2550</v>
       </c>
       <c r="D368" t="s">
-        <v>2570</v>
-[...3 lines deleted...]
-      <c r="G368"/>
+        <v>2551</v>
+      </c>
+      <c r="E368" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F368" t="s">
+        <v>2553</v>
+      </c>
+      <c r="G368" t="s">
+        <v>2554</v>
+      </c>
       <c r="H368" t="s">
-        <v>2571</v>
+        <v>2555</v>
       </c>
       <c r="I368" t="s">
-        <v>2572</v>
-[...3 lines deleted...]
-      </c>
+        <v>2556</v>
+      </c>
+      <c r="J368"/>
       <c r="K368" t="s">
-        <v>2573</v>
+        <v>2557</v>
       </c>
       <c r="L368" t="s">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="M368" t="s">
-        <v>2574</v>
+        <v>2558</v>
       </c>
       <c r="N368" t="s">
-        <v>2575</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2576</v>
+        <v>2560</v>
       </c>
       <c r="D369" t="s">
-        <v>2577</v>
-[...3 lines deleted...]
-      <c r="G369"/>
+        <v>2561</v>
+      </c>
+      <c r="E369" t="s">
+        <v>2562</v>
+      </c>
+      <c r="F369" t="s">
+        <v>2563</v>
+      </c>
+      <c r="G369" t="s">
+        <v>2564</v>
+      </c>
       <c r="H369" t="s">
-        <v>2578</v>
+        <v>2565</v>
       </c>
       <c r="I369" t="s">
-        <v>2579</v>
-[...3 lines deleted...]
-      </c>
+        <v>2566</v>
+      </c>
+      <c r="J369"/>
       <c r="K369" t="s">
-        <v>2580</v>
+        <v>2567</v>
       </c>
       <c r="L369" t="s">
-        <v>847</v>
+        <v>1944</v>
       </c>
       <c r="M369" t="s">
-        <v>2581</v>
+        <v>2568</v>
       </c>
       <c r="N369" t="s">
-        <v>2582</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2583</v>
+        <v>2570</v>
       </c>
       <c r="D370" t="s">
-        <v>2584</v>
-[...3 lines deleted...]
-      <c r="G370"/>
+        <v>2561</v>
+      </c>
+      <c r="E370" t="s">
+        <v>2571</v>
+      </c>
+      <c r="F370" t="s">
+        <v>2572</v>
+      </c>
+      <c r="G370" t="s">
+        <v>2573</v>
+      </c>
       <c r="H370" t="s">
-        <v>2585</v>
+        <v>2574</v>
       </c>
       <c r="I370" t="s">
-        <v>2586</v>
-[...3 lines deleted...]
-      </c>
+        <v>2575</v>
+      </c>
+      <c r="J370"/>
       <c r="K370" t="s">
-        <v>2587</v>
+        <v>2576</v>
       </c>
       <c r="L370" t="s">
-        <v>847</v>
+        <v>1944</v>
       </c>
       <c r="M370" t="s">
-        <v>2588</v>
+        <v>2577</v>
       </c>
       <c r="N370" t="s">
-        <v>2589</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2590</v>
+        <v>2579</v>
       </c>
       <c r="D371" t="s">
-        <v>2591</v>
-[...3 lines deleted...]
-      <c r="G371"/>
+        <v>2551</v>
+      </c>
+      <c r="E371" t="s">
+        <v>2580</v>
+      </c>
+      <c r="F371" t="s">
+        <v>2581</v>
+      </c>
+      <c r="G371" t="s">
+        <v>2582</v>
+      </c>
       <c r="H371" t="s">
-        <v>2592</v>
+        <v>2583</v>
       </c>
       <c r="I371" t="s">
-        <v>2593</v>
-[...3 lines deleted...]
-      </c>
+        <v>2584</v>
+      </c>
+      <c r="J371"/>
       <c r="K371" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
       <c r="L371" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M371" t="s">
-        <v>2595</v>
+        <v>2586</v>
       </c>
       <c r="N371" t="s">
-        <v>2596</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2597</v>
+        <v>2588</v>
       </c>
       <c r="D372" t="s">
-        <v>2598</v>
-[...3 lines deleted...]
-      <c r="G372"/>
+        <v>2561</v>
+      </c>
+      <c r="E372" t="s">
+        <v>2589</v>
+      </c>
+      <c r="F372" t="s">
+        <v>2590</v>
+      </c>
+      <c r="G372" t="s">
+        <v>2591</v>
+      </c>
       <c r="H372" t="s">
-        <v>2599</v>
+        <v>2592</v>
       </c>
       <c r="I372" t="s">
-        <v>2600</v>
-[...3 lines deleted...]
-      </c>
+        <v>2593</v>
+      </c>
+      <c r="J372"/>
       <c r="K372" t="s">
-        <v>2601</v>
+        <v>2594</v>
       </c>
       <c r="L372" t="s">
-        <v>1494</v>
+        <v>1944</v>
       </c>
       <c r="M372" t="s">
-        <v>2602</v>
+        <v>2595</v>
       </c>
       <c r="N372" t="s">
-        <v>2603</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2583</v>
+        <v>2597</v>
       </c>
       <c r="D373" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E373" t="s">
+        <v>2598</v>
+      </c>
+      <c r="F373" t="s">
+        <v>2599</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H373" t="s">
+        <v>2601</v>
+      </c>
+      <c r="I373" t="s">
+        <v>2602</v>
+      </c>
+      <c r="J373"/>
+      <c r="K373" t="s">
+        <v>2603</v>
+      </c>
+      <c r="L373" t="s">
+        <v>2494</v>
+      </c>
+      <c r="M373" t="s">
         <v>2604</v>
       </c>
-      <c r="E373"/>
-[...5 lines deleted...]
-      <c r="I373" t="s">
+      <c r="N373" t="s">
         <v>2605</v>
-      </c>
-[...13 lines deleted...]
-        <v>2589</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E374" t="s">
+        <v>2607</v>
+      </c>
+      <c r="F374" t="s">
         <v>2608</v>
       </c>
-      <c r="D374" t="s">
+      <c r="G374" t="s">
         <v>2609</v>
       </c>
-      <c r="E374"/>
-[...1 lines deleted...]
-      <c r="G374"/>
       <c r="H374" t="s">
         <v>2610</v>
       </c>
       <c r="I374" t="s">
         <v>2611</v>
       </c>
-      <c r="J374" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J374"/>
       <c r="K374" t="s">
         <v>2612</v>
       </c>
       <c r="L374" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M374" t="s">
         <v>2613</v>
       </c>
       <c r="N374" t="s">
         <v>2614</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
         <v>2615</v>
       </c>
       <c r="D375" t="s">
         <v>2616</v>
       </c>
-      <c r="E375"/>
-[...1 lines deleted...]
-      <c r="G375"/>
+      <c r="E375" t="s">
+        <v>2617</v>
+      </c>
+      <c r="F375" t="s">
+        <v>2618</v>
+      </c>
+      <c r="G375" t="s">
+        <v>2619</v>
+      </c>
       <c r="H375" t="s">
-        <v>2617</v>
+        <v>2620</v>
       </c>
       <c r="I375" t="s">
-        <v>2618</v>
-[...3 lines deleted...]
-      </c>
+        <v>2621</v>
+      </c>
+      <c r="J375"/>
       <c r="K375" t="s">
-        <v>2619</v>
+        <v>2622</v>
       </c>
       <c r="L375" t="s">
-        <v>2620</v>
+        <v>2494</v>
       </c>
       <c r="M375" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="N375" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="D376" t="s">
-        <v>2624</v>
-[...3 lines deleted...]
-      <c r="G376"/>
+        <v>2626</v>
+      </c>
+      <c r="E376" t="s">
+        <v>2627</v>
+      </c>
+      <c r="F376" t="s">
+        <v>2628</v>
+      </c>
+      <c r="G376" t="s">
+        <v>2629</v>
+      </c>
       <c r="H376" t="s">
-        <v>2625</v>
+        <v>2630</v>
       </c>
       <c r="I376" t="s">
-        <v>2626</v>
-[...3 lines deleted...]
-      </c>
+        <v>2631</v>
+      </c>
+      <c r="J376"/>
       <c r="K376" t="s">
-        <v>2627</v>
+        <v>2632</v>
       </c>
       <c r="L376" t="s">
-        <v>2628</v>
+        <v>2633</v>
       </c>
       <c r="M376" t="s">
-        <v>2629</v>
+        <v>2634</v>
       </c>
       <c r="N376" t="s">
-        <v>2630</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2631</v>
+        <v>2636</v>
       </c>
       <c r="D377" t="s">
-        <v>2632</v>
-[...3 lines deleted...]
-      <c r="G377"/>
+        <v>2626</v>
+      </c>
+      <c r="E377" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F377" t="s">
+        <v>2638</v>
+      </c>
+      <c r="G377" t="s">
+        <v>2639</v>
+      </c>
       <c r="H377" t="s">
+        <v>2640</v>
+      </c>
+      <c r="I377" t="s">
+        <v>2641</v>
+      </c>
+      <c r="J377"/>
+      <c r="K377" t="s">
+        <v>2642</v>
+      </c>
+      <c r="L377" t="s">
         <v>2633</v>
       </c>
-      <c r="I377" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M377" t="s">
-        <v>2637</v>
+        <v>2643</v>
       </c>
       <c r="N377" t="s">
-        <v>2638</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2639</v>
+        <v>2645</v>
       </c>
       <c r="D378" t="s">
-        <v>2640</v>
-[...3 lines deleted...]
-      <c r="G378"/>
+        <v>2626</v>
+      </c>
+      <c r="E378" t="s">
+        <v>2646</v>
+      </c>
+      <c r="F378" t="s">
+        <v>2647</v>
+      </c>
+      <c r="G378" t="s">
+        <v>2648</v>
+      </c>
       <c r="H378" t="s">
-        <v>2641</v>
+        <v>2649</v>
       </c>
       <c r="I378" t="s">
-        <v>2642</v>
-[...3 lines deleted...]
-      </c>
+        <v>2650</v>
+      </c>
+      <c r="J378"/>
       <c r="K378" t="s">
-        <v>2643</v>
+        <v>2651</v>
       </c>
       <c r="L378" t="s">
-        <v>2644</v>
+        <v>2633</v>
       </c>
       <c r="M378" t="s">
-        <v>2645</v>
+        <v>2652</v>
       </c>
       <c r="N378" t="s">
-        <v>2646</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2647</v>
+        <v>2654</v>
       </c>
       <c r="D379" t="s">
-        <v>2648</v>
-[...3 lines deleted...]
-      <c r="G379"/>
+        <v>2655</v>
+      </c>
+      <c r="E379" t="s">
+        <v>2656</v>
+      </c>
+      <c r="F379" t="s">
+        <v>2657</v>
+      </c>
+      <c r="G379" t="s">
+        <v>2658</v>
+      </c>
       <c r="H379" t="s">
-        <v>2649</v>
+        <v>2659</v>
       </c>
       <c r="I379" t="s">
-        <v>2650</v>
-[...3 lines deleted...]
-      </c>
+        <v>2660</v>
+      </c>
+      <c r="J379"/>
       <c r="K379" t="s">
-        <v>2651</v>
+        <v>2661</v>
       </c>
       <c r="L379" t="s">
-        <v>2652</v>
+        <v>2633</v>
       </c>
       <c r="M379" t="s">
-        <v>2653</v>
+        <v>2662</v>
       </c>
       <c r="N379" t="s">
-        <v>2654</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2655</v>
+        <v>2664</v>
       </c>
       <c r="D380" t="s">
-        <v>2656</v>
-[...3 lines deleted...]
-      <c r="G380"/>
+        <v>2665</v>
+      </c>
+      <c r="E380" t="s">
+        <v>2666</v>
+      </c>
+      <c r="F380" t="s">
+        <v>2667</v>
+      </c>
+      <c r="G380" t="s">
+        <v>2668</v>
+      </c>
       <c r="H380" t="s">
-        <v>2657</v>
+        <v>2669</v>
       </c>
       <c r="I380" t="s">
-        <v>2658</v>
-[...3 lines deleted...]
-      </c>
+        <v>2670</v>
+      </c>
+      <c r="J380"/>
       <c r="K380" t="s">
-        <v>2659</v>
+        <v>2671</v>
       </c>
       <c r="L380" t="s">
-        <v>2660</v>
+        <v>438</v>
       </c>
       <c r="M380" t="s">
-        <v>2661</v>
+        <v>2672</v>
       </c>
       <c r="N380" t="s">
-        <v>2662</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2663</v>
+        <v>2674</v>
       </c>
       <c r="D381" t="s">
-        <v>2664</v>
-[...3 lines deleted...]
-      <c r="G381"/>
+        <v>2675</v>
+      </c>
+      <c r="E381" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F381" t="s">
+        <v>2677</v>
+      </c>
+      <c r="G381" t="s">
+        <v>2678</v>
+      </c>
       <c r="H381" t="s">
-        <v>2665</v>
+        <v>2679</v>
       </c>
       <c r="I381" t="s">
-        <v>2666</v>
-[...3 lines deleted...]
-      </c>
+        <v>2680</v>
+      </c>
+      <c r="J381"/>
       <c r="K381" t="s">
-        <v>2667</v>
+        <v>2681</v>
       </c>
       <c r="L381" t="s">
-        <v>2668</v>
+        <v>2682</v>
       </c>
       <c r="M381" t="s">
-        <v>2669</v>
+        <v>2683</v>
       </c>
       <c r="N381" t="s">
-        <v>2670</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>14</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="D382" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
       <c r="E382" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
       <c r="F382" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
       <c r="G382" t="s">
-        <v>2675</v>
+        <v>2678</v>
       </c>
       <c r="H382" t="s">
-        <v>2676</v>
+        <v>2685</v>
       </c>
       <c r="I382" t="s">
-        <v>2677</v>
-[...3 lines deleted...]
-      </c>
+        <v>2686</v>
+      </c>
+      <c r="J382"/>
       <c r="K382" t="s">
-        <v>2679</v>
+        <v>2687</v>
       </c>
       <c r="L382" t="s">
-        <v>1470</v>
+        <v>2682</v>
       </c>
       <c r="M382" t="s">
-        <v>2680</v>
+        <v>2688</v>
       </c>
       <c r="N382" t="s">
-        <v>2681</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D383" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E383" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F383" t="s">
+        <v>2677</v>
+      </c>
+      <c r="G383" t="s">
+        <v>2678</v>
+      </c>
+      <c r="H383" t="s">
+        <v>2689</v>
+      </c>
+      <c r="I383" t="s">
+        <v>2690</v>
+      </c>
+      <c r="J383"/>
+      <c r="K383" t="s">
+        <v>2691</v>
+      </c>
+      <c r="L383" t="s">
         <v>2682</v>
       </c>
-      <c r="D383" t="s">
-[...5 lines deleted...]
-      <c r="F383" t="s">
+      <c r="M383" t="s">
+        <v>2692</v>
+      </c>
+      <c r="N383" t="s">
         <v>2684</v>
-      </c>
-[...22 lines deleted...]
-        <v>2690</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2691</v>
+        <v>2674</v>
       </c>
       <c r="D384" t="s">
-        <v>2692</v>
-[...3 lines deleted...]
-      <c r="G384"/>
+        <v>2675</v>
+      </c>
+      <c r="E384" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F384" t="s">
+        <v>2677</v>
+      </c>
+      <c r="G384" t="s">
+        <v>2678</v>
+      </c>
       <c r="H384" t="s">
-        <v>44</v>
+        <v>2693</v>
       </c>
       <c r="I384" t="s">
-        <v>2693</v>
-[...3 lines deleted...]
-      </c>
+        <v>2694</v>
+      </c>
+      <c r="J384"/>
       <c r="K384" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="L384" t="s">
-        <v>2695</v>
+        <v>2682</v>
       </c>
       <c r="M384" t="s">
         <v>2696</v>
       </c>
       <c r="N384" t="s">
-        <v>2697</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>41</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2691</v>
+        <v>326</v>
       </c>
       <c r="D385" t="s">
-        <v>2698</v>
+        <v>2697</v>
       </c>
       <c r="E385"/>
       <c r="F385"/>
       <c r="G385"/>
       <c r="H385" t="s">
+        <v>2698</v>
+      </c>
+      <c r="I385" t="s">
         <v>2699</v>
       </c>
-      <c r="I385" t="s">
+      <c r="J385"/>
+      <c r="K385" t="s">
         <v>2700</v>
       </c>
-      <c r="J385" t="s">
-[...2 lines deleted...]
-      <c r="K385" t="s">
+      <c r="L385" t="s">
         <v>2701</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="M385" t="s">
         <v>2702</v>
       </c>
-      <c r="N385" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N385"/>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>41</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
         <v>2703</v>
       </c>
       <c r="D386" t="s">
         <v>2704</v>
       </c>
       <c r="E386"/>
       <c r="F386"/>
       <c r="G386"/>
       <c r="H386" t="s">
         <v>2705</v>
       </c>
       <c r="I386" t="s">
         <v>2706</v>
       </c>
-      <c r="J386" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J386"/>
       <c r="K386" t="s">
         <v>2707</v>
       </c>
       <c r="L386" t="s">
-        <v>817</v>
+        <v>2708</v>
       </c>
       <c r="M386" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="N386" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>41</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="D387" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="E387"/>
       <c r="F387"/>
       <c r="G387"/>
       <c r="H387" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="I387" t="s">
-        <v>2713</v>
-[...3 lines deleted...]
-      </c>
+        <v>2714</v>
+      </c>
+      <c r="J387"/>
       <c r="K387" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="L387" t="s">
-        <v>48</v>
+        <v>2716</v>
       </c>
       <c r="M387" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="N387" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>41</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2717</v>
+        <v>326</v>
       </c>
       <c r="D388" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="E388"/>
       <c r="F388"/>
       <c r="G388"/>
       <c r="H388" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="I388" t="s">
-        <v>2720</v>
-[...3 lines deleted...]
-      </c>
+        <v>2721</v>
+      </c>
+      <c r="J388"/>
       <c r="K388" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="L388" t="s">
-        <v>48</v>
+        <v>2723</v>
       </c>
       <c r="M388" t="s">
-        <v>2722</v>
-[...3 lines deleted...]
-      </c>
+        <v>2724</v>
+      </c>
+      <c r="N388"/>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>41</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="D389" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="E389"/>
       <c r="F389"/>
       <c r="G389"/>
       <c r="H389" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="I389" t="s">
-        <v>2727</v>
-[...3 lines deleted...]
-      </c>
+        <v>2728</v>
+      </c>
+      <c r="J389"/>
       <c r="K389" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="L389" t="s">
-        <v>817</v>
+        <v>2730</v>
       </c>
       <c r="M389" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
       <c r="N389" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>41</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
       <c r="D390" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="E390"/>
       <c r="F390"/>
       <c r="G390"/>
       <c r="H390" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="I390" t="s">
-        <v>2734</v>
-[...3 lines deleted...]
-      </c>
+        <v>2736</v>
+      </c>
+      <c r="J390"/>
       <c r="K390" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
       <c r="L390" t="s">
-        <v>48</v>
+        <v>2738</v>
       </c>
       <c r="M390" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
       <c r="N390" t="s">
-        <v>2737</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c r="D391" t="s">
-        <v>2739</v>
-[...3 lines deleted...]
-      <c r="G391"/>
+        <v>2742</v>
+      </c>
+      <c r="E391" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F391" t="s">
+        <v>2744</v>
+      </c>
+      <c r="G391" t="s">
+        <v>2745</v>
+      </c>
       <c r="H391" t="s">
-        <v>44</v>
+        <v>2746</v>
       </c>
       <c r="I391" t="s">
-        <v>2740</v>
-[...3 lines deleted...]
-      </c>
+        <v>2747</v>
+      </c>
+      <c r="J391"/>
       <c r="K391" t="s">
-        <v>2741</v>
+        <v>2748</v>
       </c>
       <c r="L391" t="s">
-        <v>847</v>
+        <v>2633</v>
       </c>
       <c r="M391" t="s">
-        <v>2742</v>
+        <v>2749</v>
       </c>
       <c r="N391" t="s">
-        <v>2743</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>41</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2744</v>
+        <v>2751</v>
       </c>
       <c r="D392" t="s">
-        <v>2745</v>
+        <v>2752</v>
       </c>
       <c r="E392"/>
       <c r="F392"/>
       <c r="G392"/>
       <c r="H392" t="s">
-        <v>2746</v>
+        <v>2753</v>
       </c>
       <c r="I392" t="s">
-        <v>2747</v>
-[...3 lines deleted...]
-      </c>
+        <v>2754</v>
+      </c>
+      <c r="J392"/>
       <c r="K392" t="s">
-        <v>2748</v>
+        <v>2755</v>
       </c>
       <c r="L392" t="s">
-        <v>1494</v>
+        <v>2756</v>
       </c>
       <c r="M392" t="s">
-        <v>2749</v>
+        <v>2757</v>
       </c>
       <c r="N392" t="s">
-        <v>2750</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>41</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2751</v>
+        <v>2759</v>
       </c>
       <c r="D393" t="s">
-        <v>2752</v>
+        <v>2760</v>
       </c>
       <c r="E393"/>
       <c r="F393"/>
       <c r="G393"/>
       <c r="H393" t="s">
-        <v>2753</v>
+        <v>2761</v>
       </c>
       <c r="I393" t="s">
-        <v>2754</v>
-[...3 lines deleted...]
-      </c>
+        <v>2762</v>
+      </c>
+      <c r="J393"/>
       <c r="K393" t="s">
-        <v>2755</v>
+        <v>2763</v>
       </c>
       <c r="L393" t="s">
-        <v>48</v>
+        <v>2764</v>
       </c>
       <c r="M393" t="s">
-        <v>2756</v>
+        <v>2765</v>
       </c>
       <c r="N393" t="s">
-        <v>2757</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>41</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2758</v>
+        <v>2767</v>
       </c>
       <c r="D394" t="s">
-        <v>2759</v>
+        <v>2768</v>
       </c>
       <c r="E394"/>
       <c r="F394"/>
       <c r="G394"/>
       <c r="H394" t="s">
-        <v>2760</v>
+        <v>2769</v>
       </c>
       <c r="I394" t="s">
-        <v>2761</v>
-[...3 lines deleted...]
-      </c>
+        <v>2770</v>
+      </c>
+      <c r="J394"/>
       <c r="K394" t="s">
-        <v>2762</v>
+        <v>2771</v>
       </c>
       <c r="L394" t="s">
-        <v>48</v>
+        <v>2772</v>
       </c>
       <c r="M394" t="s">
-        <v>2763</v>
+        <v>2773</v>
       </c>
       <c r="N394" t="s">
-        <v>2764</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>41</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>2765</v>
+        <v>326</v>
       </c>
       <c r="D395" t="s">
-        <v>2766</v>
+        <v>1413</v>
       </c>
       <c r="E395"/>
       <c r="F395"/>
       <c r="G395"/>
       <c r="H395" t="s">
-        <v>2767</v>
+        <v>2775</v>
       </c>
       <c r="I395" t="s">
-        <v>2768</v>
-[...3 lines deleted...]
-      </c>
+        <v>2776</v>
+      </c>
+      <c r="J395"/>
       <c r="K395" t="s">
-        <v>2769</v>
+        <v>2777</v>
       </c>
       <c r="L395" t="s">
-        <v>48</v>
+        <v>2778</v>
       </c>
       <c r="M395" t="s">
-        <v>2770</v>
-[...3 lines deleted...]
-      </c>
+        <v>2779</v>
+      </c>
+      <c r="N395"/>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2772</v>
+        <v>2780</v>
       </c>
       <c r="D396" t="s">
-        <v>2773</v>
-[...3 lines deleted...]
-      <c r="G396"/>
+        <v>2781</v>
+      </c>
+      <c r="E396" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F396" t="s">
+        <v>2783</v>
+      </c>
+      <c r="G396" t="s">
+        <v>2784</v>
+      </c>
       <c r="H396" t="s">
-        <v>44</v>
+        <v>2785</v>
       </c>
       <c r="I396" t="s">
-        <v>2774</v>
-[...3 lines deleted...]
-      </c>
+        <v>2786</v>
+      </c>
+      <c r="J396"/>
       <c r="K396" t="s">
-        <v>2775</v>
+        <v>2787</v>
       </c>
       <c r="L396" t="s">
-        <v>48</v>
+        <v>2633</v>
       </c>
       <c r="M396" t="s">
-        <v>2776</v>
+        <v>2788</v>
       </c>
       <c r="N396" t="s">
-        <v>2777</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2772</v>
+        <v>2790</v>
       </c>
       <c r="D397" t="s">
-        <v>2778</v>
-[...3 lines deleted...]
-      <c r="G397"/>
+        <v>2791</v>
+      </c>
+      <c r="E397" t="s">
+        <v>2792</v>
+      </c>
+      <c r="F397" t="s">
+        <v>2793</v>
+      </c>
+      <c r="G397" t="s">
+        <v>2794</v>
+      </c>
       <c r="H397" t="s">
-        <v>2779</v>
+        <v>2795</v>
       </c>
       <c r="I397" t="s">
-        <v>2780</v>
-[...3 lines deleted...]
-      </c>
+        <v>2796</v>
+      </c>
+      <c r="J397"/>
       <c r="K397" t="s">
-        <v>2781</v>
+        <v>2797</v>
       </c>
       <c r="L397" t="s">
-        <v>48</v>
+        <v>2798</v>
       </c>
       <c r="M397" t="s">
-        <v>2782</v>
+        <v>2799</v>
       </c>
       <c r="N397" t="s">
-        <v>2777</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>41</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>2783</v>
+        <v>2801</v>
       </c>
       <c r="D398" t="s">
-        <v>2784</v>
+        <v>2802</v>
       </c>
       <c r="E398"/>
       <c r="F398"/>
       <c r="G398"/>
       <c r="H398" t="s">
-        <v>44</v>
+        <v>2803</v>
       </c>
       <c r="I398" t="s">
-        <v>2785</v>
-[...3 lines deleted...]
-      </c>
+        <v>2804</v>
+      </c>
+      <c r="J398"/>
       <c r="K398" t="s">
-        <v>2786</v>
+        <v>2805</v>
       </c>
       <c r="L398" t="s">
-        <v>48</v>
+        <v>2806</v>
       </c>
       <c r="M398" t="s">
-        <v>2787</v>
+        <v>2807</v>
       </c>
       <c r="N398" t="s">
-        <v>2788</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>41</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2783</v>
+        <v>2809</v>
       </c>
       <c r="D399" t="s">
-        <v>2789</v>
+        <v>2810</v>
       </c>
       <c r="E399"/>
       <c r="F399"/>
       <c r="G399"/>
       <c r="H399" t="s">
-        <v>2790</v>
+        <v>2811</v>
       </c>
       <c r="I399" t="s">
-        <v>2791</v>
-[...3 lines deleted...]
-      </c>
+        <v>2812</v>
+      </c>
+      <c r="J399"/>
       <c r="K399" t="s">
-        <v>2792</v>
+        <v>2813</v>
       </c>
       <c r="L399" t="s">
-        <v>48</v>
+        <v>2814</v>
       </c>
       <c r="M399" t="s">
-        <v>2793</v>
+        <v>2815</v>
       </c>
       <c r="N399" t="s">
-        <v>2788</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2794</v>
+        <v>2817</v>
       </c>
       <c r="D400" t="s">
-        <v>2795</v>
-[...3 lines deleted...]
-      <c r="G400"/>
+        <v>2818</v>
+      </c>
+      <c r="E400" t="s">
+        <v>2819</v>
+      </c>
+      <c r="F400" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G400" t="s">
+        <v>2821</v>
+      </c>
       <c r="H400" t="s">
-        <v>2796</v>
+        <v>2822</v>
       </c>
       <c r="I400" t="s">
-        <v>2797</v>
-[...3 lines deleted...]
-      </c>
+        <v>2823</v>
+      </c>
+      <c r="J400"/>
       <c r="K400" t="s">
-        <v>2798</v>
+        <v>2824</v>
       </c>
       <c r="L400" t="s">
-        <v>48</v>
+        <v>2633</v>
       </c>
       <c r="M400" t="s">
-        <v>2799</v>
+        <v>2825</v>
       </c>
       <c r="N400" t="s">
-        <v>2800</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2801</v>
+        <v>2827</v>
       </c>
       <c r="D401" t="s">
-        <v>2802</v>
-[...3 lines deleted...]
-      <c r="G401"/>
+        <v>2828</v>
+      </c>
+      <c r="E401" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F401" t="s">
+        <v>2830</v>
+      </c>
+      <c r="G401" t="s">
+        <v>2831</v>
+      </c>
       <c r="H401" t="s">
-        <v>44</v>
+        <v>2832</v>
       </c>
       <c r="I401" t="s">
-        <v>2803</v>
-[...3 lines deleted...]
-      </c>
+        <v>2833</v>
+      </c>
+      <c r="J401"/>
       <c r="K401" t="s">
-        <v>2804</v>
+        <v>2834</v>
       </c>
       <c r="L401" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M401" t="s">
-        <v>2805</v>
+        <v>2835</v>
       </c>
       <c r="N401" t="s">
-        <v>2806</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>41</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2801</v>
+        <v>2837</v>
       </c>
       <c r="D402" t="s">
-        <v>2807</v>
+        <v>2838</v>
       </c>
       <c r="E402"/>
       <c r="F402"/>
       <c r="G402"/>
       <c r="H402" t="s">
-        <v>2808</v>
+        <v>2839</v>
       </c>
       <c r="I402" t="s">
-        <v>2809</v>
-[...3 lines deleted...]
-      </c>
+        <v>2840</v>
+      </c>
+      <c r="J402"/>
       <c r="K402" t="s">
-        <v>2810</v>
+        <v>2841</v>
       </c>
       <c r="L402" t="s">
-        <v>48</v>
+        <v>2842</v>
       </c>
       <c r="M402" t="s">
-        <v>2811</v>
+        <v>2843</v>
       </c>
       <c r="N402" t="s">
-        <v>2806</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2812</v>
+        <v>2845</v>
       </c>
       <c r="D403" t="s">
-        <v>2813</v>
-[...3 lines deleted...]
-      <c r="G403"/>
+        <v>2846</v>
+      </c>
+      <c r="E403" t="s">
+        <v>2847</v>
+      </c>
+      <c r="F403" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G403" t="s">
+        <v>2849</v>
+      </c>
       <c r="H403" t="s">
-        <v>44</v>
+        <v>2850</v>
       </c>
       <c r="I403" t="s">
-        <v>2814</v>
-[...3 lines deleted...]
-      </c>
+        <v>2851</v>
+      </c>
+      <c r="J403"/>
       <c r="K403" t="s">
-        <v>2815</v>
+        <v>2852</v>
       </c>
       <c r="L403" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M403" t="s">
-        <v>2816</v>
+        <v>2853</v>
       </c>
       <c r="N403" t="s">
-        <v>2817</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>41</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2812</v>
+        <v>326</v>
       </c>
       <c r="D404" t="s">
-        <v>2818</v>
+        <v>1413</v>
       </c>
       <c r="E404"/>
       <c r="F404"/>
       <c r="G404"/>
       <c r="H404" t="s">
-        <v>2819</v>
+        <v>2855</v>
       </c>
       <c r="I404" t="s">
-        <v>2820</v>
-[...3 lines deleted...]
-      </c>
+        <v>2856</v>
+      </c>
+      <c r="J404"/>
       <c r="K404" t="s">
-        <v>2821</v>
+        <v>2857</v>
       </c>
       <c r="L404" t="s">
-        <v>48</v>
+        <v>2858</v>
       </c>
       <c r="M404" t="s">
-        <v>2822</v>
-[...3 lines deleted...]
-      </c>
+        <v>2859</v>
+      </c>
+      <c r="N404"/>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2823</v>
+        <v>2860</v>
       </c>
       <c r="D405" t="s">
-        <v>2824</v>
-[...3 lines deleted...]
-      <c r="G405"/>
+        <v>2861</v>
+      </c>
+      <c r="E405" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F405" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G405" t="s">
+        <v>2864</v>
+      </c>
       <c r="H405" t="s">
-        <v>44</v>
+        <v>2865</v>
       </c>
       <c r="I405" t="s">
-        <v>2825</v>
-[...3 lines deleted...]
-      </c>
+        <v>2866</v>
+      </c>
+      <c r="J405"/>
       <c r="K405" t="s">
-        <v>2826</v>
+        <v>2867</v>
       </c>
       <c r="L405" t="s">
-        <v>48</v>
+        <v>2868</v>
       </c>
       <c r="M405" t="s">
-        <v>2827</v>
+        <v>2869</v>
       </c>
       <c r="N405" t="s">
-        <v>2828</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
         <v>41</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2823</v>
+        <v>326</v>
       </c>
       <c r="D406" t="s">
-        <v>2829</v>
+        <v>1413</v>
       </c>
       <c r="E406"/>
       <c r="F406"/>
       <c r="G406"/>
       <c r="H406" t="s">
-        <v>2830</v>
+        <v>2871</v>
       </c>
       <c r="I406" t="s">
-        <v>2831</v>
-[...3 lines deleted...]
-      </c>
+        <v>2872</v>
+      </c>
+      <c r="J406"/>
       <c r="K406" t="s">
-        <v>2832</v>
+        <v>2873</v>
       </c>
       <c r="L406" t="s">
-        <v>48</v>
+        <v>2874</v>
       </c>
       <c r="M406" t="s">
-        <v>2833</v>
-[...3 lines deleted...]
-      </c>
+        <v>2875</v>
+      </c>
+      <c r="N406"/>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>41</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2834</v>
+        <v>326</v>
       </c>
       <c r="D407" t="s">
-        <v>2835</v>
+        <v>1413</v>
       </c>
       <c r="E407"/>
       <c r="F407"/>
       <c r="G407"/>
       <c r="H407" t="s">
-        <v>44</v>
+        <v>2871</v>
       </c>
       <c r="I407" t="s">
-        <v>2836</v>
-[...3 lines deleted...]
-      </c>
+        <v>2876</v>
+      </c>
+      <c r="J407"/>
       <c r="K407" t="s">
-        <v>2837</v>
+        <v>2877</v>
       </c>
       <c r="L407" t="s">
-        <v>48</v>
+        <v>2874</v>
       </c>
       <c r="M407" t="s">
-        <v>2838</v>
-[...3 lines deleted...]
-      </c>
+        <v>2878</v>
+      </c>
+      <c r="N407"/>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>41</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2834</v>
+        <v>326</v>
       </c>
       <c r="D408" t="s">
-        <v>2840</v>
+        <v>2879</v>
       </c>
       <c r="E408"/>
       <c r="F408"/>
       <c r="G408"/>
       <c r="H408" t="s">
-        <v>2841</v>
+        <v>2880</v>
       </c>
       <c r="I408" t="s">
-        <v>2842</v>
-[...3 lines deleted...]
-      </c>
+        <v>2881</v>
+      </c>
+      <c r="J408"/>
       <c r="K408" t="s">
-        <v>2843</v>
+        <v>2882</v>
       </c>
       <c r="L408" t="s">
-        <v>48</v>
+        <v>2883</v>
       </c>
       <c r="M408" t="s">
-        <v>2844</v>
-[...3 lines deleted...]
-      </c>
+        <v>2884</v>
+      </c>
+      <c r="N408"/>
     </row>
     <row r="409">
       <c r="A409" t="s">
         <v>41</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2845</v>
+        <v>326</v>
       </c>
       <c r="D409" t="s">
-        <v>2846</v>
+        <v>2879</v>
       </c>
       <c r="E409"/>
       <c r="F409"/>
       <c r="G409"/>
       <c r="H409" t="s">
-        <v>44</v>
+        <v>2880</v>
       </c>
       <c r="I409" t="s">
-        <v>2847</v>
-[...3 lines deleted...]
-      </c>
+        <v>2885</v>
+      </c>
+      <c r="J409"/>
       <c r="K409" t="s">
-        <v>2848</v>
+        <v>2886</v>
       </c>
       <c r="L409" t="s">
-        <v>48</v>
+        <v>2883</v>
       </c>
       <c r="M409" t="s">
-        <v>2849</v>
-[...3 lines deleted...]
-      </c>
+        <v>2887</v>
+      </c>
+      <c r="N409"/>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>41</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2845</v>
+        <v>326</v>
       </c>
       <c r="D410" t="s">
-        <v>2851</v>
+        <v>2888</v>
       </c>
       <c r="E410"/>
       <c r="F410"/>
       <c r="G410"/>
       <c r="H410" t="s">
-        <v>2852</v>
+        <v>2889</v>
       </c>
       <c r="I410" t="s">
-        <v>2853</v>
-[...3 lines deleted...]
-      </c>
+        <v>2890</v>
+      </c>
+      <c r="J410"/>
       <c r="K410" t="s">
-        <v>2854</v>
+        <v>2891</v>
       </c>
       <c r="L410" t="s">
-        <v>48</v>
+        <v>2892</v>
       </c>
       <c r="M410" t="s">
-        <v>2855</v>
-[...3 lines deleted...]
-      </c>
+        <v>2893</v>
+      </c>
+      <c r="N410"/>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>41</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2856</v>
+        <v>2894</v>
       </c>
       <c r="D411" t="s">
-        <v>2857</v>
+        <v>2895</v>
       </c>
       <c r="E411"/>
       <c r="F411"/>
       <c r="G411"/>
       <c r="H411" t="s">
-        <v>2858</v>
+        <v>2896</v>
       </c>
       <c r="I411" t="s">
-        <v>2859</v>
-[...3 lines deleted...]
-      </c>
+        <v>2897</v>
+      </c>
+      <c r="J411"/>
       <c r="K411" t="s">
-        <v>2860</v>
+        <v>2898</v>
       </c>
       <c r="L411" t="s">
-        <v>817</v>
+        <v>2899</v>
       </c>
       <c r="M411" t="s">
-        <v>2861</v>
+        <v>2900</v>
       </c>
       <c r="N411" t="s">
-        <v>2862</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2863</v>
+        <v>2902</v>
       </c>
       <c r="D412" t="s">
-        <v>2864</v>
-[...3 lines deleted...]
-      <c r="G412"/>
+        <v>2903</v>
+      </c>
+      <c r="E412" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F412" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G412" t="s">
+        <v>2906</v>
+      </c>
       <c r="H412" t="s">
-        <v>2865</v>
+        <v>2907</v>
       </c>
       <c r="I412" t="s">
-        <v>2866</v>
-[...3 lines deleted...]
-      </c>
+        <v>2908</v>
+      </c>
+      <c r="J412"/>
       <c r="K412" t="s">
-        <v>2867</v>
+        <v>2909</v>
       </c>
       <c r="L412" t="s">
-        <v>48</v>
+        <v>2633</v>
       </c>
       <c r="M412" t="s">
-        <v>2868</v>
+        <v>2910</v>
       </c>
       <c r="N412" t="s">
-        <v>2869</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2870</v>
+        <v>2912</v>
       </c>
       <c r="D413" t="s">
-        <v>2871</v>
-[...3 lines deleted...]
-      <c r="G413"/>
+        <v>2913</v>
+      </c>
+      <c r="E413" t="s">
+        <v>2914</v>
+      </c>
+      <c r="F413" t="s">
+        <v>2915</v>
+      </c>
+      <c r="G413" t="s">
+        <v>2916</v>
+      </c>
       <c r="H413" t="s">
-        <v>2872</v>
+        <v>2917</v>
       </c>
       <c r="I413" t="s">
-        <v>2873</v>
-[...3 lines deleted...]
-      </c>
+        <v>2918</v>
+      </c>
+      <c r="J413"/>
       <c r="K413" t="s">
-        <v>2874</v>
+        <v>2919</v>
       </c>
       <c r="L413" t="s">
-        <v>48</v>
+        <v>1944</v>
       </c>
       <c r="M413" t="s">
-        <v>2875</v>
+        <v>2920</v>
       </c>
       <c r="N413" t="s">
-        <v>2876</v>
+        <v>2921</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>41</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2877</v>
+        <v>2922</v>
       </c>
       <c r="D414" t="s">
-        <v>2878</v>
+        <v>2923</v>
       </c>
       <c r="E414"/>
       <c r="F414"/>
       <c r="G414"/>
       <c r="H414" t="s">
-        <v>44</v>
+        <v>2924</v>
       </c>
       <c r="I414" t="s">
-        <v>2879</v>
-[...3 lines deleted...]
-      </c>
+        <v>2925</v>
+      </c>
+      <c r="J414"/>
       <c r="K414" t="s">
-        <v>2880</v>
+        <v>2926</v>
       </c>
       <c r="L414" t="s">
-        <v>48</v>
+        <v>2927</v>
       </c>
       <c r="M414" t="s">
-        <v>2881</v>
+        <v>2928</v>
       </c>
       <c r="N414" t="s">
-        <v>2882</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2877</v>
+        <v>2930</v>
       </c>
       <c r="D415" t="s">
-        <v>2883</v>
-[...3 lines deleted...]
-      <c r="G415"/>
+        <v>2931</v>
+      </c>
+      <c r="E415" t="s">
+        <v>2932</v>
+      </c>
+      <c r="F415" t="s">
+        <v>2933</v>
+      </c>
+      <c r="G415" t="s">
+        <v>2934</v>
+      </c>
       <c r="H415" t="s">
-        <v>2884</v>
+        <v>2935</v>
       </c>
       <c r="I415" t="s">
-        <v>2885</v>
-[...3 lines deleted...]
-      </c>
+        <v>2936</v>
+      </c>
+      <c r="J415"/>
       <c r="K415" t="s">
-        <v>2886</v>
+        <v>2937</v>
       </c>
       <c r="L415" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M415" t="s">
-        <v>2887</v>
+        <v>2938</v>
       </c>
       <c r="N415" t="s">
-        <v>2882</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2888</v>
+        <v>2940</v>
       </c>
       <c r="D416" t="s">
-        <v>2889</v>
-[...3 lines deleted...]
-      <c r="G416"/>
+        <v>2941</v>
+      </c>
+      <c r="E416" t="s">
+        <v>2942</v>
+      </c>
+      <c r="F416" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G416" t="s">
+        <v>2944</v>
+      </c>
       <c r="H416" t="s">
-        <v>44</v>
+        <v>2945</v>
       </c>
       <c r="I416" t="s">
-        <v>2890</v>
-[...3 lines deleted...]
-      </c>
+        <v>2946</v>
+      </c>
+      <c r="J416"/>
       <c r="K416" t="s">
-        <v>2891</v>
+        <v>2947</v>
       </c>
       <c r="L416" t="s">
-        <v>48</v>
+        <v>2633</v>
       </c>
       <c r="M416" t="s">
-        <v>2892</v>
+        <v>2948</v>
       </c>
       <c r="N416" t="s">
-        <v>2893</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2888</v>
+        <v>2950</v>
       </c>
       <c r="D417" t="s">
-        <v>2894</v>
-[...3 lines deleted...]
-      <c r="G417"/>
+        <v>2951</v>
+      </c>
+      <c r="E417" t="s">
+        <v>2952</v>
+      </c>
+      <c r="F417" t="s">
+        <v>2953</v>
+      </c>
+      <c r="G417" t="s">
+        <v>2954</v>
+      </c>
       <c r="H417" t="s">
-        <v>2895</v>
+        <v>2955</v>
       </c>
       <c r="I417" t="s">
-        <v>2896</v>
-[...3 lines deleted...]
-      </c>
+        <v>2956</v>
+      </c>
+      <c r="J417"/>
       <c r="K417" t="s">
-        <v>2897</v>
+        <v>2957</v>
       </c>
       <c r="L417" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M417" t="s">
-        <v>2898</v>
+        <v>2958</v>
       </c>
       <c r="N417" t="s">
-        <v>2893</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2899</v>
+        <v>2960</v>
       </c>
       <c r="D418" t="s">
-        <v>2900</v>
-[...3 lines deleted...]
-      <c r="G418"/>
+        <v>2961</v>
+      </c>
+      <c r="E418" t="s">
+        <v>2962</v>
+      </c>
+      <c r="F418" t="s">
+        <v>2963</v>
+      </c>
+      <c r="G418" t="s">
+        <v>2964</v>
+      </c>
       <c r="H418" t="s">
-        <v>2901</v>
+        <v>2965</v>
       </c>
       <c r="I418" t="s">
-        <v>2902</v>
-[...3 lines deleted...]
-      </c>
+        <v>2966</v>
+      </c>
+      <c r="J418"/>
       <c r="K418" t="s">
-        <v>2903</v>
+        <v>2967</v>
       </c>
       <c r="L418" t="s">
-        <v>1494</v>
+        <v>2494</v>
       </c>
       <c r="M418" t="s">
-        <v>2904</v>
+        <v>2968</v>
       </c>
       <c r="N418" t="s">
-        <v>2905</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2906</v>
+        <v>2970</v>
       </c>
       <c r="D419" t="s">
-        <v>2907</v>
-[...3 lines deleted...]
-      <c r="G419"/>
+        <v>2971</v>
+      </c>
+      <c r="E419" t="s">
+        <v>2972</v>
+      </c>
+      <c r="F419" t="s">
+        <v>2973</v>
+      </c>
+      <c r="G419" t="s">
+        <v>2974</v>
+      </c>
       <c r="H419" t="s">
-        <v>2908</v>
+        <v>2975</v>
       </c>
       <c r="I419" t="s">
-        <v>2909</v>
-[...3 lines deleted...]
-      </c>
+        <v>2976</v>
+      </c>
+      <c r="J419"/>
       <c r="K419" t="s">
-        <v>2910</v>
+        <v>2977</v>
       </c>
       <c r="L419" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M419" t="s">
-        <v>2911</v>
+        <v>2978</v>
       </c>
       <c r="N419" t="s">
-        <v>2912</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2913</v>
+        <v>2980</v>
       </c>
       <c r="D420" t="s">
-        <v>2914</v>
-[...3 lines deleted...]
-      <c r="G420"/>
+        <v>2971</v>
+      </c>
+      <c r="E420" t="s">
+        <v>2981</v>
+      </c>
+      <c r="F420" t="s">
+        <v>2982</v>
+      </c>
+      <c r="G420" t="s">
+        <v>2983</v>
+      </c>
       <c r="H420" t="s">
-        <v>2915</v>
+        <v>2984</v>
       </c>
       <c r="I420" t="s">
-        <v>2916</v>
-[...3 lines deleted...]
-      </c>
+        <v>2985</v>
+      </c>
+      <c r="J420"/>
       <c r="K420" t="s">
-        <v>2917</v>
+        <v>2986</v>
       </c>
       <c r="L420" t="s">
-        <v>1494</v>
+        <v>2633</v>
       </c>
       <c r="M420" t="s">
-        <v>2918</v>
+        <v>2987</v>
       </c>
       <c r="N420" t="s">
-        <v>2919</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2920</v>
+        <v>2989</v>
       </c>
       <c r="D421" t="s">
-        <v>2921</v>
-[...3 lines deleted...]
-      <c r="G421"/>
+        <v>2990</v>
+      </c>
+      <c r="E421" t="s">
+        <v>2991</v>
+      </c>
+      <c r="F421" t="s">
+        <v>2992</v>
+      </c>
+      <c r="G421" t="s">
+        <v>2993</v>
+      </c>
       <c r="H421" t="s">
-        <v>2922</v>
+        <v>2994</v>
       </c>
       <c r="I421" t="s">
-        <v>2923</v>
-[...3 lines deleted...]
-      </c>
+        <v>2995</v>
+      </c>
+      <c r="J421"/>
       <c r="K421" t="s">
-        <v>2924</v>
+        <v>2996</v>
       </c>
       <c r="L421" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M421" t="s">
-        <v>2925</v>
+        <v>2997</v>
       </c>
       <c r="N421" t="s">
-        <v>2926</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2927</v>
+        <v>2999</v>
       </c>
       <c r="D422" t="s">
-        <v>2928</v>
-[...3 lines deleted...]
-      <c r="G422"/>
+        <v>3000</v>
+      </c>
+      <c r="E422" t="s">
+        <v>3001</v>
+      </c>
+      <c r="F422" t="s">
+        <v>3002</v>
+      </c>
+      <c r="G422" t="s">
+        <v>3003</v>
+      </c>
       <c r="H422" t="s">
-        <v>2929</v>
+        <v>3004</v>
       </c>
       <c r="I422" t="s">
-        <v>2930</v>
-[...3 lines deleted...]
-      </c>
+        <v>3005</v>
+      </c>
+      <c r="J422"/>
       <c r="K422" t="s">
-        <v>2931</v>
+        <v>3006</v>
       </c>
       <c r="L422" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M422" t="s">
-        <v>2932</v>
+        <v>3007</v>
       </c>
       <c r="N422" t="s">
-        <v>2933</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
         <v>41</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2934</v>
+        <v>3009</v>
       </c>
       <c r="D423" t="s">
-        <v>2935</v>
+        <v>3010</v>
       </c>
       <c r="E423"/>
       <c r="F423"/>
       <c r="G423"/>
       <c r="H423" t="s">
-        <v>2936</v>
+        <v>3011</v>
       </c>
       <c r="I423" t="s">
-        <v>2937</v>
-[...3 lines deleted...]
-      </c>
+        <v>3012</v>
+      </c>
+      <c r="J423"/>
       <c r="K423" t="s">
-        <v>2938</v>
+        <v>3013</v>
       </c>
       <c r="L423" t="s">
-        <v>48</v>
+        <v>3014</v>
       </c>
       <c r="M423" t="s">
-        <v>2939</v>
+        <v>3015</v>
       </c>
       <c r="N423" t="s">
-        <v>2940</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>2941</v>
+        <v>3017</v>
       </c>
       <c r="D424" t="s">
-        <v>2942</v>
-[...3 lines deleted...]
-      <c r="G424"/>
+        <v>3018</v>
+      </c>
+      <c r="E424" t="s">
+        <v>3019</v>
+      </c>
+      <c r="F424" t="s">
+        <v>3020</v>
+      </c>
+      <c r="G424" t="s">
+        <v>3021</v>
+      </c>
       <c r="H424" t="s">
-        <v>2943</v>
+        <v>3022</v>
       </c>
       <c r="I424" t="s">
-        <v>2944</v>
-[...3 lines deleted...]
-      </c>
+        <v>3023</v>
+      </c>
+      <c r="J424"/>
       <c r="K424" t="s">
-        <v>2945</v>
+        <v>3024</v>
       </c>
       <c r="L424" t="s">
-        <v>2946</v>
+        <v>2494</v>
       </c>
       <c r="M424" t="s">
-        <v>2947</v>
+        <v>3025</v>
       </c>
       <c r="N424" t="s">
-        <v>2948</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2949</v>
+        <v>3027</v>
       </c>
       <c r="D425" t="s">
-        <v>2950</v>
-[...3 lines deleted...]
-      <c r="G425"/>
+        <v>3028</v>
+      </c>
+      <c r="E425" t="s">
+        <v>3029</v>
+      </c>
+      <c r="F425" t="s">
+        <v>3030</v>
+      </c>
+      <c r="G425" t="s">
+        <v>3031</v>
+      </c>
       <c r="H425" t="s">
-        <v>2951</v>
+        <v>3032</v>
       </c>
       <c r="I425" t="s">
-        <v>2952</v>
-[...3 lines deleted...]
-      </c>
+        <v>3033</v>
+      </c>
+      <c r="J425"/>
       <c r="K425" t="s">
-        <v>2953</v>
+        <v>3034</v>
       </c>
       <c r="L425" t="s">
-        <v>48</v>
+        <v>3035</v>
       </c>
       <c r="M425" t="s">
-        <v>2954</v>
+        <v>3036</v>
       </c>
       <c r="N425" t="s">
-        <v>2955</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>2956</v>
+        <v>3038</v>
       </c>
       <c r="D426" t="s">
-        <v>2957</v>
-[...3 lines deleted...]
-      <c r="G426"/>
+        <v>3039</v>
+      </c>
+      <c r="E426" t="s">
+        <v>3040</v>
+      </c>
+      <c r="F426" t="s">
+        <v>3041</v>
+      </c>
+      <c r="G426" t="s">
+        <v>3042</v>
+      </c>
       <c r="H426" t="s">
-        <v>2958</v>
+        <v>3043</v>
       </c>
       <c r="I426" t="s">
-        <v>2959</v>
-[...3 lines deleted...]
-      </c>
+        <v>3044</v>
+      </c>
+      <c r="J426"/>
       <c r="K426" t="s">
-        <v>2960</v>
+        <v>3045</v>
       </c>
       <c r="L426" t="s">
-        <v>1494</v>
+        <v>106</v>
       </c>
       <c r="M426" t="s">
-        <v>2961</v>
+        <v>3046</v>
       </c>
       <c r="N426" t="s">
-        <v>2962</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>2963</v>
+        <v>3048</v>
       </c>
       <c r="D427" t="s">
-        <v>2964</v>
-[...3 lines deleted...]
-      <c r="G427"/>
+        <v>3049</v>
+      </c>
+      <c r="E427" t="s">
+        <v>3050</v>
+      </c>
+      <c r="F427" t="s">
+        <v>3051</v>
+      </c>
+      <c r="G427" t="s">
+        <v>3052</v>
+      </c>
       <c r="H427" t="s">
-        <v>2965</v>
+        <v>3053</v>
       </c>
       <c r="I427" t="s">
-        <v>2966</v>
-[...3 lines deleted...]
-      </c>
+        <v>3054</v>
+      </c>
+      <c r="J427"/>
       <c r="K427" t="s">
-        <v>2967</v>
+        <v>3055</v>
       </c>
       <c r="L427" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M427" t="s">
-        <v>2968</v>
+        <v>3056</v>
       </c>
       <c r="N427" t="s">
-        <v>2969</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2970</v>
+        <v>3058</v>
       </c>
       <c r="D428" t="s">
-        <v>2971</v>
-[...3 lines deleted...]
-      <c r="G428"/>
+        <v>3059</v>
+      </c>
+      <c r="E428" t="s">
+        <v>3060</v>
+      </c>
+      <c r="F428" t="s">
+        <v>3061</v>
+      </c>
+      <c r="G428" t="s">
+        <v>3062</v>
+      </c>
       <c r="H428" t="s">
-        <v>2972</v>
+        <v>3063</v>
       </c>
       <c r="I428" t="s">
-        <v>2973</v>
-[...3 lines deleted...]
-      </c>
+        <v>3064</v>
+      </c>
+      <c r="J428"/>
       <c r="K428" t="s">
-        <v>2974</v>
+        <v>3065</v>
       </c>
       <c r="L428" t="s">
-        <v>48</v>
+        <v>2633</v>
       </c>
       <c r="M428" t="s">
-        <v>2975</v>
+        <v>3066</v>
       </c>
       <c r="N428" t="s">
-        <v>2976</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2286</v>
+        <v>3068</v>
       </c>
       <c r="D429" t="s">
-        <v>2287</v>
-[...3 lines deleted...]
-      <c r="G429"/>
+        <v>3059</v>
+      </c>
+      <c r="E429" t="s">
+        <v>3069</v>
+      </c>
+      <c r="F429" t="s">
+        <v>3070</v>
+      </c>
+      <c r="G429" t="s">
+        <v>3071</v>
+      </c>
       <c r="H429" t="s">
-        <v>2977</v>
+        <v>3072</v>
       </c>
       <c r="I429" t="s">
-        <v>2978</v>
-[...3 lines deleted...]
-      </c>
+        <v>3073</v>
+      </c>
+      <c r="J429"/>
       <c r="K429" t="s">
-        <v>2979</v>
+        <v>3074</v>
       </c>
       <c r="L429" t="s">
-        <v>48</v>
+        <v>2494</v>
       </c>
       <c r="M429" t="s">
-        <v>2980</v>
+        <v>3075</v>
       </c>
       <c r="N429" t="s">
-        <v>2292</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>2981</v>
+        <v>3077</v>
       </c>
       <c r="D430" t="s">
-        <v>2982</v>
-[...3 lines deleted...]
-      <c r="G430"/>
+        <v>3078</v>
+      </c>
+      <c r="E430" t="s">
+        <v>3079</v>
+      </c>
+      <c r="F430" t="s">
+        <v>3080</v>
+      </c>
+      <c r="G430" t="s">
+        <v>3081</v>
+      </c>
       <c r="H430" t="s">
-        <v>2983</v>
+        <v>3082</v>
       </c>
       <c r="I430" t="s">
-        <v>2984</v>
-[...3 lines deleted...]
-      </c>
+        <v>3083</v>
+      </c>
+      <c r="J430"/>
       <c r="K430" t="s">
-        <v>2985</v>
+        <v>3084</v>
       </c>
       <c r="L430" t="s">
-        <v>48</v>
+        <v>2633</v>
       </c>
       <c r="M430" t="s">
-        <v>2986</v>
+        <v>3085</v>
       </c>
       <c r="N430" t="s">
-        <v>2987</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
         <v>41</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>2988</v>
+        <v>3087</v>
       </c>
       <c r="D431" t="s">
-        <v>2989</v>
+        <v>3088</v>
       </c>
       <c r="E431"/>
       <c r="F431"/>
       <c r="G431"/>
       <c r="H431" t="s">
-        <v>2990</v>
+        <v>3089</v>
       </c>
       <c r="I431" t="s">
-        <v>2991</v>
-[...3 lines deleted...]
-      </c>
+        <v>3090</v>
+      </c>
+      <c r="J431"/>
       <c r="K431" t="s">
-        <v>2993</v>
+        <v>3091</v>
       </c>
       <c r="L431" t="s">
-        <v>2994</v>
+        <v>3092</v>
       </c>
       <c r="M431" t="s">
-        <v>2995</v>
+        <v>3093</v>
       </c>
       <c r="N431" t="s">
-        <v>2996</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>2997</v>
+        <v>3095</v>
       </c>
       <c r="D432" t="s">
-        <v>2998</v>
-[...3 lines deleted...]
-      <c r="G432"/>
+        <v>3096</v>
+      </c>
+      <c r="E432" t="s">
+        <v>3097</v>
+      </c>
+      <c r="F432" t="s">
+        <v>3098</v>
+      </c>
+      <c r="G432" t="s">
+        <v>3099</v>
+      </c>
       <c r="H432" t="s">
-        <v>2999</v>
+        <v>3100</v>
       </c>
       <c r="I432" t="s">
-        <v>3000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3101</v>
+      </c>
+      <c r="J432"/>
       <c r="K432" t="s">
-        <v>3002</v>
+        <v>3102</v>
       </c>
       <c r="L432" t="s">
-        <v>3003</v>
+        <v>106</v>
       </c>
       <c r="M432" t="s">
-        <v>3004</v>
+        <v>3103</v>
       </c>
       <c r="N432" t="s">
-        <v>3005</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
         <v>14</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>3006</v>
+        <v>3105</v>
       </c>
       <c r="D433" t="s">
-        <v>3007</v>
+        <v>3106</v>
       </c>
       <c r="E433" t="s">
-        <v>3008</v>
+        <v>3107</v>
       </c>
       <c r="F433" t="s">
-        <v>3009</v>
+        <v>3108</v>
       </c>
       <c r="G433" t="s">
-        <v>3010</v>
+        <v>3109</v>
       </c>
       <c r="H433" t="s">
-        <v>3011</v>
+        <v>3110</v>
       </c>
       <c r="I433" t="s">
-        <v>3012</v>
-[...3 lines deleted...]
-      </c>
+        <v>3111</v>
+      </c>
+      <c r="J433"/>
       <c r="K433" t="s">
-        <v>3013</v>
+        <v>3112</v>
       </c>
       <c r="L433" t="s">
-        <v>1470</v>
+        <v>106</v>
       </c>
       <c r="M433" t="s">
-        <v>3014</v>
+        <v>3113</v>
       </c>
       <c r="N433" t="s">
-        <v>3015</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
         <v>14</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>3016</v>
+        <v>3115</v>
       </c>
       <c r="D434" t="s">
-        <v>3017</v>
+        <v>3116</v>
       </c>
       <c r="E434" t="s">
-        <v>3018</v>
+        <v>3117</v>
       </c>
       <c r="F434" t="s">
-        <v>3019</v>
+        <v>3118</v>
       </c>
       <c r="G434" t="s">
-        <v>3020</v>
+        <v>3119</v>
       </c>
       <c r="H434" t="s">
-        <v>3021</v>
+        <v>3120</v>
       </c>
       <c r="I434" t="s">
-        <v>3022</v>
-[...3 lines deleted...]
-      </c>
+        <v>3121</v>
+      </c>
+      <c r="J434"/>
       <c r="K434" t="s">
-        <v>3023</v>
+        <v>3122</v>
       </c>
       <c r="L434" t="s">
-        <v>1470</v>
+        <v>2494</v>
       </c>
       <c r="M434" t="s">
-        <v>3024</v>
+        <v>3123</v>
       </c>
       <c r="N434" t="s">
-        <v>3025</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
         <v>14</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>3026</v>
+        <v>3125</v>
       </c>
       <c r="D435" t="s">
-        <v>3027</v>
+        <v>3116</v>
       </c>
       <c r="E435" t="s">
-        <v>3028</v>
+        <v>3126</v>
       </c>
       <c r="F435" t="s">
-        <v>3029</v>
+        <v>3127</v>
       </c>
       <c r="G435" t="s">
-        <v>3030</v>
+        <v>3128</v>
       </c>
       <c r="H435" t="s">
-        <v>3031</v>
+        <v>3129</v>
       </c>
       <c r="I435" t="s">
-        <v>3032</v>
-[...3 lines deleted...]
-      </c>
+        <v>3130</v>
+      </c>
+      <c r="J435"/>
       <c r="K435" t="s">
-        <v>3033</v>
+        <v>3131</v>
       </c>
       <c r="L435" t="s">
-        <v>1470</v>
+        <v>2494</v>
       </c>
       <c r="M435" t="s">
-        <v>3034</v>
+        <v>3132</v>
       </c>
       <c r="N435" t="s">
-        <v>3035</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
         <v>14</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>3036</v>
+        <v>3134</v>
       </c>
       <c r="D436" t="s">
-        <v>3027</v>
+        <v>3116</v>
       </c>
       <c r="E436" t="s">
-        <v>3037</v>
+        <v>3135</v>
       </c>
       <c r="F436" t="s">
-        <v>3038</v>
+        <v>3136</v>
       </c>
       <c r="G436" t="s">
-        <v>3039</v>
+        <v>3137</v>
       </c>
       <c r="H436" t="s">
-        <v>3040</v>
+        <v>3138</v>
       </c>
       <c r="I436" t="s">
-        <v>3041</v>
-[...3 lines deleted...]
-      </c>
+        <v>3139</v>
+      </c>
+      <c r="J436"/>
       <c r="K436" t="s">
-        <v>3042</v>
+        <v>3140</v>
       </c>
       <c r="L436" t="s">
-        <v>1470</v>
+        <v>2494</v>
       </c>
       <c r="M436" t="s">
-        <v>3043</v>
+        <v>3141</v>
       </c>
       <c r="N436" t="s">
-        <v>3044</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
         <v>14</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>3045</v>
+        <v>3143</v>
       </c>
       <c r="D437" t="s">
-        <v>3027</v>
+        <v>3144</v>
       </c>
       <c r="E437" t="s">
-        <v>3046</v>
+        <v>3145</v>
       </c>
       <c r="F437" t="s">
-        <v>3047</v>
+        <v>3146</v>
       </c>
       <c r="G437" t="s">
-        <v>3048</v>
+        <v>3147</v>
       </c>
       <c r="H437" t="s">
-        <v>3049</v>
+        <v>3148</v>
       </c>
       <c r="I437" t="s">
-        <v>3050</v>
-[...3 lines deleted...]
-      </c>
+        <v>3149</v>
+      </c>
+      <c r="J437"/>
       <c r="K437" t="s">
-        <v>3051</v>
+        <v>3150</v>
       </c>
       <c r="L437" t="s">
-        <v>1470</v>
+        <v>3151</v>
       </c>
       <c r="M437" t="s">
-        <v>3052</v>
+        <v>3152</v>
       </c>
       <c r="N437" t="s">
-        <v>3053</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
         <v>14</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>3054</v>
+        <v>3154</v>
       </c>
       <c r="D438" t="s">
-        <v>3027</v>
+        <v>3155</v>
       </c>
       <c r="E438" t="s">
-        <v>3055</v>
+        <v>3156</v>
       </c>
       <c r="F438" t="s">
-        <v>3056</v>
+        <v>3157</v>
       </c>
       <c r="G438" t="s">
-        <v>3057</v>
+        <v>3158</v>
       </c>
       <c r="H438" t="s">
-        <v>3058</v>
+        <v>3159</v>
       </c>
       <c r="I438" t="s">
-        <v>3059</v>
-[...3 lines deleted...]
-      </c>
+        <v>3160</v>
+      </c>
+      <c r="J438"/>
       <c r="K438" t="s">
-        <v>3060</v>
+        <v>3161</v>
       </c>
       <c r="L438" t="s">
-        <v>1470</v>
+        <v>3162</v>
       </c>
       <c r="M438" t="s">
-        <v>3061</v>
+        <v>3163</v>
       </c>
       <c r="N438" t="s">
-        <v>3062</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>3063</v>
+        <v>3154</v>
       </c>
       <c r="D439" t="s">
-        <v>3064</v>
-[...3 lines deleted...]
-      <c r="G439"/>
+        <v>3155</v>
+      </c>
+      <c r="E439" t="s">
+        <v>3156</v>
+      </c>
+      <c r="F439" t="s">
+        <v>3157</v>
+      </c>
+      <c r="G439" t="s">
+        <v>3158</v>
+      </c>
       <c r="H439" t="s">
-        <v>3065</v>
+        <v>3165</v>
       </c>
       <c r="I439" t="s">
-        <v>3066</v>
-[...3 lines deleted...]
-      </c>
+        <v>3166</v>
+      </c>
+      <c r="J439"/>
       <c r="K439" t="s">
-        <v>3068</v>
+        <v>3167</v>
       </c>
       <c r="L439" t="s">
-        <v>3069</v>
+        <v>3168</v>
       </c>
       <c r="M439" t="s">
-        <v>3070</v>
+        <v>3169</v>
       </c>
       <c r="N439" t="s">
-        <v>3071</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>44</v>
+        <v>3170</v>
       </c>
       <c r="D440" t="s">
-        <v>3072</v>
-[...3 lines deleted...]
-      <c r="G440"/>
+        <v>3171</v>
+      </c>
+      <c r="E440" t="s">
+        <v>3172</v>
+      </c>
+      <c r="F440" t="s">
+        <v>3173</v>
+      </c>
+      <c r="G440" t="s">
+        <v>3174</v>
+      </c>
       <c r="H440" t="s">
-        <v>3073</v>
+        <v>3175</v>
       </c>
       <c r="I440" t="s">
-        <v>3074</v>
-[...3 lines deleted...]
-      </c>
+        <v>3176</v>
+      </c>
+      <c r="J440"/>
       <c r="K440" t="s">
-        <v>3076</v>
+        <v>3177</v>
       </c>
       <c r="L440" t="s">
-        <v>3077</v>
+        <v>3178</v>
       </c>
       <c r="M440" t="s">
-        <v>3078</v>
-[...1 lines deleted...]
-      <c r="N440"/>
+        <v>3179</v>
+      </c>
+      <c r="N440" t="s">
+        <v>3180</v>
+      </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>3079</v>
+        <v>3170</v>
       </c>
       <c r="D441" t="s">
-        <v>3080</v>
-[...3 lines deleted...]
-      <c r="G441"/>
+        <v>3171</v>
+      </c>
+      <c r="E441" t="s">
+        <v>3172</v>
+      </c>
+      <c r="F441" t="s">
+        <v>3173</v>
+      </c>
+      <c r="G441" t="s">
+        <v>3174</v>
+      </c>
       <c r="H441" t="s">
-        <v>3081</v>
+        <v>3181</v>
       </c>
       <c r="I441" t="s">
-        <v>3082</v>
-[...3 lines deleted...]
-      </c>
+        <v>3182</v>
+      </c>
+      <c r="J441"/>
       <c r="K441" t="s">
-        <v>3084</v>
+        <v>3183</v>
       </c>
       <c r="L441" t="s">
-        <v>3085</v>
+        <v>3184</v>
       </c>
       <c r="M441" t="s">
-        <v>3086</v>
+        <v>3185</v>
       </c>
       <c r="N441" t="s">
-        <v>3087</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>3088</v>
+        <v>3186</v>
       </c>
       <c r="D442" t="s">
-        <v>3089</v>
-[...3 lines deleted...]
-      <c r="G442"/>
+        <v>3187</v>
+      </c>
+      <c r="E442" t="s">
+        <v>3188</v>
+      </c>
+      <c r="F442" t="s">
+        <v>3189</v>
+      </c>
+      <c r="G442" t="s">
+        <v>3190</v>
+      </c>
       <c r="H442" t="s">
-        <v>3090</v>
+        <v>3191</v>
       </c>
       <c r="I442" t="s">
-        <v>3091</v>
-[...3 lines deleted...]
-      </c>
+        <v>3192</v>
+      </c>
+      <c r="J442"/>
       <c r="K442" t="s">
-        <v>3092</v>
+        <v>3193</v>
       </c>
       <c r="L442" t="s">
-        <v>3093</v>
+        <v>3194</v>
       </c>
       <c r="M442" t="s">
-        <v>3094</v>
+        <v>3195</v>
       </c>
       <c r="N442" t="s">
-        <v>3095</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>44</v>
+        <v>3197</v>
       </c>
       <c r="D443" t="s">
-        <v>1454</v>
-[...3 lines deleted...]
-      <c r="G443"/>
+        <v>3198</v>
+      </c>
+      <c r="E443" t="s">
+        <v>3199</v>
+      </c>
+      <c r="F443" t="s">
+        <v>3200</v>
+      </c>
+      <c r="G443" t="s">
+        <v>3201</v>
+      </c>
       <c r="H443" t="s">
-        <v>3096</v>
+        <v>3202</v>
       </c>
       <c r="I443" t="s">
-        <v>3097</v>
-[...3 lines deleted...]
-      </c>
+        <v>3203</v>
+      </c>
+      <c r="J443"/>
       <c r="K443" t="s">
-        <v>3099</v>
+        <v>3204</v>
       </c>
       <c r="L443" t="s">
-        <v>3100</v>
+        <v>3205</v>
       </c>
       <c r="M443" t="s">
-        <v>3101</v>
-[...1 lines deleted...]
-      <c r="N443"/>
+        <v>3206</v>
+      </c>
+      <c r="N443" t="s">
+        <v>3207</v>
+      </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>44</v>
+        <v>3208</v>
       </c>
       <c r="D444" t="s">
-        <v>3102</v>
-[...3 lines deleted...]
-      <c r="G444"/>
+        <v>3209</v>
+      </c>
+      <c r="E444" t="s">
+        <v>3210</v>
+      </c>
+      <c r="F444" t="s">
+        <v>3211</v>
+      </c>
+      <c r="G444" t="s">
+        <v>3212</v>
+      </c>
       <c r="H444" t="s">
-        <v>3103</v>
+        <v>3213</v>
       </c>
       <c r="I444" t="s">
-        <v>3104</v>
+        <v>3214</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>3105</v>
+        <v>3215</v>
       </c>
       <c r="L444" t="s">
-        <v>3106</v>
+        <v>3216</v>
       </c>
       <c r="M444" t="s">
-        <v>3107</v>
-[...1 lines deleted...]
-      <c r="N444"/>
+        <v>3217</v>
+      </c>
+      <c r="N444" t="s">
+        <v>3218</v>
+      </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>14</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>3108</v>
+        <v>3208</v>
       </c>
       <c r="D445" t="s">
-        <v>3109</v>
+        <v>3209</v>
       </c>
       <c r="E445" t="s">
-        <v>3110</v>
+        <v>3210</v>
       </c>
       <c r="F445" t="s">
-        <v>3111</v>
+        <v>3211</v>
       </c>
       <c r="G445" t="s">
-        <v>3112</v>
+        <v>3212</v>
       </c>
       <c r="H445" t="s">
-        <v>3113</v>
+        <v>3219</v>
       </c>
       <c r="I445" t="s">
-        <v>3114</v>
+        <v>3220</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>3115</v>
+        <v>3221</v>
       </c>
       <c r="L445" t="s">
-        <v>398</v>
+        <v>3222</v>
       </c>
       <c r="M445" t="s">
-        <v>3116</v>
+        <v>3223</v>
       </c>
       <c r="N445" t="s">
-        <v>3117</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>14</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>3118</v>
+        <v>3224</v>
       </c>
       <c r="D446" t="s">
-        <v>3119</v>
+        <v>3225</v>
       </c>
       <c r="E446" t="s">
-        <v>3120</v>
+        <v>3226</v>
       </c>
       <c r="F446" t="s">
-        <v>3121</v>
+        <v>3227</v>
       </c>
       <c r="G446" t="s">
-        <v>3122</v>
+        <v>3228</v>
       </c>
       <c r="H446" t="s">
-        <v>3123</v>
+        <v>3229</v>
       </c>
       <c r="I446" t="s">
-        <v>3124</v>
+        <v>3230</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>3125</v>
+        <v>3231</v>
       </c>
       <c r="L446" t="s">
-        <v>1470</v>
+        <v>3232</v>
       </c>
       <c r="M446" t="s">
-        <v>3126</v>
+        <v>3233</v>
       </c>
       <c r="N446" t="s">
-        <v>3127</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>44</v>
+        <v>3235</v>
       </c>
       <c r="D447" t="s">
-        <v>3128</v>
-[...3 lines deleted...]
-      <c r="G447"/>
+        <v>3236</v>
+      </c>
+      <c r="E447" t="s">
+        <v>3237</v>
+      </c>
+      <c r="F447" t="s">
+        <v>3238</v>
+      </c>
+      <c r="G447" t="s">
+        <v>3239</v>
+      </c>
       <c r="H447" t="s">
-        <v>3129</v>
+        <v>3240</v>
       </c>
       <c r="I447" t="s">
-        <v>3130</v>
+        <v>3241</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3131</v>
+        <v>3242</v>
       </c>
       <c r="L447" t="s">
-        <v>3132</v>
+        <v>3243</v>
       </c>
       <c r="M447" t="s">
-        <v>3133</v>
-[...1 lines deleted...]
-      <c r="N447"/>
+        <v>3244</v>
+      </c>
+      <c r="N447" t="s">
+        <v>3245</v>
+      </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>44</v>
+        <v>3235</v>
       </c>
       <c r="D448" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      <c r="G448"/>
+        <v>3236</v>
+      </c>
+      <c r="E448" t="s">
+        <v>3237</v>
+      </c>
+      <c r="F448" t="s">
+        <v>3238</v>
+      </c>
+      <c r="G448" t="s">
+        <v>3239</v>
+      </c>
       <c r="H448" t="s">
-        <v>3134</v>
+        <v>3246</v>
       </c>
       <c r="I448" t="s">
-        <v>3135</v>
+        <v>3247</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3136</v>
+        <v>3248</v>
       </c>
       <c r="L448" t="s">
-        <v>3137</v>
+        <v>3249</v>
       </c>
       <c r="M448" t="s">
-        <v>3138</v>
-[...1 lines deleted...]
-      <c r="N448"/>
+        <v>3250</v>
+      </c>
+      <c r="N448" t="s">
+        <v>3245</v>
+      </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>3139</v>
+        <v>3251</v>
       </c>
       <c r="D449" t="s">
-        <v>3140</v>
-[...3 lines deleted...]
-      <c r="G449"/>
+        <v>3252</v>
+      </c>
+      <c r="E449" t="s">
+        <v>3253</v>
+      </c>
+      <c r="F449" t="s">
+        <v>3254</v>
+      </c>
+      <c r="G449" t="s">
+        <v>3255</v>
+      </c>
       <c r="H449" t="s">
-        <v>3141</v>
+        <v>3256</v>
       </c>
       <c r="I449" t="s">
-        <v>3142</v>
+        <v>3257</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3143</v>
+        <v>3258</v>
       </c>
       <c r="L449" t="s">
-        <v>3144</v>
+        <v>3259</v>
       </c>
       <c r="M449" t="s">
-        <v>3145</v>
+        <v>3260</v>
       </c>
       <c r="N449" t="s">
-        <v>3146</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>3147</v>
+        <v>3251</v>
       </c>
       <c r="D450" t="s">
-        <v>3148</v>
-[...3 lines deleted...]
-      <c r="G450"/>
+        <v>3252</v>
+      </c>
+      <c r="E450" t="s">
+        <v>3253</v>
+      </c>
+      <c r="F450" t="s">
+        <v>3254</v>
+      </c>
+      <c r="G450" t="s">
+        <v>3255</v>
+      </c>
       <c r="H450" t="s">
-        <v>3149</v>
+        <v>3262</v>
       </c>
       <c r="I450" t="s">
-        <v>3150</v>
+        <v>3263</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3151</v>
+        <v>3264</v>
       </c>
       <c r="L450" t="s">
-        <v>3152</v>
+        <v>3265</v>
       </c>
       <c r="M450" t="s">
-        <v>3153</v>
+        <v>3266</v>
       </c>
       <c r="N450" t="s">
-        <v>3154</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3155</v>
+        <v>3267</v>
       </c>
       <c r="D451" t="s">
-        <v>3156</v>
-[...3 lines deleted...]
-      <c r="G451"/>
+        <v>3268</v>
+      </c>
+      <c r="E451" t="s">
+        <v>3269</v>
+      </c>
+      <c r="F451" t="s">
+        <v>3270</v>
+      </c>
+      <c r="G451" t="s">
+        <v>3271</v>
+      </c>
       <c r="H451" t="s">
-        <v>3157</v>
+        <v>3272</v>
       </c>
       <c r="I451" t="s">
-        <v>3158</v>
+        <v>3273</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3159</v>
+        <v>3274</v>
       </c>
       <c r="L451" t="s">
-        <v>3160</v>
+        <v>3275</v>
       </c>
       <c r="M451" t="s">
-        <v>3161</v>
+        <v>3276</v>
       </c>
       <c r="N451" t="s">
-        <v>3162</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3163</v>
+        <v>3267</v>
       </c>
       <c r="D452" t="s">
-        <v>3164</v>
-[...3 lines deleted...]
-      <c r="G452"/>
+        <v>3268</v>
+      </c>
+      <c r="E452" t="s">
+        <v>3269</v>
+      </c>
+      <c r="F452" t="s">
+        <v>3270</v>
+      </c>
+      <c r="G452" t="s">
+        <v>3271</v>
+      </c>
       <c r="H452" t="s">
-        <v>3165</v>
+        <v>3278</v>
       </c>
       <c r="I452" t="s">
-        <v>3166</v>
+        <v>3279</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3167</v>
+        <v>3280</v>
       </c>
       <c r="L452" t="s">
-        <v>3168</v>
+        <v>3281</v>
       </c>
       <c r="M452" t="s">
-        <v>3169</v>
+        <v>3282</v>
       </c>
       <c r="N452" t="s">
-        <v>3170</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
         <v>14</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3171</v>
+        <v>3283</v>
       </c>
       <c r="D453" t="s">
-        <v>3172</v>
+        <v>3284</v>
       </c>
       <c r="E453" t="s">
-        <v>3173</v>
+        <v>3285</v>
       </c>
       <c r="F453" t="s">
-        <v>3174</v>
+        <v>3286</v>
       </c>
       <c r="G453" t="s">
-        <v>3175</v>
+        <v>3287</v>
       </c>
       <c r="H453" t="s">
-        <v>3176</v>
+        <v>3288</v>
       </c>
       <c r="I453" t="s">
-        <v>3177</v>
+        <v>3289</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3178</v>
+        <v>3290</v>
       </c>
       <c r="L453" t="s">
-        <v>145</v>
+        <v>3291</v>
       </c>
       <c r="M453" t="s">
-        <v>3179</v>
+        <v>3292</v>
       </c>
       <c r="N453" t="s">
-        <v>3180</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
         <v>14</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3181</v>
+        <v>3294</v>
       </c>
       <c r="D454" t="s">
-        <v>3182</v>
+        <v>3295</v>
       </c>
       <c r="E454" t="s">
-        <v>3183</v>
+        <v>3296</v>
       </c>
       <c r="F454" t="s">
-        <v>3184</v>
+        <v>3297</v>
       </c>
       <c r="G454" t="s">
-        <v>3185</v>
+        <v>3298</v>
       </c>
       <c r="H454" t="s">
-        <v>3186</v>
+        <v>3299</v>
       </c>
       <c r="I454" t="s">
-        <v>3187</v>
+        <v>3300</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3188</v>
+        <v>3301</v>
       </c>
       <c r="L454" t="s">
-        <v>1470</v>
+        <v>3302</v>
       </c>
       <c r="M454" t="s">
-        <v>3189</v>
+        <v>3303</v>
       </c>
       <c r="N454" t="s">
-        <v>3190</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
         <v>14</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3191</v>
+        <v>3294</v>
       </c>
       <c r="D455" t="s">
-        <v>3182</v>
+        <v>3295</v>
       </c>
       <c r="E455" t="s">
-        <v>3192</v>
+        <v>3296</v>
       </c>
       <c r="F455" t="s">
-        <v>3193</v>
+        <v>3297</v>
       </c>
       <c r="G455" t="s">
-        <v>3194</v>
+        <v>3298</v>
       </c>
       <c r="H455" t="s">
-        <v>3195</v>
+        <v>3305</v>
       </c>
       <c r="I455" t="s">
-        <v>3196</v>
+        <v>3306</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3197</v>
+        <v>3307</v>
       </c>
       <c r="L455" t="s">
-        <v>1470</v>
+        <v>3308</v>
       </c>
       <c r="M455" t="s">
-        <v>3198</v>
+        <v>3309</v>
       </c>
       <c r="N455" t="s">
-        <v>3199</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
         <v>14</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>3200</v>
+        <v>3294</v>
       </c>
       <c r="D456" t="s">
-        <v>3172</v>
+        <v>3310</v>
       </c>
       <c r="E456" t="s">
-        <v>3201</v>
+        <v>3296</v>
       </c>
       <c r="F456" t="s">
-        <v>3202</v>
+        <v>3297</v>
       </c>
       <c r="G456" t="s">
-        <v>3203</v>
+        <v>3298</v>
       </c>
       <c r="H456" t="s">
-        <v>3204</v>
+        <v>3299</v>
       </c>
       <c r="I456" t="s">
-        <v>3205</v>
+        <v>3311</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3206</v>
+        <v>3312</v>
       </c>
       <c r="L456" t="s">
-        <v>398</v>
+        <v>3313</v>
       </c>
       <c r="M456" t="s">
-        <v>3207</v>
+        <v>3314</v>
       </c>
       <c r="N456" t="s">
-        <v>3208</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
         <v>14</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3209</v>
+        <v>3294</v>
       </c>
       <c r="D457" t="s">
-        <v>3182</v>
+        <v>3310</v>
       </c>
       <c r="E457" t="s">
-        <v>3210</v>
+        <v>3296</v>
       </c>
       <c r="F457" t="s">
-        <v>3211</v>
+        <v>3297</v>
       </c>
       <c r="G457" t="s">
-        <v>3212</v>
+        <v>3298</v>
       </c>
       <c r="H457" t="s">
-        <v>3213</v>
+        <v>3305</v>
       </c>
       <c r="I457" t="s">
-        <v>3214</v>
+        <v>3315</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3215</v>
+        <v>3316</v>
       </c>
       <c r="L457" t="s">
-        <v>1470</v>
+        <v>3317</v>
       </c>
       <c r="M457" t="s">
-        <v>3216</v>
+        <v>3318</v>
       </c>
       <c r="N457" t="s">
-        <v>3217</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
         <v>14</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3218</v>
+        <v>3319</v>
       </c>
       <c r="D458" t="s">
-        <v>3172</v>
+        <v>3320</v>
       </c>
       <c r="E458" t="s">
-        <v>3219</v>
+        <v>3321</v>
       </c>
       <c r="F458" t="s">
-        <v>3220</v>
+        <v>3322</v>
       </c>
       <c r="G458" t="s">
-        <v>3221</v>
+        <v>3323</v>
       </c>
       <c r="H458" t="s">
-        <v>3222</v>
+        <v>3324</v>
       </c>
       <c r="I458" t="s">
-        <v>3223</v>
+        <v>3325</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3224</v>
+        <v>3326</v>
       </c>
       <c r="L458" t="s">
-        <v>398</v>
+        <v>3327</v>
       </c>
       <c r="M458" t="s">
-        <v>3225</v>
+        <v>3328</v>
       </c>
       <c r="N458" t="s">
-        <v>3226</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
         <v>14</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3227</v>
+        <v>3319</v>
       </c>
       <c r="D459" t="s">
-        <v>3172</v>
+        <v>3320</v>
       </c>
       <c r="E459" t="s">
-        <v>3228</v>
+        <v>3321</v>
       </c>
       <c r="F459" t="s">
-        <v>3229</v>
+        <v>3322</v>
       </c>
       <c r="G459" t="s">
-        <v>3230</v>
+        <v>3323</v>
       </c>
       <c r="H459" t="s">
-        <v>3231</v>
+        <v>3330</v>
       </c>
       <c r="I459" t="s">
-        <v>3232</v>
+        <v>3331</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3233</v>
+        <v>3332</v>
       </c>
       <c r="L459" t="s">
-        <v>398</v>
+        <v>3333</v>
       </c>
       <c r="M459" t="s">
-        <v>3234</v>
+        <v>3334</v>
       </c>
       <c r="N459" t="s">
-        <v>3235</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
         <v>14</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3236</v>
+        <v>3335</v>
       </c>
       <c r="D460" t="s">
-        <v>3237</v>
+        <v>3336</v>
       </c>
       <c r="E460" t="s">
-        <v>3238</v>
+        <v>3337</v>
       </c>
       <c r="F460" t="s">
-        <v>3239</v>
+        <v>3338</v>
       </c>
       <c r="G460" t="s">
-        <v>3240</v>
+        <v>3339</v>
       </c>
       <c r="H460" t="s">
-        <v>3241</v>
+        <v>3340</v>
       </c>
       <c r="I460" t="s">
-        <v>3242</v>
+        <v>3341</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3243</v>
+        <v>3342</v>
       </c>
       <c r="L460" t="s">
-        <v>398</v>
+        <v>3343</v>
       </c>
       <c r="M460" t="s">
-        <v>3244</v>
+        <v>3344</v>
       </c>
       <c r="N460" t="s">
-        <v>3245</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
         <v>14</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3246</v>
+        <v>3335</v>
       </c>
       <c r="D461" t="s">
-        <v>3247</v>
+        <v>3336</v>
       </c>
       <c r="E461" t="s">
-        <v>3248</v>
+        <v>3337</v>
       </c>
       <c r="F461" t="s">
-        <v>3249</v>
+        <v>3338</v>
       </c>
       <c r="G461" t="s">
-        <v>3250</v>
+        <v>3339</v>
       </c>
       <c r="H461" t="s">
-        <v>3251</v>
+        <v>3346</v>
       </c>
       <c r="I461" t="s">
-        <v>3252</v>
+        <v>3347</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3253</v>
+        <v>3348</v>
       </c>
       <c r="L461" t="s">
-        <v>228</v>
+        <v>3349</v>
       </c>
       <c r="M461" t="s">
-        <v>3254</v>
+        <v>3350</v>
       </c>
       <c r="N461" t="s">
-        <v>3255</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
         <v>14</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3256</v>
+        <v>3351</v>
       </c>
       <c r="D462" t="s">
-        <v>3247</v>
+        <v>3352</v>
       </c>
       <c r="E462" t="s">
-        <v>3257</v>
+        <v>3353</v>
       </c>
       <c r="F462" t="s">
-        <v>3258</v>
+        <v>3354</v>
       </c>
       <c r="G462" t="s">
-        <v>3259</v>
+        <v>3355</v>
       </c>
       <c r="H462" t="s">
-        <v>3260</v>
+        <v>3356</v>
       </c>
       <c r="I462" t="s">
-        <v>3261</v>
+        <v>3357</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3262</v>
+        <v>3358</v>
       </c>
       <c r="L462" t="s">
-        <v>228</v>
+        <v>3359</v>
       </c>
       <c r="M462" t="s">
-        <v>3263</v>
+        <v>3360</v>
       </c>
       <c r="N462" t="s">
-        <v>3264</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
         <v>14</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3265</v>
+        <v>3351</v>
       </c>
       <c r="D463" t="s">
-        <v>3247</v>
+        <v>3352</v>
       </c>
       <c r="E463" t="s">
-        <v>3266</v>
+        <v>3353</v>
       </c>
       <c r="F463" t="s">
-        <v>3267</v>
+        <v>3354</v>
       </c>
       <c r="G463" t="s">
-        <v>3268</v>
+        <v>3355</v>
       </c>
       <c r="H463" t="s">
-        <v>3269</v>
+        <v>3362</v>
       </c>
       <c r="I463" t="s">
-        <v>3270</v>
+        <v>3363</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3271</v>
+        <v>3364</v>
       </c>
       <c r="L463" t="s">
-        <v>228</v>
+        <v>3365</v>
       </c>
       <c r="M463" t="s">
-        <v>3272</v>
+        <v>3366</v>
       </c>
       <c r="N463" t="s">
-        <v>3273</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
         <v>14</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>3274</v>
+        <v>3367</v>
       </c>
       <c r="D464" t="s">
-        <v>3275</v>
+        <v>3368</v>
       </c>
       <c r="E464" t="s">
-        <v>3276</v>
+        <v>3369</v>
       </c>
       <c r="F464" t="s">
-        <v>3277</v>
+        <v>3370</v>
       </c>
       <c r="G464" t="s">
-        <v>3278</v>
+        <v>3371</v>
       </c>
       <c r="H464" t="s">
-        <v>3279</v>
+        <v>3372</v>
       </c>
       <c r="I464" t="s">
-        <v>3280</v>
+        <v>3373</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3281</v>
+        <v>3374</v>
       </c>
       <c r="L464" t="s">
-        <v>228</v>
+        <v>3375</v>
       </c>
       <c r="M464" t="s">
-        <v>3282</v>
+        <v>3376</v>
       </c>
       <c r="N464" t="s">
-        <v>3283</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
         <v>14</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>3284</v>
+        <v>3367</v>
       </c>
       <c r="D465" t="s">
-        <v>3285</v>
+        <v>3368</v>
       </c>
       <c r="E465" t="s">
-        <v>3286</v>
+        <v>3369</v>
       </c>
       <c r="F465" t="s">
-        <v>3287</v>
+        <v>3370</v>
       </c>
       <c r="G465" t="s">
-        <v>3288</v>
+        <v>3371</v>
       </c>
       <c r="H465" t="s">
-        <v>3289</v>
+        <v>3378</v>
       </c>
       <c r="I465" t="s">
-        <v>3290</v>
+        <v>3379</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3291</v>
+        <v>3380</v>
       </c>
       <c r="L465" t="s">
-        <v>3292</v>
+        <v>3381</v>
       </c>
       <c r="M465" t="s">
-        <v>3293</v>
+        <v>3382</v>
       </c>
       <c r="N465" t="s">
-        <v>3294</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
         <v>14</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3295</v>
+        <v>3383</v>
       </c>
       <c r="D466" t="s">
-        <v>3296</v>
+        <v>3384</v>
       </c>
       <c r="E466" t="s">
-        <v>3297</v>
+        <v>3385</v>
       </c>
       <c r="F466" t="s">
-        <v>3298</v>
+        <v>3386</v>
       </c>
       <c r="G466" t="s">
-        <v>3299</v>
+        <v>3387</v>
       </c>
       <c r="H466" t="s">
-        <v>3300</v>
+        <v>3388</v>
       </c>
       <c r="I466" t="s">
-        <v>3301</v>
+        <v>3389</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3302</v>
+        <v>3390</v>
       </c>
       <c r="L466" t="s">
-        <v>3303</v>
+        <v>3391</v>
       </c>
       <c r="M466" t="s">
-        <v>3304</v>
+        <v>3392</v>
       </c>
       <c r="N466" t="s">
-        <v>3305</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
         <v>14</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3295</v>
+        <v>3383</v>
       </c>
       <c r="D467" t="s">
-        <v>3296</v>
+        <v>3384</v>
       </c>
       <c r="E467" t="s">
-        <v>3297</v>
+        <v>3385</v>
       </c>
       <c r="F467" t="s">
-        <v>3298</v>
+        <v>3386</v>
       </c>
       <c r="G467" t="s">
-        <v>3299</v>
+        <v>3387</v>
       </c>
       <c r="H467" t="s">
-        <v>3306</v>
+        <v>3394</v>
       </c>
       <c r="I467" t="s">
-        <v>3307</v>
+        <v>3395</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3308</v>
+        <v>3396</v>
       </c>
       <c r="L467" t="s">
-        <v>3303</v>
+        <v>3397</v>
       </c>
       <c r="M467" t="s">
-        <v>3309</v>
+        <v>3398</v>
       </c>
       <c r="N467" t="s">
-        <v>3305</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
         <v>14</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>3295</v>
+        <v>3399</v>
       </c>
       <c r="D468" t="s">
-        <v>3296</v>
+        <v>3400</v>
       </c>
       <c r="E468" t="s">
-        <v>3297</v>
+        <v>3401</v>
       </c>
       <c r="F468" t="s">
-        <v>3298</v>
+        <v>3402</v>
       </c>
       <c r="G468" t="s">
-        <v>3299</v>
+        <v>3403</v>
       </c>
       <c r="H468" t="s">
-        <v>3310</v>
+        <v>3404</v>
       </c>
       <c r="I468" t="s">
-        <v>3311</v>
+        <v>3405</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>3312</v>
+        <v>3406</v>
       </c>
       <c r="L468" t="s">
-        <v>3303</v>
+        <v>3407</v>
       </c>
       <c r="M468" t="s">
-        <v>3313</v>
+        <v>3408</v>
       </c>
       <c r="N468" t="s">
-        <v>3305</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
         <v>14</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>3295</v>
+        <v>3410</v>
       </c>
       <c r="D469" t="s">
-        <v>3296</v>
+        <v>3411</v>
       </c>
       <c r="E469" t="s">
-        <v>3297</v>
+        <v>3412</v>
       </c>
       <c r="F469" t="s">
-        <v>3298</v>
+        <v>3413</v>
       </c>
       <c r="G469" t="s">
-        <v>3299</v>
+        <v>3414</v>
       </c>
       <c r="H469" t="s">
-        <v>3314</v>
+        <v>3415</v>
       </c>
       <c r="I469" t="s">
-        <v>3315</v>
+        <v>3416</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>3316</v>
+        <v>3417</v>
       </c>
       <c r="L469" t="s">
-        <v>3303</v>
+        <v>3418</v>
       </c>
       <c r="M469" t="s">
-        <v>3317</v>
+        <v>3419</v>
       </c>
       <c r="N469" t="s">
-        <v>3305</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>44</v>
+        <v>3421</v>
       </c>
       <c r="D470" t="s">
-        <v>3318</v>
-[...3 lines deleted...]
-      <c r="G470"/>
+        <v>3422</v>
+      </c>
+      <c r="E470" t="s">
+        <v>3423</v>
+      </c>
+      <c r="F470" t="s">
+        <v>3424</v>
+      </c>
+      <c r="G470" t="s">
+        <v>3425</v>
+      </c>
       <c r="H470" t="s">
-        <v>3319</v>
+        <v>3426</v>
       </c>
       <c r="I470" t="s">
-        <v>3320</v>
+        <v>3427</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>3321</v>
+        <v>3428</v>
       </c>
       <c r="L470" t="s">
-        <v>3322</v>
+        <v>3429</v>
       </c>
       <c r="M470" t="s">
-        <v>3323</v>
-[...1 lines deleted...]
-      <c r="N470"/>
+        <v>3430</v>
+      </c>
+      <c r="N470" t="s">
+        <v>3431</v>
+      </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>3324</v>
+        <v>3432</v>
       </c>
       <c r="D471" t="s">
-        <v>3325</v>
-[...3 lines deleted...]
-      <c r="G471"/>
+        <v>3433</v>
+      </c>
+      <c r="E471" t="s">
+        <v>3434</v>
+      </c>
+      <c r="F471" t="s">
+        <v>3435</v>
+      </c>
+      <c r="G471" t="s">
+        <v>3436</v>
+      </c>
       <c r="H471" t="s">
-        <v>3326</v>
+        <v>3437</v>
       </c>
       <c r="I471" t="s">
-        <v>3327</v>
+        <v>3438</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>3328</v>
+        <v>3439</v>
       </c>
       <c r="L471" t="s">
-        <v>3329</v>
+        <v>3440</v>
       </c>
       <c r="M471" t="s">
-        <v>3330</v>
+        <v>3441</v>
       </c>
       <c r="N471" t="s">
-        <v>3331</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>3332</v>
+        <v>3443</v>
       </c>
       <c r="D472" t="s">
-        <v>3333</v>
-[...3 lines deleted...]
-      <c r="G472"/>
+        <v>3444</v>
+      </c>
+      <c r="E472" t="s">
+        <v>3445</v>
+      </c>
+      <c r="F472" t="s">
+        <v>3446</v>
+      </c>
+      <c r="G472" t="s">
+        <v>3447</v>
+      </c>
       <c r="H472" t="s">
-        <v>3334</v>
+        <v>3448</v>
       </c>
       <c r="I472" t="s">
-        <v>3335</v>
+        <v>3449</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>3336</v>
+        <v>3450</v>
       </c>
       <c r="L472" t="s">
-        <v>3337</v>
+        <v>3451</v>
       </c>
       <c r="M472" t="s">
-        <v>3338</v>
+        <v>3452</v>
       </c>
       <c r="N472" t="s">
-        <v>3339</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>44</v>
+        <v>3443</v>
       </c>
       <c r="D473" t="s">
-        <v>3340</v>
-[...3 lines deleted...]
-      <c r="G473"/>
+        <v>3444</v>
+      </c>
+      <c r="E473" t="s">
+        <v>3445</v>
+      </c>
+      <c r="F473" t="s">
+        <v>3446</v>
+      </c>
+      <c r="G473" t="s">
+        <v>3447</v>
+      </c>
       <c r="H473" t="s">
-        <v>3341</v>
+        <v>3454</v>
       </c>
       <c r="I473" t="s">
-        <v>3342</v>
+        <v>3455</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>3343</v>
+        <v>3456</v>
       </c>
       <c r="L473" t="s">
-        <v>3344</v>
+        <v>3457</v>
       </c>
       <c r="M473" t="s">
-        <v>3345</v>
-[...1 lines deleted...]
-      <c r="N473"/>
+        <v>3458</v>
+      </c>
+      <c r="N473" t="s">
+        <v>3453</v>
+      </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3346</v>
+        <v>3443</v>
       </c>
       <c r="D474" t="s">
-        <v>3347</v>
-[...3 lines deleted...]
-      <c r="G474"/>
+        <v>3444</v>
+      </c>
+      <c r="E474" t="s">
+        <v>3445</v>
+      </c>
+      <c r="F474" t="s">
+        <v>3446</v>
+      </c>
+      <c r="G474" t="s">
+        <v>3447</v>
+      </c>
       <c r="H474" t="s">
-        <v>3348</v>
+        <v>3459</v>
       </c>
       <c r="I474" t="s">
-        <v>3349</v>
+        <v>3460</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>3350</v>
+        <v>3461</v>
       </c>
       <c r="L474" t="s">
-        <v>3351</v>
+        <v>3462</v>
       </c>
       <c r="M474" t="s">
-        <v>3352</v>
+        <v>3463</v>
       </c>
       <c r="N474" t="s">
-        <v>3353</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>3354</v>
+        <v>3443</v>
       </c>
       <c r="D475" t="s">
-        <v>3355</v>
-[...3 lines deleted...]
-      <c r="G475"/>
+        <v>3444</v>
+      </c>
+      <c r="E475" t="s">
+        <v>3445</v>
+      </c>
+      <c r="F475" t="s">
+        <v>3446</v>
+      </c>
+      <c r="G475" t="s">
+        <v>3447</v>
+      </c>
       <c r="H475" t="s">
-        <v>3356</v>
+        <v>3464</v>
       </c>
       <c r="I475" t="s">
-        <v>3357</v>
+        <v>3465</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>3358</v>
+        <v>3466</v>
       </c>
       <c r="L475" t="s">
-        <v>3359</v>
+        <v>3467</v>
       </c>
       <c r="M475" t="s">
-        <v>3360</v>
+        <v>3468</v>
       </c>
       <c r="N475" t="s">
-        <v>3361</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
         <v>14</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>3362</v>
+        <v>3443</v>
       </c>
       <c r="D476" t="s">
-        <v>3363</v>
+        <v>3444</v>
       </c>
       <c r="E476" t="s">
-        <v>3364</v>
+        <v>3445</v>
       </c>
       <c r="F476" t="s">
-        <v>3365</v>
+        <v>3446</v>
       </c>
       <c r="G476" t="s">
-        <v>3366</v>
+        <v>3447</v>
       </c>
       <c r="H476" t="s">
-        <v>3367</v>
+        <v>3469</v>
       </c>
       <c r="I476" t="s">
-        <v>3368</v>
+        <v>3470</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>3369</v>
+        <v>3471</v>
       </c>
       <c r="L476" t="s">
-        <v>228</v>
+        <v>3472</v>
       </c>
       <c r="M476" t="s">
-        <v>3370</v>
+        <v>3473</v>
       </c>
       <c r="N476" t="s">
-        <v>3371</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>3372</v>
+        <v>3443</v>
       </c>
       <c r="D477" t="s">
-        <v>3373</v>
-[...3 lines deleted...]
-      <c r="G477"/>
+        <v>3444</v>
+      </c>
+      <c r="E477" t="s">
+        <v>3445</v>
+      </c>
+      <c r="F477" t="s">
+        <v>3446</v>
+      </c>
+      <c r="G477" t="s">
+        <v>3447</v>
+      </c>
       <c r="H477" t="s">
-        <v>3374</v>
+        <v>3474</v>
       </c>
       <c r="I477" t="s">
-        <v>3375</v>
+        <v>3475</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>3376</v>
+        <v>3476</v>
       </c>
       <c r="L477" t="s">
-        <v>3377</v>
+        <v>3477</v>
       </c>
       <c r="M477" t="s">
-        <v>3378</v>
+        <v>3478</v>
       </c>
       <c r="N477" t="s">
-        <v>3379</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3380</v>
+        <v>3479</v>
       </c>
       <c r="D478" t="s">
-        <v>3381</v>
-[...3 lines deleted...]
-      <c r="G478"/>
+        <v>3480</v>
+      </c>
+      <c r="E478" t="s">
+        <v>3481</v>
+      </c>
+      <c r="F478" t="s">
+        <v>3482</v>
+      </c>
+      <c r="G478" t="s">
+        <v>3483</v>
+      </c>
       <c r="H478" t="s">
-        <v>3382</v>
+        <v>3484</v>
       </c>
       <c r="I478" t="s">
-        <v>3383</v>
+        <v>3485</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>3384</v>
+        <v>3486</v>
       </c>
       <c r="L478" t="s">
-        <v>3385</v>
+        <v>3487</v>
       </c>
       <c r="M478" t="s">
-        <v>3386</v>
+        <v>3488</v>
       </c>
       <c r="N478" t="s">
-        <v>3387</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>3388</v>
+        <v>3479</v>
       </c>
       <c r="D479" t="s">
-        <v>3389</v>
-[...3 lines deleted...]
-      <c r="G479"/>
+        <v>3490</v>
+      </c>
+      <c r="E479" t="s">
+        <v>3481</v>
+      </c>
+      <c r="F479" t="s">
+        <v>3482</v>
+      </c>
+      <c r="G479" t="s">
+        <v>3483</v>
+      </c>
       <c r="H479" t="s">
-        <v>3390</v>
+        <v>3484</v>
       </c>
       <c r="I479" t="s">
-        <v>3391</v>
+        <v>3491</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
-        <v>3392</v>
+        <v>3492</v>
       </c>
       <c r="L479" t="s">
-        <v>3393</v>
+        <v>3493</v>
       </c>
       <c r="M479" t="s">
-        <v>3394</v>
+        <v>3494</v>
       </c>
       <c r="N479" t="s">
-        <v>3395</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>44</v>
+        <v>3495</v>
       </c>
       <c r="D480" t="s">
-        <v>3396</v>
-[...3 lines deleted...]
-      <c r="G480"/>
+        <v>3496</v>
+      </c>
+      <c r="E480" t="s">
+        <v>3497</v>
+      </c>
+      <c r="F480" t="s">
+        <v>3498</v>
+      </c>
+      <c r="G480" t="s">
+        <v>3499</v>
+      </c>
       <c r="H480" t="s">
-        <v>3397</v>
+        <v>3500</v>
       </c>
       <c r="I480" t="s">
-        <v>3398</v>
+        <v>3501</v>
       </c>
       <c r="J480"/>
       <c r="K480" t="s">
-        <v>3399</v>
+        <v>3502</v>
       </c>
       <c r="L480" t="s">
-        <v>3400</v>
+        <v>3503</v>
       </c>
       <c r="M480" t="s">
-        <v>3401</v>
-[...1 lines deleted...]
-      <c r="N480"/>
+        <v>3504</v>
+      </c>
+      <c r="N480" t="s">
+        <v>3505</v>
+      </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
         <v>14</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>3402</v>
+        <v>3495</v>
       </c>
       <c r="D481" t="s">
-        <v>3403</v>
+        <v>3496</v>
       </c>
       <c r="E481" t="s">
-        <v>3404</v>
+        <v>3497</v>
       </c>
       <c r="F481" t="s">
-        <v>3405</v>
+        <v>3498</v>
       </c>
       <c r="G481" t="s">
-        <v>3406</v>
+        <v>3499</v>
       </c>
       <c r="H481" t="s">
-        <v>3407</v>
+        <v>3506</v>
       </c>
       <c r="I481" t="s">
-        <v>3408</v>
+        <v>3507</v>
       </c>
       <c r="J481"/>
       <c r="K481" t="s">
-        <v>3409</v>
+        <v>3508</v>
       </c>
       <c r="L481" t="s">
-        <v>228</v>
+        <v>3509</v>
       </c>
       <c r="M481" t="s">
-        <v>3410</v>
+        <v>3510</v>
       </c>
       <c r="N481" t="s">
-        <v>3411</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
         <v>14</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>3412</v>
+        <v>3495</v>
       </c>
       <c r="D482" t="s">
-        <v>3413</v>
+        <v>3496</v>
       </c>
       <c r="E482" t="s">
-        <v>3414</v>
+        <v>3497</v>
       </c>
       <c r="F482" t="s">
-        <v>3415</v>
+        <v>3498</v>
       </c>
       <c r="G482" t="s">
-        <v>3416</v>
+        <v>3499</v>
       </c>
       <c r="H482" t="s">
-        <v>3417</v>
+        <v>3511</v>
       </c>
       <c r="I482" t="s">
-        <v>3418</v>
+        <v>3512</v>
       </c>
       <c r="J482"/>
       <c r="K482" t="s">
-        <v>3419</v>
+        <v>3513</v>
       </c>
       <c r="L482" t="s">
-        <v>3420</v>
+        <v>3514</v>
       </c>
       <c r="M482" t="s">
-        <v>3421</v>
+        <v>3515</v>
       </c>
       <c r="N482" t="s">
-        <v>3422</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>3423</v>
+        <v>3516</v>
       </c>
       <c r="D483" t="s">
-        <v>3424</v>
-[...3 lines deleted...]
-      <c r="G483"/>
+        <v>3517</v>
+      </c>
+      <c r="E483" t="s">
+        <v>3518</v>
+      </c>
+      <c r="F483" t="s">
+        <v>3519</v>
+      </c>
+      <c r="G483" t="s">
+        <v>3520</v>
+      </c>
       <c r="H483" t="s">
-        <v>3425</v>
+        <v>3521</v>
       </c>
       <c r="I483" t="s">
-        <v>3426</v>
+        <v>3522</v>
       </c>
       <c r="J483"/>
       <c r="K483" t="s">
-        <v>3427</v>
+        <v>3523</v>
       </c>
       <c r="L483" t="s">
-        <v>3428</v>
+        <v>3524</v>
       </c>
       <c r="M483" t="s">
-        <v>3429</v>
+        <v>3525</v>
       </c>
       <c r="N483" t="s">
-        <v>3430</v>
+        <v>3526</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>3431</v>
+        <v>3527</v>
       </c>
       <c r="D484" t="s">
-        <v>3432</v>
-[...3 lines deleted...]
-      <c r="G484"/>
+        <v>3528</v>
+      </c>
+      <c r="E484" t="s">
+        <v>3529</v>
+      </c>
+      <c r="F484" t="s">
+        <v>3530</v>
+      </c>
+      <c r="G484" t="s">
+        <v>3531</v>
+      </c>
       <c r="H484" t="s">
-        <v>3433</v>
+        <v>3532</v>
       </c>
       <c r="I484" t="s">
-        <v>3434</v>
+        <v>3533</v>
       </c>
       <c r="J484"/>
       <c r="K484" t="s">
-        <v>3435</v>
+        <v>3534</v>
       </c>
       <c r="L484" t="s">
-        <v>3436</v>
+        <v>3535</v>
       </c>
       <c r="M484" t="s">
-        <v>3437</v>
+        <v>3536</v>
       </c>
       <c r="N484" t="s">
-        <v>3438</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
         <v>14</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3439</v>
+        <v>3538</v>
       </c>
       <c r="D485" t="s">
-        <v>3440</v>
+        <v>3539</v>
       </c>
       <c r="E485" t="s">
-        <v>3441</v>
+        <v>3497</v>
       </c>
       <c r="F485" t="s">
-        <v>3442</v>
+        <v>3498</v>
       </c>
       <c r="G485" t="s">
-        <v>3443</v>
+        <v>3499</v>
       </c>
       <c r="H485" t="s">
-        <v>3444</v>
+        <v>3511</v>
       </c>
       <c r="I485" t="s">
-        <v>3445</v>
+        <v>3540</v>
       </c>
       <c r="J485"/>
       <c r="K485" t="s">
-        <v>3446</v>
+        <v>3541</v>
       </c>
       <c r="L485" t="s">
-        <v>228</v>
+        <v>3542</v>
       </c>
       <c r="M485" t="s">
-        <v>3447</v>
+        <v>3543</v>
       </c>
       <c r="N485" t="s">
-        <v>3448</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
         <v>14</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>3449</v>
+        <v>3538</v>
       </c>
       <c r="D486" t="s">
-        <v>3450</v>
+        <v>3545</v>
       </c>
       <c r="E486" t="s">
-        <v>3451</v>
+        <v>3497</v>
       </c>
       <c r="F486" t="s">
-        <v>3452</v>
+        <v>3498</v>
       </c>
       <c r="G486" t="s">
-        <v>3453</v>
+        <v>3499</v>
       </c>
       <c r="H486" t="s">
-        <v>3454</v>
+        <v>3511</v>
       </c>
       <c r="I486" t="s">
-        <v>3455</v>
+        <v>3546</v>
       </c>
       <c r="J486"/>
       <c r="K486" t="s">
-        <v>3456</v>
+        <v>3547</v>
       </c>
       <c r="L486" t="s">
-        <v>398</v>
+        <v>3548</v>
       </c>
       <c r="M486" t="s">
-        <v>3457</v>
+        <v>3549</v>
       </c>
       <c r="N486" t="s">
-        <v>3458</v>
-[...456 lines deleted...]
-      <c r="D499" t="s">
         <v>3544</v>
-      </c>
-[...3032 lines deleted...]
-        <v>4165</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>