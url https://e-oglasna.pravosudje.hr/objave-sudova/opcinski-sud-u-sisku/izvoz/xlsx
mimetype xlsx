--- v5 (2026-08-21)
+++ v6 (2026-09-10)
@@ -6,98 +6,5318 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5447" uniqueCount="3550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5294" uniqueCount="3458">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Objava suda</t>
+  </si>
+  <si>
+    <t>Općinski sud u Sisku</t>
+  </si>
+  <si>
+    <t>Z-11805/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11805/2026</t>
+  </si>
+  <si>
+    <t>Anđelija Guberina; Damjan Pavlović; Dane Novaković; Dragica Guberina; Dragica Korkut; Evica Pavlović; Evica Pavlović; Gojko Pavlović; Kata Guberina; Marko Lapčević; Mica Ličanin; Milan Pavlović; Mile Pavlović; Mile Pavlović; Milica Pavlović; Milorad Bućan; Nikola Guberina; Pavlović zadruga; Pavlović zadruga; Simo Pavlović; Stana Pavlović; Stanko Pavlović; Stanko Pavlović; Stanković zadruga; Vaso Guberina; Željka Guberina; Željko Guberina</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:07:56</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf287ec-7186-442f-8c8c-0c815975bf54</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf287ec-7186-442f-8c8c-0c815975bf54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11805&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11835/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11835/2026</t>
+  </si>
+  <si>
+    <t>"Zagorka" Zagreb O=OUR "Poljoprivreda" Konjščina</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a65f8e-f669-430e-b57e-03cd5412a0ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a65f8e-f669-430e-b57e-03cd5412a0ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11835&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-11659/2025</t>
+  </si>
+  <si>
+    <t>Obustava</t>
+  </si>
+  <si>
+    <t>Jasmin Kanazir 18836673677</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:43:28</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0a9841-a1d6-433e-8308-7471c5ef195e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0a9841-a1d6-433e-8308-7471c5ef195e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=11659&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-708/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Davor Arbutina 65132181555</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:37:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ae266b-de1b-47e1-af28-000baac5752b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ae266b-de1b-47e1-af28-000baac5752b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=708&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P Ob-93/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Silvijo Hrenić 54475476535</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:13:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/144372fd-4957-44c5-98e3-8492f2efcd03</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/144372fd-4957-44c5-98e3-8492f2efcd03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=93&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-345/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Zdenko Mojsinović 09473673147</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:08:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cff4e10-5b70-4c15-8664-f45e3212b514</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cff4e10-5b70-4c15-8664-f45e3212b514/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=345&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovr-269/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.; Prijedlog od 16.04.2026.; Prilog od: 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Željka Ljubičić 77362659465</t>
+  </si>
+  <si>
+    <t>10.09.2026. 07:51:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c4d3267-3109-4b8d-8e7b-8b461f1b1b9f</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-269_2026-1-1 - SKM_C75926041609310.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c4d3267-3109-4b8d-8e7b-8b461f1b1b9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=269&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-12236/2024</t>
+  </si>
+  <si>
+    <t>Mileva Bogović</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>09.09.2026. 14:42:27</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e41069f9-fdd5-4847-a667-e97942f42c7b</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e41069f9-fdd5-4847-a667-e97942f42c7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12236&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-223/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Ilija Zeba 72827177297</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:34:19</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59b9431b-ddd3-4caf-a573-a4bb41b29308</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59b9431b-ddd3-4caf-a573-a4bb41b29308/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-572/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 21.08.2026.; Podnesak od 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Slobodan Šutalo</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:29:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab80d921-9d3d-4d1c-ac78-a3148233592f</t>
+  </si>
+  <si>
+    <t>Očitovanje.pdf P367P; Prilog Su-572_2026-3-1 - 1.pdf; Prilog Su-572_2026-3-2 - 2.pdf; Prilog Su-572_2026-3-3 - 3.pdf; Prilog Su-572_2026-3-4 - 4.pdf; Prilog Su-572_2026-3-5 - 5.pdf; Prilog Su-572_2026-3-6 - 6.pdf; Prilog Su-572_2026-3-7 - 7.pdf; Prilog Su-572_2026-3-8 - 8.pdf; Prilog Su-572_2026-3-9 - 9.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab80d921-9d3d-4d1c-ac78-a3148233592f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Su&amp;predmet=572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1427/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Rukavina 08167075146</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:00:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52e76cf-5e44-41f2-9750-1b61dc77a32a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52e76cf-5e44-41f2-9750-1b61dc77a32a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1427&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>Pu Ovr-2363/2015</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Marica Prpić 11250932768</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:59:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d237734-1e6e-42e5-8c44-2dac55793e08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d237734-1e6e-42e5-8c44-2dac55793e08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pu Ovr&amp;predmet=2363&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Z-4131/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4131/2024</t>
+  </si>
+  <si>
+    <t>Davor Kruška; KORDIĆ PELAGIJA; KORDIĆ PELAGIJA, ROĐ. KRUŠKA; KRUŠKA DAVOR; KRUŠKA MIROSLAV; KRUŠKA MIROSLAV; KRUŠKA SINIŠA; Siniša Kruška</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:51:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ebc3fd-c6d4-4b39-8466-5550170e7d55</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ebc3fd-c6d4-4b39-8466-5550170e7d55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4131&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-961/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.; Podnesak od 30.12.2025.; Prilog od: 30.12.2025.; Prilog od: 30.12.2025.; Prilog od: 30.12.2025.; Prilog od: 30.12.2025.; Prilog od: 30.12.2025.; Prilog od: 30.12.2025.</t>
+  </si>
+  <si>
+    <t>Ana Kostanjček 07329804594</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:48:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a652775c-4fd8-41fb-af6b-14f829952311</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-961_2025-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-961_2025-1-2 - Podnesak OS SK Ovrv-5942-2025-5 od 02.07.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-961_2025-1-3 - Odluka OS SK Ovrv-5942-2025-9 od 22.07.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-961_2025-1-4 - Ovrv-5942_2025-18.pdf; Prilog Ovr-961_2025-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-961_2025-1-6 - E.ON Energija_gen. punomoć_2022_NOVA.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a652775c-4fd8-41fb-af6b-14f829952311/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=961&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-520/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>e oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:28:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/291a0c2c-9212-4820-985d-19bd322e9934</t>
+  </si>
+  <si>
+    <t>Rješenje - o namirenju.pdf O185O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/291a0c2c-9212-4820-985d-19bd322e9934/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=520&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-10945/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10945/2025</t>
+  </si>
+  <si>
+    <t>Vukas Đuro</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:17:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff1a7fe-8871-4777-a0ae-90c0309de249</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff1a7fe-8871-4777-a0ae-90c0309de249/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10945&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5484/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5484/2024</t>
+  </si>
+  <si>
+    <t>Gjermanović Mara; Jakšić Dušan; Jakšić Luka; Jakšić Marija; Jakšić Miloš; Jakšić Stoja</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:59:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/677e5dca-a436-4f66-bc02-d2872fd364a5</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/677e5dca-a436-4f66-bc02-d2872fd364a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5484&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7710/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7710/2023</t>
+  </si>
+  <si>
+    <t>Branka Mišljenović; Branka Čaušević; Ljeposava Mišljenović; Nada Džaić; Nada Mišljenović; Nevenka Mišljenović</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:46:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1a34db-0e32-4646-b9c5-e59b1f089b8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1a34db-0e32-4646-b9c5-e59b1f089b8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7710&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-8537/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8537/2026</t>
+  </si>
+  <si>
+    <t>Ankica Domazetović, Utolica; Fabijan Džafo, V. P. 664 7, Ploče; Jela Ciprić, Utolica; Kata Cindrić, Timarci; Kata Domazetović, Utolica; Mijat Domazetović, Utolica; Milan Domazetović, Utolica; Roza Domazetović, Utolica; Slava Domazetović, Utolica; Slavica Domazetović, Utolica; Zora Domazetović, Utolica</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:37:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170fd1ee-6f71-4a87-b2b1-673c3ccd3072</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_DOPIS_-_STRANKA_IMA_PRIJEDLOG_-_OV-4174-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170fd1ee-6f71-4a87-b2b1-673c3ccd3072/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8537&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1407/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>DRAGAN PODGORŠEK 16105680145</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:10:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b236dc01-5bb1-4bca-9b6e-b6b68336ada9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1407_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b236dc01-5bb1-4bca-9b6e-b6b68336ada9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1407&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4634/2026</t>
+  </si>
+  <si>
+    <t>Mihaela Banović 09861292963</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:05:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a137fc8-f7f0-4056-b751-93217cc5f439</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4634_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a137fc8-f7f0-4056-b751-93217cc5f439/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4634&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-14485/2023</t>
+  </si>
+  <si>
+    <t>Rješenje Z-14485/2023</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:04:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d362eb8a-5848-4b86-9f69-d0f474f1693e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d362eb8a-5848-4b86-9f69-d0f474f1693e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14485&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-14485/2023</t>
+  </si>
+  <si>
+    <t>MARTINOVIĆ BRANKA; Nikola Gabrić 06076590176; ĐURO MALOBABIĆ 62513907345</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:03:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acdbd85e-de87-4d36-9c5b-46bd46e01a61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acdbd85e-de87-4d36-9c5b-46bd46e01a61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Nikola Gabrić; Đuro Malobabić</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:57:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3820ff9-26d7-4321-8b54-df882c125352</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3820ff9-26d7-4321-8b54-df882c125352/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11806/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11806/2026</t>
+  </si>
+  <si>
+    <t>JAGODA KOLAREVIĆ 05438867034</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:40:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a09022ae-8484-44fe-8bc0-f870a0f89b4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a09022ae-8484-44fe-8bc0-f870a0f89b4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11806&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9347/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9347/2026</t>
+  </si>
+  <si>
+    <t>Milić Kukić 36173100176</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:14:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0de1cb5-2e1d-4cac-a03b-37beafd9c6a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0de1cb5-2e1d-4cac-a03b-37beafd9c6a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1 Ob-192/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Mikulić 51490428146</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:35:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5a4fef2-9398-4dfb-add3-c230a21cc110</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5a4fef2-9398-4dfb-add3-c230a21cc110/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1 Ob&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-71/2006</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Tvrtko Kovačević 38063312238</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:21:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1eadab-9eeb-4d6e-b2bd-80ef672728a6</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1eadab-9eeb-4d6e-b2bd-80ef672728a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=71&amp;godina=2006</t>
+  </si>
+  <si>
+    <t>Ovr-141/2015</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.03.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Brlić 33008996897</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:23:41</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28b9a14d-396a-4c21-9abc-87bbe6aa4bd1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28b9a14d-396a-4c21-9abc-87bbe6aa4bd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=141&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Z-10624/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10624/2026</t>
+  </si>
+  <si>
+    <t>GALOGAŽA ZADRUGA; GALOGAŽA ZADRUGA; JUHAS DANICA ROĐ. GALOGAŽA; LACKOVIĆ KATA; LACKOVIĆ LJUBICA; LACKOVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:16:29</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f3be2e6-d61a-45e3-9404-eb35290416a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f3be2e6-d61a-45e3-9404-eb35290416a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-109/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-109/2026</t>
+  </si>
+  <si>
+    <t>Jovanović zadruga</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:53:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d2479c0-2c3c-4286-99ef-84373ee50acb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d2479c0-2c3c-4286-99ef-84373ee50acb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5505/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>IVICA ŠTERC 55339593178</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:47:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0cbf2e6-769c-4af0-ad98-3773d7c3e0f3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5505_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0cbf2e6-769c-4af0-ad98-3773d7c3e0f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5505&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5379/2026</t>
+  </si>
+  <si>
+    <t>DRAŽENKA KAJTUZOVIĆ 26736946353</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:42:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/416e2845-fd9a-459e-8ede-22db3f665c0f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5379_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/416e2845-fd9a-459e-8ede-22db3f665c0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5379&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5334/2026</t>
+  </si>
+  <si>
+    <t>Semira Adrović 98425592723</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9edaf577-b379-416d-aaf6-2d127053d4bb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5334_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9edaf577-b379-416d-aaf6-2d127053d4bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5334&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5325/2026</t>
+  </si>
+  <si>
+    <t>Dario Repac 63283937669</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:36:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01b296e8-9fb6-4e89-9e5c-5f903a2c0017</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5325_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01b296e8-9fb6-4e89-9e5c-5f903a2c0017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5325&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4793/2026</t>
+  </si>
+  <si>
+    <t>BORIS JAGEŠIĆ 87610491880</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:33:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4388d6a-411f-4d19-a606-fc8c00f4f92f</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O; Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4388d6a-411f-4d19-a606-fc8c00f4f92f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4793&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-3026/1999</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Franjo Škorjanac</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:56:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/228ba6a9-2289-445d-a1f6-5838e84e21e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/228ba6a9-2289-445d-a1f6-5838e84e21e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=3026&amp;godina=1999</t>
+  </si>
+  <si>
+    <t>Z-13196/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13196/2024</t>
+  </si>
+  <si>
+    <t>Djuja Joka; Djuro Joka; Dmitar Joka; Milan Joka</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:52:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c6e05ca-d267-42ed-9b41-1681e6163cdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c6e05ca-d267-42ed-9b41-1681e6163cdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13196&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-5527/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>MARICA KUKURIĆ 85260377236</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:37:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d2c0cdb-1d0b-409a-abdc-eca52930f1e5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5527_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d2c0cdb-1d0b-409a-abdc-eca52930f1e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5527&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5590/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV KRALJ 03002011108</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:32:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82f2d79a-1f25-4f91-be8f-800cb5465938</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5590_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82f2d79a-1f25-4f91-be8f-800cb5465938/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5590&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5536/2026</t>
+  </si>
+  <si>
+    <t>ALAN LETICA 26341709329</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:42:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adcbbc3b-1bb5-4fcd-a1fd-37abb52c2b07</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5536_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adcbbc3b-1bb5-4fcd-a1fd-37abb52c2b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5536&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-6281/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO ANIĆ 22869518901</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:37:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83c8ddd6-a27d-44aa-8372-e0224305b2b1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-6281_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83c8ddd6-a27d-44aa-8372-e0224305b2b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=6281&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5653/2026</t>
+  </si>
+  <si>
+    <t>DRAGICA LUKIĆ PENTEK 02277408833</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:33:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6d0d976-2ed7-476f-b078-e400503529a1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5653_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6d0d976-2ed7-476f-b078-e400503529a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5653&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-6299/2026</t>
+  </si>
+  <si>
+    <t>Mario Lamza 04165357119</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:50:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6446023-e95e-418b-9b44-6097627e5898</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-6299_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6446023-e95e-418b-9b44-6097627e5898/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=6299&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5644/2026</t>
+  </si>
+  <si>
+    <t>UDRUGA ZA ZAŠTITU ŽIVOTINJA ANIMA DVOR 74188322204</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:27:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c82dca01-08e3-4af1-8df7-657e93647032</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5644_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c82dca01-08e3-4af1-8df7-657e93647032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5644&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5815/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Pinotić 12072812770</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:24:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d30ce03e-b752-4fde-9dfe-b5525ce365b3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5815_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d30ce03e-b752-4fde-9dfe-b5525ce365b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5815&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5887/2026</t>
+  </si>
+  <si>
+    <t>Branka Kuzmić 30323416979</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:21:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b449256-0281-4528-a30c-463194d91d49</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5887_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b449256-0281-4528-a30c-463194d91d49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5887&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5932/2026</t>
+  </si>
+  <si>
+    <t>Snježana Marević 36349433720</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:18:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d64d054c-264b-41d2-9c4b-4f8819847ad9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5932_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d64d054c-264b-41d2-9c4b-4f8819847ad9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5932&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5554/2026</t>
+  </si>
+  <si>
+    <t>MILE MUŠAN 57001824318</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:12:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15405cea-e5cb-44c3-8a03-f6dec09dcbe8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5554_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15405cea-e5cb-44c3-8a03-f6dec09dcbe8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5554&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5031/2026</t>
+  </si>
+  <si>
+    <t>JURICA BASARAC 35197359944</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:10:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7211327f-fbe2-48ce-8ea9-abe416fab460</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5031_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7211327f-fbe2-48ce-8ea9-abe416fab460/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5031&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5455/2026</t>
+  </si>
+  <si>
+    <t>MILAN JURKOVIĆ 92534617268</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:05:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ef665d-ca20-41db-b248-93470005dee2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5455_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ef665d-ca20-41db-b248-93470005dee2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5455&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5608/2026</t>
+  </si>
+  <si>
+    <t>BORISLAV ŠTEFANAC 10174404418</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:01:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fab699d-29f5-4d32-9eab-ea90ac02b827</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5608_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fab699d-29f5-4d32-9eab-ea90ac02b827/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5608&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5806/2026</t>
+  </si>
+  <si>
+    <t>ZVONKO GRUBOR 40701123630</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:58:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a90b785-a92d-4c8e-9cf3-8e300d2a448d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5806_2026-1-2 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-5806_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a90b785-a92d-4c8e-9cf3-8e300d2a448d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5806&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5770/2026</t>
+  </si>
+  <si>
+    <t>Igor Kraguljac 42960538376</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:49:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/116f173a-0270-407b-8240-59a99ee49f6e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5770_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/116f173a-0270-407b-8240-59a99ee49f6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5770&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5374/2026</t>
+  </si>
+  <si>
+    <t>MAJA BAUMAN 74830550226</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:43:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7836930a-5553-4e0d-921e-86bdc34ac4cd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5374_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7836930a-5553-4e0d-921e-86bdc34ac4cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5374&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5302/2026</t>
+  </si>
+  <si>
+    <t>Alenka Mihalić 91607957651</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:40:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e452c495-2612-48da-ab6c-d55e7e2fa196</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5302_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e452c495-2612-48da-ab6c-d55e7e2fa196/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5302&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5338/2026</t>
+  </si>
+  <si>
+    <t>Igor Avdić 44388307721</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:37:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e3fc375-8cd7-4a29-90ca-17c1768f0492</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5338_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e3fc375-8cd7-4a29-90ca-17c1768f0492/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5338&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5824/2026</t>
+  </si>
+  <si>
+    <t>Ante Bogavčić 25073449697</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:33:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bde025da-391d-4652-9fee-c8ebe645990c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5824_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bde025da-391d-4652-9fee-c8ebe645990c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5824&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11773/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11773/2026</t>
+  </si>
+  <si>
+    <t>Niko Kesić, Dubica</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:08:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cbe77f4-cfbd-40a2-ad3d-f4322d8c2ca2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cbe77f4-cfbd-40a2-ad3d-f4322d8c2ca2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11773&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
-    <t>Općinski sud u Sisku</t>
+    <t>Sp-449/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Milić</t>
+  </si>
+  <si>
+    <t>Volinja 46, 44440 Volinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>11762183376</t>
+  </si>
+  <si>
+    <t>Tomislav Milić 11762183376; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:49:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/894017db-18b1-45c7-beb9-83fa04a64dc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/894017db-18b1-45c7-beb9-83fa04a64dc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=449&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-4959/2026</t>
+  </si>
+  <si>
+    <t>JOSIP TUMORAT 55913022890</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:36:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4c21b43-80a5-42b2-8dac-1b12976a7eac</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4959_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4c21b43-80a5-42b2-8dac-1b12976a7eac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4959&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4986/2026</t>
+  </si>
+  <si>
+    <t>IVANA HUDOROVIĆ 00407349712</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:31:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c93c217-0569-4772-89ee-2c073f875077</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4986_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c93c217-0569-4772-89ee-2c073f875077/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4986&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5058/2026</t>
+  </si>
+  <si>
+    <t>SINIŠA ČIZMAR 30633171361</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:27:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fee70c3-a258-46ff-b37c-543faa492864</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5058_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fee70c3-a258-46ff-b37c-543faa492864/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5058&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-14549/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-14549/2025</t>
+  </si>
+  <si>
+    <t>JUIĆ STOJA UD. RAJŠIĆ</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be53b76-b463-4e61-a15b-615f02737541</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be53b76-b463-4e61-a15b-615f02737541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14549&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-5572/2026</t>
+  </si>
+  <si>
+    <t>BARA DOBRENIĆ 01100305858</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:24:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8f90911-4121-427d-9694-a27045ca2654</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5572_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8f90911-4121-427d-9694-a27045ca2654/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5779/2026</t>
+  </si>
+  <si>
+    <t>BOJAN BOPSIĆ 70712629174</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:20:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f5c7565-c14c-46b5-a8ab-c6659e8cf42d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5779_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f5c7565-c14c-46b5-a8ab-c6659e8cf42d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5779&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5311/2026</t>
+  </si>
+  <si>
+    <t>SNJEŽANA ŠKOLNEKOVIĆ 92324725369</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:15:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8383072f-6bfd-4447-aa95-09a826363333</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5311_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8383072f-6bfd-4447-aa95-09a826363333/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5311&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-18423/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-18423/2025</t>
+  </si>
+  <si>
+    <t>MARAK ZADRUGA KBR. 12</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:06:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea5e534-3511-42c2-aa50-14a99319f389</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea5e534-3511-42c2-aa50-14a99319f389/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18423&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>z-3105/2026</t>
+  </si>
+  <si>
+    <t>rješenje od 1. srpnja 2026.</t>
+  </si>
+  <si>
+    <t>Jovan Radović, Lasinjsko Dugo Selo 7, Pero Arbutina, Lasinjsko Dugo Selo 17A</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:53:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/432a3c40-9b07-46f7-b964-4ed7b4779c16</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_187694125 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/432a3c40-9b07-46f7-b964-4ed7b4779c16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=z&amp;predmet=3105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16478/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16478/2025</t>
+  </si>
+  <si>
+    <t>Maca Kokanović</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:45:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f082115-549f-4a02-afa4-e4c08aeb7321</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-7170-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f082115-549f-4a02-afa4-e4c08aeb7321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16478&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ljiljana Spremo</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:45:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f132a9c-2d48-428a-9049-9ead01ad0713</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f132a9c-2d48-428a-9049-9ead01ad0713/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9988/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9988/2026</t>
+  </si>
+  <si>
+    <t>Nenad Judaš 16346484866</t>
+  </si>
+  <si>
+    <t>08.09.2026. 07:44:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44649b37-444c-4874-8262-d95ef6b6eaf2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44649b37-444c-4874-8262-d95ef6b6eaf2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9988&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5563/2026</t>
+  </si>
+  <si>
+    <t>IVICA ŠTAJDOHAR 37687334057</t>
+  </si>
+  <si>
+    <t>07.09.2026. 16:20:54</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b59f186-5596-403d-b051-7b14113bd5e6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5563_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b59f186-5596-403d-b051-7b14113bd5e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5563&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5599/2026</t>
+  </si>
+  <si>
+    <t>REPUSTIĆ JASMINKA BRDAR 24164990873</t>
+  </si>
+  <si>
+    <t>07.09.2026. 16:15:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac08d6e-c273-4069-903d-aeb89986a6e9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5599_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac08d6e-c273-4069-903d-aeb89986a6e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5599&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5419/2026</t>
+  </si>
+  <si>
+    <t>SAŠA KUNSTL 27285696750</t>
+  </si>
+  <si>
+    <t>07.09.2026. 16:07:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5130ce4-64c3-445e-9ae1-be3980ff4acf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5419_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5130ce4-64c3-445e-9ae1-be3980ff4acf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5419&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4878/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO PREČANICA 88909905792</t>
+  </si>
+  <si>
+    <t>07.09.2026. 16:00:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b8b20f0-e1c3-464d-8cfd-57db6aa296ca</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4878_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b8b20f0-e1c3-464d-8cfd-57db6aa296ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4878&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5626/2026</t>
+  </si>
+  <si>
+    <t>MARJAN DOMITROVIĆ 18704704663</t>
+  </si>
+  <si>
+    <t>07.09.2026. 15:55:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34a6fac8-4910-4f50-b35c-c8377f31de2b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5626_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34a6fac8-4910-4f50-b35c-c8377f31de2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5626&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-12756/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12756/2023</t>
+  </si>
+  <si>
+    <t>Tešo Tomašević</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:43:50</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c696960f-b4b1-4f82-8683-be5f9053d003</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c696960f-b4b1-4f82-8683-be5f9053d003/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12756&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-9664/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9664/2023</t>
+  </si>
+  <si>
+    <t>Gligo Trninić; Jovo Trninić</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:36:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e8f3e16-ca30-43e1-b406-9c2bcafc5f37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e8f3e16-ca30-43e1-b406-9c2bcafc5f37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9664&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-11764/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11764/2026</t>
+  </si>
+  <si>
+    <t>ARBUTINA MATIJAŠEVIĆ MILJA, KĆER MILANA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:10:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44b11218-d392-4cb5-9a08-e05f79d72ed5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44b11218-d392-4cb5-9a08-e05f79d72ed5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11764&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11763/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11763/2026</t>
+  </si>
+  <si>
+    <t>07.09.2026. 14:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/565016d4-0b5b-4662-8db0-f078513c4da0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/565016d4-0b5b-4662-8db0-f078513c4da0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11763&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16616/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16616/2025</t>
+  </si>
+  <si>
+    <t>Babić Dušan; Barić Stanko; Pilipović Jovo</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:31:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b12e40aa-ac15-4086-bf03-657a40c64aa9</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-8013-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b12e40aa-ac15-4086-bf03-657a40c64aa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16616&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11529/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 7.9.2026.</t>
+  </si>
+  <si>
+    <t>07.09.2026. 12:37:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2eccd353-91e9-4536-9596-39c2df18df87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2eccd353-91e9-4536-9596-39c2df18df87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11529&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33ef5b84-c190-4788-b8b0-c5361135c6f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33ef5b84-c190-4788-b8b0-c5361135c6f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6107/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6107/2026</t>
+  </si>
+  <si>
+    <t>MIKINOVIĆ KATICA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:37:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4dc63c3-d602-4dde-9762-f04459895c97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4dc63c3-d602-4dde-9762-f04459895c97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6088/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6088/2026</t>
+  </si>
+  <si>
+    <t>KARMA AGRO d.o.o. 20087714911</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:35:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/998f576e-05fc-48f0-ab02-2d1add0f3b7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/998f576e-05fc-48f0-ab02-2d1add0f3b7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6088&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5643/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5643/2026</t>
+  </si>
+  <si>
+    <t>Andrija Roksa</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:31:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e09c37cf-e3e7-4482-aae2-81350f285dc3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e09c37cf-e3e7-4482-aae2-81350f285dc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5643&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4815/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4815/2026</t>
+  </si>
+  <si>
+    <t>DARKO LIPAK 78539206660</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:27:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2acd48f4-a322-46eb-8ae0-e48b5c5ad048</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2acd48f4-a322-46eb-8ae0-e48b5c5ad048/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4815&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-526/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Hudorović 08337490994</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:23:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b175ca77-7cd8-4c2a-908a-d841f9eda5c0</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b175ca77-7cd8-4c2a-908a-d841f9eda5c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp Ikp&amp;predmet=526&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1108/2021</t>
+  </si>
+  <si>
+    <t>Davor Jurković 76369087101</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:22:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832c0dc8-be42-4ee7-9d0b-00a309f1b85c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832c0dc8-be42-4ee7-9d0b-00a309f1b85c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp Ikp&amp;predmet=1108&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1109/2021</t>
+  </si>
+  <si>
+    <t>Ivan Jurković 37540153721</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:20:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a5057ba-8501-45ae-9e96-efaa15d1f8a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a5057ba-8501-45ae-9e96-efaa15d1f8a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp Ikp&amp;predmet=1109&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-483/2013</t>
+  </si>
+  <si>
+    <t>Dopis od 02.09.2025.</t>
+  </si>
+  <si>
+    <t>Pero Grgić 07420341080</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:12:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da5a41e9-0682-4cb2-b0f2-433347317234</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da5a41e9-0682-4cb2-b0f2-433347317234/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=483&amp;godina=2013</t>
+  </si>
+  <si>
+    <t>Rješenje od 7. rujna 2026.</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:16:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c264d426-d8b6-4f70-a3e5-16923fc8305e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c264d426-d8b6-4f70-a3e5-16923fc8305e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9867/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-9867/2026</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:34:37</t>
+  </si>
+  <si>
+    <t>11.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bce36d09-cbee-46a2-9ff8-d0d06e395edc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bce36d09-cbee-46a2-9ff8-d0d06e395edc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9867&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9867/2026</t>
+  </si>
+  <si>
+    <t>ILIJA TORBICA 33161507685</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:29:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afde00a1-2735-47d2-851d-5a62118a1054</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afde00a1-2735-47d2-851d-5a62118a1054/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8980/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8980/2026</t>
+  </si>
+  <si>
+    <t>POPOVIĆ DUŠAN; POPOVIĆ JOVAN; STOJAKOVIĆ DRAGAN</t>
+  </si>
+  <si>
+    <t>07.09.2026. 07:55:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc46a26-dfc8-4ba5-8060-8afe048cb286</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc46a26-dfc8-4ba5-8060-8afe048cb286/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8980&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>POPOVIĆ NEBOJŠA, SIN MILANA</t>
+  </si>
+  <si>
+    <t>07.09.2026. 07:55:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a309e59-864c-4ae1-a60a-55e330c8c56d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a309e59-864c-4ae1-a60a-55e330c8c56d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2832/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2832/2025</t>
+  </si>
+  <si>
+    <t>SANJA TRTANJ 67028421698</t>
+  </si>
+  <si>
+    <t>07.09.2026. 07:51:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a842023c-d62b-4de5-b0ca-371e08e20587</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a842023c-d62b-4de5-b0ca-371e08e20587/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2832&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11695/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11695/2026</t>
+  </si>
+  <si>
+    <t>PRIVATNO PODUZEĆE "LESANDRO" RENT A CAR</t>
+  </si>
+  <si>
+    <t>07.09.2026. 07:35:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/785e0226-d636-41f6-a1c2-3a8117e6154e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/785e0226-d636-41f6-a1c2-3a8117e6154e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11695&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9047/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9047/2026</t>
+  </si>
+  <si>
+    <t>NIKOLA PERENČEVIĆ 68712206232</t>
+  </si>
+  <si>
+    <t>07.09.2026. 07:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2df7d11-4f56-4537-829e-a9fe3d91ac94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2df7d11-4f56-4537-829e-a9fe3d91ac94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9047&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 15:31:56</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/494b9bd3-3a13-4d11-bc13-fccff2ab164b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/494b9bd3-3a13-4d11-bc13-fccff2ab164b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-370/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Jurčević 25593093180</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:15:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cef1dae-f21f-4933-acd8-4c9705ab5646</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cef1dae-f21f-4933-acd8-4c9705ab5646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=370&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-5367/2026</t>
+  </si>
+  <si>
+    <t>Petar Kadečka 05523796119</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:07:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b954967-941b-44c8-8cc8-f57519661c2a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5367_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b954967-941b-44c8-8cc8-f57519661c2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5367&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr Ob-12/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Monika Kovač 73342910917</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:00:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02275c15-09d1-4db0-a982-6ca29d3fc53b</t>
+  </si>
+  <si>
+    <t>Rješenje - dovršetak ovrhe.pdf O161O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02275c15-09d1-4db0-a982-6ca29d3fc53b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr Ob&amp;predmet=12&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1883/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Tina Jurić 92760416829</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:59:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82af13d9-9367-43f3-aa76-7486d821d54a</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82af13d9-9367-43f3-aa76-7486d821d54a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=1883&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3295/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Dario Krupljan 44535253280</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:56:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a286e2-f57d-4b1b-b4cb-b2c9c7904fff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72a286e2-f57d-4b1b-b4cb-b2c9c7904fff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=3295&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-231/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Mihajlović</t>
+  </si>
+  <si>
+    <t>Ulica Savskih Žrtava 27, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>89375641815</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA; Ivan Mihajlović 89375641815</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:31:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1b017d-1eba-4224-aa1a-99328ed27840</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1b017d-1eba-4224-aa1a-99328ed27840/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=231&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-17723/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17723/2024</t>
+  </si>
+  <si>
+    <t>Kata Cavrić; Milka Bukovac; Stjepan Cavrić; Tomo Cavrić</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:19:33</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02a1f511-7082-4f75-b4e1-57230a4a7b76</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; UGOVOR_O_KUPOPRODAJI.pdf; PUNOMOC.pdf; ZK_IZVADAK.pdf; UGOVOR_O_KUPOPRODAJI.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02a1f511-7082-4f75-b4e1-57230a4a7b76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17723&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-11646/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11646/2026</t>
+  </si>
+  <si>
+    <t>Nevenka Šaponja</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:10:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42d0a975-ba2a-43e4-8fd1-6d0e789cca43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42d0a975-ba2a-43e4-8fd1-6d0e789cca43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11646&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11672/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11672/2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:53:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c45763d-19a0-4467-8598-787212ef7409</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c45763d-19a0-4467-8598-787212ef7409/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11672&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11671/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11671/2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04480d84-225b-4efd-be21-663ffe7e6900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04480d84-225b-4efd-be21-663ffe7e6900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11670/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11670/2026</t>
+  </si>
+  <si>
+    <t>POPOVIĆ MIRKO, VUKOŠEVAC</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5377ee0-eaed-4af4-86d4-a024364d24be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5377ee0-eaed-4af4-86d4-a024364d24be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11670&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5295/2026</t>
+  </si>
+  <si>
+    <t>Koraljka Antić Selanac 27455033515</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:55:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce74a1e4-b6ed-48ca-b22d-103c55d9c3c0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5295_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce74a1e4-b6ed-48ca-b22d-103c55d9c3c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5295&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10590/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10590/2024</t>
+  </si>
+  <si>
+    <t>Jana Hodalj</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:46:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b79d617-de86-4e86-bf9b-1438ae06208c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b79d617-de86-4e86-bf9b-1438ae06208c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10590&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-11656/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11656/2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:12:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef06f31-c02e-4965-9f31-3846f3d4dc43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef06f31-c02e-4965-9f31-3846f3d4dc43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11656&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11643/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11643/2026</t>
+  </si>
+  <si>
+    <t>Kutlić zadruga kbr. 113 Svinica</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:45:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e029e7d7-53af-45d3-b25c-0890e9bef6e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e029e7d7-53af-45d3-b25c-0890e9bef6e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11643&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>oglas</t>
+  </si>
+  <si>
+    <t>Odvjetnica Melita Marić Nekić</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:28:31</t>
+  </si>
+  <si>
+    <t>05.03.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f959584a-1a4e-4e6e-b655-fc7a45230fec</t>
+  </si>
+  <si>
+    <t>OGLAS NN- KOCKAR LADISLAVA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f959584a-1a4e-4e6e-b655-fc7a45230fec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-16638/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16638/2025</t>
+  </si>
+  <si>
+    <t>Đuro Kordić, Komogovina</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:28:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7682d0a3-b668-45cd-97f5-e1d34e42e8b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7682d0a3-b668-45cd-97f5-e1d34e42e8b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16638&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-14103/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-14103/2025</t>
+  </si>
+  <si>
+    <t>Marija Vuković</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:24:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2299527-52a8-4cb8-8b1e-d03ee383f822</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2299527-52a8-4cb8-8b1e-d03ee383f822/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14103&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7647/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7647/2025</t>
+  </si>
+  <si>
+    <t>Pucar Dušan; Pucar Ilija; Pucar Jela; Pucar Mile</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:23:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/823105c9-52f1-4aa4-8798-7f2e239b4332</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/823105c9-52f1-4aa4-8798-7f2e239b4332/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7647&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1044/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Adam Zečević 42079070793</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:19:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b5092b-e73a-4e84-b45a-75b6d8053396</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b5092b-e73a-4e84-b45a-75b6d8053396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=1044&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6634/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6634/2024</t>
+  </si>
+  <si>
+    <t>Anđa Radulović</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:06:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5197f485-5b52-43d4-acc0-3faac30dc0c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5197f485-5b52-43d4-acc0-3faac30dc0c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6634&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kzd-32/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Hadžilazov 09019703419</t>
+  </si>
+  <si>
+    <t>04.09.2026. 07:50:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1e25090-185b-4509-9eb3-a31858dcee09</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1e25090-185b-4509-9eb3-a31858dcee09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kzd&amp;predmet=32&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>RJEŠENJE</t>
+  </si>
+  <si>
+    <t>ANDRO NOVAČIĆ 33513037318; GRAD PETRINJA 11848400362; JURAJ NOVAČIĆ; KATICA KURJAK; STJEPAN GALIJAN</t>
+  </si>
+  <si>
+    <t>03.09.2026. 16:10:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ade49636-3da9-4501-a43a-e460d2f20651</t>
+  </si>
+  <si>
+    <t>KM_225i_16060, RJEŠENJE IZA POK. ANDRE NOVAČIĆA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ade49636-3da9-4501-a43a-e460d2f20651/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-640/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>nasljednici iza pok. Xinguan Lin</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:36:18</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ea010d0-91d9-478f-a54c-f1ddafe32255</t>
+  </si>
+  <si>
+    <t>Rješenje - apsolutna nenadležnost.pdf O188O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ea010d0-91d9-478f-a54c-f1ddafe32255/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=640&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-804/2026</t>
+  </si>
+  <si>
+    <t>nasljednici iza pok. Ivke Suljić</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:06:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09d59cab-aa8b-4c9b-ad3e-ebff25c09f0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09d59cab-aa8b-4c9b-ad3e-ebff25c09f0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=804&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-207/2026</t>
+  </si>
+  <si>
+    <t>Željko Cavrić 75175097615</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:41:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ea88de-daf2-414d-9df5-698a8d95f5b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ea88de-daf2-414d-9df5-698a8d95f5b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivica Cavrić 31300867592</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:41:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69ad7b17-8ffd-4ad3-825b-caa3737cdfe2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69ad7b17-8ffd-4ad3-825b-caa3737cdfe2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-133/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.; Zaključak od 28.05.2026.; Nalaz  od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Igor Mihalić 72970959633</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:30:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0773ea-9c5f-46e8-a1bd-6011f9c4d75f</t>
+  </si>
+  <si>
+    <t>Nalaz i mišljenje vještaka.pdf P35P; Zaključak.pdf O339O; Rješenje - postavljanje zastupnika za primanje pismena.pdf O260O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0773ea-9c5f-46e8-a1bd-6011f9c4d75f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=133&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-4415/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Križić 92005242953</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad22ea2-b17c-497c-ade4-29db1eff26df</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4415_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad22ea2-b17c-497c-ade4-29db1eff26df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4415&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4613/2026</t>
+  </si>
+  <si>
+    <t>Dino Kasumović 15660577178</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:10:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd3256f2-9656-45cd-88d8-f9602049ec2e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4613_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd3256f2-9656-45cd-88d8-f9602049ec2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4613&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11605/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11605/2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:44:08</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/230c996f-5416-41de-ad66-2103fad70499</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/230c996f-5416-41de-ad66-2103fad70499/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11605&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11604/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11604/2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:37:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65d68758-07a8-4c41-bd0b-ab7d397fbe63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65d68758-07a8-4c41-bd0b-ab7d397fbe63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11604&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4811/2026</t>
+  </si>
+  <si>
+    <t>IGOR DOLENAC 65976017215</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:37:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8de045ff-062a-4981-a344-a95ecd8a9e80</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4811_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8de045ff-062a-4981-a344-a95ecd8a9e80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4811&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4892/2026</t>
+  </si>
+  <si>
+    <t>JOSIP KOVAČIĆ 87085784936</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:29:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6151b05-b58e-4b7d-8856-de58967ea351</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4892_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6151b05-b58e-4b7d-8856-de58967ea351/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4892&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11603/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11603/2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:24:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1794b89-6388-481b-a8f6-b0e3a7156df7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1794b89-6388-481b-a8f6-b0e3a7156df7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11603&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5117/2026</t>
+  </si>
+  <si>
+    <t>KAJA LUJIĆ 41933607317</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:15:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/928a3738-ca06-4039-b68d-9136abcad6d0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5117_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/928a3738-ca06-4039-b68d-9136abcad6d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4982/2026</t>
+  </si>
+  <si>
+    <t>DEDO KUŠMIĆ 20497928444</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:13:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15023107-b36a-413d-8821-22b1baeb8a37</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4982_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15023107-b36a-413d-8821-22b1baeb8a37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4982&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-4879/2017</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:11:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31a9f66c-1493-42bd-bdc6-37e72c45c759</t>
+  </si>
+  <si>
+    <t>Rješenje - dosuda.pdf O160O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31a9f66c-1493-42bd-bdc6-37e72c45c759/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=4879&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Ovrv-5316/2026</t>
+  </si>
+  <si>
+    <t>Ivan Milatović 36292275730</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:09:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96387c13-13ad-4e26-8bf6-17f2acd7a265</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96387c13-13ad-4e26-8bf6-17f2acd7a265/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11602/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11602/2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:07:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b836f422-5c68-4565-88c9-f6d6f6fe5149</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b836f422-5c68-4565-88c9-f6d6f6fe5149/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11602&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5460/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN BILJAN 00759559618</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:04:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27193858-6392-432c-a521-b1313e913b15</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5460_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27193858-6392-432c-a521-b1313e913b15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-6332/2026</t>
+  </si>
+  <si>
+    <t>MILORAD MALIVUK 12116590735</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:02:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29aee25c-3c9e-4608-8bd5-0eca45945292</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-6332_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-6332_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29aee25c-3c9e-4608-8bd5-0eca45945292/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=6332&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5317/2026</t>
+  </si>
+  <si>
+    <t>MARIN RADUŠEVIĆ 11669038956</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:01:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0955712d-1282-452e-bfd7-f3cb6bcb4539</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5317_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0955712d-1282-452e-bfd7-f3cb6bcb4539/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5082/2026</t>
+  </si>
+  <si>
+    <t>TIHOMIR KOVAČEVIĆ 70604454986</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:01:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de78e207-eeff-4dc4-8435-d0601291eed1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5082_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de78e207-eeff-4dc4-8435-d0601291eed1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5082&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-7627/2025</t>
+  </si>
+  <si>
+    <t>DAMIR GORJANAC 76856422099</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:50:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f72a9815-6425-41df-96fb-3568de3bee98</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7627_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f72a9815-6425-41df-96fb-3568de3bee98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7627&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1510/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1510/2026</t>
+  </si>
+  <si>
+    <t>Đurđa-Jasna Zakić</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b186e166-f4cb-48b9-a09b-2bf8f073960c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b186e166-f4cb-48b9-a09b-2bf8f073960c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1510&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9025/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9025/2026</t>
+  </si>
+  <si>
+    <t>Marija Vinčić 20766286677</t>
+  </si>
+  <si>
+    <t>03.09.2026. 07:53:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67db4044-2a84-4d0e-aabe-f22ef7ca6b67</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67db4044-2a84-4d0e-aabe-f22ef7ca6b67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9025&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11590/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11590/2026</t>
+  </si>
+  <si>
+    <t>Drakulić zadruga kbr. 4, Hrastovac Gornji</t>
+  </si>
+  <si>
+    <t>03.09.2026. 07:49:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfb23a2c-7eb0-4ea5-96b1-8a7e1542db7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfb23a2c-7eb0-4ea5-96b1-8a7e1542db7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11590&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11589/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11589/2026</t>
+  </si>
+  <si>
+    <t>Lončarević Manda, Sisak; Lončarević Nikola, Sisak</t>
+  </si>
+  <si>
+    <t>03.09.2026. 07:23:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b0ca2f1-f52c-47e4-8a36-dd538a8a5678</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b0ca2f1-f52c-47e4-8a36-dd538a8a5678/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11589&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4230/2026</t>
+  </si>
+  <si>
+    <t>Zoran Cvijanović 70040589768</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:49:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c43c2d3d-b5b2-4488-bbcf-7e110dd3afb4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4230_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c43c2d3d-b5b2-4488-bbcf-7e110dd3afb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4230&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11562/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11562/2026</t>
+  </si>
+  <si>
+    <t>Zadruga Jovo Dragoević kbr. 118 Donji Hrastovac</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:26:27</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a70cc71-272c-4db3-8c15-be795c7e988d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a70cc71-272c-4db3-8c15-be795c7e988d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11562&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1815/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.10.2026.</t>
+  </si>
+  <si>
+    <t>GG HAUS BAU-TOP j.d.o.o. za usluge i trgovinu 76948921467</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:24:50</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1774b08-4032-4c4b-ad87-6fa1ba344d1c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1774b08-4032-4c4b-ad87-6fa1ba344d1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=1815&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11531/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-11531/2026 od 2.9.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:23:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ddd7f0e-d6e3-4d1e-8eb2-addb27505e0e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ddd7f0e-d6e3-4d1e-8eb2-addb27505e0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11531&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11531/2026</t>
+  </si>
+  <si>
+    <t>KUZMIĆ JANA; KUZMIĆ MATO</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:22:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90df66a5-dc5c-4f01-99e8-92c9c709028e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90df66a5-dc5c-4f01-99e8-92c9c709028e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>R1 Ob-459/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Saša Čorak 73664355140</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:21:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b99557b-867e-42ce-a684-51c5ae61aaf6</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b99557b-867e-42ce-a684-51c5ae61aaf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1 Ob&amp;predmet=459&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Renata Čorak 11897983048</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:21:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c15f74c-c91b-4a7c-a257-dc64dc6835fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c15f74c-c91b-4a7c-a257-dc64dc6835fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11564/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11564/2026</t>
+  </si>
+  <si>
+    <t>Miloš Mišić</t>
+  </si>
+  <si>
+    <t>02.09.2026. 14:02:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/795341c6-d5f4-4db8-991f-a519528fa4d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/795341c6-d5f4-4db8-991f-a519528fa4d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11564&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-132/2024</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.07.2026.; Zaključak od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Katica Sigur 58146133314</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:22:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69bac934-2369-40b9-88ca-cbe8020f8fa5</t>
+  </si>
+  <si>
+    <t>Zaključak - o predaji nekretnine kupcu.pdf O347O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69bac934-2369-40b9-88ca-cbe8020f8fa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=132&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-5/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA 5. KOLOVOZA 1995. 59, 44440 Matijevići, Hrvatska</t>
+  </si>
+  <si>
+    <t>29971921271</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ 29971921271; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:03:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c430da6-1619-4561-aae2-33fd486381bd</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c430da6-1619-4561-aae2-33fd486381bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER</t>
+  </si>
+  <si>
+    <t>OLUJA '95. 12, 44430 Hrvatska Dubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53686428582</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER 53686428582; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:00:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f089143-17ca-4376-9158-cfdb6f6ba4d1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f089143-17ca-4376-9158-cfdb6f6ba4d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-16/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 21.01.2026.; Podnesak od 20.01.2026.; Prilog od: 20.01.2026.; Prilog od: 20.01.2026.; Prilog od: 20.01.2026.; Prilog od: 20.01.2026.; Prilog od: 20.01.2026.</t>
+  </si>
+  <si>
+    <t>Dubravka Ivanišević Sinani 87766521011</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:29:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b18a9b6-53cb-4220-a816-513e0d56c226</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-16_2026-1-1 - Punomoć_Matušan.pdf; Prilog P-16_2026-1-2 - Ugovor o kupoprodaji.pdf; Prilog P-16_2026-1-3 - Obavijest - prekršaj i potvrda o uplati.pdf; Prilog P-16_2026-1-4 - Izjava.pdf; Prilog P-16_2026-1-5 - Prilog uz pristojbu.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b18a9b6-53cb-4220-a816-513e0d56c226/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=16&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-26/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Svilokos 03716233644</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:24:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6dad6ab-8e25-4179-b11b-dd2ee1ef2729</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena tužba.pdf O223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6dad6ab-8e25-4179-b11b-dd2ee1ef2729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-784/2012</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Vladimir Feltrin 49602699779</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:43:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e11e76c-a50b-42fa-bcbf-292a6df67c4a</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e11e76c-a50b-42fa-bcbf-292a6df67c4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=784&amp;godina=2012</t>
+  </si>
+  <si>
+    <t>Ovr-651/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Silvija Hajduk 87149136883</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:23:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21edafc2-f8c0-4590-acfa-0906fdda070d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21edafc2-f8c0-4590-acfa-0906fdda070d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=651&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>Z-11483/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11483/2026</t>
+  </si>
+  <si>
+    <t>TARITAŠ IVAN, ODRA 92</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:18:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e383968-5d7f-46e6-b2dd-bdfa6f89de39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e383968-5d7f-46e6-b2dd-bdfa6f89de39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11483&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11476/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11476/2026</t>
+  </si>
+  <si>
+    <t>PEŠKIR DRAGICA, BEOGRAD, DALMATINSKA 73; PEŠKIR MILORAD, BLINJSKI KUT 93; PEŠKIR NENAD, BLINJSKI KUT 93; Peškir Stojan, Beograd, Kačićeva 12</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:41:24</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc7a6b7f-154d-4167-b3bf-64bc7b37c4f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc7a6b7f-154d-4167-b3bf-64bc7b37c4f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11476&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8666/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8666/2026</t>
+  </si>
+  <si>
+    <t>PICEK MARIJA</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:41:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23375f06-5d43-41ab-82c5-f9cf1be9d8a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23375f06-5d43-41ab-82c5-f9cf1be9d8a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-6107/2026</t>
+  </si>
+  <si>
+    <t>VID NIKOLIĆ 67174186160</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:28:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4830098d-15e4-492d-a606-37f3edeb3f00</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-6107_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4830098d-15e4-492d-a606-37f3edeb3f00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=6107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5947/2026</t>
+  </si>
+  <si>
+    <t>David Kardaš 94703363327</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:28:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/982a954d-45ec-4abf-ac30-e665270ce1c3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5947_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/982a954d-45ec-4abf-ac30-e665270ce1c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5947&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5839/2026</t>
+  </si>
+  <si>
+    <t>IVICA KURTANJEK 29786376172</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c1e0b9c-1a8c-426a-bc1b-8c61f7bb4889</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5839_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c1e0b9c-1a8c-426a-bc1b-8c61f7bb4889/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5839&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5776/2026</t>
+  </si>
+  <si>
+    <t>Nikolina Kukolić - Vinković 89835688292</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:27:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d25ca387-86e8-446d-94bd-c9950e3cc121</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5776_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d25ca387-86e8-446d-94bd-c9950e3cc121/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5776&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5452/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO NIKOLIĆ 67144554306</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:27:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798627b7-1f29-43c8-91f6-d4c2c4a9fa01</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5452_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798627b7-1f29-43c8-91f6-d4c2c4a9fa01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5452&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5371/2026</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:27:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3922ace-bddb-4126-be1f-2c3a1b31b09a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5371_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3922ace-bddb-4126-be1f-2c3a1b31b09a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5371&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5254/2026</t>
+  </si>
+  <si>
+    <t>LJILJANA STRMEČKI 04208224245</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:26:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1b2a993-c226-499a-9ada-fb7d11412ae1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5254_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1b2a993-c226-499a-9ada-fb7d11412ae1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5254&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5227/2026</t>
+  </si>
+  <si>
+    <t>Marko Golomboš 54542446710</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f70c006c-fcf5-40ea-904a-fc0564a07c80</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5227_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f70c006c-fcf5-40ea-904a-fc0564a07c80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5227&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5155/2026</t>
+  </si>
+  <si>
+    <t>HAŠIM DEDIĆ 78912482573</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:26:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7940a3a-85f8-4686-bb56-60dc370f545d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5155_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7940a3a-85f8-4686-bb56-60dc370f545d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5155&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9268/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9268/2026</t>
+  </si>
+  <si>
+    <t>Darko Brdarić 40444793907</t>
+  </si>
+  <si>
+    <t>01.09.2026. 12:24:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9dcc141-a982-4cf9-b656-4c20d4cf8f90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9dcc141-a982-4cf9-b656-4c20d4cf8f90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9268&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-7691/2025</t>
+  </si>
+  <si>
+    <t>LJUBICA KOCJANČIĆ 24791628123</t>
+  </si>
+  <si>
+    <t>01.09.2026. 12:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbcb1f37-5850-43d0-9a4a-362de447a0f2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7691_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbcb1f37-5850-43d0-9a4a-362de447a0f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7691&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7675/2025</t>
+  </si>
+  <si>
+    <t>Jerko Miličević 06869791715</t>
+  </si>
+  <si>
+    <t>01.09.2026. 12:11:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8a60b9-1e82-4f90-a5be-dac07c31909c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7675_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8a60b9-1e82-4f90-a5be-dac07c31909c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7675&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4578/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-4578/2026</t>
+  </si>
+  <si>
+    <t>01.09.2026. 11:40:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652860a1-f29e-4f6e-b538-1dc5e82b32a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652860a1-f29e-4f6e-b538-1dc5e82b32a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4578&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4578/2026</t>
+  </si>
+  <si>
+    <t>BRIJEŠKI STANA; ZGURIĆ MARIJA</t>
+  </si>
+  <si>
+    <t>01.09.2026. 11:40:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27ca2a9a-0622-4ec6-a052-815f846841a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27ca2a9a-0622-4ec6-a052-815f846841a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8787/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8787/2026</t>
+  </si>
+  <si>
+    <t>ILENA NIŠEVIĆ 06446437884</t>
+  </si>
+  <si>
+    <t>01.09.2026. 11:39:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b982caa-ab69-4e3a-914f-1e9ace059c11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b982caa-ab69-4e3a-914f-1e9ace059c11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8787&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8909/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8909/2026</t>
+  </si>
+  <si>
+    <t>RANKO BEKIĆ 68981602162</t>
+  </si>
+  <si>
+    <t>01.09.2026. 10:57:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c33d21fa-054f-4543-a6c4-b27f0268e032</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c33d21fa-054f-4543-a6c4-b27f0268e032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8909&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-8909/2026</t>
+  </si>
+  <si>
+    <t>01.09.2026. 10:56:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b2c2fe6-c111-415d-8fca-a2ec52546941</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b2c2fe6-c111-415d-8fca-a2ec52546941/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7382/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7382/2023</t>
+  </si>
+  <si>
+    <t>LADJEVIĆ MILKA</t>
+  </si>
+  <si>
+    <t>01.09.2026. 10:03:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88ff067e-df5e-49e7-ad99-3a01bc47f694</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88ff067e-df5e-49e7-ad99-3a01bc47f694/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7382&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-7818/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7818/2023</t>
+  </si>
+  <si>
+    <t>Božo Vučenović; MATARUGA ANA; MATARUGA SAVA; POPOVIĆ ILIJA; POPOVIĆ JELENA; Stojan Goga; TODOROVIĆ PETAR</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f6f48bb-5d50-439a-a76e-5a517ad8e2e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f6f48bb-5d50-439a-a76e-5a517ad8e2e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7818&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Milica Todorović</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:26:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06c60bec-70e5-4fb2-ba9e-1ef485e94a2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06c60bec-70e5-4fb2-ba9e-1ef485e94a2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11382/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11382/2026</t>
+  </si>
+  <si>
+    <t>Vukmirović zadruga kbr. 111 iz Gornjeg Hrastovca</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:23:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a63dead-2aec-43de-b649-32e930dbb578</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a63dead-2aec-43de-b649-32e930dbb578/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11382&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8835/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8835/2023</t>
+  </si>
+  <si>
+    <t>BUJIĆ ANA; HRVOIĆ JAGA; HRVOIĆ KATA; HUĐIN MIRA; HUĐIN STJEPAN; MARICA FRŠTEK 70893362032; MATIJAŠEC KATA; MAĐERIĆ DRAGA; MAĐERIĆ MARIJA; POSILOVIĆ DRAGICA; ĐURIŠ ĐURO</t>
+  </si>
+  <si>
+    <t>01.09.2026. 07:34:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e1deebb-8b05-4eec-8031-7d21ec3766b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e1deebb-8b05-4eec-8031-7d21ec3766b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8835&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-10484/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10484/2026</t>
+  </si>
+  <si>
+    <t>Mara Vražić</t>
+  </si>
+  <si>
+    <t>01.09.2026. 07:14:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2aca34e-82f9-40ef-82bd-222ad2f87596</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2aca34e-82f9-40ef-82bd-222ad2f87596/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10484&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16578/2025</t>
+  </si>
+  <si>
+    <t>Rješenje Z-16578/2025</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:49:51</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3372a60c-f37f-420b-ace3-95542bef2ce2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3372a60c-f37f-420b-ace3-95542bef2ce2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16578&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16578/2025</t>
+  </si>
+  <si>
+    <t>RADMILA ČELAR 75351975216</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:48:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/238c0c37-5ddb-4c09-b45d-608f310a9ff0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/238c0c37-5ddb-4c09-b45d-608f310a9ff0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10838/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10838/2023</t>
+  </si>
+  <si>
+    <t>Bunčić Jagoda; Bunčić Ljuban; Bunčić Mihajlo; Bunčić Miloš; Terzić Ljubica</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95ad8bcc-6a90-4f48-b0c3-abede8f6d265</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95ad8bcc-6a90-4f48-b0c3-abede8f6d265/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10838&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-11381/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11381/2026</t>
+  </si>
+  <si>
+    <t>Marko Gjaić; Mato Gjaić</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:39:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b610fa7-dd59-465a-a2b1-e307059adfd4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b610fa7-dd59-465a-a2b1-e307059adfd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11381&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7032/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7032/2026</t>
+  </si>
+  <si>
+    <t>BANJEGLAVA DAMJAN; BEKIĆ JOVAN; Miloš Podunavac; VUKAJLOVIĆ STANOJE</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:25:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d26bd6-48c4-4bc3-9d2f-a702ab0a991a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d26bd6-48c4-4bc3-9d2f-a702ab0a991a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7032&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16431/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16431/2025</t>
+  </si>
+  <si>
+    <t>PALČIĆ ZADRUGA KBR. 82</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:17:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/126e4128-f36a-4360-b70b-b805535e8bfe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/126e4128-f36a-4360-b70b-b805535e8bfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16431&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11380/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11380/2026</t>
+  </si>
+  <si>
+    <t>Ivan Lukšić; Jaga Lukšić; Jaga Lukšić; Jela Lukšić; Marijan Lukšić; Mato Lukšić</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:13:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02c56a75-d440-40cc-b5df-56a98758eb00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02c56a75-d440-40cc-b5df-56a98758eb00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11380&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11413/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11413/2026</t>
+  </si>
+  <si>
+    <t>KORDIĆ JANKO; KORDIĆ MIRKO</t>
+  </si>
+  <si>
+    <t>31.08.2026. 07:02:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15e02a89-e52d-4fd3-a468-3c3434a13dd0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15e02a89-e52d-4fd3-a468-3c3434a13dd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11413&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5142/2026</t>
+  </si>
+  <si>
+    <t>EDISA DERVIĆ 96368421305</t>
+  </si>
+  <si>
+    <t>28.08.2026. 13:19:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b72da1a-f8a1-467d-be37-6f805e8eefe9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5142_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b72da1a-f8a1-467d-be37-6f805e8eefe9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11144/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11144/2026</t>
+  </si>
+  <si>
+    <t>Ljubica Mikulčić; Milan Mikulčić</t>
+  </si>
+  <si>
+    <t>28.08.2026. 12:14:31</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74e12427-fb5e-4c64-b334-3e5b917032b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74e12427-fb5e-4c64-b334-3e5b917032b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10720/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10720/2026</t>
+  </si>
+  <si>
+    <t>ANTOLOVIĆ BRANKICA; CVETKOVIĆ MATO, SIN PAVLA; KRPAČIĆ JAGA, ROĐENA MIOKOVIĆ; MAGAČIĆ MATO MLT.; MIOKOVIĆ JANDRO MLT.; MIOKOVIĆ JANKO; MIOKOVIĆ MELITA, MLT, KĆI JOSE; PANIŽIĆ BARA, ŽENA IVANA; ŽUGAJ BOŽENA, ROĐENA MIOKOVIĆ</t>
+  </si>
+  <si>
+    <t>28.08.2026. 11:54:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f925e27-2a97-45c3-889f-80d772d7503e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f925e27-2a97-45c3-889f-80d772d7503e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10720&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11307/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-11307/2026</t>
+  </si>
+  <si>
+    <t>28.08.2026. 10:15:48</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13e24994-a073-4f8f-bcaa-f1c075f997df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13e24994-a073-4f8f-bcaa-f1c075f997df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11307&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11307/2026</t>
+  </si>
+  <si>
+    <t>OSNOVNA ŠKOLA MAJA</t>
+  </si>
+  <si>
+    <t>28.08.2026. 10:14:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7b0dbd9-b47a-419f-b149-4fb8b2c5eaab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7b0dbd9-b47a-419f-b149-4fb8b2c5eaab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10569/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10569/2025</t>
+  </si>
+  <si>
+    <t>VOJASIĆ MARA</t>
+  </si>
+  <si>
+    <t>28.08.2026. 09:55:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/866dd27e-e9ac-4518-818c-f034473c911f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/866dd27e-e9ac-4518-818c-f034473c911f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10569&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10810/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10810/2026</t>
+  </si>
+  <si>
+    <t>Bojana Sviračević 72951490507</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:50:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7a2aed7-c4e7-4613-b03a-dfd7d28a59ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7a2aed7-c4e7-4613-b03a-dfd7d28a59ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10810&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4311/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4311/2024</t>
+  </si>
+  <si>
+    <t>DOBRINIĆ JANKO, SIN IVANA; DVORNEKOVIĆ MARA, UDOVA; DVORNEKOVIĆ ZLATA, UDOVA NIKOLE; FABEC JANA; FABEC JOSO; KRPAČIĆ JOSIP; KRPAČIĆ JOSIP; MAGAČIĆ DORA; MIKOVČIĆ STJEPAN, SIN JOSIPA; MIOKOVIĆ IMBRO; MIOKOVIĆ IMBRO, SIN JOSE; MIOKOVIĆ IVAN; MIOKOVIĆ JANA, ŽENA ZDRAVKA; MIOKOVIĆ JANDRO; MIOKOVIĆ JOSO; MIOKOVIĆ MATO; MIOKOVIĆ MATO; MIOKOVIĆ MIJO; MIOKOVIĆ TOMO; MIOKOVIĆ TOMO; PERINIĆ MATO; PIŠKOR JAGA; ŠEPČIĆ KATA; ŠEPČIĆ KATA; ŠEPČIĆ KATA; ŠEPČIĆ KATA; ŽIROVIĆ IVAN; ŽUŽIĆ MARA, ŽENA TOME</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:49:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f5b31f9-9b7a-412b-9c26-fe705ee2de69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f5b31f9-9b7a-412b-9c26-fe705ee2de69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4311&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-10787/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10787/2026</t>
+  </si>
+  <si>
+    <t>Dušan Obradović 29779091824</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf098c9d-d017-4a6f-9b97-f259b0414ff6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf098c9d-d017-4a6f-9b97-f259b0414ff6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10787&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>MARINA KRIŠTIĆ</t>
+  </si>
+  <si>
+    <t>DRAGOVOLJACA DOMOVINSKOG RATA 103, 44430 Komogovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>87610809545</t>
+  </si>
+  <si>
+    <t>MARINA KRIŠTIĆ 87610809545; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:39:34</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39df9351-f942-433d-9f82-0c6e6b72f634</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39df9351-f942-433d-9f82-0c6e6b72f634/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-171/2026</t>
+  </si>
+  <si>
+    <t>DRAGANA TOT</t>
+  </si>
+  <si>
+    <t>MEČENČANI 95, 44430 Mečenčani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96403300385</t>
+  </si>
+  <si>
+    <t>DRAGANA TOT 96403300385; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/870a13a7-7f15-4b63-aaaf-692e8ffcb62f</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/870a13a7-7f15-4b63-aaaf-692e8ffcb62f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>GORDAN PANTIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ALOJZIJA STEPINCA 30, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>60503159301</t>
+  </si>
+  <si>
+    <t>GORDAN PANTIĆ 60503159301; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:36:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df059ba0-af23-49b7-b24b-698bd1c7ecd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df059ba0-af23-49b7-b24b-698bd1c7ecd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8755/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8755/2026</t>
+  </si>
+  <si>
+    <t>RUSMIR STANA</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:26:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/830cbd41-8807-4c6c-ab49-a0453bec2491</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/830cbd41-8807-4c6c-ab49-a0453bec2491/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8755&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5131/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5131/2025</t>
+  </si>
+  <si>
+    <t>DIDULICA JOVAN; DIDULICA PAVLE; PODUNAVAC SIMO</t>
+  </si>
+  <si>
+    <t>27.08.2026. 09:16:28</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eee5416-858b-48bb-831a-3fd8f982754a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eee5416-858b-48bb-831a-3fd8f982754a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5131&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9305/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9305/2026</t>
+  </si>
+  <si>
+    <t>Milan Pejaković 39757340775</t>
+  </si>
+  <si>
+    <t>27.08.2026. 09:13:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b81cf55a-ac96-4f54-a427-8d0af337bc2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b81cf55a-ac96-4f54-a427-8d0af337bc2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9305&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8752/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8752/2026</t>
+  </si>
+  <si>
+    <t>RAĐENOVIĆ MILICA; Rađenović Stojan</t>
+  </si>
+  <si>
+    <t>27.08.2026. 07:37:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7153804-01da-4c01-8e4c-271d2d0bd345</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7153804-01da-4c01-8e4c-271d2d0bd345/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8752&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9290/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9290/2024</t>
+  </si>
+  <si>
+    <t>PODRIĆ-DRAGIĆ BOSILJKA; SVILOKOS MARA MLT.; SVILOKOS MARIJA MLT.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 13:52:39</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2acc1e1c-8533-4a8c-96c6-b3c565ebe9f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2acc1e1c-8533-4a8c-96c6-b3c565ebe9f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9290&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7153/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7153/2026</t>
+  </si>
+  <si>
+    <t>Domagoj Krišto 85458062955</t>
+  </si>
+  <si>
+    <t>26.08.2026. 13:40:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d864139-969c-4029-90ed-2324b2b69d7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d864139-969c-4029-90ed-2324b2b69d7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11080/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11080/2026</t>
+  </si>
+  <si>
+    <t>SITARIĆ MARA MLT.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 12:53:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0687354f-85c4-4bbc-a91b-7ddf3d6a364c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0687354f-85c4-4bbc-a91b-7ddf3d6a364c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11080&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9894/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9894/2026</t>
+  </si>
+  <si>
+    <t>Petrinjac Janko</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74b2d48a-81ab-4a94-9189-ee6ae7e765f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74b2d48a-81ab-4a94-9189-ee6ae7e765f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9894&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9285/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9285/2024</t>
+  </si>
+  <si>
+    <t>DEVETAK VASO; SVILOKOS MARIJA MLT.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 08:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c5140f-9e20-4dd1-b749-f40262c3e669</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c5140f-9e20-4dd1-b749-f40262c3e669/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9285&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8067/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8067/2026</t>
+  </si>
+  <si>
+    <t>Vedran Masnec 42016401599</t>
+  </si>
+  <si>
+    <t>26.08.2026. 07:49:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8ab89a-f31c-4428-a6c8-5d2016328d0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8ab89a-f31c-4428-a6c8-5d2016328d0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8067&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA DETKOVIĆ</t>
+  </si>
+  <si>
+    <t>IVICA DETKOVIĆ 90945827665</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:29:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a903b2-ed86-4235-946e-3c4b9e7d4c74</t>
+  </si>
+  <si>
+    <t>16.383154.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a903b2-ed86-4235-946e-3c4b9e7d4c74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10794/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10794/2026</t>
+  </si>
+  <si>
+    <t>Mato Jajčinović; Roza Jajčinović</t>
+  </si>
+  <si>
+    <t>25.08.2026. 14:05:49</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a0566c-f25f-4761-b989-217edc24767c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a0566c-f25f-4761-b989-217edc24767c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10794&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10878/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10878/2026</t>
+  </si>
+  <si>
+    <t>Jaga Gučanac</t>
+  </si>
+  <si>
+    <t>25.08.2026. 14:02:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d76e0b7-0af7-4a3b-8a3e-8511a8e2cecc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d76e0b7-0af7-4a3b-8a3e-8511a8e2cecc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10878&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-52/2026</t>
+  </si>
+  <si>
+    <t>Objava oglasa - postupak proglašenja nestale osobe umrlom ANA JOSIPOVIĆ</t>
+  </si>
+  <si>
+    <t>ANA JOSIPOVIĆ</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:16:06</t>
+  </si>
+  <si>
+    <t>25.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa1619f-3426-4cfb-968c-1c570d21b1d9</t>
+  </si>
+  <si>
+    <t>Oglas - Ana Josipović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa1619f-3426-4cfb-968c-1c570d21b1d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=52&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-522/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 10:08:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23b37a9-0d80-45a5-83ad-b24339b1c41f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23b37a9-0d80-45a5-83ad-b24339b1c41f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=522&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-13457/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13457/2023</t>
+  </si>
+  <si>
+    <t>EVIĆ MILOŠ</t>
+  </si>
+  <si>
+    <t>25.08.2026. 10:06:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3451e698-8142-4bab-bb5a-15de2f8d3438</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3451e698-8142-4bab-bb5a-15de2f8d3438/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13457&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-7305/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7305/2026</t>
+  </si>
+  <si>
+    <t>Brankica Tarajić 47760892173</t>
+  </si>
+  <si>
+    <t>25.08.2026. 08:57:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e944f564-d795-4fbf-8c15-a94e02fa380e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e944f564-d795-4fbf-8c15-a94e02fa380e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7305&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8952/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8952/2026</t>
+  </si>
+  <si>
+    <t>Pantelija Dudić</t>
+  </si>
+  <si>
+    <t>25.08.2026. 08:52:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b611e0c-e2cc-4ee0-929e-b6d41153175e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b611e0c-e2cc-4ee0-929e-b6d41153175e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8952&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8161/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8161/2026</t>
+  </si>
+  <si>
+    <t>Nada Ognjenović</t>
+  </si>
+  <si>
+    <t>25.08.2026. 08:32:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bc211c-6f0a-44c5-9ace-fe3b623b4ca8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bc211c-6f0a-44c5-9ace-fe3b623b4ca8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-17769/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17769/2024</t>
+  </si>
+  <si>
+    <t>CRNKO IVAN; CRNKO MATO</t>
+  </si>
+  <si>
+    <t>25.08.2026. 08:28:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7afdb071-7b79-48c5-8cc6-3c7fb7cdefdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7afdb071-7b79-48c5-8cc6-3c7fb7cdefdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17769&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7546/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7546/2026</t>
+  </si>
+  <si>
+    <t>Dragica Milovanović 23055292976</t>
+  </si>
+  <si>
+    <t>25.08.2026. 08:06:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b560458f-058a-4a13-8e7f-95da5ff78a33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b560458f-058a-4a13-8e7f-95da5ff78a33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7546&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6892/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6892/2026</t>
+  </si>
+  <si>
+    <t>DIDULICA JOVAN, SIN NIKOLE; DIDULICA ZORKA, ROĐENA GJUKIĆ; ĐURIĆ ANKA</t>
+  </si>
+  <si>
+    <t>24.08.2026. 14:34:10</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad0b9fd-1127-43ad-98fe-25a0345ea084</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad0b9fd-1127-43ad-98fe-25a0345ea084/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6892&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>GJURIĆ MARIJA; GRUBIĆ JANKO</t>
+  </si>
+  <si>
+    <t>24.08.2026. 14:32:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b55d5ce-7eff-41fa-a670-65ef97932013</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b55d5ce-7eff-41fa-a670-65ef97932013/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9572/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9572/2026</t>
+  </si>
+  <si>
+    <t>KARAJČIĆ MILJKA</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:59:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/097e4698-c037-4dc1-8e77-09c09ad7012c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/097e4698-c037-4dc1-8e77-09c09ad7012c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4226/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4226/2025</t>
+  </si>
+  <si>
+    <t>LAĐEVIĆ MILKA, KĆER MILE; STEGIĆ MARA, KĆER MILE</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:55:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34b03a5f-60f5-486f-a8ef-da720ffd0cd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34b03a5f-60f5-486f-a8ef-da720ffd0cd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4226&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10636/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10636/2026</t>
+  </si>
+  <si>
+    <t>Karolina Markgrofica Palavičini-putem ogl. ploče</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c575769c-ce36-4178-bba0-bdd3dd3c58b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c575769c-ce36-4178-bba0-bdd3dd3c58b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10636&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10963/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10963/2026</t>
+  </si>
+  <si>
+    <t>BIŽIĆ SAVA ML.; BIŽIĆ SAVA ST.; Branka Bižić; Miloš Bižić; Sava Stapar; Đuro Bižić</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:19:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c67444-9ecc-4955-9e3c-1d31c50dc55c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c67444-9ecc-4955-9e3c-1d31c50dc55c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10963&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8734/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8734/2026</t>
+  </si>
+  <si>
+    <t>Ivan Šabić 38235987149</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:38:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0be37963-0c1e-43ba-a4be-47c908ec0bde</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0be37963-0c1e-43ba-a4be-47c908ec0bde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8734&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6697/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6697/2026</t>
+  </si>
+  <si>
+    <t>Benjamin Thomas Paulus 52892973365</t>
+  </si>
+  <si>
+    <t>24.08.2026. 08:58:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/635727a1-60fa-435c-9d21-646b55ec2b60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/635727a1-60fa-435c-9d21-646b55ec2b60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6697&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7463/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7463/2026</t>
+  </si>
+  <si>
+    <t>Repustić Jela</t>
+  </si>
+  <si>
+    <t>24.08.2026. 08:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e4862f0-e203-46a4-bdfc-6feae70f8e77</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e4862f0-e203-46a4-bdfc-6feae70f8e77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7463&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9135/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9135/2026</t>
+  </si>
+  <si>
+    <t>Aleksandar Makulović 98233863802</t>
+  </si>
+  <si>
+    <t>24.08.2026. 08:17:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89a606d8-0ce7-452b-9e56-47d3dd05ff60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89a606d8-0ce7-452b-9e56-47d3dd05ff60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10078/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10078/2026</t>
+  </si>
+  <si>
+    <t>Home for you d.o.o. 83001344136</t>
+  </si>
+  <si>
+    <t>24.08.2026. 07:45:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da54baac-8b31-4a30-a3ac-1eb14d5f10fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da54baac-8b31-4a30-a3ac-1eb14d5f10fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10078&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9313/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9313/2026</t>
+  </si>
+  <si>
+    <t>Suad Ibrahimkadić</t>
+  </si>
+  <si>
+    <t>24.08.2026. 07:43:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55080264-1435-4b93-b8c8-33506e0bcd7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55080264-1435-4b93-b8c8-33506e0bcd7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9313&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1177/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1177/2025</t>
+  </si>
+  <si>
+    <t>GJAMBIĆ ZADRUGA KBR. 6</t>
+  </si>
+  <si>
+    <t>21.08.2026. 13:27:22</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff5dce20-e689-4b92-aaef-dbffb96bdcec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff5dce20-e689-4b92-aaef-dbffb96bdcec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1177&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-13173/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13173/2025</t>
+  </si>
+  <si>
+    <t>NJEŽIĆ LJUBA, ROĐENA DOKMAN; TURAJLIĆ ANA</t>
+  </si>
+  <si>
+    <t>21.08.2026. 07:37:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ab8ef97-0248-43be-8e2d-7d5efc74d4a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ab8ef97-0248-43be-8e2d-7d5efc74d4a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13173&amp;godina=2025</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - GORAN BALTIĆ</t>
   </si>
   <si>
     <t>GORAN BALTIĆ 04681819258</t>
   </si>
   <si>
     <t>21.08.2026. 03:24:23</t>
   </si>
   <si>
     <t>13.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2d71113-6551-49f3-a529-d5560fbe2ee6</t>
   </si>
   <si>
     <t>16.383947.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2d71113-6551-49f3-a529-d5560fbe2ee6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - SUBHA TATAREVIĆ</t>
   </si>
@@ -131,266 +5351,146 @@
   <si>
     <t>16.383989.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/95e7f863-1a53-404e-ab16-e573bc366b08/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - DUŠAN MUDRINIĆ</t>
   </si>
   <si>
     <t>DUŠAN MUDRINIĆ 85865354136</t>
   </si>
   <si>
     <t>21.08.2026. 03:23:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5da4e712-98a3-4664-89e6-040d7017de33</t>
   </si>
   <si>
     <t>16.384183.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5da4e712-98a3-4664-89e6-040d7017de33/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Objava suda</t>
-[...28 lines deleted...]
-  <si>
     <t>Z-11029/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11029/2026</t>
   </si>
   <si>
     <t>Mijo Bobinac</t>
   </si>
   <si>
     <t>20.08.2026. 12:44:23</t>
   </si>
   <si>
     <t>19.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/95d78043-89c0-4e49-a6c7-72c15d5f9380</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/95d78043-89c0-4e49-a6c7-72c15d5f9380/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11029&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-10966/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10966/2026</t>
   </si>
   <si>
     <t>OBLAKOVIĆ MILE</t>
   </si>
   <si>
     <t>20.08.2026. 12:11:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e2ab966-e790-4bf6-b7c6-752071a534c1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e2ab966-e790-4bf6-b7c6-752071a534c1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10966&amp;godina=2026</t>
   </si>
   <si>
-    <t>O-491/2025</t>
-[...58 lines deleted...]
-  <si>
     <t>Z-10908/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10908/2026</t>
   </si>
   <si>
     <t>HANDAMER ĐEMILA; IMAMOVIĆ EMINA</t>
   </si>
   <si>
     <t>20.08.2026. 09:04:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb22b3ba-32d9-4d97-8588-93fd7e49c933</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb22b3ba-32d9-4d97-8588-93fd7e49c933/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10908&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-10960/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10960/2026</t>
   </si>
   <si>
     <t>BIŽIĆ ZADRUGA; BIŽIĆ ZADRUGA</t>
   </si>
   <si>
     <t>20.08.2026. 08:47:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5f3cab8d-4c80-48e6-82db-2874a8beab57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5f3cab8d-4c80-48e6-82db-2874a8beab57/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10960&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-715/2025</t>
-[...22 lines deleted...]
-  <si>
     <t>Poziv potrošaču za dostavu očitovanja - IVAN GOGIĆ</t>
   </si>
   <si>
     <t>IVAN GOGIĆ 75010034460</t>
   </si>
   <si>
     <t>20.08.2026. 03:25:44</t>
   </si>
   <si>
-    <t>12.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10f28907-3609-49cf-8547-c49e0615fa9f</t>
   </si>
   <si>
     <t>16.384159.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10f28907-3609-49cf-8547-c49e0615fa9f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - NEBOJŠA DEVETAK</t>
   </si>
   <si>
     <t>NEBOJŠA DEVETAK 61797449400</t>
   </si>
   <si>
     <t>20.08.2026. 03:25:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/127b07f5-fb95-487d-a577-300409f61e04</t>
   </si>
   <si>
     <t>16.383910.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/127b07f5-fb95-487d-a577-300409f61e04/dokumenti/preuzimanje</t>
@@ -428,7955 +5528,2582 @@
   <si>
     <t>16.383892.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc4a8c78-ac50-449e-946c-595d4642a23c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - ZRINKA KOVAČEVIĆ</t>
   </si>
   <si>
     <t>ZRINKA KOVAČEVIĆ 81294935226</t>
   </si>
   <si>
     <t>20.08.2026. 03:25:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1505b38-f55d-4056-8fc7-a00b3863cede</t>
   </si>
   <si>
     <t>16.383865.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1505b38-f55d-4056-8fc7-a00b3863cede/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>O-1324/2026</t>
-[...2 lines deleted...]
-    <t>RJEŠENJE DA SE NEĆE PROVODITI OSTAVINSKI POSTUPAK IZA POK. VILENICA MILAN</t>
+    <t>Z-10944/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10944/2026</t>
+  </si>
+  <si>
+    <t>PREČANICA STANKO; SREDIĆ MIRA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:51:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d45d436-aee6-4f2e-909b-6fdca6a4f3f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d45d436-aee6-4f2e-909b-6fdca6a4f3f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10944&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1833/2025</t>
+  </si>
+  <si>
+    <t>OGLAS - POZIV NEPOZNATIM NASLJEDNICIMA IZA POK. MADŽARAC SLAVKA</t>
   </si>
   <si>
     <t>NEPOZNATI NASLJEDNICI</t>
   </si>
   <si>
-    <t>19.08.2026. 22:59:01</t>
-[...881 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cd224e46-8212-4785-9082-9c9c52b97189</t>
+    <t>19.08.2026. 09:30:47</t>
+  </si>
+  <si>
+    <t>22.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baa36a0e-92e3-469d-8a63-5a9d91bb8207</t>
+  </si>
+  <si>
+    <t>OGLAS NN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baa36a0e-92e3-469d-8a63-5a9d91bb8207/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1833&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8381/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8381/2026</t>
+  </si>
+  <si>
+    <t>LJUBICA PAVKOVIĆ 50102396837; TURAJLIĆ DRAGA</t>
+  </si>
+  <si>
+    <t>19.08.2026. 07:42:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7b8a063-036d-436a-a9b5-bb1e29948f1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7b8a063-036d-436a-a9b5-bb1e29948f1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8381&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA UHITIL</t>
+  </si>
+  <si>
+    <t>NIKOLA UHITIL 74601285631</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496cece5-602e-45b0-8def-c7aa47610869</t>
+  </si>
+  <si>
+    <t>16.383396.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496cece5-602e-45b0-8def-c7aa47610869/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANDREA RAJČEVIĆ</t>
+  </si>
+  <si>
+    <t>ANDREA RAJČEVIĆ 50739820043</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b4e0cd-8f10-48b5-816e-389163389241</t>
+  </si>
+  <si>
+    <t>16.383278.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b4e0cd-8f10-48b5-816e-389163389241/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VANESA BUIĆ</t>
+  </si>
+  <si>
+    <t>VANESA BUIĆ 75144792843</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb3a951-2931-4192-9f25-19acceb9db52</t>
+  </si>
+  <si>
+    <t>16.384177.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb3a951-2931-4192-9f25-19acceb9db52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN PAROPATIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN PAROPATIĆ 72285601305</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc2bbd79-e756-4b62-9d18-e357f2873fb4</t>
+  </si>
+  <si>
+    <t>16.383594.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc2bbd79-e756-4b62-9d18-e357f2873fb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLINA TUZLAK</t>
+  </si>
+  <si>
+    <t>NIKOLINA TUZLAK 52197654299</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fdb2a24-e634-41b0-8b4b-83157cc40480</t>
+  </si>
+  <si>
+    <t>16.383525.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fdb2a24-e634-41b0-8b4b-83157cc40480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-600/2020</t>
+  </si>
+  <si>
+    <t>Odluka od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Trčak</t>
+  </si>
+  <si>
+    <t>Savska Ulica 9, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>06820634569</t>
+  </si>
+  <si>
+    <t>Antonio Trčak 06820634569</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=600&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-10907/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10907/2026</t>
+  </si>
+  <si>
+    <t>Nikola Boltužić 11216997365</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:15:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2c29ed5-65f8-42f8-b788-0122a8bb257f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2c29ed5-65f8-42f8-b788-0122a8bb257f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10907&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10800/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10800/2026</t>
+  </si>
+  <si>
+    <t>RADUČEVIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:48:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a90207aa-db25-4ad3-8390-434f4498a15c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a90207aa-db25-4ad3-8390-434f4498a15c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10800&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10881/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10881/2026</t>
+  </si>
+  <si>
+    <t>Mile Srbljanin</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:16:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56db167-81c0-4df8-9635-63c6d708aeec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56db167-81c0-4df8-9635-63c6d708aeec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10881&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10880/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10880/2026</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:01:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a1a48c3-7e69-473f-b416-802656ae53d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a1a48c3-7e69-473f-b416-802656ae53d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10900/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10900/2026</t>
+  </si>
+  <si>
+    <t>Ivan Vajcek</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:46:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bba72a-0725-40cd-8b29-91f3dfa1f5fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bba72a-0725-40cd-8b29-91f3dfa1f5fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10900&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9591/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9591/2026</t>
+  </si>
+  <si>
+    <t>Jasmin Alihodžić 18181650234</t>
+  </si>
+  <si>
+    <t>18.08.2026. 07:37:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f570e89f-61e5-42a1-ad80-6da4bfca02cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f570e89f-61e5-42a1-ad80-6da4bfca02cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9591&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7813/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7813/2026</t>
+  </si>
+  <si>
+    <t>PETAR VORKAPIĆ 13145828037</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:25:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7abf7b2e-1bc0-4160-8401-861268560fdd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7abf7b2e-1bc0-4160-8401-861268560fdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7813&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-7813/2026 od 3.6.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d75ada24-e4cd-4e73-9bce-ccbf0adab1d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d75ada24-e4cd-4e73-9bce-ccbf0adab1d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-14140/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-14140/2024</t>
+  </si>
+  <si>
+    <t>ABRAMOVIĆ MILAN; ABRAMOVIĆ PETAR</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:12:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05135291-7e40-4b72-9f2c-9b21c2a084f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05135291-7e40-4b72-9f2c-9b21c2a084f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14140&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-10874/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10874/2026</t>
+  </si>
+  <si>
+    <t>Antun Somić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:06:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff4ede4a-2117-4d75-a835-7a65ebadaedf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff4ede4a-2117-4d75-a835-7a65ebadaedf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10874&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10873/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10873/2026</t>
+  </si>
+  <si>
+    <t>Jaga Vajcek; Mara Repustić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:49:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2fe92a3-9764-4fa6-9690-479c837eb7ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2fe92a3-9764-4fa6-9690-479c837eb7ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10867/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10867/2026</t>
+  </si>
+  <si>
+    <t>Alojz Alapić; Josip Alapić; Marija Đaić; Đuro Alapić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:41:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f7e9a8-9ff3-48f9-8784-142d965fb112</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f7e9a8-9ff3-48f9-8784-142d965fb112/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10867&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8316/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8316/2026</t>
+  </si>
+  <si>
+    <t>Kornelia Marković 70829540120</t>
+  </si>
+  <si>
+    <t>17.08.2026. 08:40:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49f5261f-ae66-490d-9e8b-e71cabbf3bd1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ODBIJANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49f5261f-ae66-490d-9e8b-e71cabbf3bd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9007/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9007/2026</t>
+  </si>
+  <si>
+    <t>BOGDANIĆ STEVIMIRA; Branka Bogdanić; KOZINA DESANKA; Neda Bogdanić; Valentina Bogdanić; ŽUJEVIĆ MIRA</t>
+  </si>
+  <si>
+    <t>17.08.2026. 07:37:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de83b86e-cb68-4f02-af3f-ae0fb83521de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de83b86e-cb68-4f02-af3f-ae0fb83521de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9007&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10210/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10210/2026</t>
+  </si>
+  <si>
+    <t>SMILJANIĆ PETAR</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:29:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f79514-158c-4ef5-8b31-9b8eeccf07a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f79514-158c-4ef5-8b31-9b8eeccf07a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10802/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10802/2026</t>
+  </si>
+  <si>
+    <t>Ana Čičić; Jaga Čičić</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:08:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f953fc8-9cda-4e19-bf52-a475fd88b79d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f953fc8-9cda-4e19-bf52-a475fd88b79d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10802&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ana Jajčinović</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:48:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/552f7946-61e6-444d-b0d2-256cf6e91962</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/552f7946-61e6-444d-b0d2-256cf6e91962/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10795/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10795/2026</t>
+  </si>
+  <si>
+    <t>Marijan Klarić 37485132944</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:02:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5017f7e-0ee2-4647-a2fa-d3500496d305</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5017f7e-0ee2-4647-a2fa-d3500496d305/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10795&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10791/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10791/2026</t>
+  </si>
+  <si>
+    <t>Marijan Klarić</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:30:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9daad616-e17a-42c0-8143-95d16acf8047</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9daad616-e17a-42c0-8143-95d16acf8047/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10791&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4086/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4086/2024</t>
+  </si>
+  <si>
+    <t>Davor Kruška, B. Vučković 8, Dubica; Davor Kruška, Dubica; Miroslav Kruška, Batinjani; Miroslav Kruška, Kolodvorska 47, Dubica; Pelagija Kordić, USA; Pelagija Kruška, SAD; Siniša Kruška, Batinjani; Siniša Kruška, Kolodvorska 47, Dubica</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:20:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65a88cd8-774b-4bd7-bf4c-8d8da307521d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65a88cd8-774b-4bd7-bf4c-8d8da307521d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4086&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-12539/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12539/2023</t>
+  </si>
+  <si>
+    <t>VUJAKLIJA BOSILJKA; VUJAKLIJA ZORKA, UDATA DEVETAKOVIĆ</t>
+  </si>
+  <si>
+    <t>13.08.2026. 14:12:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749334ef-d936-40db-9753-9e3904ece037</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749334ef-d936-40db-9753-9e3904ece037/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12539&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6745/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6745/2024</t>
+  </si>
+  <si>
+    <t>Antun Svračić, M. Tita 3, Dubica; Kata Marjanović, Dubica 280; Marija Smiljanić, Dubica 224; Ruža Pezo, Dubica 200; Ruža Smiljanić, Dubica 224</t>
+  </si>
+  <si>
+    <t>13.08.2026. 14:06:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e31fa94-38c9-48db-bc88-4e3360d62f8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e31fa94-38c9-48db-bc88-4e3360d62f8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6745&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7706/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7706/2026</t>
+  </si>
+  <si>
+    <t>Mirjana Živčić; Miroslav Živčić; TRKULJA MARA; ŽIVČIĆ MILEVA, ŽENA STANKA</t>
+  </si>
+  <si>
+    <t>13.08.2026. 13:58:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/692df3a9-09b8-488c-93cf-ebe8c4ec26be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/692df3a9-09b8-488c-93cf-ebe8c4ec26be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7706&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-12569/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12569/2025</t>
+  </si>
+  <si>
+    <t>Crnobrnja Jelica; PRIBIČEVIĆ LJUBICA; PRIBIČEVIĆ LUKA, MILIN; PRIBIČEVIĆ STOJA; PRIBIČEVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>13.08.2026. 13:07:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabf7649-5b44-402f-86c5-b02dd7337487</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabf7649-5b44-402f-86c5-b02dd7337487/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12569&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5757/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5757/2026</t>
+  </si>
+  <si>
+    <t>Ivan Michael Ivanković 72803624924; Janica Ivanković 61195869971</t>
+  </si>
+  <si>
+    <t>13.08.2026. 12:28:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6a4ed51-ec91-41bb-bb41-7c330ef45872</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6a4ed51-ec91-41bb-bb41-7c330ef45872/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5757&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10524/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10524/2026</t>
+  </si>
+  <si>
+    <t>IVOŠ MARIJA</t>
+  </si>
+  <si>
+    <t>13.08.2026. 10:15:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5682e72b-1433-4fdf-812d-3c1ff81c7fdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5682e72b-1433-4fdf-812d-3c1ff81c7fdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10524&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7432/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7432/2026</t>
+  </si>
+  <si>
+    <t>Drnić Josip</t>
+  </si>
+  <si>
+    <t>13.08.2026. 07:43:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8693cce0-2201-4316-a532-78199acc5e37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8693cce0-2201-4316-a532-78199acc5e37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7432&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8742/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8742/2026</t>
+  </si>
+  <si>
+    <t>Mile Juić; Đuro Juić</t>
+  </si>
+  <si>
+    <t>13.08.2026. 06:57:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16787693-f8bc-47da-86da-f2e0a3b18526</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16787693-f8bc-47da-86da-f2e0a3b18526/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8742&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1135/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1135/2026</t>
+  </si>
+  <si>
+    <t>ANA GUĆANAC; ILIJA GUĆANAC; JAGA GUĆANAC; JAGA GUĆANAC; JAKOB GUĆANAC; KATA GUĆANAC; KATA GUĆANAC; MANDA MLT. GUĆANAC; MATO GUĆANAC</t>
+  </si>
+  <si>
+    <t>12.08.2026. 14:45:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6c60ef8-9dc9-4e0b-bc8b-bf51efb3be20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6c60ef8-9dc9-4e0b-bc8b-bf51efb3be20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9677/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9677/2024</t>
+  </si>
+  <si>
+    <t>Ana Jarić, Javornik; Dragan Resanović, Grmušani bb; Nikola Resanović, Matijevići; Radojka Resanović, Dvor; Radojka Resanović, Voje Strineke 13, Dvor; Sanja Mijić, srejovića 74, Beograd, Srbija; Zoran Resanović,Braće Jerkovića 30A,Beograd,Srbij</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:40:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f61eee7e-1155-455a-8e75-bb68a42fcbe9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f61eee7e-1155-455a-8e75-bb68a42fcbe9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9677&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7367/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7367/2023</t>
+  </si>
+  <si>
+    <t>Ilija Nesvanulica, Mionica, Andre Savčića 15; Ljuban Nesvanulica, arnđelovac, sada Autralija; Miloš Nesvanulica</t>
+  </si>
+  <si>
+    <t>12.08.2026. 12:48:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c155d4da-561a-476d-a2c1-fa7ecebc41cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c155d4da-561a-476d-a2c1-fa7ecebc41cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7367&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-15710/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15710/2025</t>
+  </si>
+  <si>
+    <t>JAKŠIĆ BARA; JAKŠIĆ FRANJO; JAKŠIĆ MIJO</t>
+  </si>
+  <si>
+    <t>12.08.2026. 12:42:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5456385-39e2-472f-a489-d33d45cc9998</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5456385-39e2-472f-a489-d33d45cc9998/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15710&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1770/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1770/2026</t>
+  </si>
+  <si>
+    <t>DRAGAŠ CVIJETA; DRAGAŠ DRAGAN; DRAGAŠ GJURO; DRAGAŠ KATA; DRAGAŠ NIKOLA; DRAGAŠ STEVAN; KLISURIĆ JOVAN; Miljka Žica; SILAP D.O.O. 12211856597; ŽICA KATA, UDOVA</t>
+  </si>
+  <si>
+    <t>12.08.2026. 12:36:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4b05c41-11e7-4cd6-bce1-233e2c788c08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4b05c41-11e7-4cd6-bce1-233e2c788c08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1770&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6274/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6274/2023</t>
+  </si>
+  <si>
+    <t>Bjelac zadruga; Dalibor Polimac 71743567229; Goran Polimac 80256088096; Ljubica Polimac; Milica Polimac; Rade Polimac; Čavić zadruga</t>
+  </si>
+  <si>
+    <t>12.08.2026. 12:04:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c7a8ab-2b6a-4314-86fe-458c0c8a2769</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c7a8ab-2b6a-4314-86fe-458c0c8a2769/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6274&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-7368/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7368/2026</t>
+  </si>
+  <si>
+    <t>Nada Cesar 51887436515</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:19:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a007b6-ef09-407d-bf0f-c09b2fbd3ee2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a007b6-ef09-407d-bf0f-c09b2fbd3ee2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7368&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7238/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7238/2026</t>
+  </si>
+  <si>
+    <t>Vlado Crnolatac 55333401397</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:15:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8972f1e8-0d1b-4ef0-b881-12f5f6183faa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8972f1e8-0d1b-4ef0-b881-12f5f6183faa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10705/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10705/2026</t>
+  </si>
+  <si>
+    <t>Josip Šoštarić</t>
+  </si>
+  <si>
+    <t>12.08.2026. 11:03:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6723276-dc04-435e-a2d9-d8465a461d24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6723276-dc04-435e-a2d9-d8465a461d24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-17831/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17831/2025</t>
+  </si>
+  <si>
+    <t>Ana Milić; Ana Milić; Ana Rakas; Ljubica Rakas; Ljubica Šaša; Miloš Drača; Mira Stambolija; Rade Rakas</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:52:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80c8711-1e90-45e8-9a38-0f1bc19dc389</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80c8711-1e90-45e8-9a38-0f1bc19dc389/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17831&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10702/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10702/2026</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:48:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ca60273-77c5-4d52-8f14-7342e6fe7a11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ca60273-77c5-4d52-8f14-7342e6fe7a11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10702&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10699/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10699/2026</t>
+  </si>
+  <si>
+    <t>Nevenka Bačić; Željko Kramarić</t>
+  </si>
+  <si>
+    <t>12.08.2026. 10:28:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3910f737-f7dd-4de3-a1f7-d09972d9ce4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3910f737-f7dd-4de3-a1f7-d09972d9ce4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10699&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8265/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8265/2026</t>
+  </si>
+  <si>
+    <t>MILAN CVETKOVIĆ 67693736472</t>
+  </si>
+  <si>
+    <t>12.08.2026. 09:20:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2cc9cd-200a-4631-b741-37ec306310f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2cc9cd-200a-4631-b741-37ec306310f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8265&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Blažević Franjo; Glavaš Dragica mlt.; Jakovljević Ivo, sin Ljubomira; Jungić Marija, rođena Matičević; Kapetanović Dragica; Kolarević Ljuba, rođena Jergović; Kolarević Miroslav; Kolarević Stojan; Vukas Draginja; Vukas Ljuba; Vukas Miladin; Vukas Nikola; Vukas Simo; Vukas Stevo; Vukas Veljko mlt.; Zgonjanin Radmila; Šumarija Šaš</t>
+  </si>
+  <si>
+    <t>11.08.2026. 14:51:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9770dc74-2a14-49ed-9023-c4a848aaf318</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9770dc74-2a14-49ed-9023-c4a848aaf318/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7321/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7321/2023</t>
+  </si>
+  <si>
+    <t>Mitrić Danka</t>
+  </si>
+  <si>
+    <t>11.08.2026. 13:31:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c3e937e-4fa5-4558-ab35-8b56682ccbdd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c3e937e-4fa5-4558-ab35-8b56682ccbdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7321&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-10461/2026</t>
+  </si>
+  <si>
+    <t>11.08.2026. 13:15:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c60d45-cafd-4838-9299-ca6016c41a71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c60d45-cafd-4838-9299-ca6016c41a71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10461&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10585/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10585/2026</t>
+  </si>
+  <si>
+    <t>DEVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:57:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63840098-54ea-424d-8818-749bf56ffc7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63840098-54ea-424d-8818-749bf56ffc7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10585&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-15825/2023</t>
+  </si>
+  <si>
+    <t>z-15825/2023</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:25:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16993b3-f9f9-4182-a755-d97a9133ebf3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16993b3-f9f9-4182-a755-d97a9133ebf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15825&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-12623/2023</t>
+  </si>
+  <si>
+    <t>z-12623/2023</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:25:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e26e00-54df-45ed-9a5e-557d60b04738</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e26e00-54df-45ed-9a5e-557d60b04738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12623&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-10583/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10583/2026</t>
+  </si>
+  <si>
+    <t>Petar Prečanica; Stanko Prečanica</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:25:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0b7506-d7f9-49ea-b24f-5d9a2cdf8e78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b0b7506-d7f9-49ea-b24f-5d9a2cdf8e78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10583&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-15333/2023</t>
+  </si>
+  <si>
+    <t>z-15333/2023</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:24:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/292b01f6-cc22-4954-a5be-346aea0fc7a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/292b01f6-cc22-4954-a5be-346aea0fc7a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15333&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15333/2023</t>
+  </si>
+  <si>
+    <t>VORKAPIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:23:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ebeee5-9111-4b7c-a4f2-db767558761e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ebeee5-9111-4b7c-a4f2-db767558761e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12623/2023</t>
+  </si>
+  <si>
+    <t>BAJIĆ SAVA; ULEMEK ZADRUGA</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:20:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ed37d9-afed-4910-a077-73932413f88f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ed37d9-afed-4910-a077-73932413f88f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15825/2023</t>
+  </si>
+  <si>
+    <t>11.08.2026. 10:16:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6818770e-6abc-4d78-9045-533a35b42c18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6818770e-6abc-4d78-9045-533a35b42c18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-17949/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17949/2025</t>
+  </si>
+  <si>
+    <t>Gjukić zadruga kuće broj 8, Stanić; Pajo Ćulibrk, Kolodvorska ulica 130, Karanac; Ćulibrk zadruga kuće broj 8, Stanić; Čulibrk zadruga kuće broj 8 iz Stanića</t>
+  </si>
+  <si>
+    <t>11.08.2026. 09:27:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7fea6a-b8ee-40c6-8511-e543468359eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7fea6a-b8ee-40c6-8511-e543468359eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17949&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6070/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6070/2026</t>
+  </si>
+  <si>
+    <t>Stevo Kolar 77272368078</t>
+  </si>
+  <si>
+    <t>11.08.2026. 09:11:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0310bc9e-34c4-44a6-8c67-3d52f0383c5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0310bc9e-34c4-44a6-8c67-3d52f0383c5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6070&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-610/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Vukinovac</t>
+  </si>
+  <si>
+    <t>Hrvatsko Selo 48 N, 44415 Topusko, Hrvatska</t>
+  </si>
+  <si>
+    <t>99029598517</t>
+  </si>
+  <si>
+    <t>Zlatko Vukinovac 99029598517; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.08.2026. 14:14:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40ee9ce3-17b1-4dbb-8f59-b114e9df8743</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40ee9ce3-17b1-4dbb-8f59-b114e9df8743/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=610&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>R1-10/2026</t>
+  </si>
+  <si>
+    <t>OGLAS - PROLAŠENJE NESTALE OSOBE UMRLOM - ŠOŠTARIĆ MILKA</t>
+  </si>
+  <si>
+    <t>MILKA ŠOŠTARIĆ</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:42:53</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31958acf-a8f6-4b6f-9d86-c6342be24cb6</t>
+  </si>
+  <si>
+    <t>OGLAS NN ŠOŠTARIĆ MILKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31958acf-a8f6-4b6f-9d86-c6342be24cb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=10&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-141/2025</t>
+  </si>
+  <si>
+    <t>OGLAS - DOKAZIVANJE SMRTI - PRIŠUT JOVAN</t>
+  </si>
+  <si>
+    <t>JOVAN PRIŠUT</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f150da07-e19d-4b2f-a6f8-07ba97308ac7</t>
+  </si>
+  <si>
+    <t>OGLAS - dokazivanje smrti PRIŠUT.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f150da07-e19d-4b2f-a6f8-07ba97308ac7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=141&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>R1-23/2026</t>
+  </si>
+  <si>
+    <t>OGLAS - DOKAZIVANJE SMRTI - KARAICA DRAGAN</t>
+  </si>
+  <si>
+    <t>DRAGAN KARAICA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 07:57:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7184e85-0d56-48d5-8560-2e87c2f7d104</t>
+  </si>
+  <si>
+    <t>OGLAS - dokazivanje smrti Karaica.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7184e85-0d56-48d5-8560-2e87c2f7d104/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=23&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>AGATA RUKAVINA; Odvjetnica Melita Marić Nekić, kao  privremeni skrbnik; SNJEŽANA LONČAR 13238044968</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:30:47</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4c709fe-3455-4c16-967d-c0994088e1d0</t>
+  </si>
+  <si>
+    <t>OGLAS.doc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4c709fe-3455-4c16-967d-c0994088e1d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>MILANA TOPO</t>
+  </si>
+  <si>
+    <t>RUJEVAC 46, 44440 Rujevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>83289284578</t>
+  </si>
+  <si>
+    <t>MILANA TOPO 83289284578; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:16:56</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA TOMISLAVA 22, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>36962238061</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ 36962238061; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 9, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49047614080</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ 49047614080; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:15:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6693/2026</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:09:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e374967-03c3-4c3c-96b8-7ef642752f3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e374967-03c3-4c3c-96b8-7ef642752f3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6693&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-39/2026</t>
+  </si>
+  <si>
+    <t>Oglas - postupak proglašenja nestale osobe umrlom Ernest Hrvoje Seidl</t>
+  </si>
+  <si>
+    <t>Ernest Hrvoje Seidl</t>
+  </si>
+  <si>
+    <t>26.06.2026. 09:36:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb5e5814-0b2d-4369-babf-d8b5115e590a</t>
+  </si>
+  <si>
+    <t>Oglas - Ernest Hrvoje Seidl.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb5e5814-0b2d-4369-babf-d8b5115e590a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=39&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-160/2025</t>
+  </si>
+  <si>
+    <t>OGLAS - PROGLAŠENJE NESTALE OSOBE UMRLOM - OBRADOVIĆ LJUBA</t>
+  </si>
+  <si>
+    <t>LJUBA OBRADOVIĆ 07856313759</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:45:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15468e8-f6e6-4472-bc59-7bc292f3c2ca</t>
+  </si>
+  <si>
+    <t>OGLAS - OBRADOVIĆ LJUBA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15468e8-f6e6-4472-bc59-7bc292f3c2ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=160&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-2234/2024</t>
+  </si>
+  <si>
+    <t>Poziv nepozbnatim nasljednicima iza pok. Marijana Pustičana</t>
+  </si>
+  <si>
+    <t>nasljednici iza pok. Marijana Pustičana</t>
+  </si>
+  <si>
+    <t>25.05.2026. 15:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2865cb6-a45b-4ec9-bed1-478cf560d174</t>
+  </si>
+  <si>
+    <t>Poziv nepoznatim nasljednicima iza pok. Marijana Pustičana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2865cb6-a45b-4ec9-bed1-478cf560d174/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2234&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Oglas u ostavinskom postupku iza pok. Marija Pleše, O-163/2026, UPP/OS-O-23/2026</t>
+  </si>
+  <si>
+    <t>MARIJO PLEŠE 60758796117</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:55:50</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced67937-ef39-4952-ba9a-da613a6e72af</t>
+  </si>
+  <si>
+    <t>oglas pok. Marijo Pleše.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced67937-ef39-4952-ba9a-da613a6e72af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-471/2026</t>
+  </si>
+  <si>
+    <t>pok. Terezija Jelka (Stjepan) Majstorović rođ. Tolnay - POZIV NEPOZNATIM NASLJEDNICIMA</t>
+  </si>
+  <si>
+    <t>nasljednici iza pok. Terezije Jelka (Stjepan) Majstorović rođ. Tolnay</t>
+  </si>
+  <si>
+    <t>29.04.2026. 08:24:11</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2624aa31-7e85-4466-9460-7022ee17aa38</t>
+  </si>
+  <si>
+    <t>Poziv e-oglasna Terezija Jelka Majstorović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2624aa31-7e85-4466-9460-7022ee17aa38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-470/2026</t>
+  </si>
+  <si>
+    <t>pok. Sofija (Stjepan) Udić - POZIV NEPOZNATIM NASLJEDNICIMA</t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. Sofije (Stjepan) Udić</t>
+  </si>
+  <si>
+    <t>29.04.2026. 08:19:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f0c2868-af04-44de-83aa-5dde50e5f600</t>
+  </si>
+  <si>
+    <t>Objava oglasa e-oglasna Sofija Udić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f0c2868-af04-44de-83aa-5dde50e5f600/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=470&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MARICA KELIN 30654582494; Odvjetnica Melita Marić Nekić, kao  privremena skrbnica ostavine</t>
+  </si>
+  <si>
+    <t>02.04.2026. 09:05:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f85b326b-3a5a-46e4-b141-c4bb08d500e3</t>
+  </si>
+  <si>
+    <t>OGLAS NN- KELIN MARICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f85b326b-3a5a-46e4-b141-c4bb08d500e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU - ISPRAVAK - O-650/2025, UPP/OS-O-115/2025</t>
+  </si>
+  <si>
+    <t>BRANKO LAMZA 98256997438; BRUNA LAMZA 15946476765; DIANA TRATAR 42334075183</t>
+  </si>
+  <si>
+    <t>24.06.2025. 12:15:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2546b420-1d5a-4448-997c-6c5bd08fa228</t>
+  </si>
+  <si>
+    <t>ISPRAVAK RJEŠENJA - LAMZA BRUNA (003).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2546b420-1d5a-4448-997c-6c5bd08fa228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-737/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2025.</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>90465062024</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2025. 13:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-204/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2025.</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ</t>
+  </si>
+  <si>
+    <t>GREDA 264, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>16282803908</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ 16282803908</t>
+  </si>
+  <si>
+    <t>01.04.2025. 09:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=204&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OBUSTAVI POSTUPKA O-477/2025</t>
+  </si>
+  <si>
+    <t>IVKA BARUNČIĆ 50312312196</t>
+  </si>
+  <si>
+    <t>21.03.2025. 15:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a577afdc-f135-4654-bfc4-e27a90333a76</t>
+  </si>
+  <si>
+    <t>OBUSTAVA OSTAVINSKOG POSTUPKA - BARUNČIĆ IVKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a577afdc-f135-4654-bfc4-e27a90333a76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>NATALIJA SRNIĆ 53751779668; ZEHIRA DURMAN 46439168771</t>
+  </si>
+  <si>
+    <t>19.03.2025. 11:21:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd81d6e-8395-4196-b2fa-fe63cc7c7f4b</t>
+  </si>
+  <si>
+    <t>DURMAN DRAGOLJUB-DOPUNSKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd81d6e-8395-4196-b2fa-fe63cc7c7f4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-12449/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 2.9.2024.</t>
+  </si>
+  <si>
+    <t>Miodrag Vrga, Dragice Bulat 53, Gvozd</t>
+  </si>
+  <si>
+    <t>10.01.2025. 08:46:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f2d207-cd87-46f8-925b-1391ad557a99</t>
+  </si>
+  <si>
+    <t>Z-12449-2024.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f2d207-cd87-46f8-925b-1391ad557a99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12449&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-16420/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 14. studenog 2024.</t>
+  </si>
+  <si>
+    <t>Boro Milovanović; Fond za stambeno boračku izgradnju SOE Kostajnica</t>
+  </si>
+  <si>
+    <t>15.11.2024. 08:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/089e58d7-06bd-419d-b3af-f69f89bf7ee3</t>
+  </si>
+  <si>
+    <t>RJESENJE_167184914 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/089e58d7-06bd-419d-b3af-f69f89bf7ee3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16420&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-11146/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.07.2024</t>
+  </si>
+  <si>
+    <t>Milan Cvjetičanin</t>
+  </si>
+  <si>
+    <t>26.09.2024. 13:36:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4272adbf-c863-40e2-a79e-3d594ee8c247</t>
+  </si>
+  <si>
+    <t>z 11146.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4272adbf-c863-40e2-a79e-3d594ee8c247/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11146&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2370/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.2.2024.</t>
+  </si>
+  <si>
+    <t>Milenković Jovana, OIB: 11477690268, iz Požarevačka 13, 1100 Vračar, Srbija</t>
+  </si>
+  <si>
+    <t>16.08.2024. 12:22:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9983e427-f05e-438b-9774-44d4e606db0b</t>
+  </si>
+  <si>
+    <t>2370.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9983e427-f05e-438b-9774-44d4e606db0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2370&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-152/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67106976816</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1060/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN</t>
+  </si>
+  <si>
+    <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
+  </si>
+  <si>
+    <t>92003526122</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1060&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1058/2023</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ANDRIJE LEROTIĆA 33, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503566843</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ 79503566843; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1058&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-156/2023</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>AUGUSTA ŠENOE 1, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35091765174</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ 35091765174; SVIMA</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=156&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1057/2023</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA AUGUSTA CESARCA 89, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>07147882605</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ 07147882605; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:17:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1057&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-155/2023</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 128, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>10291831918</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK 10291831918; svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=155&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-151/2023</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 6 B, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>33758088165</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC 33758088165; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 13:29:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=151&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-188/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.12.2022.</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 48, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>00556628136</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA 00556628136</t>
+  </si>
+  <si>
+    <t>19.07.2024. 09:15:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=188&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-149/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 15, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687818632</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN 37687818632; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-148/2023</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 14, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>32412521964</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ 32412521964; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=148&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-114/2023</t>
+  </si>
+  <si>
+    <t>TEA KRAFT</t>
+  </si>
+  <si>
+    <t>OTONA KUČERE 126, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>12735293961</t>
+  </si>
+  <si>
+    <t>TEA KRAFT 12735293961; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:13:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=114&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-125/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC</t>
+  </si>
+  <si>
+    <t>BOK PALANJEČKI 21, 44000 Bok Palanječki, Hrvatska</t>
+  </si>
+  <si>
+    <t>71846004109</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC 71846004109; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.07.2024. 14:19:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=125&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-47/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2024.</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ</t>
+  </si>
+  <si>
+    <t>POSAVSKA ULICA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>53642195310</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ 53642195310; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.07.2024. 13:38:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f</t>
   </si>
   <si>
     <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/cd224e46-8212-4785-9082-9c9c52b97189/dokumenti/preuzimanje</t>
-[...2918 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7238&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=47&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-848/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.03.2020.</t>
+  </si>
+  <si>
+    <t>EVA HAGL</t>
+  </si>
+  <si>
+    <t>GORNJA PASTUŠA 40, 44250 Gornja Pastuša, Hrvatska</t>
+  </si>
+  <si>
+    <t>53291855096</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvatska radiotelevizija 68419124305</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena.pdf P529P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=848&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvoje Ljubljanović 51156809776</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE 02958272670</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Općinsko državno odvjetništvo 85077656753</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU O-320/2024</t>
+  </si>
+  <si>
+    <t>JADRANKA TOMIĆ; SAŠA TOMIĆ; SINIŠA TOMIĆ; STEVO TOMIĆ 39435776286</t>
+  </si>
+  <si>
+    <t>01.07.2024. 13:17:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/babc49c1-134e-4228-a35f-9e4130cfb335</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU TOMIĆ STEVO (005).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/babc49c1-134e-4228-a35f-9e4130cfb335/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PP-1273/2024</t>
+  </si>
+  <si>
+    <t>Presuda - okr. Osman Kanat</t>
+  </si>
+  <si>
+    <t>Osman Kanat</t>
+  </si>
+  <si>
+    <t>05.06.2024. 14:11:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308e661a-aa93-4b92-a922-9e82aa758a15</t>
+  </si>
+  <si>
+    <t>Presuda Pp-1273-24 - O. Kanat - 6 prekršaja - 3 ZOS, 2 ZSPC i ZOOP - trošak  - uhićen - stranac.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308e661a-aa93-4b92-a922-9e82aa758a15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=PP&amp;predmet=1273&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3154/2023</t>
+  </si>
+  <si>
+    <t>Presuda</t>
+  </si>
+  <si>
+    <t>Danijel Jurković 29177427118</t>
+  </si>
+  <si>
+    <t>21.05.2024. 08:30:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001024f7-20c3-48ff-88b4-ad878fa9c0ce</t>
+  </si>
+  <si>
+    <t>Presuda Pp-3154-23 D. Jurković - čl. 216 - nk - zašt. mj. - po prijedl. ovl. tuž. - PP Petrinja doc.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001024f7-20c3-48ff-88b4-ad878fa9c0ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=3154&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>OGLAS</t>
+  </si>
+  <si>
+    <t>LJUBOMIR BULIĆ 02030499190; SNJEŽANA ODVJETNICA DRVODELIĆ 45335564779</t>
+  </si>
+  <si>
+    <t>10.05.2024. 08:25:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70e39c24-1ccd-4176-84ce-22770140fbfa</t>
+  </si>
+  <si>
+    <t>OGLAS (003).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70e39c24-1ccd-4176-84ce-22770140fbfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26. Pp-1782/2023</t>
+  </si>
+  <si>
+    <t>Presuda . -okr. Josip Jakić</t>
+  </si>
+  <si>
+    <t>Josip Jakić 26502403722</t>
+  </si>
+  <si>
+    <t>08.04.2024. 09:38:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af79a6e-bd68-450a-98ec-36be0a925b6e</t>
+  </si>
+  <si>
+    <t>Presuda Pp-1782-23  J. Jakić - čl. 199 - nk - zašt. mj. - PP Petrinja doc.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af79a6e-bd68-450a-98ec-36be0a925b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=1782&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-1846/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 5. veljače 2024.</t>
+  </si>
+  <si>
+    <t>Ljubomir Sekulić</t>
+  </si>
+  <si>
+    <t>05.02.2024. 09:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f04f84f-977a-4ecd-8a95-e5fade0bc2de</t>
+  </si>
+  <si>
+    <t>RJESENJE_157586574 (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f04f84f-977a-4ecd-8a95-e5fade0bc2de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1846&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-464/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.01.2024.</t>
+  </si>
+  <si>
+    <t>Savo Subotić</t>
+  </si>
+  <si>
+    <t>ULICA DON ANTE LIZATOVIĆA 69, 44430 Donji Kukuruzari, Hrvatska</t>
+  </si>
+  <si>
+    <t>97089547869</t>
+  </si>
+  <si>
+    <t>Savo Subotić 97089547869; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.01.2024. 13:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=464&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-15795/2023</t>
+  </si>
+  <si>
+    <t>Rješenje, 29. prosinca 2023.</t>
+  </si>
+  <si>
+    <t>Dmitrović Mara rođ. Krupljanin, Živaja</t>
+  </si>
+  <si>
+    <t>02.01.2024. 09:14:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c843fb3-21d7-4559-8d60-c5080ea114f8</t>
+  </si>
+  <si>
+    <t>RJESENJE_156392574.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c843fb3-21d7-4559-8d60-c5080ea114f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15795&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>26. Pp-2324/2021</t>
+  </si>
+  <si>
+    <t>poziv - okr. Željko Križić</t>
+  </si>
+  <si>
+    <t>Željko Križić 16309567517</t>
+  </si>
+  <si>
+    <t>07.08.2023. 09:49:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e878ec1-4b72-4a65-8410-acca95418681</t>
+  </si>
+  <si>
+    <t>Poziv_za_Željko_Križić_-_Ročište_za_glavnu_raspravu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e878ec1-4b72-4a65-8410-acca95418681/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=2324&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>26. Pp-1706/2021</t>
+  </si>
+  <si>
+    <t>poziv - okr. Stipo Damjanović</t>
+  </si>
+  <si>
+    <t>Stipo Damjanović 29280193538</t>
+  </si>
+  <si>
+    <t>07.08.2023. 09:38:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac495c2-8ce9-4f2d-858c-f59f8681911c</t>
+  </si>
+  <si>
+    <t>Poziv_za_Stipo_Damjanović_-_Ročište.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac495c2-8ce9-4f2d-858c-f59f8681911c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=1706&amp;godina=2021</t>
   </si>
   <si>
     <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
   </si>
   <si>
-    <t>BORISLAV PRANJIĆ 46258986941; Tele2 d.o.o. 70133616033; Telemach Hrvatska d.o.o. 70133616033</t>
-[...4081 lines deleted...]
-  <si>
     <t>KOMUNALAC PETRINJA d.o.o. 53696178845; RADO ŠIMIĆ 36115826727</t>
   </si>
   <si>
     <t>02.08.2023. 12:01:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25fe054f-fd22-4939-988c-6a57f44b5e07</t>
   </si>
   <si>
     <t>20230802121829501.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25fe054f-fd22-4939-988c-6a57f44b5e07/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-727/2022</t>
   </si>
   <si>
     <t>Rješenje od 19.06.2023.</t>
   </si>
   <si>
     <t>PERO BOROVIČKIĆ</t>
   </si>
   <si>
     <t>ŽIVAJA 252 A, 44430 Živaja, Hrvatska</t>
@@ -8610,53 +8337,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/b902c097-9a7e-4e0f-94e3-dca02ba12beb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-488/2021</t>
   </si>
   <si>
     <t>Rješenje od 27.01.2022.</t>
   </si>
   <si>
     <t>ZARKA ČUSTIĆ</t>
   </si>
   <si>
     <t>KRSTE FRANKOPANA 15, Mošćenica, 44250 Petrinja, Hrvatska</t>
   </si>
   <si>
     <t>77836301646</t>
   </si>
   <si>
     <t>E-oglasna ploča; ZARKA ČUSTIĆ 77836301646</t>
   </si>
   <si>
     <t>27.01.2022. 15:06:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=488&amp;godina=2021</t>
   </si>
   <si>
     <t>IVICA KENDA 94243471049</t>
   </si>
   <si>
     <t>24.09.2021. 14:02:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/450f0d27-d4be-4b84-b363-7a852d6cfe18</t>
   </si>
   <si>
     <t>Ovrv-1335-2020.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/450f0d27-d4be-4b84-b363-7a852d6cfe18/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>24.09.2021. 14:01:41</t>
   </si>
@@ -10703,51 +10427,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N486"/>
+  <dimension ref="A1:N467"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -10760,18661 +10484,18051 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2"/>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
       <c r="D2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>23</v>
+      </c>
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4"/>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
       <c r="D4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" t="s">
         <v>36</v>
       </c>
-      <c r="I5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s">
         <v>38</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="N5"/>
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="J6" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I7" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M7" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L8" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="J9" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="K9" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="L9" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="M9" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="I10" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="J10" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="L10" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="M10" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N10" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="D11" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="J11" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="L11" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="N11" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="I12" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="J12" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="K12" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="L12" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="M12" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="N12" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="I13" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="K13" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="L13" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="M13" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="I14" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="J14" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="K14" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="L14" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="M14" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="N14" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15"/>
+      <c r="C15" t="s">
+        <v>120</v>
+      </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="I15" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="J15" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="K15" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="L15" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="M15" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="N15"/>
+        <v>126</v>
+      </c>
+      <c r="N15" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16"/>
+      <c r="C16" t="s">
+        <v>128</v>
+      </c>
       <c r="D16" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="I16" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="J16" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="K16" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="L16" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="M16" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>134</v>
+      </c>
+      <c r="N16" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17"/>
+      <c r="C17" t="s">
+        <v>136</v>
+      </c>
       <c r="D17" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="I17" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="J17" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="K17" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="L17" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="M17" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="N17"/>
+        <v>141</v>
+      </c>
+      <c r="N17" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18"/>
+      <c r="C18" t="s">
+        <v>143</v>
+      </c>
       <c r="D18" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="I18" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="J18" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="K18" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="L18" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="M18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>149</v>
+      </c>
+      <c r="N18" t="s">
+        <v>150</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19"/>
+      <c r="C19" t="s">
+        <v>151</v>
+      </c>
       <c r="D19" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="I19" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="J19" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="K19" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="L19" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="M19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>156</v>
+      </c>
+      <c r="N19" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="D20" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="I20" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="J20" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="K20" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="L20" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="M20" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="N20" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="D21" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="I21" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="J21" t="s">
-        <v>144</v>
+        <v>85</v>
       </c>
       <c r="K21" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="L21" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="M21" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="N21" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="D22" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>142</v>
+        <v>175</v>
       </c>
       <c r="I22" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="J22" t="s">
-        <v>144</v>
+        <v>85</v>
       </c>
       <c r="K22" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="L22" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="M22" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="N22" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="D23" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>142</v>
+        <v>74</v>
       </c>
       <c r="I23" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="J23" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="K23" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="L23" t="s">
-        <v>167</v>
+        <v>117</v>
       </c>
       <c r="M23" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="N23" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="D24" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>142</v>
+        <v>188</v>
       </c>
       <c r="I24" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="J24" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="K24" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="L24" t="s">
-        <v>174</v>
+        <v>117</v>
       </c>
       <c r="M24" t="s">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="N24" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D25" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="I25" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="J25" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="K25" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="L25" t="s">
-        <v>181</v>
+        <v>148</v>
       </c>
       <c r="M25" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="N25" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="D26" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>142</v>
+        <v>198</v>
       </c>
       <c r="I26" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="J26" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="K26" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="L26" t="s">
-        <v>188</v>
+        <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="N26" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="D27" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>142</v>
+        <v>205</v>
       </c>
       <c r="I27" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="J27" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="K27" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="L27" t="s">
-        <v>195</v>
+        <v>22</v>
       </c>
       <c r="M27" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="N27" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="D28" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>142</v>
+        <v>212</v>
       </c>
       <c r="I28" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="J28" t="s">
-        <v>144</v>
+        <v>36</v>
       </c>
       <c r="K28" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="L28" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="M28" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="N28" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="D29" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>142</v>
+        <v>220</v>
       </c>
       <c r="I29" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="J29" t="s">
-        <v>144</v>
+        <v>85</v>
       </c>
       <c r="K29" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="L29" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="M29" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="N29" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="D30" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>142</v>
+        <v>228</v>
       </c>
       <c r="I30" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="J30" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K30" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="L30" t="s">
-        <v>216</v>
+        <v>38</v>
       </c>
       <c r="M30" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="N30" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="D31" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>142</v>
+        <v>236</v>
       </c>
       <c r="I31" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="J31" t="s">
-        <v>144</v>
+        <v>238</v>
       </c>
       <c r="K31" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="L31" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="N31" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="D32" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>142</v>
+        <v>244</v>
       </c>
       <c r="I32" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="J32" t="s">
-        <v>144</v>
+        <v>238</v>
       </c>
       <c r="K32" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="L32" t="s">
-        <v>230</v>
+        <v>148</v>
       </c>
       <c r="M32" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="N32" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="D33" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>142</v>
+        <v>251</v>
       </c>
       <c r="I33" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="J33" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K33" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="L33" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="M33" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="N33" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="D34" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>258</v>
       </c>
       <c r="I34" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="J34" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K34" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="L34" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="M34" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
       <c r="N34" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="D35" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>265</v>
       </c>
       <c r="I35" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="J35" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K35" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="L35" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="M35" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="N35" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="D36" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>142</v>
+        <v>272</v>
       </c>
       <c r="I36" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="J36" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K36" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="L36" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="M36" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="N36" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="D37" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>142</v>
+        <v>279</v>
       </c>
       <c r="I37" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="J37" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K37" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="L37" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="M37" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="N37" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="D38" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>142</v>
+        <v>287</v>
       </c>
       <c r="I38" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="J38" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K38" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="L38" t="s">
-        <v>272</v>
+        <v>38</v>
       </c>
       <c r="M38" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="N38" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="D39" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>142</v>
+        <v>294</v>
       </c>
       <c r="I39" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="J39" t="s">
-        <v>144</v>
+        <v>238</v>
       </c>
       <c r="K39" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="L39" t="s">
-        <v>279</v>
+        <v>117</v>
       </c>
       <c r="M39" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="N39" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>282</v>
+        <v>299</v>
       </c>
       <c r="D40" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>142</v>
+        <v>301</v>
       </c>
       <c r="I40" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="J40" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K40" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="L40" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="M40" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="N40" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="D41" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>142</v>
+        <v>308</v>
       </c>
       <c r="I41" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="J41" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K41" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
       <c r="L41" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="M41" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="N41" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="D42" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>142</v>
+        <v>315</v>
       </c>
       <c r="I42" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="J42" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K42" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="L42" t="s">
-        <v>300</v>
+        <v>318</v>
       </c>
       <c r="M42" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="N42" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="D43" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>142</v>
+        <v>322</v>
       </c>
       <c r="I43" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="J43" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K43" t="s">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="L43" t="s">
-        <v>307</v>
+        <v>325</v>
       </c>
       <c r="M43" t="s">
-        <v>308</v>
+        <v>326</v>
       </c>
       <c r="N43" t="s">
-        <v>309</v>
+        <v>327</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="D44" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>142</v>
+        <v>329</v>
       </c>
       <c r="I44" t="s">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="J44" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K44" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="L44" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="M44" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="N44" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>317</v>
+        <v>335</v>
       </c>
       <c r="D45" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>142</v>
+        <v>336</v>
       </c>
       <c r="I45" t="s">
-        <v>319</v>
+        <v>337</v>
       </c>
       <c r="J45" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K45" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="L45" t="s">
-        <v>321</v>
+        <v>339</v>
       </c>
       <c r="M45" t="s">
-        <v>322</v>
+        <v>340</v>
       </c>
       <c r="N45" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="D46" t="s">
-        <v>325</v>
+        <v>300</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="I46" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="J46" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K46" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="L46" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="M46" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="N46" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="D47" t="s">
-        <v>333</v>
+        <v>300</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="I47" t="s">
-        <v>335</v>
+        <v>351</v>
       </c>
       <c r="J47" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K47" t="s">
-        <v>336</v>
+        <v>352</v>
       </c>
       <c r="L47" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="M47" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="N47" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
       <c r="D48" t="s">
-        <v>341</v>
+        <v>300</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>142</v>
+        <v>357</v>
       </c>
       <c r="I48" t="s">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="J48" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K48" t="s">
-        <v>343</v>
+        <v>359</v>
       </c>
       <c r="L48" t="s">
-        <v>344</v>
+        <v>360</v>
       </c>
       <c r="M48" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="N48" t="s">
-        <v>346</v>
+        <v>362</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="D49" t="s">
-        <v>348</v>
+        <v>300</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>142</v>
+        <v>364</v>
       </c>
       <c r="I49" t="s">
-        <v>349</v>
+        <v>365</v>
       </c>
       <c r="J49" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K49" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="L49" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="M49" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="N49" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="D50" t="s">
-        <v>355</v>
+        <v>300</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>142</v>
+        <v>371</v>
       </c>
       <c r="I50" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="J50" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K50" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="L50" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="M50" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="N50" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="D51" t="s">
-        <v>362</v>
+        <v>300</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
       <c r="I51" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
       <c r="J51" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K51" t="s">
-        <v>365</v>
+        <v>380</v>
       </c>
       <c r="L51" t="s">
-        <v>366</v>
+        <v>381</v>
       </c>
       <c r="M51" t="s">
-        <v>367</v>
+        <v>382</v>
       </c>
       <c r="N51" t="s">
-        <v>368</v>
+        <v>383</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>369</v>
+        <v>384</v>
       </c>
       <c r="D52" t="s">
-        <v>370</v>
+        <v>300</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>142</v>
+        <v>385</v>
       </c>
       <c r="I52" t="s">
-        <v>371</v>
+        <v>386</v>
       </c>
       <c r="J52" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K52" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="L52" t="s">
-        <v>373</v>
+        <v>388</v>
       </c>
       <c r="M52" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="N52" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="D53" t="s">
-        <v>377</v>
+        <v>300</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>142</v>
+        <v>392</v>
       </c>
       <c r="I53" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
       <c r="J53" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K53" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="L53" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="M53" t="s">
-        <v>381</v>
+        <v>396</v>
       </c>
       <c r="N53" t="s">
-        <v>382</v>
+        <v>397</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>383</v>
+        <v>398</v>
       </c>
       <c r="D54" t="s">
-        <v>384</v>
+        <v>300</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>142</v>
+        <v>399</v>
       </c>
       <c r="I54" t="s">
-        <v>385</v>
+        <v>400</v>
       </c>
       <c r="J54" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K54" t="s">
-        <v>386</v>
+        <v>401</v>
       </c>
       <c r="L54" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="M54" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="N54" t="s">
-        <v>389</v>
+        <v>404</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>390</v>
+        <v>405</v>
       </c>
       <c r="D55" t="s">
-        <v>391</v>
+        <v>300</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>142</v>
+        <v>406</v>
       </c>
       <c r="I55" t="s">
-        <v>392</v>
+        <v>407</v>
       </c>
       <c r="J55" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K55" t="s">
-        <v>393</v>
+        <v>408</v>
       </c>
       <c r="L55" t="s">
-        <v>394</v>
+        <v>409</v>
       </c>
       <c r="M55" t="s">
-        <v>395</v>
+        <v>410</v>
       </c>
       <c r="N55" t="s">
-        <v>396</v>
+        <v>411</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="D56" t="s">
-        <v>43</v>
+        <v>300</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
       <c r="I56" t="s">
-        <v>399</v>
+        <v>414</v>
       </c>
       <c r="J56" t="s">
-        <v>46</v>
+        <v>230</v>
       </c>
       <c r="K56" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="L56" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="M56" t="s">
-        <v>402</v>
+        <v>417</v>
       </c>
       <c r="N56" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="D57" t="s">
-        <v>43</v>
+        <v>300</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="I57" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="J57" t="s">
-        <v>46</v>
+        <v>230</v>
       </c>
       <c r="K57" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
       <c r="L57" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="M57" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
       <c r="N57" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="D58" t="s">
-        <v>43</v>
+        <v>300</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="I58" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="J58" t="s">
-        <v>46</v>
+        <v>230</v>
       </c>
       <c r="K58" t="s">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="L58" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
       <c r="M58" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="N58" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
       <c r="D59" t="s">
-        <v>43</v>
+        <v>300</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="I59" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="J59" t="s">
-        <v>46</v>
+        <v>230</v>
       </c>
       <c r="K59" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="L59" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="M59" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="N59" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="D60" t="s">
-        <v>426</v>
+        <v>441</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>427</v>
+        <v>442</v>
       </c>
       <c r="I60" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="J60" t="s">
-        <v>144</v>
+        <v>238</v>
       </c>
       <c r="K60" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="L60" t="s">
-        <v>430</v>
+        <v>22</v>
       </c>
       <c r="M60" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="N60" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="D61" t="s">
-        <v>434</v>
-[...3 lines deleted...]
-      <c r="G61"/>
+        <v>449</v>
+      </c>
+      <c r="E61" t="s">
+        <v>450</v>
+      </c>
+      <c r="F61" t="s">
+        <v>451</v>
+      </c>
+      <c r="G61" t="s">
+        <v>452</v>
+      </c>
       <c r="H61" t="s">
-        <v>435</v>
+        <v>453</v>
       </c>
       <c r="I61" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="J61" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K61" t="s">
-        <v>437</v>
+        <v>455</v>
       </c>
       <c r="L61" t="s">
-        <v>438</v>
+        <v>38</v>
       </c>
       <c r="M61" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
       <c r="N61" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="D62" t="s">
-        <v>434</v>
+        <v>300</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>441</v>
+        <v>459</v>
       </c>
       <c r="I62" t="s">
-        <v>442</v>
+        <v>460</v>
       </c>
       <c r="J62" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K62" t="s">
-        <v>443</v>
+        <v>461</v>
       </c>
       <c r="L62" t="s">
-        <v>438</v>
+        <v>462</v>
       </c>
       <c r="M62" t="s">
-        <v>444</v>
+        <v>463</v>
       </c>
       <c r="N62" t="s">
-        <v>440</v>
+        <v>464</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="D63" t="s">
-        <v>446</v>
+        <v>300</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="I63" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="J63" t="s">
-        <v>449</v>
+        <v>230</v>
       </c>
       <c r="K63" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="L63" t="s">
-        <v>57</v>
+        <v>469</v>
       </c>
       <c r="M63" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="N63" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>453</v>
+        <v>472</v>
       </c>
       <c r="D64" t="s">
-        <v>454</v>
+        <v>300</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
       <c r="I64" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="J64" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K64" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="L64" t="s">
-        <v>458</v>
+        <v>476</v>
       </c>
       <c r="M64" t="s">
-        <v>459</v>
+        <v>477</v>
       </c>
       <c r="N64" t="s">
-        <v>460</v>
+        <v>478</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>461</v>
+        <v>479</v>
       </c>
       <c r="D65" t="s">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="I65" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="J65" t="s">
-        <v>144</v>
+        <v>238</v>
       </c>
       <c r="K65" t="s">
-        <v>465</v>
+        <v>483</v>
       </c>
       <c r="L65" t="s">
-        <v>466</v>
+        <v>117</v>
       </c>
       <c r="M65" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
       <c r="N65" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="D66" t="s">
-        <v>470</v>
+        <v>300</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="I66" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="J66" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K66" t="s">
-        <v>473</v>
+        <v>489</v>
       </c>
       <c r="L66" t="s">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="M66" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="N66" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>461</v>
+        <v>493</v>
       </c>
       <c r="D67" t="s">
-        <v>477</v>
+        <v>300</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>142</v>
+        <v>494</v>
       </c>
       <c r="I67" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="J67" t="s">
-        <v>479</v>
+        <v>230</v>
       </c>
       <c r="K67" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="L67" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="M67" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="N67" t="s">
-        <v>468</v>
+        <v>499</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="D68" t="s">
-        <v>484</v>
+        <v>300</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
       <c r="I68" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="J68" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K68" t="s">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="L68" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="M68" t="s">
-        <v>489</v>
+        <v>505</v>
       </c>
       <c r="N68" t="s">
-        <v>490</v>
+        <v>506</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
       <c r="D69" t="s">
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="I69" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
       <c r="J69" t="s">
-        <v>144</v>
+        <v>238</v>
       </c>
       <c r="K69" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
       <c r="L69" t="s">
-        <v>496</v>
+        <v>78</v>
       </c>
       <c r="M69" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="N69" t="s">
-        <v>498</v>
+        <v>513</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>499</v>
+        <v>514</v>
       </c>
       <c r="D70" t="s">
-        <v>500</v>
+        <v>515</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="I70" t="s">
-        <v>502</v>
+        <v>517</v>
       </c>
       <c r="J70" t="s">
-        <v>449</v>
+        <v>238</v>
       </c>
       <c r="K70" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="L70" t="s">
-        <v>57</v>
+        <v>519</v>
       </c>
       <c r="M70" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="N70" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
-      <c r="C71"/>
+      <c r="C71" t="s">
+        <v>522</v>
+      </c>
       <c r="D71" t="s">
-        <v>506</v>
+        <v>523</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="I71" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="J71" t="s">
-        <v>509</v>
+        <v>238</v>
       </c>
       <c r="K71" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
       <c r="L71" t="s">
-        <v>511</v>
+        <v>527</v>
       </c>
       <c r="M71" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="N71"/>
+        <v>528</v>
+      </c>
+      <c r="N71" t="s">
+        <v>529</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
-      <c r="C72"/>
+      <c r="C72" t="s">
+        <v>522</v>
+      </c>
       <c r="D72" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
       <c r="I72" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="J72" t="s">
-        <v>509</v>
+        <v>238</v>
       </c>
       <c r="K72" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="L72" t="s">
-        <v>517</v>
+        <v>117</v>
       </c>
       <c r="M72" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="N72"/>
+        <v>533</v>
+      </c>
+      <c r="N72" t="s">
+        <v>529</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
-      <c r="C73"/>
+      <c r="C73" t="s">
+        <v>534</v>
+      </c>
       <c r="D73" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="I73" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="J73" t="s">
-        <v>509</v>
+        <v>238</v>
       </c>
       <c r="K73" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
       <c r="L73" t="s">
-        <v>523</v>
+        <v>22</v>
       </c>
       <c r="M73" t="s">
-        <v>524</v>
-[...1 lines deleted...]
-      <c r="N73"/>
+        <v>539</v>
+      </c>
+      <c r="N73" t="s">
+        <v>540</v>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
-      <c r="C74"/>
+      <c r="C74" t="s">
+        <v>541</v>
+      </c>
       <c r="D74" t="s">
-        <v>525</v>
+        <v>300</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="I74" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
       <c r="J74" t="s">
-        <v>509</v>
+        <v>544</v>
       </c>
       <c r="K74" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="L74" t="s">
-        <v>529</v>
+        <v>546</v>
       </c>
       <c r="M74" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="N74"/>
+        <v>547</v>
+      </c>
+      <c r="N74" t="s">
+        <v>548</v>
+      </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
-      <c r="C75"/>
+      <c r="C75" t="s">
+        <v>549</v>
+      </c>
       <c r="D75" t="s">
-        <v>531</v>
+        <v>300</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
       <c r="I75" t="s">
-        <v>533</v>
+        <v>551</v>
       </c>
       <c r="J75" t="s">
-        <v>509</v>
+        <v>544</v>
       </c>
       <c r="K75" t="s">
-        <v>534</v>
+        <v>552</v>
       </c>
       <c r="L75" t="s">
-        <v>535</v>
+        <v>553</v>
       </c>
       <c r="M75" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="N75"/>
+        <v>554</v>
+      </c>
+      <c r="N75" t="s">
+        <v>555</v>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>537</v>
+        <v>556</v>
       </c>
       <c r="D76" t="s">
-        <v>43</v>
+        <v>300</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>538</v>
+        <v>557</v>
       </c>
       <c r="I76" t="s">
-        <v>539</v>
+        <v>558</v>
       </c>
       <c r="J76" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="K76" t="s">
-        <v>541</v>
+        <v>559</v>
       </c>
       <c r="L76" t="s">
-        <v>542</v>
+        <v>560</v>
       </c>
       <c r="M76" t="s">
-        <v>543</v>
+        <v>561</v>
       </c>
       <c r="N76" t="s">
-        <v>544</v>
+        <v>562</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="D77" t="s">
-        <v>546</v>
+        <v>300</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
       <c r="I77" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="J77" t="s">
-        <v>144</v>
+        <v>544</v>
       </c>
       <c r="K77" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="L77" t="s">
-        <v>550</v>
+        <v>567</v>
       </c>
       <c r="M77" t="s">
-        <v>551</v>
+        <v>568</v>
       </c>
       <c r="N77" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
       <c r="D78" t="s">
-        <v>43</v>
+        <v>300</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="I78" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="J78" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="K78" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
       <c r="L78" t="s">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="M78" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="N78" t="s">
-        <v>559</v>
+        <v>576</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="D79" t="s">
-        <v>43</v>
+        <v>578</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>561</v>
+        <v>579</v>
       </c>
       <c r="I79" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
       <c r="J79" t="s">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="K79" t="s">
-        <v>563</v>
+        <v>582</v>
       </c>
       <c r="L79" t="s">
-        <v>564</v>
+        <v>117</v>
       </c>
       <c r="M79" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
       <c r="N79" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>567</v>
+        <v>585</v>
       </c>
       <c r="D80" t="s">
-        <v>568</v>
+        <v>586</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="I80" t="s">
-        <v>570</v>
+        <v>588</v>
       </c>
       <c r="J80" t="s">
-        <v>144</v>
+        <v>581</v>
       </c>
       <c r="K80" t="s">
-        <v>571</v>
+        <v>589</v>
       </c>
       <c r="L80" t="s">
-        <v>572</v>
+        <v>117</v>
       </c>
       <c r="M80" t="s">
-        <v>573</v>
+        <v>590</v>
       </c>
       <c r="N80" t="s">
-        <v>574</v>
+        <v>591</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>575</v>
+        <v>592</v>
       </c>
       <c r="D81" t="s">
-        <v>546</v>
+        <v>593</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="I81" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
       <c r="J81" t="s">
-        <v>144</v>
+        <v>581</v>
       </c>
       <c r="K81" t="s">
-        <v>578</v>
+        <v>596</v>
       </c>
       <c r="L81" t="s">
-        <v>579</v>
+        <v>22</v>
       </c>
       <c r="M81" t="s">
-        <v>580</v>
+        <v>597</v>
       </c>
       <c r="N81" t="s">
-        <v>581</v>
+        <v>598</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>582</v>
+        <v>599</v>
       </c>
       <c r="D82" t="s">
-        <v>546</v>
+        <v>600</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="I82" t="s">
-        <v>584</v>
+        <v>601</v>
       </c>
       <c r="J82" t="s">
-        <v>144</v>
+        <v>581</v>
       </c>
       <c r="K82" t="s">
-        <v>585</v>
+        <v>602</v>
       </c>
       <c r="L82" t="s">
-        <v>586</v>
+        <v>22</v>
       </c>
       <c r="M82" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="N82" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>589</v>
+        <v>605</v>
       </c>
       <c r="D83" t="s">
-        <v>546</v>
+        <v>606</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="I83" t="s">
-        <v>591</v>
+        <v>608</v>
       </c>
       <c r="J83" t="s">
-        <v>144</v>
+        <v>581</v>
       </c>
       <c r="K83" t="s">
-        <v>592</v>
+        <v>609</v>
       </c>
       <c r="L83" t="s">
-        <v>593</v>
+        <v>610</v>
       </c>
       <c r="M83" t="s">
-        <v>594</v>
+        <v>611</v>
       </c>
       <c r="N83" t="s">
-        <v>595</v>
+        <v>612</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>596</v>
+        <v>613</v>
       </c>
       <c r="D84" t="s">
-        <v>546</v>
+        <v>614</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>597</v>
+        <v>74</v>
       </c>
       <c r="I84" t="s">
-        <v>598</v>
+        <v>615</v>
       </c>
       <c r="J84" t="s">
-        <v>144</v>
+        <v>581</v>
       </c>
       <c r="K84" t="s">
-        <v>599</v>
+        <v>616</v>
       </c>
       <c r="L84" t="s">
-        <v>600</v>
+        <v>78</v>
       </c>
       <c r="M84" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="N84" t="s">
-        <v>602</v>
+        <v>618</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>326</v>
+        <v>507</v>
       </c>
       <c r="D85" t="s">
-        <v>603</v>
+        <v>300</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>326</v>
+        <v>74</v>
       </c>
       <c r="I85" t="s">
-        <v>604</v>
+        <v>619</v>
       </c>
       <c r="J85" t="s">
-        <v>144</v>
+        <v>581</v>
       </c>
       <c r="K85" t="s">
-        <v>605</v>
+        <v>620</v>
       </c>
       <c r="L85" t="s">
-        <v>606</v>
+        <v>78</v>
       </c>
       <c r="M85" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="N85"/>
+        <v>621</v>
+      </c>
+      <c r="N85" t="s">
+        <v>513</v>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>608</v>
+        <v>622</v>
       </c>
       <c r="D86" t="s">
-        <v>546</v>
+        <v>623</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>609</v>
+        <v>624</v>
       </c>
       <c r="I86" t="s">
-        <v>610</v>
+        <v>625</v>
       </c>
       <c r="J86" t="s">
-        <v>144</v>
+        <v>581</v>
       </c>
       <c r="K86" t="s">
-        <v>611</v>
+        <v>626</v>
       </c>
       <c r="L86" t="s">
-        <v>612</v>
+        <v>22</v>
       </c>
       <c r="M86" t="s">
-        <v>613</v>
+        <v>627</v>
       </c>
       <c r="N86" t="s">
-        <v>614</v>
+        <v>628</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>615</v>
+        <v>629</v>
       </c>
       <c r="D87" t="s">
-        <v>616</v>
-[...9 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
       <c r="H87" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="I87" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="J87"/>
+        <v>632</v>
+      </c>
+      <c r="J87" t="s">
+        <v>581</v>
+      </c>
       <c r="K87" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="L87" t="s">
-        <v>623</v>
+        <v>22</v>
       </c>
       <c r="M87" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="N87" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="D88" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="I88" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="J88" t="s">
-        <v>630</v>
+        <v>581</v>
       </c>
       <c r="K88" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="L88" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M88" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="N88" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="D89" t="s">
-        <v>546</v>
+        <v>644</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="I89" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="J89" t="s">
-        <v>144</v>
+        <v>581</v>
       </c>
       <c r="K89" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="L89" t="s">
-        <v>638</v>
+        <v>22</v>
       </c>
       <c r="M89" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="N89" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="D90" t="s">
-        <v>546</v>
+        <v>651</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="I90" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="J90" t="s">
-        <v>144</v>
+        <v>544</v>
       </c>
       <c r="K90" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="L90" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="M90" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="N90" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
       <c r="D91" t="s">
-        <v>546</v>
+        <v>651</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="I91" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="J91" t="s">
-        <v>144</v>
+        <v>544</v>
       </c>
       <c r="K91" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="L91" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="M91" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="N91" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="D92" t="s">
-        <v>546</v>
+        <v>651</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="I92" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="J92" t="s">
-        <v>144</v>
+        <v>544</v>
       </c>
       <c r="K92" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="L92" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="M92" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="N92" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="D93" t="s">
-        <v>546</v>
+        <v>671</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="I93" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="J93" t="s">
-        <v>144</v>
+        <v>544</v>
       </c>
       <c r="K93" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="L93" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="M93" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="N93" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>669</v>
+        <v>242</v>
       </c>
       <c r="D94" t="s">
-        <v>546</v>
+        <v>678</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>670</v>
+        <v>74</v>
       </c>
       <c r="I94" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="J94" t="s">
-        <v>144</v>
+        <v>581</v>
       </c>
       <c r="K94" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="L94" t="s">
-        <v>673</v>
+        <v>78</v>
       </c>
       <c r="M94" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="N94" t="s">
-        <v>675</v>
+        <v>248</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="D95" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>678</v>
+        <v>74</v>
       </c>
       <c r="I95" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="J95" t="s">
-        <v>630</v>
+        <v>685</v>
       </c>
       <c r="K95" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="L95" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M95" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="N95" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="D96" t="s">
-        <v>43</v>
+        <v>689</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="I96" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="J96" t="s">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="K96" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="L96" t="s">
-        <v>687</v>
+        <v>22</v>
       </c>
       <c r="M96" t="s">
+        <v>693</v>
+      </c>
+      <c r="N96" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="D97" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="I97" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="J97" t="s">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="K97" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="L97" t="s">
-        <v>695</v>
+        <v>22</v>
       </c>
       <c r="M97" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="N97" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="D98" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="I98" t="s">
+        <v>702</v>
+      </c>
+      <c r="J98" t="s">
+        <v>581</v>
+      </c>
+      <c r="K98" t="s">
+        <v>703</v>
+      </c>
+      <c r="L98" t="s">
+        <v>22</v>
+      </c>
+      <c r="M98" t="s">
+        <v>704</v>
+      </c>
+      <c r="N98" t="s">
         <v>700</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
         <v>705</v>
       </c>
       <c r="D99" t="s">
         <v>706</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
         <v>707</v>
       </c>
       <c r="I99" t="s">
         <v>708</v>
       </c>
       <c r="J99" t="s">
-        <v>630</v>
+        <v>581</v>
       </c>
       <c r="K99" t="s">
         <v>709</v>
       </c>
       <c r="L99" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M99" t="s">
         <v>710</v>
       </c>
       <c r="N99" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
         <v>712</v>
       </c>
       <c r="D100" t="s">
-        <v>691</v>
+        <v>713</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="I100" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="J100" t="s">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="K100" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="L100" t="s">
-        <v>716</v>
+        <v>22</v>
       </c>
       <c r="M100" t="s">
         <v>717</v>
       </c>
       <c r="N100" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
         <v>719</v>
       </c>
       <c r="D101" t="s">
-        <v>691</v>
+        <v>720</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="I101" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="J101" t="s">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="K101" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="L101" t="s">
-        <v>723</v>
+        <v>22</v>
       </c>
       <c r="M101" t="s">
         <v>724</v>
       </c>
       <c r="N101" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
+        <v>210</v>
+      </c>
+      <c r="D102" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
+        <v>212</v>
+      </c>
+      <c r="I102" t="s">
         <v>727</v>
       </c>
-      <c r="I102" t="s">
+      <c r="J102" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="K102" t="s">
         <v>729</v>
       </c>
       <c r="L102" t="s">
+        <v>223</v>
+      </c>
+      <c r="M102" t="s">
         <v>730</v>
       </c>
-      <c r="M102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N102" t="s">
-        <v>732</v>
+        <v>217</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="D103" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
+        <v>733</v>
+      </c>
+      <c r="I103" t="s">
+        <v>734</v>
+      </c>
+      <c r="J103" t="s">
+        <v>728</v>
+      </c>
+      <c r="K103" t="s">
         <v>735</v>
       </c>
-      <c r="I103" t="s">
+      <c r="L103" t="s">
         <v>736</v>
       </c>
-      <c r="J103" t="s">
-[...2 lines deleted...]
-      <c r="K103" t="s">
+      <c r="M103" t="s">
         <v>737</v>
       </c>
-      <c r="L103" t="s">
-[...2 lines deleted...]
-      <c r="M103" t="s">
+      <c r="N103" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="D104" t="s">
-        <v>691</v>
+        <v>250</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
+        <v>740</v>
+      </c>
+      <c r="I104" t="s">
         <v>741</v>
       </c>
-      <c r="I104" t="s">
+      <c r="J104" t="s">
+        <v>544</v>
+      </c>
+      <c r="K104" t="s">
         <v>742</v>
       </c>
-      <c r="J104" t="s">
-[...2 lines deleted...]
-      <c r="K104" t="s">
+      <c r="L104" t="s">
         <v>743</v>
       </c>
-      <c r="L104" t="s">
+      <c r="M104" t="s">
         <v>744</v>
       </c>
-      <c r="M104" t="s">
+      <c r="N104" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
+        <v>746</v>
+      </c>
+      <c r="D105" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
+        <v>748</v>
+      </c>
+      <c r="I105" t="s">
         <v>749</v>
       </c>
-      <c r="I105" t="s">
+      <c r="J105" t="s">
+        <v>728</v>
+      </c>
+      <c r="K105" t="s">
         <v>750</v>
       </c>
-      <c r="J105" t="s">
-[...2 lines deleted...]
-      <c r="K105" t="s">
+      <c r="L105" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="M105" t="s">
         <v>752</v>
       </c>
       <c r="N105" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
         <v>754</v>
       </c>
       <c r="D106" t="s">
-        <v>691</v>
+        <v>755</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="I106" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="J106" t="s">
-        <v>540</v>
+        <v>728</v>
       </c>
       <c r="K106" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="L106" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="M106" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="N106" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D107" t="s">
-        <v>691</v>
+        <v>763</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="I107" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="J107" t="s">
-        <v>540</v>
+        <v>728</v>
       </c>
       <c r="K107" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="L107" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="M107" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="N107" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D108" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      <c r="G108"/>
+        <v>770</v>
+      </c>
+      <c r="E108" t="s">
+        <v>771</v>
+      </c>
+      <c r="F108" t="s">
+        <v>772</v>
+      </c>
+      <c r="G108" t="s">
+        <v>773</v>
+      </c>
       <c r="H108" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="I108" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="J108" t="s">
-        <v>540</v>
+        <v>728</v>
       </c>
       <c r="K108" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="L108" t="s">
-        <v>772</v>
+        <v>38</v>
       </c>
       <c r="M108" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="N108" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="D109" t="s">
-        <v>691</v>
+        <v>780</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="I109" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="J109" t="s">
-        <v>540</v>
+        <v>783</v>
       </c>
       <c r="K109" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="L109" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="M109" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="N109" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="D110" t="s">
-        <v>691</v>
+        <v>789</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
+        <v>790</v>
+      </c>
+      <c r="I110" t="s">
+        <v>791</v>
+      </c>
+      <c r="J110" t="s">
         <v>783</v>
       </c>
-      <c r="I110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K110" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="L110" t="s">
-        <v>786</v>
+        <v>22</v>
       </c>
       <c r="M110" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="N110" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="D111" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>791</v>
+        <v>594</v>
       </c>
       <c r="I111" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="J111" t="s">
-        <v>630</v>
+        <v>783</v>
       </c>
       <c r="K111" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="L111" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M111" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="N111" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="D112" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>798</v>
+        <v>594</v>
       </c>
       <c r="I112" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="J112" t="s">
-        <v>800</v>
+        <v>783</v>
       </c>
       <c r="K112" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="L112" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M112" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="N112" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="D113" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>326</v>
+        <v>809</v>
       </c>
       <c r="I113" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="J113" t="s">
-        <v>630</v>
+        <v>783</v>
       </c>
       <c r="K113" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="L113" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M113" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="N113" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="D114" t="s">
-        <v>809</v>
+        <v>250</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="I114" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="J114" t="s">
-        <v>800</v>
+        <v>544</v>
       </c>
       <c r="K114" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="L114" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="M114" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="N114" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="D115" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="I115" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="J115" t="s">
-        <v>800</v>
+        <v>783</v>
       </c>
       <c r="K115" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="L115" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="M115" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="N115" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="D116" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>825</v>
+        <v>594</v>
       </c>
       <c r="I116" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="J116" t="s">
-        <v>800</v>
+        <v>783</v>
       </c>
       <c r="K116" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="L116" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M116" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="N116" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="D117" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="I117" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="J117" t="s">
-        <v>540</v>
+        <v>783</v>
       </c>
       <c r="K117" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="L117" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="M117" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="N117" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>838</v>
+        <v>74</v>
       </c>
       <c r="D118" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="I118" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="J118" t="s">
-        <v>800</v>
+        <v>844</v>
       </c>
       <c r="K118" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="L118" t="s">
-        <v>57</v>
+        <v>846</v>
       </c>
       <c r="M118" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>847</v>
+      </c>
+      <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="D119" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="I119" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="J119" t="s">
-        <v>849</v>
+        <v>783</v>
       </c>
       <c r="K119" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="L119" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="M119" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="N119" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="D120" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="I120" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="J120" t="s">
-        <v>800</v>
+        <v>783</v>
       </c>
       <c r="K120" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="L120" t="s">
-        <v>858</v>
+        <v>148</v>
       </c>
       <c r="M120" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="N120" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D121" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="I121" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="J121" t="s">
-        <v>800</v>
+        <v>783</v>
       </c>
       <c r="K121" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="L121" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="M121" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="N121" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
-      <c r="C122"/>
+      <c r="C122" t="s">
+        <v>869</v>
+      </c>
       <c r="D122" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="I122" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="J122" t="s">
-        <v>871</v>
+        <v>728</v>
       </c>
       <c r="K122" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="L122" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="M122" t="s">
-        <v>874</v>
-[...1 lines deleted...]
-      <c r="N122"/>
+        <v>875</v>
+      </c>
+      <c r="N122" t="s">
+        <v>876</v>
+      </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
-      <c r="C123"/>
+      <c r="C123" t="s">
+        <v>877</v>
+      </c>
       <c r="D123" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="I123" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="J123" t="s">
-        <v>871</v>
+        <v>783</v>
       </c>
       <c r="K123" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="L123" t="s">
-        <v>879</v>
+        <v>148</v>
       </c>
       <c r="M123" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="N123"/>
+        <v>882</v>
+      </c>
+      <c r="N123" t="s">
+        <v>883</v>
+      </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
-      <c r="C124"/>
+      <c r="C124" t="s">
+        <v>884</v>
+      </c>
       <c r="D124" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="I124" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="J124" t="s">
-        <v>871</v>
+        <v>728</v>
       </c>
       <c r="K124" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="L124" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="M124" t="s">
-        <v>886</v>
-[...1 lines deleted...]
-      <c r="N124"/>
+        <v>890</v>
+      </c>
+      <c r="N124" t="s">
+        <v>891</v>
+      </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
-      <c r="C125"/>
+      <c r="C125" t="s">
+        <v>74</v>
+      </c>
       <c r="D125" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="I125" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="J125" t="s">
-        <v>871</v>
+        <v>728</v>
       </c>
       <c r="K125" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="L125" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="M125" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
-      <c r="C126"/>
+      <c r="C126" t="s">
+        <v>898</v>
+      </c>
       <c r="D126" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="I126" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="J126" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="K126" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="L126" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="M126" t="s">
-        <v>898</v>
-[...1 lines deleted...]
-      <c r="N126"/>
+        <v>905</v>
+      </c>
+      <c r="N126" t="s">
+        <v>906</v>
+      </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
-      <c r="C127"/>
+      <c r="C127" t="s">
+        <v>907</v>
+      </c>
       <c r="D127" t="s">
         <v>899</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="I127" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="J127" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="K127" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="L127" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="M127" t="s">
-        <v>904</v>
-[...1 lines deleted...]
-      <c r="N127"/>
+        <v>911</v>
+      </c>
+      <c r="N127" t="s">
+        <v>912</v>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="D128" t="s">
-        <v>43</v>
+        <v>726</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="I128" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="J128" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K128" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="L128" t="s">
-        <v>910</v>
+        <v>87</v>
       </c>
       <c r="M128" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="N128" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
         <v>913</v>
       </c>
       <c r="D129" t="s">
-        <v>43</v>
+        <v>726</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="I129" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="J129" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K129" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="L129" t="s">
-        <v>917</v>
+        <v>87</v>
       </c>
       <c r="M129" t="s">
+        <v>922</v>
+      </c>
+      <c r="N129" t="s">
         <v>918</v>
-      </c>
-[...1 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="D130" t="s">
-        <v>43</v>
+        <v>924</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="I130" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="J130" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K130" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="L130" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="M130" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="N130" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="D131" t="s">
-        <v>43</v>
+        <v>250</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="I131" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="J131" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K131" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="L131" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="M131" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="N131" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="D132" t="s">
-        <v>43</v>
+        <v>250</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="I132" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="J132" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K132" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="L132" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="M132" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="N132" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="D133" t="s">
-        <v>43</v>
+        <v>946</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>942</v>
+        <v>594</v>
       </c>
       <c r="I133" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="J133" t="s">
-        <v>908</v>
+        <v>948</v>
       </c>
       <c r="K133" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="L133" t="s">
-        <v>945</v>
+        <v>22</v>
       </c>
       <c r="M133" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="N133" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="D134" t="s">
-        <v>43</v>
+        <v>953</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>935</v>
+        <v>594</v>
       </c>
       <c r="I134" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="J134" t="s">
-        <v>908</v>
+        <v>948</v>
       </c>
       <c r="K134" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="L134" t="s">
-        <v>951</v>
+        <v>22</v>
       </c>
       <c r="M134" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="N134" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="D135" t="s">
-        <v>43</v>
+        <v>250</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>935</v>
+        <v>959</v>
       </c>
       <c r="I135" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="J135" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K135" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="L135" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="M135" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="N135" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="D136" t="s">
-        <v>43</v>
+        <v>250</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>935</v>
+        <v>966</v>
       </c>
       <c r="I136" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="J136" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K136" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="L136" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="M136" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="N136" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="D137" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>968</v>
+        <v>594</v>
       </c>
       <c r="I137" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="J137" t="s">
-        <v>908</v>
+        <v>948</v>
       </c>
       <c r="K137" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="L137" t="s">
-        <v>971</v>
+        <v>22</v>
       </c>
       <c r="M137" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="N137" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="D138" t="s">
-        <v>43</v>
+        <v>250</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="I138" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="J138" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K138" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="L138" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="M138" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="N138" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="D139" t="s">
-        <v>43</v>
+        <v>250</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="I139" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="J139" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K139" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="L139" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="M139" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="N139" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="D140" t="s">
-        <v>43</v>
+        <v>899</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="I140" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="J140" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K140" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="L140" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="M140" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="N140" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="D141" t="s">
-        <v>996</v>
+        <v>250</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>847</v>
+        <v>1000</v>
       </c>
       <c r="I141" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="J141" t="s">
-        <v>998</v>
+        <v>902</v>
       </c>
       <c r="K141" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="L141" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="M141" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="N141" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="D142" t="s">
-        <v>43</v>
+        <v>1007</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>1004</v>
+        <v>809</v>
       </c>
       <c r="I142" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="J142" t="s">
-        <v>908</v>
+        <v>948</v>
       </c>
       <c r="K142" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="L142" t="s">
-        <v>1007</v>
+        <v>22</v>
       </c>
       <c r="M142" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="N142" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D143" t="s">
-        <v>43</v>
+        <v>250</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="I143" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="J143" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K143" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="L143" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="M143" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N143" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="D144" t="s">
-        <v>1018</v>
+        <v>167</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="I144" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="J144" t="s">
-        <v>1021</v>
+        <v>728</v>
       </c>
       <c r="K144" t="s">
         <v>1022</v>
       </c>
       <c r="L144" t="s">
-        <v>57</v>
+        <v>1023</v>
       </c>
       <c r="M144" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="N144" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1010</v>
+        <v>1026</v>
       </c>
       <c r="D145" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1011</v>
+        <v>1027</v>
       </c>
       <c r="I145" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="J145" t="s">
-        <v>908</v>
+        <v>728</v>
       </c>
       <c r="K145" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="L145" t="s">
-        <v>1014</v>
+        <v>1030</v>
       </c>
       <c r="M145" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="N145" t="s">
-        <v>1016</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="D146" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="I146" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="J146" t="s">
-        <v>908</v>
+        <v>728</v>
       </c>
       <c r="K146" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="L146" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="M146" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="N146" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="D147" t="s">
-        <v>43</v>
+        <v>300</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="I147" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="J147" t="s">
-        <v>908</v>
+        <v>728</v>
       </c>
       <c r="K147" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="L147" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="M147" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="N147" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="D148" t="s">
-        <v>43</v>
+        <v>1048</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1043</v>
+        <v>1049</v>
       </c>
       <c r="I148" t="s">
-        <v>1044</v>
+        <v>1050</v>
       </c>
       <c r="J148" t="s">
-        <v>908</v>
+        <v>948</v>
       </c>
       <c r="K148" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
       <c r="L148" t="s">
-        <v>1046</v>
+        <v>22</v>
       </c>
       <c r="M148" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="N148" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="D149" t="s">
-        <v>43</v>
+        <v>1055</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="I149" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="J149" t="s">
-        <v>908</v>
+        <v>948</v>
       </c>
       <c r="K149" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="L149" t="s">
-        <v>1053</v>
+        <v>22</v>
       </c>
       <c r="M149" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="N149" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="D150" t="s">
-        <v>43</v>
+        <v>1062</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
       <c r="I150" t="s">
-        <v>1058</v>
+        <v>1064</v>
       </c>
       <c r="J150" t="s">
-        <v>908</v>
+        <v>948</v>
       </c>
       <c r="K150" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="L150" t="s">
-        <v>1060</v>
+        <v>22</v>
       </c>
       <c r="M150" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="N150" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="D151" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="I151" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="J151" t="s">
-        <v>1021</v>
+        <v>948</v>
       </c>
       <c r="K151" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="L151" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M151" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="N151" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="D152" t="s">
-        <v>43</v>
+        <v>250</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="I152" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="J152" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="K152" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="L152" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="M152" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="N152" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="D153" t="s">
-        <v>43</v>
+        <v>1083</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="I153" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="J153" t="s">
-        <v>908</v>
+        <v>1086</v>
       </c>
       <c r="K153" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="L153" t="s">
-        <v>1081</v>
+        <v>22</v>
       </c>
       <c r="M153" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="N153" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="D154" t="s">
-        <v>43</v>
+        <v>1091</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="I154" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
       <c r="J154" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
       <c r="K154" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="L154" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="M154" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="N154" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="D155" t="s">
-        <v>1092</v>
+        <v>1100</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1093</v>
+        <v>74</v>
       </c>
       <c r="I155" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="J155" t="s">
-        <v>1021</v>
+        <v>1086</v>
       </c>
       <c r="K155" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="L155" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M155" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="N155" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D156" t="s">
-        <v>43</v>
+        <v>1105</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="I156" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="J156" t="s">
-        <v>908</v>
+        <v>1086</v>
       </c>
       <c r="K156" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="L156" t="s">
-        <v>1102</v>
+        <v>22</v>
       </c>
       <c r="M156" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="N156" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="D157" t="s">
-        <v>43</v>
+        <v>1111</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1106</v>
+        <v>1112</v>
       </c>
       <c r="I157" t="s">
-        <v>1107</v>
+        <v>1113</v>
       </c>
       <c r="J157" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
       <c r="K157" t="s">
-        <v>1108</v>
+        <v>1114</v>
       </c>
       <c r="L157" t="s">
-        <v>1109</v>
+        <v>1115</v>
       </c>
       <c r="M157" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="N157" t="s">
-        <v>1111</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1112</v>
+        <v>1110</v>
       </c>
       <c r="D158" t="s">
-        <v>43</v>
+        <v>1111</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="I158" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="J158" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
       <c r="K158" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L158" t="s">
         <v>1115</v>
       </c>
-      <c r="L158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M158" t="s">
+        <v>1121</v>
+      </c>
+      <c r="N158" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="D159" t="s">
-        <v>43</v>
+        <v>1123</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="I159" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="J159" t="s">
-        <v>908</v>
+        <v>1086</v>
       </c>
       <c r="K159" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="L159" t="s">
-        <v>1123</v>
+        <v>22</v>
       </c>
       <c r="M159" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="N159" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="D160" t="s">
-        <v>43</v>
+        <v>1130</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="I160" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="J160" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
       <c r="K160" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="L160" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="M160" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="N160" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="D161" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="G161"/>
+        <v>1138</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1141</v>
+      </c>
       <c r="H161" t="s">
-        <v>1134</v>
+        <v>1142</v>
       </c>
       <c r="I161" t="s">
-        <v>1135</v>
+        <v>1143</v>
       </c>
       <c r="J161" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
       <c r="K161" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="L161" t="s">
-        <v>1137</v>
+        <v>1145</v>
       </c>
       <c r="M161" t="s">
-        <v>1138</v>
+        <v>1146</v>
       </c>
       <c r="N161" t="s">
-        <v>1139</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1140</v>
+        <v>1148</v>
       </c>
       <c r="D162" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="G162"/>
+        <v>1138</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1151</v>
+      </c>
       <c r="H162" t="s">
-        <v>1141</v>
+        <v>1152</v>
       </c>
       <c r="I162" t="s">
-        <v>1142</v>
+        <v>1153</v>
       </c>
       <c r="J162" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
       <c r="K162" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
       <c r="L162" t="s">
-        <v>1144</v>
+        <v>1155</v>
       </c>
       <c r="M162" t="s">
-        <v>1145</v>
+        <v>1156</v>
       </c>
       <c r="N162" t="s">
-        <v>1146</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1147</v>
+        <v>1158</v>
       </c>
       <c r="D163" t="s">
-        <v>43</v>
+        <v>1159</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1148</v>
+        <v>1160</v>
       </c>
       <c r="I163" t="s">
-        <v>1149</v>
+        <v>1161</v>
       </c>
       <c r="J163" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
       <c r="K163" t="s">
-        <v>1150</v>
+        <v>1162</v>
       </c>
       <c r="L163" t="s">
-        <v>1151</v>
+        <v>1163</v>
       </c>
       <c r="M163" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="N163" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1154</v>
+        <v>1166</v>
       </c>
       <c r="D164" t="s">
-        <v>1155</v>
+        <v>1167</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1156</v>
+        <v>1168</v>
       </c>
       <c r="I164" t="s">
-        <v>1157</v>
+        <v>1169</v>
       </c>
       <c r="J164" t="s">
-        <v>1021</v>
+        <v>1094</v>
       </c>
       <c r="K164" t="s">
-        <v>1158</v>
+        <v>1170</v>
       </c>
       <c r="L164" t="s">
-        <v>57</v>
+        <v>1171</v>
       </c>
       <c r="M164" t="s">
-        <v>1159</v>
+        <v>1172</v>
       </c>
       <c r="N164" t="s">
-        <v>1160</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1161</v>
+        <v>1174</v>
       </c>
       <c r="D165" t="s">
-        <v>43</v>
+        <v>1175</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1162</v>
+        <v>1176</v>
       </c>
       <c r="I165" t="s">
-        <v>1163</v>
+        <v>1177</v>
       </c>
       <c r="J165" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
       <c r="K165" t="s">
-        <v>1164</v>
+        <v>1178</v>
       </c>
       <c r="L165" t="s">
-        <v>1165</v>
+        <v>1179</v>
       </c>
       <c r="M165" t="s">
-        <v>1166</v>
+        <v>1180</v>
       </c>
       <c r="N165" t="s">
-        <v>1167</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1168</v>
+        <v>1182</v>
       </c>
       <c r="D166" t="s">
-        <v>1169</v>
+        <v>1183</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1170</v>
+        <v>1184</v>
       </c>
       <c r="I166" t="s">
-        <v>1171</v>
+        <v>1185</v>
       </c>
       <c r="J166" t="s">
-        <v>1021</v>
+        <v>1094</v>
       </c>
       <c r="K166" t="s">
-        <v>1172</v>
+        <v>1186</v>
       </c>
       <c r="L166" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="M166" t="s">
-        <v>1173</v>
+        <v>1187</v>
       </c>
       <c r="N166" t="s">
-        <v>1174</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1175</v>
+        <v>1189</v>
       </c>
       <c r="D167" t="s">
-        <v>1176</v>
+        <v>1190</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1177</v>
+        <v>1191</v>
       </c>
       <c r="I167" t="s">
-        <v>1178</v>
+        <v>1192</v>
       </c>
       <c r="J167" t="s">
-        <v>1021</v>
+        <v>1086</v>
       </c>
       <c r="K167" t="s">
-        <v>1179</v>
+        <v>1193</v>
       </c>
       <c r="L167" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M167" t="s">
-        <v>1180</v>
+        <v>1194</v>
       </c>
       <c r="N167" t="s">
-        <v>1181</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
-      <c r="C168"/>
+      <c r="C168" t="s">
+        <v>1196</v>
+      </c>
       <c r="D168" t="s">
-        <v>1182</v>
+        <v>1197</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1183</v>
+        <v>1198</v>
       </c>
       <c r="I168" t="s">
-        <v>1184</v>
+        <v>1199</v>
       </c>
       <c r="J168" t="s">
-        <v>1185</v>
+        <v>1200</v>
       </c>
       <c r="K168" t="s">
-        <v>1186</v>
+        <v>1201</v>
       </c>
       <c r="L168" t="s">
-        <v>1187</v>
+        <v>22</v>
       </c>
       <c r="M168" t="s">
-        <v>1188</v>
-[...1 lines deleted...]
-      <c r="N168"/>
+        <v>1202</v>
+      </c>
+      <c r="N168" t="s">
+        <v>1203</v>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="D169" t="s">
-        <v>546</v>
+        <v>1205</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1190</v>
+        <v>1206</v>
       </c>
       <c r="I169" t="s">
-        <v>1191</v>
+        <v>1207</v>
       </c>
       <c r="J169" t="s">
-        <v>998</v>
+        <v>1200</v>
       </c>
       <c r="K169" t="s">
-        <v>1192</v>
+        <v>1208</v>
       </c>
       <c r="L169" t="s">
-        <v>1193</v>
+        <v>22</v>
       </c>
       <c r="M169" t="s">
-        <v>1194</v>
+        <v>1209</v>
       </c>
       <c r="N169" t="s">
-        <v>1195</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1196</v>
+        <v>1211</v>
       </c>
       <c r="D170" t="s">
-        <v>616</v>
+        <v>167</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1197</v>
+        <v>1212</v>
       </c>
       <c r="I170" t="s">
-        <v>1198</v>
+        <v>1213</v>
       </c>
       <c r="J170" t="s">
-        <v>1199</v>
+        <v>1094</v>
       </c>
       <c r="K170" t="s">
-        <v>1200</v>
+        <v>1214</v>
       </c>
       <c r="L170" t="s">
-        <v>1201</v>
+        <v>1215</v>
       </c>
       <c r="M170" t="s">
-        <v>1202</v>
+        <v>1216</v>
       </c>
       <c r="N170" t="s">
-        <v>1203</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1204</v>
+        <v>1218</v>
       </c>
       <c r="D171" t="s">
-        <v>1205</v>
+        <v>167</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1206</v>
+        <v>1219</v>
       </c>
       <c r="I171" t="s">
-        <v>1207</v>
+        <v>1220</v>
       </c>
       <c r="J171" t="s">
-        <v>1199</v>
+        <v>1094</v>
       </c>
       <c r="K171" t="s">
-        <v>1208</v>
+        <v>1221</v>
       </c>
       <c r="L171" t="s">
-        <v>1209</v>
+        <v>1222</v>
       </c>
       <c r="M171" t="s">
-        <v>1210</v>
+        <v>1223</v>
       </c>
       <c r="N171" t="s">
-        <v>1211</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1212</v>
+        <v>1225</v>
       </c>
       <c r="D172" t="s">
-        <v>546</v>
+        <v>167</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1213</v>
+        <v>1226</v>
       </c>
       <c r="I172" t="s">
-        <v>1214</v>
+        <v>1227</v>
       </c>
       <c r="J172" t="s">
-        <v>998</v>
+        <v>1094</v>
       </c>
       <c r="K172" t="s">
-        <v>1215</v>
+        <v>1228</v>
       </c>
       <c r="L172" t="s">
-        <v>1216</v>
+        <v>1229</v>
       </c>
       <c r="M172" t="s">
-        <v>1217</v>
+        <v>1230</v>
       </c>
       <c r="N172" t="s">
-        <v>1218</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1219</v>
+        <v>1232</v>
       </c>
       <c r="D173" t="s">
-        <v>1220</v>
+        <v>167</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1221</v>
+        <v>1233</v>
       </c>
       <c r="I173" t="s">
-        <v>1222</v>
+        <v>1234</v>
       </c>
       <c r="J173" t="s">
-        <v>112</v>
+        <v>1094</v>
       </c>
       <c r="K173" t="s">
-        <v>1223</v>
+        <v>1235</v>
       </c>
       <c r="L173" t="s">
-        <v>57</v>
+        <v>1236</v>
       </c>
       <c r="M173" t="s">
-        <v>1224</v>
+        <v>1237</v>
       </c>
       <c r="N173" t="s">
-        <v>1225</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1226</v>
+        <v>1239</v>
       </c>
       <c r="D174" t="s">
-        <v>1227</v>
+        <v>167</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1228</v>
+        <v>1240</v>
       </c>
       <c r="I174" t="s">
-        <v>1229</v>
+        <v>1241</v>
       </c>
       <c r="J174" t="s">
-        <v>112</v>
+        <v>1094</v>
       </c>
       <c r="K174" t="s">
-        <v>1230</v>
+        <v>1242</v>
       </c>
       <c r="L174" t="s">
-        <v>813</v>
+        <v>1243</v>
       </c>
       <c r="M174" t="s">
-        <v>1231</v>
+        <v>1244</v>
       </c>
       <c r="N174" t="s">
-        <v>1232</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
       <c r="D175" t="s">
-        <v>1234</v>
+        <v>167</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1235</v>
+        <v>1219</v>
       </c>
       <c r="I175" t="s">
-        <v>1236</v>
+        <v>1247</v>
       </c>
       <c r="J175" t="s">
-        <v>112</v>
+        <v>1094</v>
       </c>
       <c r="K175" t="s">
-        <v>1237</v>
+        <v>1248</v>
       </c>
       <c r="L175" t="s">
-        <v>57</v>
+        <v>1249</v>
       </c>
       <c r="M175" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
       <c r="N175" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1240</v>
+        <v>1252</v>
       </c>
       <c r="D176" t="s">
-        <v>1241</v>
+        <v>300</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1242</v>
+        <v>1253</v>
       </c>
       <c r="I176" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="J176" t="s">
-        <v>1199</v>
+        <v>1094</v>
       </c>
       <c r="K176" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="L176" t="s">
-        <v>1201</v>
+        <v>1256</v>
       </c>
       <c r="M176" t="s">
-        <v>1245</v>
+        <v>1257</v>
       </c>
       <c r="N176" t="s">
-        <v>1246</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1247</v>
+        <v>1259</v>
       </c>
       <c r="D177" t="s">
-        <v>1248</v>
+        <v>300</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1249</v>
+        <v>1260</v>
       </c>
       <c r="I177" t="s">
-        <v>1250</v>
+        <v>1261</v>
       </c>
       <c r="J177" t="s">
-        <v>112</v>
+        <v>1094</v>
       </c>
       <c r="K177" t="s">
-        <v>1251</v>
+        <v>1262</v>
       </c>
       <c r="L177" t="s">
-        <v>813</v>
+        <v>1263</v>
       </c>
       <c r="M177" t="s">
-        <v>1252</v>
+        <v>1264</v>
       </c>
       <c r="N177" t="s">
-        <v>1253</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1254</v>
+        <v>1266</v>
       </c>
       <c r="D178" t="s">
-        <v>1255</v>
+        <v>167</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1256</v>
+        <v>1267</v>
       </c>
       <c r="I178" t="s">
-        <v>1257</v>
+        <v>1268</v>
       </c>
       <c r="J178" t="s">
-        <v>112</v>
+        <v>1094</v>
       </c>
       <c r="K178" t="s">
-        <v>1258</v>
+        <v>1269</v>
       </c>
       <c r="L178" t="s">
-        <v>57</v>
+        <v>1270</v>
       </c>
       <c r="M178" t="s">
-        <v>1259</v>
+        <v>1271</v>
       </c>
       <c r="N178" t="s">
-        <v>1260</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1261</v>
+        <v>1273</v>
       </c>
       <c r="D179" t="s">
-        <v>1262</v>
+        <v>1274</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1263</v>
+        <v>1275</v>
       </c>
       <c r="I179" t="s">
-        <v>1264</v>
+        <v>1276</v>
       </c>
       <c r="J179" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="K179" t="s">
-        <v>1265</v>
+        <v>1277</v>
       </c>
       <c r="L179" t="s">
-        <v>1266</v>
+        <v>22</v>
       </c>
       <c r="M179" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="N179" t="s">
-        <v>1268</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>326</v>
+        <v>1280</v>
       </c>
       <c r="D180" t="s">
-        <v>1269</v>
+        <v>167</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1270</v>
+        <v>1281</v>
       </c>
       <c r="I180" t="s">
-        <v>1271</v>
+        <v>1282</v>
       </c>
       <c r="J180" t="s">
-        <v>1199</v>
+        <v>1094</v>
       </c>
       <c r="K180" t="s">
-        <v>1272</v>
+        <v>1283</v>
       </c>
       <c r="L180" t="s">
-        <v>1273</v>
+        <v>1284</v>
       </c>
       <c r="M180" t="s">
-        <v>1274</v>
-[...1 lines deleted...]
-      <c r="N180"/>
+        <v>1285</v>
+      </c>
+      <c r="N180" t="s">
+        <v>1286</v>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1275</v>
+        <v>1287</v>
       </c>
       <c r="D181" t="s">
-        <v>1276</v>
+        <v>167</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1277</v>
+        <v>1288</v>
       </c>
       <c r="I181" t="s">
-        <v>1278</v>
+        <v>1289</v>
       </c>
       <c r="J181" t="s">
-        <v>112</v>
+        <v>1094</v>
       </c>
       <c r="K181" t="s">
-        <v>1279</v>
+        <v>1290</v>
       </c>
       <c r="L181" t="s">
-        <v>57</v>
+        <v>1291</v>
       </c>
       <c r="M181" t="s">
-        <v>1280</v>
+        <v>1292</v>
       </c>
       <c r="N181" t="s">
-        <v>1281</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>326</v>
+        <v>1294</v>
       </c>
       <c r="D182" t="s">
-        <v>1282</v>
+        <v>1295</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1283</v>
+        <v>74</v>
       </c>
       <c r="I182" t="s">
-        <v>1284</v>
+        <v>1296</v>
       </c>
       <c r="J182" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="K182" t="s">
-        <v>1285</v>
+        <v>1297</v>
       </c>
       <c r="L182" t="s">
-        <v>1286</v>
+        <v>22</v>
       </c>
       <c r="M182" t="s">
-        <v>1287</v>
-[...1 lines deleted...]
-      <c r="N182"/>
+        <v>1298</v>
+      </c>
+      <c r="N182" t="s">
+        <v>1299</v>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>326</v>
+        <v>1294</v>
       </c>
       <c r="D183" t="s">
-        <v>1288</v>
+        <v>1300</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1289</v>
+        <v>1301</v>
       </c>
       <c r="I183" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
       <c r="J183" t="s">
-        <v>908</v>
+        <v>1200</v>
       </c>
       <c r="K183" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="L183" t="s">
-        <v>1292</v>
+        <v>22</v>
       </c>
       <c r="M183" t="s">
-        <v>1293</v>
-[...1 lines deleted...]
-      <c r="N183"/>
+        <v>1304</v>
+      </c>
+      <c r="N183" t="s">
+        <v>1299</v>
+      </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>326</v>
+        <v>1305</v>
       </c>
       <c r="D184" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="I184" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="J184" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="K184" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
       <c r="L184" t="s">
-        <v>1298</v>
+        <v>22</v>
       </c>
       <c r="M184" t="s">
-        <v>1299</v>
-[...1 lines deleted...]
-      <c r="N184"/>
+        <v>1310</v>
+      </c>
+      <c r="N184" t="s">
+        <v>1311</v>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
       <c r="D185" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
       <c r="I185" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
       <c r="J185" t="s">
-        <v>112</v>
+        <v>1200</v>
       </c>
       <c r="K185" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
       <c r="L185" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M185" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
       <c r="N185" t="s">
-        <v>1306</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="D186" t="s">
-        <v>1308</v>
+        <v>1319</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1309</v>
+        <v>74</v>
       </c>
       <c r="I186" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
       <c r="J186" t="s">
-        <v>112</v>
+        <v>1200</v>
       </c>
       <c r="K186" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="L186" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M186" t="s">
-        <v>1312</v>
+        <v>1322</v>
       </c>
       <c r="N186" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1314</v>
+        <v>1323</v>
       </c>
       <c r="D187" t="s">
-        <v>1315</v>
+        <v>1324</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
       <c r="I187" t="s">
-        <v>1317</v>
+        <v>1326</v>
       </c>
       <c r="J187" t="s">
-        <v>509</v>
+        <v>1200</v>
       </c>
       <c r="K187" t="s">
-        <v>1318</v>
+        <v>1327</v>
       </c>
       <c r="L187" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M187" t="s">
-        <v>1319</v>
+        <v>1328</v>
       </c>
       <c r="N187" t="s">
-        <v>1320</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1321</v>
+        <v>1330</v>
       </c>
       <c r="D188" t="s">
-        <v>43</v>
+        <v>1331</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
       <c r="I188" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="J188" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="K188" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="L188" t="s">
-        <v>1325</v>
+        <v>117</v>
       </c>
       <c r="M188" t="s">
-        <v>1326</v>
+        <v>1335</v>
       </c>
       <c r="N188" t="s">
-        <v>1327</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="D189" t="s">
-        <v>43</v>
+        <v>1331</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1329</v>
+        <v>1337</v>
       </c>
       <c r="I189" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="J189" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="K189" t="s">
-        <v>1331</v>
+        <v>1339</v>
       </c>
       <c r="L189" t="s">
-        <v>1332</v>
+        <v>78</v>
       </c>
       <c r="M189" t="s">
-        <v>1333</v>
+        <v>1340</v>
       </c>
       <c r="N189" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="D190" t="s">
-        <v>43</v>
+        <v>1342</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1336</v>
+        <v>1343</v>
       </c>
       <c r="I190" t="s">
-        <v>1337</v>
+        <v>1344</v>
       </c>
       <c r="J190" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="K190" t="s">
-        <v>1338</v>
+        <v>1345</v>
       </c>
       <c r="L190" t="s">
-        <v>1339</v>
+        <v>22</v>
       </c>
       <c r="M190" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="N190" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1342</v>
+        <v>1348</v>
       </c>
       <c r="D191" t="s">
-        <v>43</v>
+        <v>1349</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="I191" t="s">
-        <v>1344</v>
+        <v>1351</v>
       </c>
       <c r="J191" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="K191" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="L191" t="s">
-        <v>1346</v>
+        <v>117</v>
       </c>
       <c r="M191" t="s">
-        <v>1347</v>
+        <v>1353</v>
       </c>
       <c r="N191" t="s">
-        <v>1348</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1349</v>
+        <v>1355</v>
       </c>
       <c r="D192" t="s">
-        <v>1350</v>
+        <v>1356</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="I192" t="s">
-        <v>1352</v>
+        <v>1358</v>
       </c>
       <c r="J192" t="s">
-        <v>509</v>
+        <v>1200</v>
       </c>
       <c r="K192" t="s">
-        <v>1353</v>
+        <v>1359</v>
       </c>
       <c r="L192" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M192" t="s">
-        <v>1354</v>
+        <v>1360</v>
       </c>
       <c r="N192" t="s">
-        <v>1355</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1356</v>
+        <v>1362</v>
       </c>
       <c r="D193" t="s">
-        <v>43</v>
+        <v>1363</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1357</v>
+        <v>74</v>
       </c>
       <c r="I193" t="s">
-        <v>1358</v>
+        <v>1364</v>
       </c>
       <c r="J193" t="s">
-        <v>1199</v>
+        <v>1365</v>
       </c>
       <c r="K193" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="L193" t="s">
-        <v>1360</v>
+        <v>22</v>
       </c>
       <c r="M193" t="s">
-        <v>1361</v>
+        <v>1367</v>
       </c>
       <c r="N193" t="s">
-        <v>1362</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1363</v>
+        <v>1362</v>
       </c>
       <c r="D194" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
+        <v>1370</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1371</v>
+      </c>
+      <c r="J194" t="s">
         <v>1365</v>
       </c>
-      <c r="I194" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K194" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="L194" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M194" t="s">
+        <v>1373</v>
+      </c>
+      <c r="N194" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="D195" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="I195" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="J195" t="s">
-        <v>509</v>
+        <v>1365</v>
       </c>
       <c r="K195" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="L195" t="s">
-        <v>813</v>
+        <v>148</v>
       </c>
       <c r="M195" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="N195" t="s">
-        <v>1376</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="D196" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="I196" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="J196" t="s">
-        <v>509</v>
+        <v>1365</v>
       </c>
       <c r="K196" t="s">
-        <v>1381</v>
+        <v>1385</v>
       </c>
       <c r="L196" t="s">
-        <v>1382</v>
+        <v>22</v>
       </c>
       <c r="M196" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="N196" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="D197" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="I197" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="J197" t="s">
-        <v>509</v>
+        <v>1365</v>
       </c>
       <c r="K197" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="L197" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M197" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="N197" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="D198" t="s">
-        <v>691</v>
+        <v>1396</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="I198" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="J198" t="s">
-        <v>1199</v>
+        <v>1365</v>
       </c>
       <c r="K198" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="L198" t="s">
-        <v>1396</v>
+        <v>117</v>
       </c>
       <c r="M198" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="N198" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="D199" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="I199" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="J199" t="s">
-        <v>509</v>
+        <v>1365</v>
       </c>
       <c r="K199" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="L199" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M199" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="N199" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="D200" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="I200" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="J200" t="s">
-        <v>509</v>
+        <v>1365</v>
       </c>
       <c r="K200" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="L200" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M200" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
       <c r="N200" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>326</v>
+        <v>1416</v>
       </c>
       <c r="D201" t="s">
-        <v>1413</v>
+        <v>250</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="I201" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="J201" t="s">
-        <v>1199</v>
+        <v>783</v>
       </c>
       <c r="K201" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="L201" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="M201" t="s">
-        <v>1418</v>
-[...1 lines deleted...]
-      <c r="N201"/>
+        <v>1421</v>
+      </c>
+      <c r="N201" t="s">
+        <v>1422</v>
+      </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="D202" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="I202" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="J202" t="s">
-        <v>509</v>
+        <v>1427</v>
       </c>
       <c r="K202" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="L202" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M202" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="N202" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="D203" t="s">
-        <v>43</v>
+        <v>1432</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
+        <v>1433</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1434</v>
+      </c>
+      <c r="J203" t="s">
         <v>1427</v>
       </c>
-      <c r="I203" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K203" t="s">
-        <v>1429</v>
+        <v>1435</v>
       </c>
       <c r="L203" t="s">
-        <v>1430</v>
+        <v>22</v>
       </c>
       <c r="M203" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="N203" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="D204" t="s">
-        <v>43</v>
+        <v>1439</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1434</v>
+        <v>74</v>
       </c>
       <c r="I204" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="J204" t="s">
-        <v>1199</v>
+        <v>1441</v>
       </c>
       <c r="K204" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="L204" t="s">
-        <v>1437</v>
+        <v>22</v>
       </c>
       <c r="M204" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="N204" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1440</v>
+        <v>1438</v>
       </c>
       <c r="D205" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="I205" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="J205" t="s">
-        <v>509</v>
+        <v>1427</v>
       </c>
       <c r="K205" t="s">
+        <v>1448</v>
+      </c>
+      <c r="L205" t="s">
+        <v>22</v>
+      </c>
+      <c r="M205" t="s">
+        <v>1449</v>
+      </c>
+      <c r="N205" t="s">
         <v>1444</v>
-      </c>
-[...7 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
       <c r="D206" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1421</v>
+        <v>1452</v>
       </c>
       <c r="I206" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="J206" t="s">
-        <v>509</v>
+        <v>1427</v>
       </c>
       <c r="K206" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="L206" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="M206" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="N206" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="D207" t="s">
-        <v>43</v>
+        <v>1458</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="I207" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="J207" t="s">
-        <v>1199</v>
+        <v>1427</v>
       </c>
       <c r="K207" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="L207" t="s">
-        <v>1457</v>
+        <v>22</v>
       </c>
       <c r="M207" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="N207" t="s">
-        <v>1459</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="D208" t="s">
-        <v>43</v>
+        <v>1465</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="I208" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="J208" t="s">
-        <v>1199</v>
+        <v>1427</v>
       </c>
       <c r="K208" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="L208" t="s">
-        <v>1464</v>
+        <v>78</v>
       </c>
       <c r="M208" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="N208" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="D209" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="I209" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="J209" t="s">
-        <v>509</v>
+        <v>1427</v>
       </c>
       <c r="K209" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="L209" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M209" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="N209" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="D210" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      <c r="G210"/>
+        <v>1479</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1481</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1482</v>
+      </c>
       <c r="H210" t="s">
-        <v>1475</v>
+        <v>1483</v>
       </c>
       <c r="I210" t="s">
-        <v>1476</v>
+        <v>1484</v>
       </c>
       <c r="J210" t="s">
-        <v>1199</v>
+        <v>1485</v>
       </c>
       <c r="K210" t="s">
-        <v>1477</v>
+        <v>1486</v>
       </c>
       <c r="L210" t="s">
-        <v>1478</v>
+        <v>1487</v>
       </c>
       <c r="M210" t="s">
-        <v>1479</v>
+        <v>1488</v>
       </c>
       <c r="N210" t="s">
-        <v>1480</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1481</v>
+        <v>1490</v>
       </c>
       <c r="D211" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="G211"/>
+        <v>1479</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1493</v>
+      </c>
       <c r="H211" t="s">
-        <v>1482</v>
+        <v>1494</v>
       </c>
       <c r="I211" t="s">
-        <v>1483</v>
+        <v>1495</v>
       </c>
       <c r="J211" t="s">
-        <v>1199</v>
+        <v>1485</v>
       </c>
       <c r="K211" t="s">
-        <v>1484</v>
+        <v>1496</v>
       </c>
       <c r="L211" t="s">
-        <v>1485</v>
+        <v>1497</v>
       </c>
       <c r="M211" t="s">
-        <v>1486</v>
+        <v>1498</v>
       </c>
       <c r="N211" t="s">
-        <v>1487</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1488</v>
+        <v>1500</v>
       </c>
       <c r="D212" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="G212"/>
+        <v>1479</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1503</v>
+      </c>
       <c r="H212" t="s">
-        <v>1489</v>
+        <v>1504</v>
       </c>
       <c r="I212" t="s">
-        <v>1490</v>
+        <v>1505</v>
       </c>
       <c r="J212" t="s">
-        <v>1199</v>
+        <v>1485</v>
       </c>
       <c r="K212" t="s">
-        <v>1491</v>
+        <v>1506</v>
       </c>
       <c r="L212" t="s">
-        <v>1492</v>
+        <v>1487</v>
       </c>
       <c r="M212" t="s">
-        <v>1493</v>
+        <v>1507</v>
       </c>
       <c r="N212" t="s">
-        <v>1494</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1495</v>
+        <v>1509</v>
       </c>
       <c r="D213" t="s">
-        <v>43</v>
+        <v>1510</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="I213" t="s">
-        <v>1497</v>
+        <v>1512</v>
       </c>
       <c r="J213" t="s">
-        <v>1199</v>
+        <v>1427</v>
       </c>
       <c r="K213" t="s">
-        <v>1498</v>
+        <v>1513</v>
       </c>
       <c r="L213" t="s">
-        <v>1499</v>
+        <v>22</v>
       </c>
       <c r="M213" t="s">
-        <v>1500</v>
+        <v>1514</v>
       </c>
       <c r="N213" t="s">
-        <v>1501</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1502</v>
+        <v>1516</v>
       </c>
       <c r="D214" t="s">
-        <v>43</v>
+        <v>1517</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1503</v>
+        <v>1518</v>
       </c>
       <c r="I214" t="s">
-        <v>1504</v>
+        <v>1519</v>
       </c>
       <c r="J214" t="s">
-        <v>1199</v>
+        <v>1520</v>
       </c>
       <c r="K214" t="s">
-        <v>1505</v>
+        <v>1521</v>
       </c>
       <c r="L214" t="s">
-        <v>1506</v>
+        <v>78</v>
       </c>
       <c r="M214" t="s">
-        <v>1507</v>
+        <v>1522</v>
       </c>
       <c r="N214" t="s">
-        <v>1508</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1509</v>
+        <v>1524</v>
       </c>
       <c r="D215" t="s">
-        <v>546</v>
+        <v>1525</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1510</v>
+        <v>1526</v>
       </c>
       <c r="I215" t="s">
-        <v>1511</v>
+        <v>1527</v>
       </c>
       <c r="J215" t="s">
-        <v>1199</v>
+        <v>1520</v>
       </c>
       <c r="K215" t="s">
-        <v>1512</v>
+        <v>1528</v>
       </c>
       <c r="L215" t="s">
-        <v>1513</v>
+        <v>22</v>
       </c>
       <c r="M215" t="s">
-        <v>1514</v>
+        <v>1529</v>
       </c>
       <c r="N215" t="s">
-        <v>1515</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1516</v>
+        <v>1531</v>
       </c>
       <c r="D216" t="s">
-        <v>43</v>
+        <v>1532</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1517</v>
+        <v>1533</v>
       </c>
       <c r="I216" t="s">
-        <v>1518</v>
+        <v>1534</v>
       </c>
       <c r="J216" t="s">
-        <v>1199</v>
+        <v>1520</v>
       </c>
       <c r="K216" t="s">
-        <v>1519</v>
+        <v>1535</v>
       </c>
       <c r="L216" t="s">
-        <v>1520</v>
+        <v>22</v>
       </c>
       <c r="M216" t="s">
-        <v>1521</v>
+        <v>1536</v>
       </c>
       <c r="N216" t="s">
-        <v>1522</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1523</v>
+        <v>1538</v>
       </c>
       <c r="D217" t="s">
-        <v>43</v>
+        <v>1539</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1524</v>
+        <v>1540</v>
       </c>
       <c r="I217" t="s">
-        <v>1525</v>
+        <v>1541</v>
       </c>
       <c r="J217" t="s">
-        <v>1199</v>
+        <v>1542</v>
       </c>
       <c r="K217" t="s">
-        <v>1526</v>
+        <v>1543</v>
       </c>
       <c r="L217" t="s">
-        <v>1527</v>
+        <v>117</v>
       </c>
       <c r="M217" t="s">
-        <v>1528</v>
+        <v>1544</v>
       </c>
       <c r="N217" t="s">
-        <v>1529</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1530</v>
+        <v>1546</v>
       </c>
       <c r="D218" t="s">
-        <v>1531</v>
+        <v>1547</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1532</v>
+        <v>1548</v>
       </c>
       <c r="I218" t="s">
-        <v>1533</v>
+        <v>1549</v>
       </c>
       <c r="J218" t="s">
-        <v>509</v>
+        <v>1542</v>
       </c>
       <c r="K218" t="s">
-        <v>1534</v>
+        <v>1550</v>
       </c>
       <c r="L218" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M218" t="s">
-        <v>1535</v>
+        <v>1551</v>
       </c>
       <c r="N218" t="s">
-        <v>1536</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1537</v>
+        <v>1553</v>
       </c>
       <c r="D219" t="s">
-        <v>43</v>
+        <v>1554</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
       <c r="I219" t="s">
-        <v>1539</v>
+        <v>1556</v>
       </c>
       <c r="J219" t="s">
-        <v>1199</v>
+        <v>1542</v>
       </c>
       <c r="K219" t="s">
-        <v>1540</v>
+        <v>1557</v>
       </c>
       <c r="L219" t="s">
-        <v>1541</v>
+        <v>22</v>
       </c>
       <c r="M219" t="s">
-        <v>1542</v>
+        <v>1558</v>
       </c>
       <c r="N219" t="s">
-        <v>1543</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1544</v>
+        <v>1560</v>
       </c>
       <c r="D220" t="s">
-        <v>43</v>
+        <v>1561</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1545</v>
+        <v>1562</v>
       </c>
       <c r="I220" t="s">
-        <v>1546</v>
+        <v>1563</v>
       </c>
       <c r="J220" t="s">
-        <v>1199</v>
+        <v>1542</v>
       </c>
       <c r="K220" t="s">
-        <v>1547</v>
+        <v>1564</v>
       </c>
       <c r="L220" t="s">
-        <v>1548</v>
+        <v>22</v>
       </c>
       <c r="M220" t="s">
-        <v>1549</v>
+        <v>1565</v>
       </c>
       <c r="N220" t="s">
-        <v>1550</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1551</v>
+        <v>1567</v>
       </c>
       <c r="D221" t="s">
-        <v>43</v>
+        <v>1568</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="I221" t="s">
-        <v>1553</v>
+        <v>1570</v>
       </c>
       <c r="J221" t="s">
-        <v>1199</v>
+        <v>1542</v>
       </c>
       <c r="K221" t="s">
-        <v>1554</v>
+        <v>1571</v>
       </c>
       <c r="L221" t="s">
-        <v>1555</v>
+        <v>117</v>
       </c>
       <c r="M221" t="s">
-        <v>1556</v>
+        <v>1572</v>
       </c>
       <c r="N221" t="s">
-        <v>1557</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1558</v>
+        <v>1574</v>
       </c>
       <c r="D222" t="s">
-        <v>43</v>
+        <v>1575</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1559</v>
+        <v>1576</v>
       </c>
       <c r="I222" t="s">
-        <v>1560</v>
+        <v>1577</v>
       </c>
       <c r="J222" t="s">
-        <v>1199</v>
+        <v>1542</v>
       </c>
       <c r="K222" t="s">
-        <v>1561</v>
+        <v>1578</v>
       </c>
       <c r="L222" t="s">
-        <v>1562</v>
+        <v>22</v>
       </c>
       <c r="M222" t="s">
-        <v>1563</v>
+        <v>1579</v>
       </c>
       <c r="N222" t="s">
-        <v>1564</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
-      <c r="C223" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C223"/>
       <c r="D223" t="s">
-        <v>43</v>
+        <v>1581</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1566</v>
+        <v>1582</v>
       </c>
       <c r="I223" t="s">
-        <v>1567</v>
+        <v>1583</v>
       </c>
       <c r="J223" t="s">
-        <v>1199</v>
+        <v>36</v>
       </c>
       <c r="K223" t="s">
-        <v>1568</v>
+        <v>1584</v>
       </c>
       <c r="L223" t="s">
-        <v>1569</v>
+        <v>1585</v>
       </c>
       <c r="M223" t="s">
-        <v>1570</v>
-[...3 lines deleted...]
-      </c>
+        <v>1586</v>
+      </c>
+      <c r="N223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1572</v>
+        <v>1587</v>
       </c>
       <c r="D224" t="s">
-        <v>43</v>
+        <v>1588</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1573</v>
+        <v>1589</v>
       </c>
       <c r="I224" t="s">
-        <v>1574</v>
+        <v>1590</v>
       </c>
       <c r="J224" t="s">
-        <v>1199</v>
+        <v>1591</v>
       </c>
       <c r="K224" t="s">
-        <v>1575</v>
+        <v>1592</v>
       </c>
       <c r="L224" t="s">
-        <v>1576</v>
+        <v>22</v>
       </c>
       <c r="M224" t="s">
-        <v>1577</v>
+        <v>1593</v>
       </c>
       <c r="N224" t="s">
-        <v>1578</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1579</v>
+        <v>1595</v>
       </c>
       <c r="D225" t="s">
-        <v>1580</v>
+        <v>1596</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1581</v>
+        <v>1597</v>
       </c>
       <c r="I225" t="s">
-        <v>1582</v>
+        <v>1598</v>
       </c>
       <c r="J225" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="K225" t="s">
-        <v>1584</v>
+        <v>1599</v>
       </c>
       <c r="L225" t="s">
-        <v>1382</v>
+        <v>22</v>
       </c>
       <c r="M225" t="s">
-        <v>1585</v>
+        <v>1600</v>
       </c>
       <c r="N225" t="s">
-        <v>1586</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
       <c r="D226" t="s">
-        <v>1588</v>
+        <v>1603</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1589</v>
+        <v>1604</v>
       </c>
       <c r="I226" t="s">
-        <v>1590</v>
+        <v>1605</v>
       </c>
       <c r="J226" t="s">
-        <v>1583</v>
+        <v>1606</v>
       </c>
       <c r="K226" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="L226" t="s">
-        <v>813</v>
+        <v>1608</v>
       </c>
       <c r="M226" t="s">
-        <v>1592</v>
+        <v>1609</v>
       </c>
       <c r="N226" t="s">
-        <v>1593</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1579</v>
+        <v>1611</v>
       </c>
       <c r="D227" t="s">
-        <v>1594</v>
+        <v>1612</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>326</v>
+        <v>993</v>
       </c>
       <c r="I227" t="s">
-        <v>1595</v>
+        <v>1613</v>
       </c>
       <c r="J227" t="s">
-        <v>871</v>
+        <v>1542</v>
       </c>
       <c r="K227" t="s">
-        <v>1596</v>
+        <v>1614</v>
       </c>
       <c r="L227" t="s">
-        <v>1382</v>
+        <v>1487</v>
       </c>
       <c r="M227" t="s">
-        <v>1597</v>
+        <v>1615</v>
       </c>
       <c r="N227" t="s">
-        <v>1586</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1598</v>
+        <v>1617</v>
       </c>
       <c r="D228" t="s">
-        <v>1598</v>
+        <v>1618</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>326</v>
+        <v>1619</v>
       </c>
       <c r="I228" t="s">
-        <v>1599</v>
+        <v>1620</v>
       </c>
       <c r="J228" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="K228" t="s">
-        <v>1601</v>
+        <v>1621</v>
       </c>
       <c r="L228" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M228" t="s">
-        <v>1602</v>
+        <v>1622</v>
       </c>
       <c r="N228" t="s">
-        <v>1603</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1604</v>
+        <v>1624</v>
       </c>
       <c r="D229" t="s">
-        <v>1605</v>
+        <v>1625</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1606</v>
+        <v>1626</v>
       </c>
       <c r="I229" t="s">
-        <v>1607</v>
+        <v>1627</v>
       </c>
       <c r="J229" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="K229" t="s">
-        <v>1608</v>
+        <v>1628</v>
       </c>
       <c r="L229" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M229" t="s">
-        <v>1609</v>
+        <v>1629</v>
       </c>
       <c r="N229" t="s">
-        <v>1610</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1611</v>
+        <v>1631</v>
       </c>
       <c r="D230" t="s">
-        <v>1612</v>
+        <v>1632</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>326</v>
+        <v>1633</v>
       </c>
       <c r="I230" t="s">
-        <v>1613</v>
+        <v>1634</v>
       </c>
       <c r="J230" t="s">
-        <v>509</v>
+        <v>1591</v>
       </c>
       <c r="K230" t="s">
-        <v>1614</v>
+        <v>1635</v>
       </c>
       <c r="L230" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M230" t="s">
-        <v>1615</v>
+        <v>1636</v>
       </c>
       <c r="N230" t="s">
-        <v>1616</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1617</v>
+        <v>1638</v>
       </c>
       <c r="D231" t="s">
-        <v>1618</v>
+        <v>1639</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>326</v>
+        <v>1640</v>
       </c>
       <c r="I231" t="s">
-        <v>1619</v>
+        <v>1641</v>
       </c>
       <c r="J231" t="s">
-        <v>509</v>
+        <v>1591</v>
       </c>
       <c r="K231" t="s">
-        <v>1620</v>
+        <v>1642</v>
       </c>
       <c r="L231" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M231" t="s">
-        <v>1621</v>
+        <v>1643</v>
       </c>
       <c r="N231" t="s">
-        <v>1622</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1623</v>
+        <v>1645</v>
       </c>
       <c r="D232" t="s">
-        <v>1624</v>
+        <v>1646</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1625</v>
+        <v>1647</v>
       </c>
       <c r="I232" t="s">
-        <v>1626</v>
+        <v>1648</v>
       </c>
       <c r="J232" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="K232" t="s">
-        <v>1627</v>
+        <v>1649</v>
       </c>
       <c r="L232" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M232" t="s">
-        <v>1628</v>
+        <v>1650</v>
       </c>
       <c r="N232" t="s">
-        <v>1629</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1630</v>
+        <v>1652</v>
       </c>
       <c r="D233" t="s">
-        <v>1631</v>
+        <v>1653</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>326</v>
+        <v>1654</v>
       </c>
       <c r="I233" t="s">
-        <v>1632</v>
+        <v>1655</v>
       </c>
       <c r="J233" t="s">
-        <v>509</v>
+        <v>1591</v>
       </c>
       <c r="K233" t="s">
-        <v>1633</v>
+        <v>1656</v>
       </c>
       <c r="L233" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M233" t="s">
-        <v>1634</v>
+        <v>1657</v>
       </c>
       <c r="N233" t="s">
-        <v>1635</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1630</v>
+        <v>1659</v>
       </c>
       <c r="D234" t="s">
-        <v>1636</v>
+        <v>1660</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1637</v>
+        <v>1661</v>
       </c>
       <c r="I234" t="s">
-        <v>1638</v>
+        <v>1662</v>
       </c>
       <c r="J234" t="s">
-        <v>1583</v>
+        <v>1663</v>
       </c>
       <c r="K234" t="s">
-        <v>1639</v>
+        <v>1664</v>
       </c>
       <c r="L234" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M234" t="s">
-        <v>1640</v>
+        <v>1665</v>
       </c>
       <c r="N234" t="s">
-        <v>1635</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1617</v>
+        <v>1659</v>
       </c>
       <c r="D235" t="s">
-        <v>1641</v>
+        <v>1660</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1642</v>
+        <v>1667</v>
       </c>
       <c r="I235" t="s">
-        <v>1643</v>
+        <v>1668</v>
       </c>
       <c r="J235" t="s">
-        <v>1583</v>
+        <v>1663</v>
       </c>
       <c r="K235" t="s">
-        <v>1644</v>
+        <v>1669</v>
       </c>
       <c r="L235" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M235" t="s">
-        <v>1645</v>
+        <v>1670</v>
       </c>
       <c r="N235" t="s">
-        <v>1622</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1611</v>
+        <v>1671</v>
       </c>
       <c r="D236" t="s">
-        <v>1646</v>
+        <v>1672</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1637</v>
+        <v>1673</v>
       </c>
       <c r="I236" t="s">
-        <v>1647</v>
+        <v>1674</v>
       </c>
       <c r="J236" t="s">
-        <v>1583</v>
+        <v>1663</v>
       </c>
       <c r="K236" t="s">
-        <v>1648</v>
+        <v>1675</v>
       </c>
       <c r="L236" t="s">
-        <v>813</v>
+        <v>78</v>
       </c>
       <c r="M236" t="s">
-        <v>1649</v>
+        <v>1676</v>
       </c>
       <c r="N236" t="s">
-        <v>1616</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1650</v>
+        <v>1678</v>
       </c>
       <c r="D237" t="s">
-        <v>1651</v>
+        <v>1679</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1652</v>
+        <v>1680</v>
       </c>
       <c r="I237" t="s">
-        <v>1653</v>
+        <v>1681</v>
       </c>
       <c r="J237" t="s">
-        <v>1583</v>
+        <v>1663</v>
       </c>
       <c r="K237" t="s">
-        <v>1654</v>
+        <v>1682</v>
       </c>
       <c r="L237" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="M237" t="s">
-        <v>1655</v>
+        <v>1683</v>
       </c>
       <c r="N237" t="s">
-        <v>1656</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1657</v>
+        <v>1685</v>
       </c>
       <c r="D238" t="s">
-        <v>1658</v>
+        <v>1686</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1659</v>
+        <v>1687</v>
       </c>
       <c r="I238" t="s">
-        <v>1660</v>
+        <v>1688</v>
       </c>
       <c r="J238" t="s">
-        <v>1583</v>
+        <v>1663</v>
       </c>
       <c r="K238" t="s">
-        <v>1661</v>
+        <v>1689</v>
       </c>
       <c r="L238" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M238" t="s">
-        <v>1662</v>
+        <v>1690</v>
       </c>
       <c r="N238" t="s">
-        <v>1663</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1579</v>
+        <v>1692</v>
       </c>
       <c r="D239" t="s">
-        <v>1594</v>
+        <v>1693</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>326</v>
+        <v>1694</v>
       </c>
       <c r="I239" t="s">
-        <v>1664</v>
+        <v>1695</v>
       </c>
       <c r="J239" t="s">
-        <v>871</v>
+        <v>1663</v>
       </c>
       <c r="K239" t="s">
-        <v>1665</v>
+        <v>1696</v>
       </c>
       <c r="L239" t="s">
-        <v>1382</v>
+        <v>22</v>
       </c>
       <c r="M239" t="s">
-        <v>1666</v>
+        <v>1697</v>
       </c>
       <c r="N239" t="s">
-        <v>1586</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1667</v>
+        <v>1699</v>
       </c>
       <c r="D240" t="s">
-        <v>1668</v>
+        <v>1700</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1669</v>
+        <v>1701</v>
       </c>
       <c r="I240" t="s">
-        <v>1670</v>
+        <v>1702</v>
       </c>
       <c r="J240" t="s">
-        <v>871</v>
+        <v>1663</v>
       </c>
       <c r="K240" t="s">
-        <v>1671</v>
+        <v>1703</v>
       </c>
       <c r="L240" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M240" t="s">
-        <v>1672</v>
+        <v>1704</v>
       </c>
       <c r="N240" t="s">
-        <v>1673</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1674</v>
+        <v>1706</v>
       </c>
       <c r="D241" t="s">
-        <v>1675</v>
+        <v>1707</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1676</v>
+        <v>1708</v>
       </c>
       <c r="I241" t="s">
-        <v>1677</v>
+        <v>1709</v>
       </c>
       <c r="J241" t="s">
-        <v>871</v>
+        <v>1663</v>
       </c>
       <c r="K241" t="s">
-        <v>1678</v>
+        <v>1710</v>
       </c>
       <c r="L241" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M241" t="s">
-        <v>1679</v>
+        <v>1711</v>
       </c>
       <c r="N241" t="s">
-        <v>1680</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1681</v>
+        <v>1713</v>
       </c>
       <c r="D242" t="s">
-        <v>1682</v>
+        <v>1714</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1683</v>
+        <v>1715</v>
       </c>
       <c r="I242" t="s">
-        <v>1684</v>
+        <v>1716</v>
       </c>
       <c r="J242" t="s">
-        <v>871</v>
+        <v>1663</v>
       </c>
       <c r="K242" t="s">
-        <v>1685</v>
+        <v>1717</v>
       </c>
       <c r="L242" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M242" t="s">
-        <v>1686</v>
+        <v>1718</v>
       </c>
       <c r="N242" t="s">
-        <v>1687</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1688</v>
+        <v>1720</v>
       </c>
       <c r="D243" t="s">
-        <v>1689</v>
+        <v>1721</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1690</v>
+        <v>1722</v>
       </c>
       <c r="I243" t="s">
-        <v>1691</v>
+        <v>1723</v>
       </c>
       <c r="J243" t="s">
-        <v>871</v>
+        <v>1663</v>
       </c>
       <c r="K243" t="s">
-        <v>1692</v>
+        <v>1724</v>
       </c>
       <c r="L243" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M243" t="s">
-        <v>1693</v>
+        <v>1725</v>
       </c>
       <c r="N243" t="s">
-        <v>1694</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1695</v>
+        <v>1727</v>
       </c>
       <c r="D244" t="s">
-        <v>1696</v>
+        <v>1728</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1697</v>
+        <v>1729</v>
       </c>
       <c r="I244" t="s">
-        <v>1698</v>
+        <v>1730</v>
       </c>
       <c r="J244" t="s">
-        <v>871</v>
+        <v>1663</v>
       </c>
       <c r="K244" t="s">
-        <v>1699</v>
+        <v>1731</v>
       </c>
       <c r="L244" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M244" t="s">
-        <v>1700</v>
+        <v>1732</v>
       </c>
       <c r="N244" t="s">
-        <v>1701</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1702</v>
+        <v>1734</v>
       </c>
       <c r="D245" t="s">
-        <v>1703</v>
+        <v>1735</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1704</v>
+        <v>1736</v>
       </c>
       <c r="I245" t="s">
-        <v>1705</v>
+        <v>1737</v>
       </c>
       <c r="J245" t="s">
-        <v>871</v>
+        <v>1663</v>
       </c>
       <c r="K245" t="s">
-        <v>1706</v>
+        <v>1738</v>
       </c>
       <c r="L245" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M245" t="s">
-        <v>1707</v>
+        <v>1739</v>
       </c>
       <c r="N245" t="s">
-        <v>1708</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1709</v>
+        <v>1741</v>
       </c>
       <c r="D246" t="s">
-        <v>1710</v>
+        <v>1742</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1711</v>
+        <v>1743</v>
       </c>
       <c r="I246" t="s">
-        <v>1712</v>
+        <v>1744</v>
       </c>
       <c r="J246" t="s">
-        <v>871</v>
+        <v>1745</v>
       </c>
       <c r="K246" t="s">
-        <v>1713</v>
+        <v>1746</v>
       </c>
       <c r="L246" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M246" t="s">
-        <v>1714</v>
+        <v>1747</v>
       </c>
       <c r="N246" t="s">
-        <v>1715</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1716</v>
+        <v>1749</v>
       </c>
       <c r="D247" t="s">
-        <v>1717</v>
+        <v>1750</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>1718</v>
+        <v>1751</v>
       </c>
       <c r="I247" t="s">
-        <v>1719</v>
+        <v>1752</v>
       </c>
       <c r="J247" t="s">
-        <v>871</v>
+        <v>1745</v>
       </c>
       <c r="K247" t="s">
-        <v>1720</v>
+        <v>1753</v>
       </c>
       <c r="L247" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="M247" t="s">
-        <v>1721</v>
+        <v>1754</v>
       </c>
       <c r="N247" t="s">
-        <v>1722</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
-      <c r="C248" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C248"/>
       <c r="D248" t="s">
-        <v>1724</v>
+        <v>1756</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1725</v>
+        <v>1757</v>
       </c>
       <c r="I248" t="s">
-        <v>1726</v>
+        <v>1758</v>
       </c>
       <c r="J248" t="s">
-        <v>871</v>
+        <v>1759</v>
       </c>
       <c r="K248" t="s">
-        <v>1727</v>
+        <v>1760</v>
       </c>
       <c r="L248" t="s">
-        <v>1382</v>
+        <v>1761</v>
       </c>
       <c r="M248" t="s">
-        <v>1728</v>
-[...3 lines deleted...]
-      </c>
+        <v>1762</v>
+      </c>
+      <c r="N248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
-      <c r="C249" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C249"/>
       <c r="D249" t="s">
-        <v>1731</v>
+        <v>1763</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>855</v>
+        <v>1764</v>
       </c>
       <c r="I249" t="s">
-        <v>1732</v>
+        <v>1765</v>
       </c>
       <c r="J249" t="s">
-        <v>871</v>
+        <v>1759</v>
       </c>
       <c r="K249" t="s">
-        <v>1733</v>
+        <v>1766</v>
       </c>
       <c r="L249" t="s">
-        <v>57</v>
+        <v>1767</v>
       </c>
       <c r="M249" t="s">
-        <v>1734</v>
-[...3 lines deleted...]
-      </c>
+        <v>1768</v>
+      </c>
+      <c r="N249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
-      <c r="C250" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C250"/>
       <c r="D250" t="s">
-        <v>1737</v>
+        <v>1769</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1738</v>
+        <v>1770</v>
       </c>
       <c r="I250" t="s">
-        <v>1739</v>
+        <v>1771</v>
       </c>
       <c r="J250" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="K250" t="s">
-        <v>1741</v>
+        <v>1772</v>
       </c>
       <c r="L250" t="s">
-        <v>813</v>
+        <v>1773</v>
       </c>
       <c r="M250" t="s">
-        <v>1742</v>
-[...3 lines deleted...]
-      </c>
+        <v>1774</v>
+      </c>
+      <c r="N250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
-      <c r="C251" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C251"/>
       <c r="D251" t="s">
-        <v>1745</v>
+        <v>1775</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1746</v>
+        <v>1776</v>
       </c>
       <c r="I251" t="s">
-        <v>1747</v>
+        <v>1777</v>
       </c>
       <c r="J251" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="K251" t="s">
-        <v>1748</v>
+        <v>1778</v>
       </c>
       <c r="L251" t="s">
-        <v>813</v>
+        <v>1779</v>
       </c>
       <c r="M251" t="s">
-        <v>1749</v>
-[...3 lines deleted...]
-      </c>
+        <v>1780</v>
+      </c>
+      <c r="N251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1751</v>
+        <v>1781</v>
       </c>
       <c r="D252" t="s">
-        <v>1751</v>
+        <v>1782</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>326</v>
+        <v>1783</v>
       </c>
       <c r="I252" t="s">
-        <v>1752</v>
+        <v>1784</v>
       </c>
       <c r="J252" t="s">
-        <v>1740</v>
+        <v>1785</v>
       </c>
       <c r="K252" t="s">
-        <v>1753</v>
+        <v>1786</v>
       </c>
       <c r="L252" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M252" t="s">
-        <v>1754</v>
+        <v>1787</v>
       </c>
       <c r="N252" t="s">
-        <v>1755</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1751</v>
+        <v>1789</v>
       </c>
       <c r="D253" t="s">
-        <v>1756</v>
+        <v>1790</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="I253" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="J253" t="s">
-        <v>1740</v>
+        <v>1785</v>
       </c>
       <c r="K253" t="s">
-        <v>1759</v>
+        <v>1793</v>
       </c>
       <c r="L253" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M253" t="s">
-        <v>1760</v>
+        <v>1794</v>
       </c>
       <c r="N253" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1761</v>
+        <v>1796</v>
       </c>
       <c r="D254" t="s">
-        <v>1762</v>
+        <v>1797</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1763</v>
+        <v>1798</v>
       </c>
       <c r="I254" t="s">
-        <v>1764</v>
+        <v>1799</v>
       </c>
       <c r="J254" t="s">
-        <v>1740</v>
+        <v>1785</v>
       </c>
       <c r="K254" t="s">
-        <v>1765</v>
+        <v>1800</v>
       </c>
       <c r="L254" t="s">
-        <v>1766</v>
+        <v>22</v>
       </c>
       <c r="M254" t="s">
-        <v>1767</v>
+        <v>1801</v>
       </c>
       <c r="N254" t="s">
-        <v>1768</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1769</v>
+        <v>1803</v>
       </c>
       <c r="D255" t="s">
-        <v>1770</v>
+        <v>1804</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1771</v>
+        <v>1805</v>
       </c>
       <c r="I255" t="s">
-        <v>1772</v>
+        <v>1806</v>
       </c>
       <c r="J255" t="s">
-        <v>1740</v>
+        <v>1785</v>
       </c>
       <c r="K255" t="s">
-        <v>1773</v>
+        <v>1807</v>
       </c>
       <c r="L255" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M255" t="s">
-        <v>1774</v>
+        <v>1808</v>
       </c>
       <c r="N255" t="s">
-        <v>1775</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
-      <c r="C256" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C256"/>
       <c r="D256" t="s">
-        <v>1777</v>
+        <v>1810</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1778</v>
+        <v>1811</v>
       </c>
       <c r="I256" t="s">
-        <v>1779</v>
+        <v>1812</v>
       </c>
       <c r="J256" t="s">
-        <v>1740</v>
+        <v>728</v>
       </c>
       <c r="K256" t="s">
-        <v>1780</v>
+        <v>1813</v>
       </c>
       <c r="L256" t="s">
-        <v>57</v>
+        <v>1814</v>
       </c>
       <c r="M256" t="s">
-        <v>1781</v>
-[...3 lines deleted...]
-      </c>
+        <v>1815</v>
+      </c>
+      <c r="N256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
-      <c r="C257" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C257"/>
       <c r="D257" t="s">
-        <v>1784</v>
+        <v>1816</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1785</v>
+        <v>1817</v>
       </c>
       <c r="I257" t="s">
-        <v>1786</v>
+        <v>1818</v>
       </c>
       <c r="J257" t="s">
-        <v>1740</v>
+        <v>728</v>
       </c>
       <c r="K257" t="s">
-        <v>1787</v>
+        <v>1819</v>
       </c>
       <c r="L257" t="s">
-        <v>813</v>
+        <v>1820</v>
       </c>
       <c r="M257" t="s">
-        <v>1788</v>
-[...3 lines deleted...]
-      </c>
+        <v>1821</v>
+      </c>
+      <c r="N257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
-      <c r="C258" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C258"/>
       <c r="D258" t="s">
-        <v>1791</v>
+        <v>1822</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1792</v>
+        <v>1823</v>
       </c>
       <c r="I258" t="s">
-        <v>1793</v>
+        <v>1824</v>
       </c>
       <c r="J258" t="s">
-        <v>1740</v>
+        <v>728</v>
       </c>
       <c r="K258" t="s">
-        <v>1794</v>
+        <v>1825</v>
       </c>
       <c r="L258" t="s">
-        <v>57</v>
+        <v>1826</v>
       </c>
       <c r="M258" t="s">
-        <v>1795</v>
-[...3 lines deleted...]
-      </c>
+        <v>1827</v>
+      </c>
+      <c r="N258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
-      <c r="C259" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C259"/>
       <c r="D259" t="s">
-        <v>1798</v>
+        <v>1828</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1799</v>
+        <v>1829</v>
       </c>
       <c r="I259" t="s">
-        <v>1800</v>
+        <v>1830</v>
       </c>
       <c r="J259" t="s">
-        <v>1740</v>
+        <v>728</v>
       </c>
       <c r="K259" t="s">
-        <v>1801</v>
+        <v>1831</v>
       </c>
       <c r="L259" t="s">
-        <v>813</v>
+        <v>1832</v>
       </c>
       <c r="M259" t="s">
-        <v>1802</v>
-[...3 lines deleted...]
-      </c>
+        <v>1833</v>
+      </c>
+      <c r="N259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
-      <c r="C260" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C260"/>
       <c r="D260" t="s">
-        <v>1805</v>
+        <v>1834</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1806</v>
+        <v>1835</v>
       </c>
       <c r="I260" t="s">
-        <v>1807</v>
+        <v>1836</v>
       </c>
       <c r="J260" t="s">
-        <v>1808</v>
+        <v>728</v>
       </c>
       <c r="K260" t="s">
-        <v>1809</v>
+        <v>1837</v>
       </c>
       <c r="L260" t="s">
-        <v>57</v>
+        <v>1838</v>
       </c>
       <c r="M260" t="s">
-        <v>1810</v>
-[...3 lines deleted...]
-      </c>
+        <v>1839</v>
+      </c>
+      <c r="N260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1812</v>
+        <v>1840</v>
       </c>
       <c r="D261" t="s">
-        <v>1813</v>
+        <v>1841</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1814</v>
+        <v>1842</v>
       </c>
       <c r="I261" t="s">
-        <v>1815</v>
+        <v>1843</v>
       </c>
       <c r="J261" t="s">
-        <v>1808</v>
+        <v>36</v>
       </c>
       <c r="K261" t="s">
-        <v>1816</v>
+        <v>1844</v>
       </c>
       <c r="L261" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M261" t="s">
-        <v>1817</v>
+        <v>1845</v>
       </c>
       <c r="N261" t="s">
-        <v>1818</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1819</v>
+        <v>1847</v>
       </c>
       <c r="D262" t="s">
-        <v>1820</v>
+        <v>1848</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1821</v>
+        <v>1849</v>
       </c>
       <c r="I262" t="s">
-        <v>1822</v>
+        <v>1850</v>
       </c>
       <c r="J262" t="s">
-        <v>1808</v>
+        <v>1851</v>
       </c>
       <c r="K262" t="s">
-        <v>1823</v>
+        <v>1852</v>
       </c>
       <c r="L262" t="s">
-        <v>57</v>
+        <v>1853</v>
       </c>
       <c r="M262" t="s">
-        <v>1824</v>
+        <v>1854</v>
       </c>
       <c r="N262" t="s">
-        <v>1825</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1826</v>
+        <v>1856</v>
       </c>
       <c r="D263" t="s">
-        <v>1827</v>
+        <v>1857</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1828</v>
+        <v>1858</v>
       </c>
       <c r="I263" t="s">
-        <v>1829</v>
+        <v>1859</v>
       </c>
       <c r="J263" t="s">
-        <v>1808</v>
+        <v>36</v>
       </c>
       <c r="K263" t="s">
-        <v>1830</v>
+        <v>1860</v>
       </c>
       <c r="L263" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M263" t="s">
-        <v>1831</v>
+        <v>1861</v>
       </c>
       <c r="N263" t="s">
-        <v>1832</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
-      <c r="C264" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C264"/>
       <c r="D264" t="s">
-        <v>1834</v>
+        <v>1863</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>326</v>
+        <v>1864</v>
       </c>
       <c r="I264" t="s">
-        <v>1835</v>
+        <v>1865</v>
       </c>
       <c r="J264" t="s">
-        <v>1836</v>
+        <v>902</v>
       </c>
       <c r="K264" t="s">
-        <v>1837</v>
+        <v>1866</v>
       </c>
       <c r="L264" t="s">
-        <v>57</v>
+        <v>1867</v>
       </c>
       <c r="M264" t="s">
-        <v>1838</v>
-[...3 lines deleted...]
-      </c>
+        <v>1868</v>
+      </c>
+      <c r="N264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
-      <c r="C265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C265"/>
       <c r="D265" t="s">
-        <v>1840</v>
+        <v>1869</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1841</v>
+        <v>1870</v>
       </c>
       <c r="I265" t="s">
-        <v>1842</v>
+        <v>1871</v>
       </c>
       <c r="J265" t="s">
-        <v>1808</v>
+        <v>902</v>
       </c>
       <c r="K265" t="s">
-        <v>1843</v>
+        <v>1872</v>
       </c>
       <c r="L265" t="s">
-        <v>57</v>
+        <v>1873</v>
       </c>
       <c r="M265" t="s">
-        <v>1844</v>
-[...3 lines deleted...]
-      </c>
+        <v>1874</v>
+      </c>
+      <c r="N265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266"/>
       <c r="D266" t="s">
-        <v>1845</v>
+        <v>1875</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1846</v>
+        <v>1876</v>
       </c>
       <c r="I266" t="s">
-        <v>1847</v>
+        <v>1877</v>
       </c>
       <c r="J266" t="s">
-        <v>1848</v>
+        <v>902</v>
       </c>
       <c r="K266" t="s">
-        <v>1849</v>
+        <v>1878</v>
       </c>
       <c r="L266" t="s">
-        <v>1850</v>
+        <v>1879</v>
       </c>
       <c r="M266" t="s">
-        <v>1851</v>
+        <v>1880</v>
       </c>
       <c r="N266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267"/>
       <c r="D267" t="s">
-        <v>1852</v>
+        <v>1881</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1853</v>
+        <v>1882</v>
       </c>
       <c r="I267" t="s">
-        <v>1854</v>
+        <v>1883</v>
       </c>
       <c r="J267" t="s">
-        <v>1848</v>
+        <v>902</v>
       </c>
       <c r="K267" t="s">
-        <v>1855</v>
+        <v>1884</v>
       </c>
       <c r="L267" t="s">
-        <v>1856</v>
+        <v>1885</v>
       </c>
       <c r="M267" t="s">
-        <v>1857</v>
+        <v>1886</v>
       </c>
       <c r="N267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268"/>
       <c r="D268" t="s">
-        <v>1858</v>
+        <v>1887</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1859</v>
+        <v>1888</v>
       </c>
       <c r="I268" t="s">
-        <v>1860</v>
+        <v>1889</v>
       </c>
       <c r="J268" t="s">
-        <v>1848</v>
+        <v>902</v>
       </c>
       <c r="K268" t="s">
-        <v>1861</v>
+        <v>1890</v>
       </c>
       <c r="L268" t="s">
-        <v>1862</v>
+        <v>1891</v>
       </c>
       <c r="M268" t="s">
-        <v>1863</v>
+        <v>1892</v>
       </c>
       <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
-      <c r="C269"/>
+      <c r="C269" t="s">
+        <v>1893</v>
+      </c>
       <c r="D269" t="s">
-        <v>1864</v>
-[...3 lines deleted...]
-      <c r="G269"/>
+        <v>1894</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1895</v>
+      </c>
+      <c r="F269" t="s">
+        <v>1896</v>
+      </c>
+      <c r="G269" t="s">
+        <v>1897</v>
+      </c>
       <c r="H269" t="s">
-        <v>1865</v>
+        <v>1898</v>
       </c>
       <c r="I269" t="s">
-        <v>1866</v>
-[...3 lines deleted...]
-      </c>
+        <v>1899</v>
+      </c>
+      <c r="J269"/>
       <c r="K269" t="s">
-        <v>1867</v>
+        <v>1900</v>
       </c>
       <c r="L269" t="s">
-        <v>1868</v>
+        <v>1901</v>
       </c>
       <c r="M269" t="s">
-        <v>1869</v>
-[...1 lines deleted...]
-      <c r="N269"/>
+        <v>1902</v>
+      </c>
+      <c r="N269" t="s">
+        <v>1903</v>
+      </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
-      <c r="C270"/>
+      <c r="C270" t="s">
+        <v>1904</v>
+      </c>
       <c r="D270" t="s">
-        <v>1870</v>
+        <v>1905</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1871</v>
+        <v>1906</v>
       </c>
       <c r="I270" t="s">
-        <v>1872</v>
+        <v>1907</v>
       </c>
       <c r="J270" t="s">
-        <v>1848</v>
+        <v>85</v>
       </c>
       <c r="K270" t="s">
-        <v>1873</v>
+        <v>1908</v>
       </c>
       <c r="L270" t="s">
-        <v>1874</v>
+        <v>22</v>
       </c>
       <c r="M270" t="s">
-        <v>1875</v>
-[...1 lines deleted...]
-      <c r="N270"/>
+        <v>1909</v>
+      </c>
+      <c r="N270" t="s">
+        <v>1910</v>
+      </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>1876</v>
+        <v>1911</v>
       </c>
       <c r="D271" t="s">
-        <v>1877</v>
+        <v>1912</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1878</v>
+        <v>1913</v>
       </c>
       <c r="I271" t="s">
-        <v>1879</v>
+        <v>1914</v>
       </c>
       <c r="J271" t="s">
-        <v>1880</v>
+        <v>85</v>
       </c>
       <c r="K271" t="s">
-        <v>1881</v>
+        <v>1915</v>
       </c>
       <c r="L271" t="s">
-        <v>813</v>
+        <v>22</v>
       </c>
       <c r="M271" t="s">
-        <v>1882</v>
+        <v>1916</v>
       </c>
       <c r="N271" t="s">
-        <v>1883</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1884</v>
+        <v>1918</v>
       </c>
       <c r="D272" t="s">
-        <v>1885</v>
+        <v>1919</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1886</v>
+        <v>1920</v>
       </c>
       <c r="I272" t="s">
-        <v>1887</v>
+        <v>1921</v>
       </c>
       <c r="J272" t="s">
-        <v>1880</v>
+        <v>85</v>
       </c>
       <c r="K272" t="s">
-        <v>1888</v>
+        <v>1922</v>
       </c>
       <c r="L272" t="s">
-        <v>1766</v>
+        <v>22</v>
       </c>
       <c r="M272" t="s">
-        <v>1889</v>
+        <v>1923</v>
       </c>
       <c r="N272" t="s">
-        <v>1890</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1891</v>
+        <v>1925</v>
       </c>
       <c r="D273" t="s">
-        <v>1892</v>
+        <v>1926</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1893</v>
+        <v>1124</v>
       </c>
       <c r="I273" t="s">
-        <v>1894</v>
+        <v>1927</v>
       </c>
       <c r="J273" t="s">
-        <v>1880</v>
+        <v>85</v>
       </c>
       <c r="K273" t="s">
-        <v>1895</v>
+        <v>1928</v>
       </c>
       <c r="L273" t="s">
-        <v>1766</v>
+        <v>22</v>
       </c>
       <c r="M273" t="s">
-        <v>1896</v>
+        <v>1929</v>
       </c>
       <c r="N273" t="s">
-        <v>1897</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1898</v>
+        <v>1931</v>
       </c>
       <c r="D274" t="s">
-        <v>1899</v>
+        <v>1932</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1900</v>
+        <v>1933</v>
       </c>
       <c r="I274" t="s">
-        <v>1901</v>
+        <v>1934</v>
       </c>
       <c r="J274" t="s">
-        <v>1880</v>
+        <v>85</v>
       </c>
       <c r="K274" t="s">
-        <v>1902</v>
+        <v>1935</v>
       </c>
       <c r="L274" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M274" t="s">
-        <v>1903</v>
+        <v>1936</v>
       </c>
       <c r="N274" t="s">
-        <v>1904</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1905</v>
+        <v>1938</v>
       </c>
       <c r="D275" t="s">
-        <v>1906</v>
+        <v>1939</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1907</v>
+        <v>1940</v>
       </c>
       <c r="I275" t="s">
-        <v>1908</v>
+        <v>1941</v>
       </c>
       <c r="J275" t="s">
-        <v>1880</v>
+        <v>85</v>
       </c>
       <c r="K275" t="s">
-        <v>1909</v>
+        <v>1942</v>
       </c>
       <c r="L275" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M275" t="s">
-        <v>1910</v>
+        <v>1943</v>
       </c>
       <c r="N275" t="s">
-        <v>1911</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
-      <c r="C276"/>
+      <c r="C276" t="s">
+        <v>1945</v>
+      </c>
       <c r="D276" t="s">
-        <v>1912</v>
+        <v>1946</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1913</v>
+        <v>1947</v>
       </c>
       <c r="I276" t="s">
-        <v>1914</v>
+        <v>1948</v>
       </c>
       <c r="J276" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K276" t="s">
-        <v>1915</v>
+        <v>1949</v>
       </c>
       <c r="L276" t="s">
-        <v>1916</v>
+        <v>22</v>
       </c>
       <c r="M276" t="s">
-        <v>1917</v>
-[...1 lines deleted...]
-      <c r="N276"/>
+        <v>1950</v>
+      </c>
+      <c r="N276" t="s">
+        <v>1951</v>
+      </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
-      <c r="C277"/>
+      <c r="C277" t="s">
+        <v>1945</v>
+      </c>
       <c r="D277" t="s">
-        <v>1918</v>
+        <v>1952</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1919</v>
+        <v>74</v>
       </c>
       <c r="I277" t="s">
-        <v>1920</v>
+        <v>1953</v>
       </c>
       <c r="J277" t="s">
-        <v>144</v>
+        <v>85</v>
       </c>
       <c r="K277" t="s">
-        <v>1921</v>
+        <v>1954</v>
       </c>
       <c r="L277" t="s">
-        <v>1922</v>
+        <v>22</v>
       </c>
       <c r="M277" t="s">
-        <v>1923</v>
-[...1 lines deleted...]
-      <c r="N277"/>
+        <v>1955</v>
+      </c>
+      <c r="N277" t="s">
+        <v>1951</v>
+      </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
-      <c r="C278"/>
+      <c r="C278" t="s">
+        <v>1956</v>
+      </c>
       <c r="D278" t="s">
-        <v>1924</v>
+        <v>1957</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1925</v>
+        <v>1958</v>
       </c>
       <c r="I278" t="s">
-        <v>1926</v>
+        <v>1959</v>
       </c>
       <c r="J278" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K278" t="s">
-        <v>1927</v>
+        <v>1960</v>
       </c>
       <c r="L278" t="s">
-        <v>1928</v>
+        <v>117</v>
       </c>
       <c r="M278" t="s">
-        <v>1929</v>
-[...1 lines deleted...]
-      <c r="N278"/>
+        <v>1961</v>
+      </c>
+      <c r="N278" t="s">
+        <v>1962</v>
+      </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
-      <c r="C279"/>
+      <c r="C279" t="s">
+        <v>1963</v>
+      </c>
       <c r="D279" t="s">
-        <v>1930</v>
+        <v>1964</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1931</v>
+        <v>1965</v>
       </c>
       <c r="I279" t="s">
-        <v>1932</v>
+        <v>1966</v>
       </c>
       <c r="J279" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="K279" t="s">
-        <v>1933</v>
+        <v>1967</v>
       </c>
       <c r="L279" t="s">
-        <v>1934</v>
+        <v>22</v>
       </c>
       <c r="M279" t="s">
-        <v>1935</v>
-[...1 lines deleted...]
-      <c r="N279"/>
+        <v>1968</v>
+      </c>
+      <c r="N279" t="s">
+        <v>1969</v>
+      </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1936</v>
+        <v>1970</v>
       </c>
       <c r="D280" t="s">
-        <v>1937</v>
-[...9 lines deleted...]
-      </c>
+        <v>1971</v>
+      </c>
+      <c r="E280"/>
+      <c r="F280"/>
+      <c r="G280"/>
       <c r="H280" t="s">
-        <v>1941</v>
+        <v>1972</v>
       </c>
       <c r="I280" t="s">
-        <v>1942</v>
+        <v>1973</v>
       </c>
       <c r="J280" t="s">
-        <v>630</v>
+        <v>230</v>
       </c>
       <c r="K280" t="s">
-        <v>1943</v>
+        <v>1974</v>
       </c>
       <c r="L280" t="s">
-        <v>1944</v>
+        <v>22</v>
       </c>
       <c r="M280" t="s">
-        <v>1945</v>
+        <v>1975</v>
       </c>
       <c r="N280" t="s">
-        <v>1946</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1947</v>
+        <v>1977</v>
       </c>
       <c r="D281" t="s">
-        <v>1948</v>
+        <v>1978</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>1949</v>
+        <v>1979</v>
       </c>
       <c r="I281" t="s">
-        <v>1950</v>
+        <v>1980</v>
       </c>
       <c r="J281" t="s">
-        <v>1951</v>
+        <v>230</v>
       </c>
       <c r="K281" t="s">
-        <v>1952</v>
+        <v>1981</v>
       </c>
       <c r="L281" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M281" t="s">
-        <v>1953</v>
+        <v>1982</v>
       </c>
       <c r="N281" t="s">
-        <v>1954</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1955</v>
+        <v>1984</v>
       </c>
       <c r="D282" t="s">
-        <v>1956</v>
+        <v>1985</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1957</v>
+        <v>1986</v>
       </c>
       <c r="I282" t="s">
-        <v>1958</v>
+        <v>1987</v>
       </c>
       <c r="J282" t="s">
-        <v>1951</v>
+        <v>230</v>
       </c>
       <c r="K282" t="s">
-        <v>1959</v>
+        <v>1988</v>
       </c>
       <c r="L282" t="s">
-        <v>813</v>
+        <v>1989</v>
       </c>
       <c r="M282" t="s">
-        <v>1960</v>
+        <v>1990</v>
       </c>
       <c r="N282" t="s">
-        <v>1961</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1962</v>
+        <v>1992</v>
       </c>
       <c r="D283" t="s">
-        <v>1963</v>
+        <v>1993</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>1964</v>
+        <v>1994</v>
       </c>
       <c r="I283" t="s">
-        <v>1965</v>
+        <v>1995</v>
       </c>
       <c r="J283" t="s">
-        <v>1951</v>
+        <v>230</v>
       </c>
       <c r="K283" t="s">
-        <v>1966</v>
+        <v>1996</v>
       </c>
       <c r="L283" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M283" t="s">
-        <v>1967</v>
+        <v>1997</v>
       </c>
       <c r="N283" t="s">
-        <v>1968</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1969</v>
+        <v>1999</v>
       </c>
       <c r="D284" t="s">
-        <v>1970</v>
+        <v>2000</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>1971</v>
+        <v>2001</v>
       </c>
       <c r="I284" t="s">
-        <v>1972</v>
+        <v>2002</v>
       </c>
       <c r="J284" t="s">
-        <v>1951</v>
+        <v>544</v>
       </c>
       <c r="K284" t="s">
-        <v>1973</v>
+        <v>2003</v>
       </c>
       <c r="L284" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M284" t="s">
-        <v>1974</v>
+        <v>2004</v>
       </c>
       <c r="N284" t="s">
-        <v>1975</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
-      <c r="C285"/>
+      <c r="C285" t="s">
+        <v>2006</v>
+      </c>
       <c r="D285" t="s">
-        <v>1976</v>
+        <v>2007</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>1977</v>
+        <v>2008</v>
       </c>
       <c r="I285" t="s">
-        <v>1978</v>
+        <v>2009</v>
       </c>
       <c r="J285" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="K285" t="s">
-        <v>1979</v>
+        <v>2010</v>
       </c>
       <c r="L285" t="s">
-        <v>1980</v>
+        <v>22</v>
       </c>
       <c r="M285" t="s">
-        <v>1981</v>
-[...1 lines deleted...]
-      <c r="N285"/>
+        <v>2011</v>
+      </c>
+      <c r="N285" t="s">
+        <v>2012</v>
+      </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
-      <c r="C286"/>
+      <c r="C286" t="s">
+        <v>1587</v>
+      </c>
       <c r="D286" t="s">
-        <v>1982</v>
+        <v>1588</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>1983</v>
+        <v>2013</v>
       </c>
       <c r="I286" t="s">
-        <v>1984</v>
+        <v>2014</v>
       </c>
       <c r="J286" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="K286" t="s">
-        <v>1985</v>
+        <v>2015</v>
       </c>
       <c r="L286" t="s">
-        <v>1986</v>
+        <v>22</v>
       </c>
       <c r="M286" t="s">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="N286"/>
+        <v>2016</v>
+      </c>
+      <c r="N286" t="s">
+        <v>1594</v>
+      </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
-      <c r="C287"/>
+      <c r="C287" t="s">
+        <v>2017</v>
+      </c>
       <c r="D287" t="s">
-        <v>1988</v>
+        <v>2018</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="I287" t="s">
-        <v>1990</v>
+        <v>2020</v>
       </c>
       <c r="J287" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="K287" t="s">
-        <v>1991</v>
+        <v>2021</v>
       </c>
       <c r="L287" t="s">
-        <v>1992</v>
+        <v>22</v>
       </c>
       <c r="M287" t="s">
-        <v>1993</v>
-[...1 lines deleted...]
-      <c r="N287"/>
+        <v>2022</v>
+      </c>
+      <c r="N287" t="s">
+        <v>2023</v>
+      </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
-      <c r="C288"/>
+      <c r="C288" t="s">
+        <v>2024</v>
+      </c>
       <c r="D288" t="s">
-        <v>1994</v>
+        <v>2025</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>1995</v>
+        <v>2026</v>
       </c>
       <c r="I288" t="s">
-        <v>1996</v>
+        <v>2027</v>
       </c>
       <c r="J288" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="K288" t="s">
-        <v>1997</v>
+        <v>2028</v>
       </c>
       <c r="L288" t="s">
-        <v>1998</v>
+        <v>22</v>
       </c>
       <c r="M288" t="s">
-        <v>1999</v>
-[...1 lines deleted...]
-      <c r="N288"/>
+        <v>2029</v>
+      </c>
+      <c r="N288" t="s">
+        <v>2030</v>
+      </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2000</v>
+        <v>2031</v>
       </c>
       <c r="D289" t="s">
-        <v>2001</v>
+        <v>2032</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>2002</v>
+        <v>2033</v>
       </c>
       <c r="I289" t="s">
-        <v>2003</v>
+        <v>2034</v>
       </c>
       <c r="J289" t="s">
-        <v>2004</v>
+        <v>544</v>
       </c>
       <c r="K289" t="s">
-        <v>2005</v>
+        <v>2035</v>
       </c>
       <c r="L289" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M289" t="s">
-        <v>2006</v>
+        <v>2036</v>
       </c>
       <c r="N289" t="s">
-        <v>2007</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2008</v>
+        <v>2038</v>
       </c>
       <c r="D290" t="s">
-        <v>2009</v>
+        <v>2039</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>2010</v>
+        <v>2040</v>
       </c>
       <c r="I290" t="s">
-        <v>2011</v>
+        <v>2041</v>
       </c>
       <c r="J290" t="s">
-        <v>2004</v>
+        <v>728</v>
       </c>
       <c r="K290" t="s">
-        <v>2012</v>
+        <v>2042</v>
       </c>
       <c r="L290" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M290" t="s">
-        <v>2013</v>
+        <v>2043</v>
       </c>
       <c r="N290" t="s">
-        <v>2014</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2015</v>
+        <v>2045</v>
       </c>
       <c r="D291" t="s">
-        <v>2016</v>
+        <v>2046</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>2017</v>
+        <v>2047</v>
       </c>
       <c r="I291" t="s">
-        <v>2018</v>
+        <v>2048</v>
       </c>
       <c r="J291" t="s">
-        <v>2004</v>
+        <v>728</v>
       </c>
       <c r="K291" t="s">
-        <v>2019</v>
+        <v>2049</v>
       </c>
       <c r="L291" t="s">
-        <v>813</v>
+        <v>117</v>
       </c>
       <c r="M291" t="s">
-        <v>2020</v>
+        <v>2050</v>
       </c>
       <c r="N291" t="s">
-        <v>2021</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2022</v>
+        <v>2052</v>
       </c>
       <c r="D292" t="s">
-        <v>2023</v>
+        <v>2053</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>2024</v>
+        <v>2054</v>
       </c>
       <c r="I292" t="s">
-        <v>2025</v>
+        <v>2055</v>
       </c>
       <c r="J292" t="s">
-        <v>2004</v>
+        <v>728</v>
       </c>
       <c r="K292" t="s">
-        <v>2026</v>
+        <v>2056</v>
       </c>
       <c r="L292" t="s">
-        <v>1766</v>
+        <v>22</v>
       </c>
       <c r="M292" t="s">
-        <v>2027</v>
+        <v>2057</v>
       </c>
       <c r="N292" t="s">
-        <v>2028</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2029</v>
+        <v>2059</v>
       </c>
       <c r="D293" t="s">
-        <v>2030</v>
+        <v>2060</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>2031</v>
+        <v>2061</v>
       </c>
       <c r="I293" t="s">
-        <v>2032</v>
+        <v>2062</v>
       </c>
       <c r="J293" t="s">
-        <v>2004</v>
+        <v>728</v>
       </c>
       <c r="K293" t="s">
-        <v>2033</v>
+        <v>2063</v>
       </c>
       <c r="L293" t="s">
-        <v>1766</v>
+        <v>117</v>
       </c>
       <c r="M293" t="s">
-        <v>2034</v>
+        <v>2064</v>
       </c>
       <c r="N293" t="s">
-        <v>2035</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2036</v>
+        <v>2066</v>
       </c>
       <c r="D294" t="s">
-        <v>2037</v>
+        <v>2067</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>2038</v>
+        <v>2068</v>
       </c>
       <c r="I294" t="s">
-        <v>2039</v>
+        <v>2069</v>
       </c>
       <c r="J294" t="s">
-        <v>2004</v>
+        <v>728</v>
       </c>
       <c r="K294" t="s">
-        <v>2040</v>
+        <v>2070</v>
       </c>
       <c r="L294" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M294" t="s">
-        <v>2041</v>
+        <v>2071</v>
       </c>
       <c r="N294" t="s">
-        <v>2042</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2029</v>
+        <v>2073</v>
       </c>
       <c r="D295" t="s">
-        <v>2030</v>
+        <v>2074</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>2043</v>
+        <v>2075</v>
       </c>
       <c r="I295" t="s">
-        <v>2044</v>
+        <v>2076</v>
       </c>
       <c r="J295" t="s">
-        <v>2004</v>
+        <v>728</v>
       </c>
       <c r="K295" t="s">
-        <v>2045</v>
+        <v>2077</v>
       </c>
       <c r="L295" t="s">
-        <v>1382</v>
+        <v>22</v>
       </c>
       <c r="M295" t="s">
-        <v>2046</v>
+        <v>2078</v>
       </c>
       <c r="N295" t="s">
-        <v>2035</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2047</v>
+        <v>2080</v>
       </c>
       <c r="D296" t="s">
-        <v>2048</v>
+        <v>2081</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>2049</v>
+        <v>2082</v>
       </c>
       <c r="I296" t="s">
-        <v>2050</v>
+        <v>2083</v>
       </c>
       <c r="J296" t="s">
-        <v>2004</v>
+        <v>728</v>
       </c>
       <c r="K296" t="s">
-        <v>2051</v>
+        <v>2084</v>
       </c>
       <c r="L296" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M296" t="s">
-        <v>2052</v>
+        <v>2085</v>
       </c>
       <c r="N296" t="s">
-        <v>2053</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2054</v>
+        <v>2087</v>
       </c>
       <c r="D297" t="s">
-        <v>2055</v>
+        <v>2088</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>2056</v>
+        <v>2089</v>
       </c>
       <c r="I297" t="s">
-        <v>2057</v>
+        <v>2090</v>
       </c>
       <c r="J297" t="s">
-        <v>2004</v>
+        <v>728</v>
       </c>
       <c r="K297" t="s">
-        <v>2058</v>
+        <v>2091</v>
       </c>
       <c r="L297" t="s">
-        <v>1382</v>
+        <v>22</v>
       </c>
       <c r="M297" t="s">
-        <v>2059</v>
+        <v>2092</v>
       </c>
       <c r="N297" t="s">
-        <v>2060</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2061</v>
+        <v>2094</v>
       </c>
       <c r="D298" t="s">
-        <v>2062</v>
+        <v>2095</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>2063</v>
+        <v>2096</v>
       </c>
       <c r="I298" t="s">
-        <v>2064</v>
+        <v>2097</v>
       </c>
       <c r="J298" t="s">
-        <v>2004</v>
+        <v>902</v>
       </c>
       <c r="K298" t="s">
-        <v>2065</v>
+        <v>2098</v>
       </c>
       <c r="L298" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M298" t="s">
-        <v>2066</v>
+        <v>2099</v>
       </c>
       <c r="N298" t="s">
-        <v>2067</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2061</v>
+        <v>2101</v>
       </c>
       <c r="D299" t="s">
-        <v>2062</v>
+        <v>2102</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>2063</v>
+        <v>2103</v>
       </c>
       <c r="I299" t="s">
-        <v>2068</v>
+        <v>2104</v>
       </c>
       <c r="J299" t="s">
-        <v>2004</v>
+        <v>902</v>
       </c>
       <c r="K299" t="s">
-        <v>2069</v>
+        <v>2105</v>
       </c>
       <c r="L299" t="s">
-        <v>2070</v>
+        <v>117</v>
       </c>
       <c r="M299" t="s">
-        <v>2071</v>
+        <v>2106</v>
       </c>
       <c r="N299" t="s">
-        <v>2067</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
-      <c r="C300"/>
+      <c r="C300" t="s">
+        <v>2108</v>
+      </c>
       <c r="D300" t="s">
-        <v>2072</v>
+        <v>2109</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>1057</v>
+        <v>2110</v>
       </c>
       <c r="I300" t="s">
-        <v>2073</v>
+        <v>2111</v>
       </c>
       <c r="J300" t="s">
-        <v>2074</v>
+        <v>902</v>
       </c>
       <c r="K300" t="s">
-        <v>2075</v>
+        <v>2112</v>
       </c>
       <c r="L300" t="s">
-        <v>2076</v>
+        <v>117</v>
       </c>
       <c r="M300" t="s">
-        <v>2077</v>
-[...1 lines deleted...]
-      <c r="N300"/>
+        <v>2113</v>
+      </c>
+      <c r="N300" t="s">
+        <v>2114</v>
+      </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
-      <c r="C301"/>
+      <c r="C301" t="s">
+        <v>2115</v>
+      </c>
       <c r="D301" t="s">
-        <v>2078</v>
+        <v>2116</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>2079</v>
+        <v>2117</v>
       </c>
       <c r="I301" t="s">
-        <v>2080</v>
+        <v>2118</v>
       </c>
       <c r="J301" t="s">
-        <v>2074</v>
+        <v>902</v>
       </c>
       <c r="K301" t="s">
-        <v>2081</v>
+        <v>2119</v>
       </c>
       <c r="L301" t="s">
-        <v>2082</v>
+        <v>117</v>
       </c>
       <c r="M301" t="s">
-        <v>2083</v>
-[...1 lines deleted...]
-      <c r="N301"/>
+        <v>2120</v>
+      </c>
+      <c r="N301" t="s">
+        <v>2121</v>
+      </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
-      <c r="C302"/>
+      <c r="C302" t="s">
+        <v>2122</v>
+      </c>
       <c r="D302" t="s">
-        <v>2084</v>
+        <v>2123</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>2085</v>
+        <v>2124</v>
       </c>
       <c r="I302" t="s">
-        <v>2086</v>
+        <v>2125</v>
       </c>
       <c r="J302" t="s">
-        <v>2074</v>
+        <v>902</v>
       </c>
       <c r="K302" t="s">
-        <v>2087</v>
+        <v>2126</v>
       </c>
       <c r="L302" t="s">
-        <v>2088</v>
+        <v>78</v>
       </c>
       <c r="M302" t="s">
-        <v>2089</v>
-[...1 lines deleted...]
-      <c r="N302"/>
+        <v>2127</v>
+      </c>
+      <c r="N302" t="s">
+        <v>2128</v>
+      </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
-      <c r="C303"/>
+      <c r="C303" t="s">
+        <v>2129</v>
+      </c>
       <c r="D303" t="s">
-        <v>2090</v>
+        <v>2130</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
-        <v>2091</v>
+        <v>2131</v>
       </c>
       <c r="I303" t="s">
-        <v>2092</v>
+        <v>2132</v>
       </c>
       <c r="J303" t="s">
-        <v>2074</v>
+        <v>902</v>
       </c>
       <c r="K303" t="s">
-        <v>2093</v>
+        <v>2133</v>
       </c>
       <c r="L303" t="s">
-        <v>2094</v>
+        <v>117</v>
       </c>
       <c r="M303" t="s">
-        <v>2095</v>
-[...1 lines deleted...]
-      <c r="N303"/>
+        <v>2134</v>
+      </c>
+      <c r="N303" t="s">
+        <v>2135</v>
+      </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2096</v>
+        <v>2136</v>
       </c>
       <c r="D304" t="s">
-        <v>2097</v>
+        <v>2137</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>326</v>
+        <v>2138</v>
       </c>
       <c r="I304" t="s">
-        <v>2098</v>
+        <v>2139</v>
       </c>
       <c r="J304" t="s">
-        <v>2099</v>
+        <v>902</v>
       </c>
       <c r="K304" t="s">
-        <v>2100</v>
+        <v>2140</v>
       </c>
       <c r="L304" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M304" t="s">
-        <v>2101</v>
+        <v>2141</v>
       </c>
       <c r="N304" t="s">
-        <v>2102</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2096</v>
+        <v>2143</v>
       </c>
       <c r="D305" t="s">
-        <v>2103</v>
+        <v>2144</v>
       </c>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
-        <v>2104</v>
+        <v>2145</v>
       </c>
       <c r="I305" t="s">
-        <v>2105</v>
+        <v>2146</v>
       </c>
       <c r="J305" t="s">
-        <v>1848</v>
+        <v>902</v>
       </c>
       <c r="K305" t="s">
-        <v>2106</v>
+        <v>2147</v>
       </c>
       <c r="L305" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M305" t="s">
-        <v>2107</v>
+        <v>2148</v>
       </c>
       <c r="N305" t="s">
-        <v>2102</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2108</v>
+        <v>2150</v>
       </c>
       <c r="D306" t="s">
-        <v>2109</v>
+        <v>2151</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>2110</v>
+        <v>2152</v>
       </c>
       <c r="I306" t="s">
-        <v>2111</v>
+        <v>2153</v>
       </c>
       <c r="J306" t="s">
-        <v>1848</v>
+        <v>902</v>
       </c>
       <c r="K306" t="s">
-        <v>2112</v>
+        <v>2154</v>
       </c>
       <c r="L306" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M306" t="s">
-        <v>2113</v>
+        <v>2155</v>
       </c>
       <c r="N306" t="s">
-        <v>2114</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2115</v>
+        <v>2157</v>
       </c>
       <c r="D307" t="s">
-        <v>2116</v>
+        <v>2158</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
-        <v>2117</v>
+        <v>2159</v>
       </c>
       <c r="I307" t="s">
-        <v>2118</v>
+        <v>2160</v>
       </c>
       <c r="J307" t="s">
-        <v>46</v>
+        <v>902</v>
       </c>
       <c r="K307" t="s">
-        <v>2119</v>
+        <v>2161</v>
       </c>
       <c r="L307" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M307" t="s">
-        <v>2120</v>
+        <v>2162</v>
       </c>
       <c r="N307" t="s">
-        <v>2121</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2122</v>
+        <v>2164</v>
       </c>
       <c r="D308" t="s">
-        <v>2123</v>
+        <v>2165</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>2124</v>
+        <v>2152</v>
       </c>
       <c r="I308" t="s">
-        <v>2125</v>
+        <v>2166</v>
       </c>
       <c r="J308" t="s">
-        <v>144</v>
+        <v>902</v>
       </c>
       <c r="K308" t="s">
-        <v>2126</v>
+        <v>2167</v>
       </c>
       <c r="L308" t="s">
-        <v>1766</v>
+        <v>22</v>
       </c>
       <c r="M308" t="s">
-        <v>2127</v>
+        <v>2168</v>
       </c>
       <c r="N308" t="s">
-        <v>2128</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2129</v>
+        <v>2170</v>
       </c>
       <c r="D309" t="s">
-        <v>2130</v>
+        <v>2171</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
-        <v>2131</v>
+        <v>2172</v>
       </c>
       <c r="I309" t="s">
-        <v>2132</v>
+        <v>2173</v>
       </c>
       <c r="J309" t="s">
-        <v>144</v>
+        <v>902</v>
       </c>
       <c r="K309" t="s">
-        <v>2133</v>
+        <v>2174</v>
       </c>
       <c r="L309" t="s">
-        <v>1382</v>
+        <v>22</v>
       </c>
       <c r="M309" t="s">
-        <v>2134</v>
+        <v>2175</v>
       </c>
       <c r="N309" t="s">
-        <v>2135</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2136</v>
+        <v>2177</v>
       </c>
       <c r="D310" t="s">
-        <v>2137</v>
+        <v>2178</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>2138</v>
+        <v>2179</v>
       </c>
       <c r="I310" t="s">
-        <v>2139</v>
+        <v>2180</v>
       </c>
       <c r="J310" t="s">
-        <v>144</v>
+        <v>902</v>
       </c>
       <c r="K310" t="s">
-        <v>2140</v>
+        <v>2181</v>
       </c>
       <c r="L310" t="s">
-        <v>1766</v>
+        <v>22</v>
       </c>
       <c r="M310" t="s">
-        <v>2141</v>
+        <v>2182</v>
       </c>
       <c r="N310" t="s">
-        <v>2142</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2143</v>
+        <v>136</v>
       </c>
       <c r="D311" t="s">
-        <v>2144</v>
+        <v>137</v>
       </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
-        <v>2145</v>
+        <v>2184</v>
       </c>
       <c r="I311" t="s">
-        <v>2146</v>
+        <v>2185</v>
       </c>
       <c r="J311" t="s">
-        <v>144</v>
+        <v>1094</v>
       </c>
       <c r="K311" t="s">
-        <v>2147</v>
+        <v>2186</v>
       </c>
       <c r="L311" t="s">
-        <v>1382</v>
+        <v>78</v>
       </c>
       <c r="M311" t="s">
-        <v>2148</v>
+        <v>2187</v>
       </c>
       <c r="N311" t="s">
-        <v>2149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2150</v>
+        <v>2188</v>
       </c>
       <c r="D312" t="s">
-        <v>2151</v>
+        <v>2189</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>2152</v>
+        <v>2190</v>
       </c>
       <c r="I312" t="s">
-        <v>2153</v>
+        <v>2191</v>
       </c>
       <c r="J312" t="s">
-        <v>144</v>
+        <v>1094</v>
       </c>
       <c r="K312" t="s">
-        <v>2154</v>
+        <v>2192</v>
       </c>
       <c r="L312" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M312" t="s">
-        <v>2155</v>
+        <v>2193</v>
       </c>
       <c r="N312" t="s">
-        <v>2156</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2157</v>
+        <v>2195</v>
       </c>
       <c r="D313" t="s">
-        <v>2158</v>
+        <v>2195</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313"/>
       <c r="H313" t="s">
-        <v>2159</v>
+        <v>74</v>
       </c>
       <c r="I313" t="s">
-        <v>2160</v>
+        <v>2196</v>
       </c>
       <c r="J313" t="s">
-        <v>2161</v>
+        <v>685</v>
       </c>
       <c r="K313" t="s">
-        <v>2162</v>
+        <v>2197</v>
       </c>
       <c r="L313" t="s">
-        <v>2163</v>
+        <v>22</v>
       </c>
       <c r="M313" t="s">
-        <v>2164</v>
+        <v>2198</v>
       </c>
       <c r="N313" t="s">
-        <v>2165</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2166</v>
+        <v>2200</v>
       </c>
       <c r="D314" t="s">
-        <v>2167</v>
+        <v>2201</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>2168</v>
+        <v>2202</v>
       </c>
       <c r="I314" t="s">
-        <v>2169</v>
+        <v>2203</v>
       </c>
       <c r="J314" t="s">
-        <v>2161</v>
+        <v>1094</v>
       </c>
       <c r="K314" t="s">
-        <v>2170</v>
+        <v>2204</v>
       </c>
       <c r="L314" t="s">
-        <v>2171</v>
+        <v>22</v>
       </c>
       <c r="M314" t="s">
-        <v>2172</v>
+        <v>2205</v>
       </c>
       <c r="N314" t="s">
-        <v>2173</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2174</v>
+        <v>2207</v>
       </c>
       <c r="D315" t="s">
-        <v>2175</v>
+        <v>2208</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
-        <v>2176</v>
+        <v>74</v>
       </c>
       <c r="I315" t="s">
-        <v>2177</v>
+        <v>2209</v>
       </c>
       <c r="J315" t="s">
-        <v>2161</v>
+        <v>902</v>
       </c>
       <c r="K315" t="s">
-        <v>2178</v>
+        <v>2210</v>
       </c>
       <c r="L315" t="s">
-        <v>2179</v>
+        <v>117</v>
       </c>
       <c r="M315" t="s">
-        <v>2180</v>
+        <v>2211</v>
       </c>
       <c r="N315" t="s">
-        <v>2181</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2182</v>
+        <v>2213</v>
       </c>
       <c r="D316" t="s">
-        <v>2183</v>
+        <v>2214</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316" t="s">
-        <v>2184</v>
+        <v>74</v>
       </c>
       <c r="I316" t="s">
-        <v>2185</v>
+        <v>2215</v>
       </c>
       <c r="J316" t="s">
-        <v>540</v>
+        <v>902</v>
       </c>
       <c r="K316" t="s">
-        <v>2186</v>
+        <v>2216</v>
       </c>
       <c r="L316" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M316" t="s">
-        <v>2187</v>
+        <v>2217</v>
       </c>
       <c r="N316" t="s">
-        <v>2188</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2143</v>
+        <v>2219</v>
       </c>
       <c r="D317" t="s">
-        <v>2189</v>
+        <v>2220</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317"/>
       <c r="H317" t="s">
-        <v>326</v>
+        <v>2221</v>
       </c>
       <c r="I317" t="s">
-        <v>2190</v>
+        <v>2222</v>
       </c>
       <c r="J317" t="s">
-        <v>540</v>
+        <v>1094</v>
       </c>
       <c r="K317" t="s">
-        <v>2191</v>
+        <v>2223</v>
       </c>
       <c r="L317" t="s">
-        <v>1382</v>
+        <v>22</v>
       </c>
       <c r="M317" t="s">
-        <v>2192</v>
+        <v>2224</v>
       </c>
       <c r="N317" t="s">
-        <v>2149</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2193</v>
+        <v>2226</v>
       </c>
       <c r="D318" t="s">
-        <v>2194</v>
+        <v>2227</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>2195</v>
+        <v>74</v>
       </c>
       <c r="I318" t="s">
-        <v>2196</v>
+        <v>2228</v>
       </c>
       <c r="J318" t="s">
-        <v>540</v>
+        <v>902</v>
       </c>
       <c r="K318" t="s">
-        <v>2197</v>
+        <v>2229</v>
       </c>
       <c r="L318" t="s">
-        <v>1382</v>
+        <v>117</v>
       </c>
       <c r="M318" t="s">
-        <v>2198</v>
+        <v>2230</v>
       </c>
       <c r="N318" t="s">
-        <v>2199</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2200</v>
+        <v>2226</v>
       </c>
       <c r="D319" t="s">
-        <v>2200</v>
+        <v>2232</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319"/>
       <c r="H319" t="s">
-        <v>326</v>
+        <v>2233</v>
       </c>
       <c r="I319" t="s">
-        <v>2201</v>
+        <v>2234</v>
       </c>
       <c r="J319" t="s">
-        <v>46</v>
+        <v>1094</v>
       </c>
       <c r="K319" t="s">
-        <v>2202</v>
+        <v>2235</v>
       </c>
       <c r="L319" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M319" t="s">
-        <v>2203</v>
+        <v>2236</v>
       </c>
       <c r="N319" t="s">
-        <v>2204</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2200</v>
+        <v>2213</v>
       </c>
       <c r="D320" t="s">
-        <v>2205</v>
+        <v>2237</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>2206</v>
+        <v>2238</v>
       </c>
       <c r="I320" t="s">
-        <v>2207</v>
+        <v>2239</v>
       </c>
       <c r="J320" t="s">
-        <v>540</v>
+        <v>1094</v>
       </c>
       <c r="K320" t="s">
-        <v>2208</v>
+        <v>2240</v>
       </c>
       <c r="L320" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M320" t="s">
-        <v>2209</v>
+        <v>2241</v>
       </c>
       <c r="N320" t="s">
-        <v>2204</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2193</v>
+        <v>2207</v>
       </c>
       <c r="D321" t="s">
-        <v>2210</v>
+        <v>2242</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321"/>
       <c r="H321" t="s">
-        <v>326</v>
+        <v>2233</v>
       </c>
       <c r="I321" t="s">
-        <v>2211</v>
+        <v>2243</v>
       </c>
       <c r="J321" t="s">
-        <v>540</v>
+        <v>1094</v>
       </c>
       <c r="K321" t="s">
+        <v>2244</v>
+      </c>
+      <c r="L321" t="s">
+        <v>117</v>
+      </c>
+      <c r="M321" t="s">
+        <v>2245</v>
+      </c>
+      <c r="N321" t="s">
         <v>2212</v>
-      </c>
-[...7 lines deleted...]
-        <v>2199</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2214</v>
+        <v>2246</v>
       </c>
       <c r="D322" t="s">
-        <v>2215</v>
+        <v>2247</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>15</v>
+        <v>2248</v>
       </c>
       <c r="I322" t="s">
-        <v>2216</v>
+        <v>2249</v>
       </c>
       <c r="J322" t="s">
-        <v>540</v>
+        <v>1094</v>
       </c>
       <c r="K322" t="s">
-        <v>2217</v>
+        <v>2250</v>
       </c>
       <c r="L322" t="s">
-        <v>2218</v>
+        <v>22</v>
       </c>
       <c r="M322" t="s">
-        <v>2219</v>
+        <v>2251</v>
       </c>
       <c r="N322" t="s">
-        <v>2220</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2221</v>
+        <v>2253</v>
       </c>
       <c r="D323" t="s">
-        <v>2222</v>
+        <v>2254</v>
       </c>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323"/>
       <c r="H323" t="s">
-        <v>2223</v>
+        <v>2255</v>
       </c>
       <c r="I323" t="s">
-        <v>2224</v>
+        <v>2256</v>
       </c>
       <c r="J323" t="s">
-        <v>540</v>
+        <v>1094</v>
       </c>
       <c r="K323" t="s">
-        <v>2225</v>
+        <v>2257</v>
       </c>
       <c r="L323" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="M323" t="s">
-        <v>2226</v>
+        <v>2258</v>
       </c>
       <c r="N323" t="s">
-        <v>2227</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2228</v>
+        <v>2260</v>
       </c>
       <c r="D324" t="s">
-        <v>2229</v>
-[...3 lines deleted...]
-      <c r="G324"/>
+        <v>2261</v>
+      </c>
+      <c r="E324" t="s">
+        <v>2262</v>
+      </c>
+      <c r="F324" t="s">
+        <v>2263</v>
+      </c>
+      <c r="G324" t="s">
+        <v>2264</v>
+      </c>
       <c r="H324" t="s">
-        <v>2230</v>
+        <v>2265</v>
       </c>
       <c r="I324" t="s">
-        <v>2231</v>
+        <v>2266</v>
       </c>
       <c r="J324" t="s">
-        <v>849</v>
+        <v>85</v>
       </c>
       <c r="K324" t="s">
-        <v>2232</v>
+        <v>2267</v>
       </c>
       <c r="L324" t="s">
-        <v>1766</v>
+        <v>1487</v>
       </c>
       <c r="M324" t="s">
-        <v>2233</v>
+        <v>2268</v>
       </c>
       <c r="N324" t="s">
-        <v>2234</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2228</v>
+        <v>2270</v>
       </c>
       <c r="D325" t="s">
-        <v>2229</v>
+        <v>2271</v>
       </c>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325"/>
       <c r="H325" t="s">
-        <v>2235</v>
+        <v>2272</v>
       </c>
       <c r="I325" t="s">
-        <v>2236</v>
+        <v>2273</v>
       </c>
       <c r="J325" t="s">
-        <v>849</v>
+        <v>2274</v>
       </c>
       <c r="K325" t="s">
-        <v>2237</v>
+        <v>2275</v>
       </c>
       <c r="L325" t="s">
-        <v>1766</v>
+        <v>2276</v>
       </c>
       <c r="M325" t="s">
-        <v>2238</v>
+        <v>2277</v>
       </c>
       <c r="N325" t="s">
-        <v>2234</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2239</v>
+        <v>2279</v>
       </c>
       <c r="D326" t="s">
-        <v>2240</v>
+        <v>2280</v>
       </c>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326"/>
       <c r="H326" t="s">
-        <v>2241</v>
+        <v>2281</v>
       </c>
       <c r="I326" t="s">
-        <v>2242</v>
+        <v>2282</v>
       </c>
       <c r="J326" t="s">
-        <v>849</v>
+        <v>2274</v>
       </c>
       <c r="K326" t="s">
-        <v>2243</v>
+        <v>2283</v>
       </c>
       <c r="L326" t="s">
-        <v>1382</v>
+        <v>2284</v>
       </c>
       <c r="M326" t="s">
-        <v>2244</v>
+        <v>2285</v>
       </c>
       <c r="N326" t="s">
-        <v>2245</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2239</v>
+        <v>2287</v>
       </c>
       <c r="D327" t="s">
-        <v>2246</v>
+        <v>2288</v>
       </c>
       <c r="E327"/>
       <c r="F327"/>
       <c r="G327"/>
       <c r="H327" t="s">
-        <v>326</v>
+        <v>2289</v>
       </c>
       <c r="I327" t="s">
-        <v>2247</v>
+        <v>2290</v>
       </c>
       <c r="J327" t="s">
-        <v>2074</v>
+        <v>2274</v>
       </c>
       <c r="K327" t="s">
-        <v>2248</v>
+        <v>2291</v>
       </c>
       <c r="L327" t="s">
-        <v>1382</v>
+        <v>2292</v>
       </c>
       <c r="M327" t="s">
-        <v>2249</v>
+        <v>2293</v>
       </c>
       <c r="N327" t="s">
-        <v>2245</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2250</v>
+        <v>74</v>
       </c>
       <c r="D328" t="s">
-        <v>2251</v>
+        <v>841</v>
       </c>
       <c r="E328"/>
       <c r="F328"/>
       <c r="G328"/>
       <c r="H328" t="s">
-        <v>326</v>
+        <v>2295</v>
       </c>
       <c r="I328" t="s">
-        <v>2252</v>
+        <v>2296</v>
       </c>
       <c r="J328" t="s">
-        <v>2074</v>
+        <v>2297</v>
       </c>
       <c r="K328" t="s">
-        <v>2253</v>
+        <v>2298</v>
       </c>
       <c r="L328" t="s">
-        <v>1382</v>
+        <v>2299</v>
       </c>
       <c r="M328" t="s">
-        <v>2254</v>
-[...3 lines deleted...]
-      </c>
+        <v>2300</v>
+      </c>
+      <c r="N328"/>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2256</v>
+        <v>2301</v>
       </c>
       <c r="D329" t="s">
-        <v>2257</v>
-[...3 lines deleted...]
-      <c r="G329"/>
+        <v>2302</v>
+      </c>
+      <c r="E329" t="s">
+        <v>2303</v>
+      </c>
+      <c r="F329" t="s">
+        <v>2304</v>
+      </c>
+      <c r="G329" t="s">
+        <v>2305</v>
+      </c>
       <c r="H329" t="s">
-        <v>2258</v>
+        <v>2306</v>
       </c>
       <c r="I329" t="s">
-        <v>2259</v>
+        <v>2307</v>
       </c>
       <c r="J329" t="s">
-        <v>849</v>
+        <v>2308</v>
       </c>
       <c r="K329" t="s">
-        <v>2260</v>
+        <v>2309</v>
       </c>
       <c r="L329" t="s">
-        <v>57</v>
+        <v>1487</v>
       </c>
       <c r="M329" t="s">
-        <v>2261</v>
+        <v>2310</v>
       </c>
       <c r="N329" t="s">
-        <v>2262</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2263</v>
+        <v>2312</v>
       </c>
       <c r="D330" t="s">
-        <v>2264</v>
-[...3 lines deleted...]
-      <c r="G330"/>
+        <v>2302</v>
+      </c>
+      <c r="E330" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F330" t="s">
+        <v>2314</v>
+      </c>
+      <c r="G330" t="s">
+        <v>2315</v>
+      </c>
       <c r="H330" t="s">
-        <v>2265</v>
+        <v>2316</v>
       </c>
       <c r="I330" t="s">
-        <v>2266</v>
+        <v>2317</v>
       </c>
       <c r="J330" t="s">
-        <v>849</v>
+        <v>2308</v>
       </c>
       <c r="K330" t="s">
-        <v>2267</v>
+        <v>2318</v>
       </c>
       <c r="L330" t="s">
-        <v>1766</v>
+        <v>1487</v>
       </c>
       <c r="M330" t="s">
-        <v>2268</v>
+        <v>2319</v>
       </c>
       <c r="N330" t="s">
-        <v>2269</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2270</v>
+        <v>2321</v>
       </c>
       <c r="D331" t="s">
-        <v>2271</v>
-[...3 lines deleted...]
-      <c r="G331"/>
+        <v>2322</v>
+      </c>
+      <c r="E331" t="s">
+        <v>2323</v>
+      </c>
+      <c r="F331" t="s">
+        <v>2324</v>
+      </c>
+      <c r="G331" t="s">
+        <v>2325</v>
+      </c>
       <c r="H331" t="s">
-        <v>2272</v>
+        <v>2326</v>
       </c>
       <c r="I331" t="s">
-        <v>2273</v>
+        <v>2327</v>
       </c>
       <c r="J331" t="s">
-        <v>849</v>
+        <v>902</v>
       </c>
       <c r="K331" t="s">
-        <v>2274</v>
+        <v>2328</v>
       </c>
       <c r="L331" t="s">
-        <v>1766</v>
+        <v>1487</v>
       </c>
       <c r="M331" t="s">
-        <v>2275</v>
+        <v>2329</v>
       </c>
       <c r="N331" t="s">
-        <v>2276</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2270</v>
+        <v>2331</v>
       </c>
       <c r="D332" t="s">
-        <v>2271</v>
+        <v>2331</v>
       </c>
       <c r="E332"/>
       <c r="F332"/>
       <c r="G332"/>
       <c r="H332" t="s">
-        <v>2277</v>
+        <v>74</v>
       </c>
       <c r="I332" t="s">
-        <v>2278</v>
+        <v>2332</v>
       </c>
       <c r="J332" t="s">
-        <v>849</v>
+        <v>2308</v>
       </c>
       <c r="K332" t="s">
-        <v>2279</v>
+        <v>2333</v>
       </c>
       <c r="L332" t="s">
-        <v>1766</v>
+        <v>22</v>
       </c>
       <c r="M332" t="s">
-        <v>2280</v>
+        <v>2334</v>
       </c>
       <c r="N332" t="s">
-        <v>2276</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2281</v>
+        <v>2336</v>
       </c>
       <c r="D333" t="s">
-        <v>2282</v>
+        <v>2337</v>
       </c>
       <c r="E333"/>
       <c r="F333"/>
       <c r="G333"/>
       <c r="H333" t="s">
-        <v>2283</v>
+        <v>2338</v>
       </c>
       <c r="I333" t="s">
-        <v>2284</v>
+        <v>2339</v>
       </c>
       <c r="J333" t="s">
-        <v>998</v>
+        <v>1441</v>
       </c>
       <c r="K333" t="s">
-        <v>2285</v>
+        <v>2340</v>
       </c>
       <c r="L333" t="s">
-        <v>1382</v>
+        <v>2341</v>
       </c>
       <c r="M333" t="s">
-        <v>2286</v>
+        <v>2342</v>
       </c>
       <c r="N333" t="s">
-        <v>2287</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2288</v>
+        <v>2344</v>
       </c>
       <c r="D334" t="s">
-        <v>1594</v>
+        <v>2345</v>
       </c>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334"/>
       <c r="H334" t="s">
-        <v>326</v>
+        <v>2346</v>
       </c>
       <c r="I334" t="s">
-        <v>2289</v>
+        <v>2347</v>
       </c>
       <c r="J334" t="s">
-        <v>1199</v>
+        <v>728</v>
       </c>
       <c r="K334" t="s">
-        <v>2290</v>
+        <v>2348</v>
       </c>
       <c r="L334" t="s">
-        <v>1382</v>
+        <v>2349</v>
       </c>
       <c r="M334" t="s">
-        <v>2291</v>
+        <v>2350</v>
       </c>
       <c r="N334" t="s">
-        <v>2292</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2293</v>
+        <v>2352</v>
       </c>
       <c r="D335" t="s">
-        <v>2294</v>
+        <v>2353</v>
       </c>
       <c r="E335"/>
       <c r="F335"/>
       <c r="G335"/>
       <c r="H335" t="s">
-        <v>326</v>
+        <v>2354</v>
       </c>
       <c r="I335" t="s">
-        <v>2295</v>
+        <v>2355</v>
       </c>
       <c r="J335" t="s">
-        <v>1199</v>
+        <v>1606</v>
       </c>
       <c r="K335" t="s">
-        <v>2296</v>
+        <v>2356</v>
       </c>
       <c r="L335" t="s">
-        <v>1382</v>
+        <v>2357</v>
       </c>
       <c r="M335" t="s">
-        <v>2297</v>
+        <v>2358</v>
       </c>
       <c r="N335" t="s">
-        <v>2298</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2281</v>
+        <v>74</v>
       </c>
       <c r="D336" t="s">
-        <v>2299</v>
+        <v>2360</v>
       </c>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336"/>
       <c r="H336" t="s">
-        <v>326</v>
+        <v>2361</v>
       </c>
       <c r="I336" t="s">
-        <v>2300</v>
+        <v>2362</v>
       </c>
       <c r="J336" t="s">
-        <v>1199</v>
+        <v>2363</v>
       </c>
       <c r="K336" t="s">
-        <v>2301</v>
+        <v>2364</v>
       </c>
       <c r="L336" t="s">
-        <v>1382</v>
+        <v>2365</v>
       </c>
       <c r="M336" t="s">
-        <v>2302</v>
-[...3 lines deleted...]
-      </c>
+        <v>2366</v>
+      </c>
+      <c r="N336"/>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2303</v>
+        <v>2367</v>
       </c>
       <c r="D337" t="s">
-        <v>2304</v>
+        <v>2368</v>
       </c>
       <c r="E337"/>
       <c r="F337"/>
       <c r="G337"/>
       <c r="H337" t="s">
-        <v>2305</v>
+        <v>2369</v>
       </c>
       <c r="I337" t="s">
-        <v>2306</v>
+        <v>2370</v>
       </c>
       <c r="J337" t="s">
-        <v>1199</v>
+        <v>2371</v>
       </c>
       <c r="K337" t="s">
-        <v>2307</v>
+        <v>2372</v>
       </c>
       <c r="L337" t="s">
-        <v>1766</v>
+        <v>2373</v>
       </c>
       <c r="M337" t="s">
-        <v>2308</v>
+        <v>2374</v>
       </c>
       <c r="N337" t="s">
-        <v>2309</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2303</v>
+        <v>2376</v>
       </c>
       <c r="D338" t="s">
-        <v>2304</v>
+        <v>2377</v>
       </c>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338"/>
       <c r="H338" t="s">
-        <v>2310</v>
+        <v>2378</v>
       </c>
       <c r="I338" t="s">
-        <v>2311</v>
+        <v>2379</v>
       </c>
       <c r="J338" t="s">
-        <v>1199</v>
+        <v>2371</v>
       </c>
       <c r="K338" t="s">
-        <v>2312</v>
+        <v>2380</v>
       </c>
       <c r="L338" t="s">
-        <v>1766</v>
+        <v>2381</v>
       </c>
       <c r="M338" t="s">
-        <v>2313</v>
+        <v>2382</v>
       </c>
       <c r="N338" t="s">
-        <v>2309</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>326</v>
+        <v>74</v>
       </c>
       <c r="D339" t="s">
-        <v>2314</v>
+        <v>841</v>
       </c>
       <c r="E339"/>
       <c r="F339"/>
       <c r="G339"/>
       <c r="H339" t="s">
-        <v>2315</v>
+        <v>2384</v>
       </c>
       <c r="I339" t="s">
-        <v>2316</v>
+        <v>2385</v>
       </c>
       <c r="J339" t="s">
-        <v>2317</v>
+        <v>948</v>
       </c>
       <c r="K339" t="s">
-        <v>2318</v>
+        <v>2386</v>
       </c>
       <c r="L339" t="s">
-        <v>2319</v>
+        <v>2387</v>
       </c>
       <c r="M339" t="s">
-        <v>2320</v>
+        <v>2388</v>
       </c>
       <c r="N339"/>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2321</v>
+        <v>74</v>
       </c>
       <c r="D340" t="s">
-        <v>2322</v>
-[...9 lines deleted...]
-      </c>
+        <v>2389</v>
+      </c>
+      <c r="E340"/>
+      <c r="F340"/>
+      <c r="G340"/>
       <c r="H340" t="s">
-        <v>2326</v>
+        <v>2390</v>
       </c>
       <c r="I340" t="s">
-        <v>2327</v>
-[...3 lines deleted...]
-      </c>
+        <v>2391</v>
+      </c>
+      <c r="J340"/>
       <c r="K340" t="s">
-        <v>2329</v>
+        <v>2392</v>
       </c>
       <c r="L340" t="s">
-        <v>1944</v>
+        <v>2393</v>
       </c>
       <c r="M340" t="s">
-        <v>2330</v>
-[...3 lines deleted...]
-      </c>
+        <v>2394</v>
+      </c>
+      <c r="N340"/>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2332</v>
+        <v>2395</v>
       </c>
       <c r="D341" t="s">
-        <v>2322</v>
+        <v>2396</v>
       </c>
       <c r="E341" t="s">
-        <v>2333</v>
+        <v>2397</v>
       </c>
       <c r="F341" t="s">
-        <v>2334</v>
+        <v>2398</v>
       </c>
       <c r="G341" t="s">
-        <v>2335</v>
+        <v>2399</v>
       </c>
       <c r="H341" t="s">
-        <v>2336</v>
+        <v>2400</v>
       </c>
       <c r="I341" t="s">
-        <v>2337</v>
-[...3 lines deleted...]
-      </c>
+        <v>2401</v>
+      </c>
+      <c r="J341"/>
       <c r="K341" t="s">
-        <v>2338</v>
+        <v>2402</v>
       </c>
       <c r="L341" t="s">
-        <v>1944</v>
+        <v>1145</v>
       </c>
       <c r="M341" t="s">
-        <v>2339</v>
+        <v>2403</v>
       </c>
       <c r="N341" t="s">
-        <v>2340</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2341</v>
+        <v>2405</v>
       </c>
       <c r="D342" t="s">
-        <v>2342</v>
-[...3 lines deleted...]
-      <c r="G342"/>
+        <v>2406</v>
+      </c>
+      <c r="E342" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F342" t="s">
+        <v>2408</v>
+      </c>
+      <c r="G342" t="s">
+        <v>2409</v>
+      </c>
       <c r="H342" t="s">
-        <v>2343</v>
+        <v>2410</v>
       </c>
       <c r="I342" t="s">
-        <v>2344</v>
-[...3 lines deleted...]
-      </c>
+        <v>2411</v>
+      </c>
+      <c r="J342"/>
       <c r="K342" t="s">
-        <v>2345</v>
+        <v>2412</v>
       </c>
       <c r="L342" t="s">
-        <v>1382</v>
+        <v>1487</v>
       </c>
       <c r="M342" t="s">
-        <v>2346</v>
+        <v>2413</v>
       </c>
       <c r="N342" t="s">
-        <v>2347</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2348</v>
+        <v>74</v>
       </c>
       <c r="D343" t="s">
-        <v>2349</v>
+        <v>2415</v>
       </c>
       <c r="E343"/>
       <c r="F343"/>
       <c r="G343"/>
       <c r="H343" t="s">
-        <v>2350</v>
+        <v>2416</v>
       </c>
       <c r="I343" t="s">
-        <v>2351</v>
-[...3 lines deleted...]
-      </c>
+        <v>2417</v>
+      </c>
+      <c r="J343"/>
       <c r="K343" t="s">
-        <v>2352</v>
+        <v>2418</v>
       </c>
       <c r="L343" t="s">
-        <v>813</v>
+        <v>2419</v>
       </c>
       <c r="M343" t="s">
-        <v>2353</v>
-[...3 lines deleted...]
-      </c>
+        <v>2420</v>
+      </c>
+      <c r="N343"/>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2355</v>
+        <v>74</v>
       </c>
       <c r="D344" t="s">
-        <v>2356</v>
+        <v>300</v>
       </c>
       <c r="E344"/>
       <c r="F344"/>
       <c r="G344"/>
       <c r="H344" t="s">
-        <v>2357</v>
+        <v>2421</v>
       </c>
       <c r="I344" t="s">
-        <v>2358</v>
-[...3 lines deleted...]
-      </c>
+        <v>2422</v>
+      </c>
+      <c r="J344"/>
       <c r="K344" t="s">
-        <v>2359</v>
+        <v>2423</v>
       </c>
       <c r="L344" t="s">
-        <v>813</v>
+        <v>2424</v>
       </c>
       <c r="M344" t="s">
-        <v>2360</v>
-[...3 lines deleted...]
-      </c>
+        <v>2425</v>
+      </c>
+      <c r="N344"/>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2362</v>
+        <v>2426</v>
       </c>
       <c r="D345" t="s">
-        <v>2363</v>
-[...9 lines deleted...]
-      </c>
+        <v>2427</v>
+      </c>
+      <c r="E345"/>
+      <c r="F345"/>
+      <c r="G345"/>
       <c r="H345" t="s">
-        <v>2367</v>
+        <v>2428</v>
       </c>
       <c r="I345" t="s">
-        <v>2368</v>
-[...3 lines deleted...]
-      </c>
+        <v>2429</v>
+      </c>
+      <c r="J345"/>
       <c r="K345" t="s">
-        <v>2369</v>
+        <v>2430</v>
       </c>
       <c r="L345" t="s">
-        <v>1944</v>
+        <v>2431</v>
       </c>
       <c r="M345" t="s">
-        <v>2370</v>
+        <v>2432</v>
       </c>
       <c r="N345" t="s">
-        <v>2371</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2372</v>
+        <v>2434</v>
       </c>
       <c r="D346" t="s">
-        <v>2372</v>
+        <v>2435</v>
       </c>
       <c r="E346"/>
       <c r="F346"/>
       <c r="G346"/>
       <c r="H346" t="s">
-        <v>326</v>
+        <v>2436</v>
       </c>
       <c r="I346" t="s">
-        <v>2373</v>
-[...3 lines deleted...]
-      </c>
+        <v>2437</v>
+      </c>
+      <c r="J346"/>
       <c r="K346" t="s">
-        <v>2374</v>
+        <v>2438</v>
       </c>
       <c r="L346" t="s">
-        <v>57</v>
+        <v>2439</v>
       </c>
       <c r="M346" t="s">
-        <v>2375</v>
+        <v>2440</v>
       </c>
       <c r="N346" t="s">
-        <v>2376</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2377</v>
+        <v>2442</v>
       </c>
       <c r="D347" t="s">
-        <v>2378</v>
-[...9 lines deleted...]
-      </c>
+        <v>2443</v>
+      </c>
+      <c r="E347"/>
+      <c r="F347"/>
+      <c r="G347"/>
       <c r="H347" t="s">
-        <v>2382</v>
+        <v>2444</v>
       </c>
       <c r="I347" t="s">
-        <v>2383</v>
-[...3 lines deleted...]
-      </c>
+        <v>2445</v>
+      </c>
+      <c r="J347"/>
       <c r="K347" t="s">
-        <v>2384</v>
+        <v>2446</v>
       </c>
       <c r="L347" t="s">
-        <v>1944</v>
+        <v>2447</v>
       </c>
       <c r="M347" t="s">
-        <v>2385</v>
+        <v>2448</v>
       </c>
       <c r="N347" t="s">
-        <v>2386</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2387</v>
+        <v>2450</v>
       </c>
       <c r="D348" t="s">
-        <v>2378</v>
-[...9 lines deleted...]
-      </c>
+        <v>2451</v>
+      </c>
+      <c r="E348"/>
+      <c r="F348"/>
+      <c r="G348"/>
       <c r="H348" t="s">
-        <v>2391</v>
+        <v>2452</v>
       </c>
       <c r="I348" t="s">
-        <v>2392</v>
-[...3 lines deleted...]
-      </c>
+        <v>2453</v>
+      </c>
+      <c r="J348"/>
       <c r="K348" t="s">
-        <v>2393</v>
+        <v>2454</v>
       </c>
       <c r="L348" t="s">
-        <v>1944</v>
+        <v>2455</v>
       </c>
       <c r="M348" t="s">
-        <v>2394</v>
+        <v>2456</v>
       </c>
       <c r="N348" t="s">
-        <v>2395</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2396</v>
+        <v>2458</v>
       </c>
       <c r="D349" t="s">
-        <v>2378</v>
+        <v>2459</v>
       </c>
       <c r="E349" t="s">
-        <v>2397</v>
+        <v>2460</v>
       </c>
       <c r="F349" t="s">
-        <v>2398</v>
+        <v>2461</v>
       </c>
       <c r="G349" t="s">
-        <v>2399</v>
+        <v>2462</v>
       </c>
       <c r="H349" t="s">
-        <v>2400</v>
+        <v>2463</v>
       </c>
       <c r="I349" t="s">
-        <v>2401</v>
-[...3 lines deleted...]
-      </c>
+        <v>2464</v>
+      </c>
+      <c r="J349"/>
       <c r="K349" t="s">
-        <v>2402</v>
+        <v>2465</v>
       </c>
       <c r="L349" t="s">
-        <v>1944</v>
+        <v>38</v>
       </c>
       <c r="M349" t="s">
-        <v>2403</v>
+        <v>2466</v>
       </c>
       <c r="N349" t="s">
-        <v>2404</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2405</v>
+        <v>2468</v>
       </c>
       <c r="D350" t="s">
-        <v>2406</v>
+        <v>2469</v>
       </c>
       <c r="E350" t="s">
-        <v>2407</v>
+        <v>2470</v>
       </c>
       <c r="F350" t="s">
-        <v>2408</v>
+        <v>2471</v>
       </c>
       <c r="G350" t="s">
-        <v>2409</v>
+        <v>2472</v>
       </c>
       <c r="H350" t="s">
-        <v>2410</v>
+        <v>2473</v>
       </c>
       <c r="I350" t="s">
-        <v>2411</v>
-[...3 lines deleted...]
-      </c>
+        <v>2474</v>
+      </c>
+      <c r="J350"/>
       <c r="K350" t="s">
-        <v>2412</v>
+        <v>2475</v>
       </c>
       <c r="L350" t="s">
-        <v>1944</v>
+        <v>1487</v>
       </c>
       <c r="M350" t="s">
-        <v>2413</v>
+        <v>2476</v>
       </c>
       <c r="N350" t="s">
-        <v>2414</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2415</v>
+        <v>2478</v>
       </c>
       <c r="D351" t="s">
-        <v>2406</v>
+        <v>2469</v>
       </c>
       <c r="E351" t="s">
-        <v>2416</v>
+        <v>2479</v>
       </c>
       <c r="F351" t="s">
-        <v>2417</v>
+        <v>2480</v>
       </c>
       <c r="G351" t="s">
-        <v>2418</v>
+        <v>2481</v>
       </c>
       <c r="H351" t="s">
-        <v>2419</v>
+        <v>2482</v>
       </c>
       <c r="I351" t="s">
-        <v>2420</v>
-[...3 lines deleted...]
-      </c>
+        <v>2483</v>
+      </c>
+      <c r="J351"/>
       <c r="K351" t="s">
-        <v>2421</v>
+        <v>2484</v>
       </c>
       <c r="L351" t="s">
-        <v>1944</v>
+        <v>1487</v>
       </c>
       <c r="M351" t="s">
-        <v>2422</v>
+        <v>2485</v>
       </c>
       <c r="N351" t="s">
-        <v>2423</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2424</v>
+        <v>2487</v>
       </c>
       <c r="D352" t="s">
-        <v>2425</v>
-[...3 lines deleted...]
-      <c r="G352"/>
+        <v>2459</v>
+      </c>
+      <c r="E352" t="s">
+        <v>2488</v>
+      </c>
+      <c r="F352" t="s">
+        <v>2489</v>
+      </c>
+      <c r="G352" t="s">
+        <v>2490</v>
+      </c>
       <c r="H352" t="s">
-        <v>2426</v>
+        <v>2491</v>
       </c>
       <c r="I352" t="s">
-        <v>2427</v>
-[...3 lines deleted...]
-      </c>
+        <v>2492</v>
+      </c>
+      <c r="J352"/>
       <c r="K352" t="s">
-        <v>2429</v>
+        <v>2493</v>
       </c>
       <c r="L352" t="s">
-        <v>2430</v>
+        <v>1145</v>
       </c>
       <c r="M352" t="s">
-        <v>2431</v>
+        <v>2494</v>
       </c>
       <c r="N352" t="s">
-        <v>2432</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2433</v>
+        <v>2496</v>
       </c>
       <c r="D353" t="s">
-        <v>2434</v>
-[...3 lines deleted...]
-      <c r="G353"/>
+        <v>2469</v>
+      </c>
+      <c r="E353" t="s">
+        <v>2497</v>
+      </c>
+      <c r="F353" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G353" t="s">
+        <v>2499</v>
+      </c>
       <c r="H353" t="s">
-        <v>2435</v>
+        <v>2500</v>
       </c>
       <c r="I353" t="s">
-        <v>2436</v>
-[...3 lines deleted...]
-      </c>
+        <v>2501</v>
+      </c>
+      <c r="J353"/>
       <c r="K353" t="s">
-        <v>2437</v>
+        <v>2502</v>
       </c>
       <c r="L353" t="s">
-        <v>2438</v>
+        <v>1487</v>
       </c>
       <c r="M353" t="s">
-        <v>2439</v>
+        <v>2503</v>
       </c>
       <c r="N353" t="s">
-        <v>2440</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2441</v>
+        <v>2505</v>
       </c>
       <c r="D354" t="s">
-        <v>2442</v>
-[...3 lines deleted...]
-      <c r="G354"/>
+        <v>2459</v>
+      </c>
+      <c r="E354" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F354" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G354" t="s">
+        <v>2508</v>
+      </c>
       <c r="H354" t="s">
-        <v>2443</v>
+        <v>2509</v>
       </c>
       <c r="I354" t="s">
-        <v>2444</v>
-[...3 lines deleted...]
-      </c>
+        <v>2510</v>
+      </c>
+      <c r="J354"/>
       <c r="K354" t="s">
-        <v>2446</v>
+        <v>2511</v>
       </c>
       <c r="L354" t="s">
-        <v>2447</v>
+        <v>1145</v>
       </c>
       <c r="M354" t="s">
-        <v>2448</v>
+        <v>2512</v>
       </c>
       <c r="N354" t="s">
-        <v>2449</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>326</v>
+        <v>2514</v>
       </c>
       <c r="D355" t="s">
-        <v>2450</v>
-[...3 lines deleted...]
-      <c r="G355"/>
+        <v>2459</v>
+      </c>
+      <c r="E355" t="s">
+        <v>2515</v>
+      </c>
+      <c r="F355" t="s">
+        <v>2516</v>
+      </c>
+      <c r="G355" t="s">
+        <v>2517</v>
+      </c>
       <c r="H355" t="s">
-        <v>2451</v>
+        <v>2518</v>
       </c>
       <c r="I355" t="s">
-        <v>2452</v>
-[...3 lines deleted...]
-      </c>
+        <v>2519</v>
+      </c>
+      <c r="J355"/>
       <c r="K355" t="s">
-        <v>2454</v>
+        <v>2520</v>
       </c>
       <c r="L355" t="s">
-        <v>2455</v>
+        <v>1145</v>
       </c>
       <c r="M355" t="s">
-        <v>2456</v>
-[...1 lines deleted...]
-      <c r="N355"/>
+        <v>2521</v>
+      </c>
+      <c r="N355" t="s">
+        <v>2522</v>
+      </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2457</v>
+        <v>2523</v>
       </c>
       <c r="D356" t="s">
-        <v>2458</v>
-[...3 lines deleted...]
-      <c r="G356"/>
+        <v>2524</v>
+      </c>
+      <c r="E356" t="s">
+        <v>2525</v>
+      </c>
+      <c r="F356" t="s">
+        <v>2526</v>
+      </c>
+      <c r="G356" t="s">
+        <v>2527</v>
+      </c>
       <c r="H356" t="s">
-        <v>2459</v>
+        <v>2528</v>
       </c>
       <c r="I356" t="s">
-        <v>2460</v>
-[...3 lines deleted...]
-      </c>
+        <v>2529</v>
+      </c>
+      <c r="J356"/>
       <c r="K356" t="s">
-        <v>2462</v>
+        <v>2530</v>
       </c>
       <c r="L356" t="s">
-        <v>2463</v>
+        <v>1145</v>
       </c>
       <c r="M356" t="s">
-        <v>2464</v>
+        <v>2531</v>
       </c>
       <c r="N356" t="s">
-        <v>2465</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2466</v>
+        <v>2533</v>
       </c>
       <c r="D357" t="s">
-        <v>2467</v>
-[...3 lines deleted...]
-      <c r="G357"/>
+        <v>2534</v>
+      </c>
+      <c r="E357" t="s">
+        <v>2535</v>
+      </c>
+      <c r="F357" t="s">
+        <v>2536</v>
+      </c>
+      <c r="G357" t="s">
+        <v>2537</v>
+      </c>
       <c r="H357" t="s">
-        <v>2468</v>
+        <v>2538</v>
       </c>
       <c r="I357" t="s">
-        <v>2469</v>
-[...3 lines deleted...]
-      </c>
+        <v>2539</v>
+      </c>
+      <c r="J357"/>
       <c r="K357" t="s">
-        <v>2470</v>
+        <v>2540</v>
       </c>
       <c r="L357" t="s">
-        <v>2471</v>
+        <v>1155</v>
       </c>
       <c r="M357" t="s">
-        <v>2472</v>
+        <v>2541</v>
       </c>
       <c r="N357" t="s">
-        <v>2473</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>326</v>
+        <v>2543</v>
       </c>
       <c r="D358" t="s">
-        <v>2314</v>
-[...3 lines deleted...]
-      <c r="G358"/>
+        <v>2534</v>
+      </c>
+      <c r="E358" t="s">
+        <v>2544</v>
+      </c>
+      <c r="F358" t="s">
+        <v>2545</v>
+      </c>
+      <c r="G358" t="s">
+        <v>2546</v>
+      </c>
       <c r="H358" t="s">
-        <v>2474</v>
+        <v>2547</v>
       </c>
       <c r="I358" t="s">
-        <v>2475</v>
-[...3 lines deleted...]
-      </c>
+        <v>2548</v>
+      </c>
+      <c r="J358"/>
       <c r="K358" t="s">
-        <v>2477</v>
+        <v>2549</v>
       </c>
       <c r="L358" t="s">
-        <v>2478</v>
+        <v>1155</v>
       </c>
       <c r="M358" t="s">
-        <v>2479</v>
-[...1 lines deleted...]
-      <c r="N358"/>
+        <v>2550</v>
+      </c>
+      <c r="N358" t="s">
+        <v>2551</v>
+      </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>326</v>
+        <v>2552</v>
       </c>
       <c r="D359" t="s">
-        <v>2480</v>
-[...3 lines deleted...]
-      <c r="G359"/>
+        <v>2534</v>
+      </c>
+      <c r="E359" t="s">
+        <v>2553</v>
+      </c>
+      <c r="F359" t="s">
+        <v>2554</v>
+      </c>
+      <c r="G359" t="s">
+        <v>2555</v>
+      </c>
       <c r="H359" t="s">
-        <v>2481</v>
+        <v>2556</v>
       </c>
       <c r="I359" t="s">
-        <v>2482</v>
+        <v>2557</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>2483</v>
+        <v>2558</v>
       </c>
       <c r="L359" t="s">
-        <v>2484</v>
+        <v>1155</v>
       </c>
       <c r="M359" t="s">
-        <v>2485</v>
-[...1 lines deleted...]
-      <c r="N359"/>
+        <v>2559</v>
+      </c>
+      <c r="N359" t="s">
+        <v>2560</v>
+      </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2486</v>
+        <v>2561</v>
       </c>
       <c r="D360" t="s">
-        <v>2487</v>
+        <v>2562</v>
       </c>
       <c r="E360" t="s">
-        <v>2488</v>
+        <v>2563</v>
       </c>
       <c r="F360" t="s">
-        <v>2489</v>
+        <v>2564</v>
       </c>
       <c r="G360" t="s">
-        <v>2490</v>
+        <v>2565</v>
       </c>
       <c r="H360" t="s">
-        <v>2491</v>
+        <v>2566</v>
       </c>
       <c r="I360" t="s">
-        <v>2492</v>
+        <v>2567</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>2493</v>
+        <v>2568</v>
       </c>
       <c r="L360" t="s">
-        <v>2494</v>
+        <v>1155</v>
       </c>
       <c r="M360" t="s">
-        <v>2495</v>
+        <v>2569</v>
       </c>
       <c r="N360" t="s">
-        <v>2496</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2497</v>
+        <v>2571</v>
       </c>
       <c r="D361" t="s">
-        <v>2498</v>
+        <v>2572</v>
       </c>
       <c r="E361" t="s">
-        <v>2499</v>
+        <v>2573</v>
       </c>
       <c r="F361" t="s">
-        <v>2500</v>
+        <v>2574</v>
       </c>
       <c r="G361" t="s">
-        <v>2501</v>
+        <v>2575</v>
       </c>
       <c r="H361" t="s">
-        <v>2502</v>
+        <v>2576</v>
       </c>
       <c r="I361" t="s">
-        <v>2503</v>
+        <v>2577</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>2504</v>
+        <v>2578</v>
       </c>
       <c r="L361" t="s">
-        <v>1944</v>
+        <v>2579</v>
       </c>
       <c r="M361" t="s">
-        <v>2505</v>
+        <v>2580</v>
       </c>
       <c r="N361" t="s">
-        <v>2506</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>326</v>
+        <v>2582</v>
       </c>
       <c r="D362" t="s">
-        <v>2507</v>
-[...3 lines deleted...]
-      <c r="G362"/>
+        <v>2583</v>
+      </c>
+      <c r="E362" t="s">
+        <v>2584</v>
+      </c>
+      <c r="F362" t="s">
+        <v>2585</v>
+      </c>
+      <c r="G362" t="s">
+        <v>2586</v>
+      </c>
       <c r="H362" t="s">
-        <v>2508</v>
+        <v>2587</v>
       </c>
       <c r="I362" t="s">
-        <v>2509</v>
+        <v>2588</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>2510</v>
+        <v>2589</v>
       </c>
       <c r="L362" t="s">
-        <v>2511</v>
+        <v>2590</v>
       </c>
       <c r="M362" t="s">
-        <v>2512</v>
-[...1 lines deleted...]
-      <c r="N362"/>
+        <v>2591</v>
+      </c>
+      <c r="N362" t="s">
+        <v>2592</v>
+      </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>326</v>
+        <v>2582</v>
       </c>
       <c r="D363" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="G363"/>
+        <v>2583</v>
+      </c>
+      <c r="E363" t="s">
+        <v>2584</v>
+      </c>
+      <c r="F363" t="s">
+        <v>2585</v>
+      </c>
+      <c r="G363" t="s">
+        <v>2586</v>
+      </c>
       <c r="H363" t="s">
-        <v>2513</v>
+        <v>2593</v>
       </c>
       <c r="I363" t="s">
-        <v>2514</v>
+        <v>2594</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>2515</v>
+        <v>2595</v>
       </c>
       <c r="L363" t="s">
-        <v>2516</v>
+        <v>2590</v>
       </c>
       <c r="M363" t="s">
-        <v>2517</v>
-[...1 lines deleted...]
-      <c r="N363"/>
+        <v>2596</v>
+      </c>
+      <c r="N363" t="s">
+        <v>2592</v>
+      </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2518</v>
+        <v>2582</v>
       </c>
       <c r="D364" t="s">
-        <v>2519</v>
-[...3 lines deleted...]
-      <c r="G364"/>
+        <v>2583</v>
+      </c>
+      <c r="E364" t="s">
+        <v>2584</v>
+      </c>
+      <c r="F364" t="s">
+        <v>2585</v>
+      </c>
+      <c r="G364" t="s">
+        <v>2586</v>
+      </c>
       <c r="H364" t="s">
-        <v>2520</v>
+        <v>2597</v>
       </c>
       <c r="I364" t="s">
-        <v>2521</v>
+        <v>2598</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>2522</v>
+        <v>2599</v>
       </c>
       <c r="L364" t="s">
-        <v>2523</v>
+        <v>2590</v>
       </c>
       <c r="M364" t="s">
-        <v>2524</v>
+        <v>2600</v>
       </c>
       <c r="N364" t="s">
-        <v>2525</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2526</v>
+        <v>2582</v>
       </c>
       <c r="D365" t="s">
-        <v>2527</v>
-[...3 lines deleted...]
-      <c r="G365"/>
+        <v>2583</v>
+      </c>
+      <c r="E365" t="s">
+        <v>2584</v>
+      </c>
+      <c r="F365" t="s">
+        <v>2585</v>
+      </c>
+      <c r="G365" t="s">
+        <v>2586</v>
+      </c>
       <c r="H365" t="s">
-        <v>2528</v>
+        <v>2601</v>
       </c>
       <c r="I365" t="s">
-        <v>2529</v>
+        <v>2602</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>2530</v>
+        <v>2603</v>
       </c>
       <c r="L365" t="s">
-        <v>2531</v>
+        <v>2590</v>
       </c>
       <c r="M365" t="s">
-        <v>2532</v>
+        <v>2604</v>
       </c>
       <c r="N365" t="s">
-        <v>2533</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2534</v>
+        <v>74</v>
       </c>
       <c r="D366" t="s">
-        <v>2535</v>
+        <v>2605</v>
       </c>
       <c r="E366"/>
       <c r="F366"/>
       <c r="G366"/>
       <c r="H366" t="s">
-        <v>2536</v>
+        <v>2606</v>
       </c>
       <c r="I366" t="s">
-        <v>2537</v>
+        <v>2607</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>2538</v>
+        <v>2608</v>
       </c>
       <c r="L366" t="s">
-        <v>2539</v>
+        <v>2609</v>
       </c>
       <c r="M366" t="s">
-        <v>2540</v>
-[...3 lines deleted...]
-      </c>
+        <v>2610</v>
+      </c>
+      <c r="N366"/>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2542</v>
+        <v>2611</v>
       </c>
       <c r="D367" t="s">
-        <v>2543</v>
+        <v>2612</v>
       </c>
       <c r="E367"/>
       <c r="F367"/>
       <c r="G367"/>
       <c r="H367" t="s">
-        <v>2544</v>
+        <v>2613</v>
       </c>
       <c r="I367" t="s">
-        <v>2545</v>
+        <v>2614</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>2546</v>
+        <v>2615</v>
       </c>
       <c r="L367" t="s">
-        <v>2547</v>
+        <v>2616</v>
       </c>
       <c r="M367" t="s">
-        <v>2548</v>
+        <v>2617</v>
       </c>
       <c r="N367" t="s">
-        <v>2549</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2550</v>
+        <v>2619</v>
       </c>
       <c r="D368" t="s">
-        <v>2551</v>
-[...9 lines deleted...]
-      </c>
+        <v>2620</v>
+      </c>
+      <c r="E368"/>
+      <c r="F368"/>
+      <c r="G368"/>
       <c r="H368" t="s">
-        <v>2555</v>
+        <v>2621</v>
       </c>
       <c r="I368" t="s">
-        <v>2556</v>
+        <v>2622</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>2557</v>
+        <v>2623</v>
       </c>
       <c r="L368" t="s">
-        <v>106</v>
+        <v>2624</v>
       </c>
       <c r="M368" t="s">
-        <v>2558</v>
+        <v>2625</v>
       </c>
       <c r="N368" t="s">
-        <v>2559</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2560</v>
+        <v>74</v>
       </c>
       <c r="D369" t="s">
-        <v>2561</v>
-[...9 lines deleted...]
-      </c>
+        <v>2627</v>
+      </c>
+      <c r="E369"/>
+      <c r="F369"/>
+      <c r="G369"/>
       <c r="H369" t="s">
-        <v>2565</v>
+        <v>2628</v>
       </c>
       <c r="I369" t="s">
-        <v>2566</v>
+        <v>2629</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>2567</v>
+        <v>2630</v>
       </c>
       <c r="L369" t="s">
-        <v>1944</v>
+        <v>2631</v>
       </c>
       <c r="M369" t="s">
-        <v>2568</v>
-[...3 lines deleted...]
-      </c>
+        <v>2632</v>
+      </c>
+      <c r="N369"/>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2570</v>
+        <v>2633</v>
       </c>
       <c r="D370" t="s">
-        <v>2561</v>
-[...9 lines deleted...]
-      </c>
+        <v>2634</v>
+      </c>
+      <c r="E370"/>
+      <c r="F370"/>
+      <c r="G370"/>
       <c r="H370" t="s">
-        <v>2574</v>
+        <v>2635</v>
       </c>
       <c r="I370" t="s">
-        <v>2575</v>
+        <v>2636</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
-        <v>2576</v>
+        <v>2637</v>
       </c>
       <c r="L370" t="s">
-        <v>1944</v>
+        <v>2638</v>
       </c>
       <c r="M370" t="s">
-        <v>2577</v>
+        <v>2639</v>
       </c>
       <c r="N370" t="s">
-        <v>2578</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2579</v>
+        <v>2641</v>
       </c>
       <c r="D371" t="s">
-        <v>2551</v>
-[...9 lines deleted...]
-      </c>
+        <v>2642</v>
+      </c>
+      <c r="E371"/>
+      <c r="F371"/>
+      <c r="G371"/>
       <c r="H371" t="s">
-        <v>2583</v>
+        <v>2643</v>
       </c>
       <c r="I371" t="s">
-        <v>2584</v>
+        <v>2644</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>2585</v>
+        <v>2645</v>
       </c>
       <c r="L371" t="s">
-        <v>2494</v>
+        <v>2646</v>
       </c>
       <c r="M371" t="s">
-        <v>2586</v>
+        <v>2647</v>
       </c>
       <c r="N371" t="s">
-        <v>2587</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2588</v>
+        <v>2649</v>
       </c>
       <c r="D372" t="s">
-        <v>2561</v>
+        <v>2650</v>
       </c>
       <c r="E372" t="s">
-        <v>2589</v>
+        <v>2651</v>
       </c>
       <c r="F372" t="s">
-        <v>2590</v>
+        <v>2652</v>
       </c>
       <c r="G372" t="s">
-        <v>2591</v>
+        <v>2653</v>
       </c>
       <c r="H372" t="s">
-        <v>2592</v>
+        <v>2654</v>
       </c>
       <c r="I372" t="s">
-        <v>2593</v>
+        <v>2655</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>2594</v>
+        <v>2656</v>
       </c>
       <c r="L372" t="s">
-        <v>1944</v>
+        <v>1155</v>
       </c>
       <c r="M372" t="s">
-        <v>2595</v>
+        <v>2657</v>
       </c>
       <c r="N372" t="s">
-        <v>2596</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>14</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2597</v>
+        <v>2659</v>
       </c>
       <c r="D373" t="s">
-        <v>2551</v>
-[...9 lines deleted...]
-      </c>
+        <v>2660</v>
+      </c>
+      <c r="E373"/>
+      <c r="F373"/>
+      <c r="G373"/>
       <c r="H373" t="s">
-        <v>2601</v>
+        <v>2661</v>
       </c>
       <c r="I373" t="s">
-        <v>2602</v>
+        <v>2662</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>2603</v>
+        <v>2663</v>
       </c>
       <c r="L373" t="s">
-        <v>2494</v>
+        <v>2664</v>
       </c>
       <c r="M373" t="s">
-        <v>2604</v>
+        <v>2665</v>
       </c>
       <c r="N373" t="s">
-        <v>2605</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2606</v>
+        <v>2667</v>
       </c>
       <c r="D374" t="s">
-        <v>2551</v>
-[...9 lines deleted...]
-      </c>
+        <v>2668</v>
+      </c>
+      <c r="E374"/>
+      <c r="F374"/>
+      <c r="G374"/>
       <c r="H374" t="s">
-        <v>2610</v>
+        <v>2669</v>
       </c>
       <c r="I374" t="s">
-        <v>2611</v>
+        <v>2670</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>2612</v>
+        <v>2671</v>
       </c>
       <c r="L374" t="s">
-        <v>2494</v>
+        <v>2672</v>
       </c>
       <c r="M374" t="s">
-        <v>2613</v>
+        <v>2673</v>
       </c>
       <c r="N374" t="s">
-        <v>2614</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>14</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2615</v>
+        <v>2675</v>
       </c>
       <c r="D375" t="s">
-        <v>2616</v>
-[...9 lines deleted...]
-      </c>
+        <v>2676</v>
+      </c>
+      <c r="E375"/>
+      <c r="F375"/>
+      <c r="G375"/>
       <c r="H375" t="s">
-        <v>2620</v>
+        <v>2677</v>
       </c>
       <c r="I375" t="s">
-        <v>2621</v>
+        <v>2678</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>2622</v>
+        <v>2679</v>
       </c>
       <c r="L375" t="s">
-        <v>2494</v>
+        <v>2680</v>
       </c>
       <c r="M375" t="s">
-        <v>2623</v>
+        <v>2681</v>
       </c>
       <c r="N375" t="s">
-        <v>2624</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2625</v>
+        <v>74</v>
       </c>
       <c r="D376" t="s">
-        <v>2626</v>
-[...9 lines deleted...]
-      </c>
+        <v>2683</v>
+      </c>
+      <c r="E376"/>
+      <c r="F376"/>
+      <c r="G376"/>
       <c r="H376" t="s">
-        <v>2630</v>
+        <v>2684</v>
       </c>
       <c r="I376" t="s">
-        <v>2631</v>
+        <v>2685</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>2632</v>
+        <v>2686</v>
       </c>
       <c r="L376" t="s">
-        <v>2633</v>
+        <v>2687</v>
       </c>
       <c r="M376" t="s">
-        <v>2634</v>
-[...3 lines deleted...]
-      </c>
+        <v>2688</v>
+      </c>
+      <c r="N376"/>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2636</v>
+        <v>2689</v>
       </c>
       <c r="D377" t="s">
-        <v>2626</v>
+        <v>2690</v>
       </c>
       <c r="E377" t="s">
-        <v>2637</v>
+        <v>2691</v>
       </c>
       <c r="F377" t="s">
-        <v>2638</v>
+        <v>2692</v>
       </c>
       <c r="G377" t="s">
-        <v>2639</v>
+        <v>2693</v>
       </c>
       <c r="H377" t="s">
-        <v>2640</v>
+        <v>2694</v>
       </c>
       <c r="I377" t="s">
-        <v>2641</v>
+        <v>2695</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>2642</v>
+        <v>2696</v>
       </c>
       <c r="L377" t="s">
-        <v>2633</v>
+        <v>1155</v>
       </c>
       <c r="M377" t="s">
-        <v>2643</v>
+        <v>2697</v>
       </c>
       <c r="N377" t="s">
-        <v>2644</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2645</v>
+        <v>2699</v>
       </c>
       <c r="D378" t="s">
-        <v>2626</v>
+        <v>2700</v>
       </c>
       <c r="E378" t="s">
-        <v>2646</v>
+        <v>2701</v>
       </c>
       <c r="F378" t="s">
-        <v>2647</v>
+        <v>2702</v>
       </c>
       <c r="G378" t="s">
-        <v>2648</v>
+        <v>2703</v>
       </c>
       <c r="H378" t="s">
-        <v>2649</v>
+        <v>2704</v>
       </c>
       <c r="I378" t="s">
-        <v>2650</v>
+        <v>2705</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>2651</v>
+        <v>2706</v>
       </c>
       <c r="L378" t="s">
-        <v>2633</v>
+        <v>2707</v>
       </c>
       <c r="M378" t="s">
-        <v>2652</v>
+        <v>2708</v>
       </c>
       <c r="N378" t="s">
-        <v>2653</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2654</v>
+        <v>2710</v>
       </c>
       <c r="D379" t="s">
-        <v>2655</v>
-[...9 lines deleted...]
-      </c>
+        <v>2711</v>
+      </c>
+      <c r="E379"/>
+      <c r="F379"/>
+      <c r="G379"/>
       <c r="H379" t="s">
-        <v>2659</v>
+        <v>2712</v>
       </c>
       <c r="I379" t="s">
-        <v>2660</v>
+        <v>2713</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>2661</v>
+        <v>2714</v>
       </c>
       <c r="L379" t="s">
-        <v>2633</v>
+        <v>2715</v>
       </c>
       <c r="M379" t="s">
-        <v>2662</v>
+        <v>2716</v>
       </c>
       <c r="N379" t="s">
-        <v>2663</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2664</v>
+        <v>2718</v>
       </c>
       <c r="D380" t="s">
-        <v>2665</v>
-[...9 lines deleted...]
-      </c>
+        <v>2719</v>
+      </c>
+      <c r="E380"/>
+      <c r="F380"/>
+      <c r="G380"/>
       <c r="H380" t="s">
-        <v>2669</v>
+        <v>2720</v>
       </c>
       <c r="I380" t="s">
-        <v>2670</v>
+        <v>2721</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>2671</v>
+        <v>2722</v>
       </c>
       <c r="L380" t="s">
-        <v>438</v>
+        <v>2723</v>
       </c>
       <c r="M380" t="s">
-        <v>2672</v>
+        <v>2724</v>
       </c>
       <c r="N380" t="s">
-        <v>2673</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2674</v>
+        <v>2726</v>
       </c>
       <c r="D381" t="s">
-        <v>2675</v>
+        <v>2727</v>
       </c>
       <c r="E381" t="s">
-        <v>2676</v>
+        <v>2728</v>
       </c>
       <c r="F381" t="s">
-        <v>2677</v>
+        <v>2729</v>
       </c>
       <c r="G381" t="s">
-        <v>2678</v>
+        <v>2730</v>
       </c>
       <c r="H381" t="s">
-        <v>2679</v>
+        <v>2731</v>
       </c>
       <c r="I381" t="s">
-        <v>2680</v>
+        <v>2732</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>2681</v>
+        <v>2733</v>
       </c>
       <c r="L381" t="s">
-        <v>2682</v>
+        <v>1155</v>
       </c>
       <c r="M381" t="s">
-        <v>2683</v>
+        <v>2734</v>
       </c>
       <c r="N381" t="s">
-        <v>2684</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2674</v>
+        <v>2736</v>
       </c>
       <c r="D382" t="s">
-        <v>2675</v>
+        <v>2737</v>
       </c>
       <c r="E382" t="s">
-        <v>2676</v>
+        <v>2738</v>
       </c>
       <c r="F382" t="s">
-        <v>2677</v>
+        <v>2739</v>
       </c>
       <c r="G382" t="s">
-        <v>2678</v>
+        <v>2740</v>
       </c>
       <c r="H382" t="s">
-        <v>2685</v>
+        <v>2741</v>
       </c>
       <c r="I382" t="s">
-        <v>2686</v>
+        <v>2742</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>2687</v>
+        <v>2743</v>
       </c>
       <c r="L382" t="s">
-        <v>2682</v>
+        <v>1145</v>
       </c>
       <c r="M382" t="s">
-        <v>2688</v>
+        <v>2744</v>
       </c>
       <c r="N382" t="s">
-        <v>2684</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2674</v>
+        <v>2746</v>
       </c>
       <c r="D383" t="s">
-        <v>2675</v>
-[...9 lines deleted...]
-      </c>
+        <v>2747</v>
+      </c>
+      <c r="E383"/>
+      <c r="F383"/>
+      <c r="G383"/>
       <c r="H383" t="s">
-        <v>2689</v>
+        <v>2748</v>
       </c>
       <c r="I383" t="s">
-        <v>2690</v>
+        <v>2749</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>2691</v>
+        <v>2750</v>
       </c>
       <c r="L383" t="s">
-        <v>2682</v>
+        <v>2751</v>
       </c>
       <c r="M383" t="s">
-        <v>2692</v>
+        <v>2752</v>
       </c>
       <c r="N383" t="s">
-        <v>2684</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2674</v>
+        <v>2754</v>
       </c>
       <c r="D384" t="s">
-        <v>2675</v>
+        <v>2755</v>
       </c>
       <c r="E384" t="s">
-        <v>2676</v>
+        <v>2756</v>
       </c>
       <c r="F384" t="s">
-        <v>2677</v>
+        <v>2757</v>
       </c>
       <c r="G384" t="s">
-        <v>2678</v>
+        <v>2758</v>
       </c>
       <c r="H384" t="s">
-        <v>2693</v>
+        <v>2759</v>
       </c>
       <c r="I384" t="s">
-        <v>2694</v>
+        <v>2760</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>2695</v>
+        <v>2761</v>
       </c>
       <c r="L384" t="s">
-        <v>2682</v>
+        <v>1145</v>
       </c>
       <c r="M384" t="s">
-        <v>2696</v>
+        <v>2762</v>
       </c>
       <c r="N384" t="s">
-        <v>2684</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>326</v>
+        <v>74</v>
       </c>
       <c r="D385" t="s">
-        <v>2697</v>
+        <v>2683</v>
       </c>
       <c r="E385"/>
       <c r="F385"/>
       <c r="G385"/>
       <c r="H385" t="s">
-        <v>2698</v>
+        <v>2764</v>
       </c>
       <c r="I385" t="s">
-        <v>2699</v>
+        <v>2765</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>2700</v>
+        <v>2766</v>
       </c>
       <c r="L385" t="s">
-        <v>2701</v>
+        <v>2767</v>
       </c>
       <c r="M385" t="s">
-        <v>2702</v>
+        <v>2768</v>
       </c>
       <c r="N385"/>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2703</v>
+        <v>2769</v>
       </c>
       <c r="D386" t="s">
-        <v>2704</v>
-[...3 lines deleted...]
-      <c r="G386"/>
+        <v>2770</v>
+      </c>
+      <c r="E386" t="s">
+        <v>2771</v>
+      </c>
+      <c r="F386" t="s">
+        <v>2772</v>
+      </c>
+      <c r="G386" t="s">
+        <v>2773</v>
+      </c>
       <c r="H386" t="s">
-        <v>2705</v>
+        <v>2774</v>
       </c>
       <c r="I386" t="s">
-        <v>2706</v>
+        <v>2775</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>2707</v>
+        <v>2776</v>
       </c>
       <c r="L386" t="s">
-        <v>2708</v>
+        <v>223</v>
       </c>
       <c r="M386" t="s">
-        <v>2709</v>
+        <v>2777</v>
       </c>
       <c r="N386" t="s">
-        <v>2710</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2711</v>
+        <v>74</v>
       </c>
       <c r="D387" t="s">
-        <v>2712</v>
+        <v>2683</v>
       </c>
       <c r="E387"/>
       <c r="F387"/>
       <c r="G387"/>
       <c r="H387" t="s">
-        <v>2713</v>
+        <v>2779</v>
       </c>
       <c r="I387" t="s">
-        <v>2714</v>
+        <v>2780</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>2715</v>
+        <v>2781</v>
       </c>
       <c r="L387" t="s">
-        <v>2716</v>
+        <v>2782</v>
       </c>
       <c r="M387" t="s">
-        <v>2717</v>
-[...3 lines deleted...]
-      </c>
+        <v>2783</v>
+      </c>
+      <c r="N387"/>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>326</v>
+        <v>74</v>
       </c>
       <c r="D388" t="s">
-        <v>2719</v>
+        <v>2683</v>
       </c>
       <c r="E388"/>
       <c r="F388"/>
       <c r="G388"/>
       <c r="H388" t="s">
-        <v>2720</v>
+        <v>2779</v>
       </c>
       <c r="I388" t="s">
-        <v>2721</v>
+        <v>2784</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>2722</v>
+        <v>2785</v>
       </c>
       <c r="L388" t="s">
-        <v>2723</v>
+        <v>2782</v>
       </c>
       <c r="M388" t="s">
-        <v>2724</v>
+        <v>2786</v>
       </c>
       <c r="N388"/>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2725</v>
+        <v>74</v>
       </c>
       <c r="D389" t="s">
-        <v>2726</v>
+        <v>2787</v>
       </c>
       <c r="E389"/>
       <c r="F389"/>
       <c r="G389"/>
       <c r="H389" t="s">
-        <v>2727</v>
+        <v>2788</v>
       </c>
       <c r="I389" t="s">
-        <v>2728</v>
+        <v>2789</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>2729</v>
+        <v>2790</v>
       </c>
       <c r="L389" t="s">
-        <v>2730</v>
+        <v>2791</v>
       </c>
       <c r="M389" t="s">
-        <v>2731</v>
-[...3 lines deleted...]
-      </c>
+        <v>2792</v>
+      </c>
+      <c r="N389"/>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2733</v>
+        <v>74</v>
       </c>
       <c r="D390" t="s">
-        <v>2734</v>
+        <v>2787</v>
       </c>
       <c r="E390"/>
       <c r="F390"/>
       <c r="G390"/>
       <c r="H390" t="s">
-        <v>2735</v>
+        <v>2788</v>
       </c>
       <c r="I390" t="s">
-        <v>2736</v>
+        <v>2793</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>2737</v>
+        <v>2794</v>
       </c>
       <c r="L390" t="s">
-        <v>2738</v>
+        <v>2791</v>
       </c>
       <c r="M390" t="s">
-        <v>2739</v>
-[...3 lines deleted...]
-      </c>
+        <v>2795</v>
+      </c>
+      <c r="N390"/>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2741</v>
+        <v>74</v>
       </c>
       <c r="D391" t="s">
-        <v>2742</v>
-[...9 lines deleted...]
-      </c>
+        <v>2796</v>
+      </c>
+      <c r="E391"/>
+      <c r="F391"/>
+      <c r="G391"/>
       <c r="H391" t="s">
-        <v>2746</v>
+        <v>2797</v>
       </c>
       <c r="I391" t="s">
-        <v>2747</v>
+        <v>2798</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>2748</v>
+        <v>2799</v>
       </c>
       <c r="L391" t="s">
-        <v>2633</v>
+        <v>2800</v>
       </c>
       <c r="M391" t="s">
-        <v>2749</v>
-[...3 lines deleted...]
-      </c>
+        <v>2801</v>
+      </c>
+      <c r="N391"/>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2751</v>
+        <v>2802</v>
       </c>
       <c r="D392" t="s">
-        <v>2752</v>
+        <v>2803</v>
       </c>
       <c r="E392"/>
       <c r="F392"/>
       <c r="G392"/>
       <c r="H392" t="s">
-        <v>2753</v>
+        <v>2804</v>
       </c>
       <c r="I392" t="s">
-        <v>2754</v>
+        <v>2805</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>2755</v>
+        <v>2806</v>
       </c>
       <c r="L392" t="s">
-        <v>2756</v>
+        <v>2807</v>
       </c>
       <c r="M392" t="s">
-        <v>2757</v>
+        <v>2808</v>
       </c>
       <c r="N392" t="s">
-        <v>2758</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2759</v>
+        <v>2810</v>
       </c>
       <c r="D393" t="s">
-        <v>2760</v>
-[...3 lines deleted...]
-      <c r="G393"/>
+        <v>2811</v>
+      </c>
+      <c r="E393" t="s">
+        <v>2812</v>
+      </c>
+      <c r="F393" t="s">
+        <v>2813</v>
+      </c>
+      <c r="G393" t="s">
+        <v>2814</v>
+      </c>
       <c r="H393" t="s">
-        <v>2761</v>
+        <v>2815</v>
       </c>
       <c r="I393" t="s">
-        <v>2762</v>
+        <v>2816</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>2763</v>
+        <v>2817</v>
       </c>
       <c r="L393" t="s">
-        <v>2764</v>
+        <v>1155</v>
       </c>
       <c r="M393" t="s">
-        <v>2765</v>
+        <v>2818</v>
       </c>
       <c r="N393" t="s">
-        <v>2766</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2767</v>
+        <v>2820</v>
       </c>
       <c r="D394" t="s">
-        <v>2768</v>
-[...3 lines deleted...]
-      <c r="G394"/>
+        <v>2821</v>
+      </c>
+      <c r="E394" t="s">
+        <v>2822</v>
+      </c>
+      <c r="F394" t="s">
+        <v>2823</v>
+      </c>
+      <c r="G394" t="s">
+        <v>2824</v>
+      </c>
       <c r="H394" t="s">
-        <v>2769</v>
+        <v>2825</v>
       </c>
       <c r="I394" t="s">
-        <v>2770</v>
+        <v>2826</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>2771</v>
+        <v>2827</v>
       </c>
       <c r="L394" t="s">
-        <v>2772</v>
+        <v>1487</v>
       </c>
       <c r="M394" t="s">
-        <v>2773</v>
+        <v>2828</v>
       </c>
       <c r="N394" t="s">
-        <v>2774</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>326</v>
+        <v>2830</v>
       </c>
       <c r="D395" t="s">
-        <v>1413</v>
+        <v>2831</v>
       </c>
       <c r="E395"/>
       <c r="F395"/>
       <c r="G395"/>
       <c r="H395" t="s">
-        <v>2775</v>
+        <v>2832</v>
       </c>
       <c r="I395" t="s">
-        <v>2776</v>
+        <v>2833</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>2777</v>
+        <v>2834</v>
       </c>
       <c r="L395" t="s">
-        <v>2778</v>
+        <v>2835</v>
       </c>
       <c r="M395" t="s">
-        <v>2779</v>
-[...1 lines deleted...]
-      <c r="N395"/>
+        <v>2836</v>
+      </c>
+      <c r="N395" t="s">
+        <v>2837</v>
+      </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2780</v>
+        <v>2838</v>
       </c>
       <c r="D396" t="s">
-        <v>2781</v>
+        <v>2839</v>
       </c>
       <c r="E396" t="s">
-        <v>2782</v>
+        <v>2840</v>
       </c>
       <c r="F396" t="s">
-        <v>2783</v>
+        <v>2841</v>
       </c>
       <c r="G396" t="s">
-        <v>2784</v>
+        <v>2842</v>
       </c>
       <c r="H396" t="s">
-        <v>2785</v>
+        <v>2843</v>
       </c>
       <c r="I396" t="s">
-        <v>2786</v>
+        <v>2844</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>2787</v>
+        <v>2845</v>
       </c>
       <c r="L396" t="s">
-        <v>2633</v>
+        <v>1145</v>
       </c>
       <c r="M396" t="s">
-        <v>2788</v>
+        <v>2846</v>
       </c>
       <c r="N396" t="s">
-        <v>2789</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2790</v>
+        <v>2848</v>
       </c>
       <c r="D397" t="s">
-        <v>2791</v>
+        <v>2849</v>
       </c>
       <c r="E397" t="s">
-        <v>2792</v>
+        <v>2850</v>
       </c>
       <c r="F397" t="s">
-        <v>2793</v>
+        <v>2851</v>
       </c>
       <c r="G397" t="s">
-        <v>2794</v>
+        <v>2852</v>
       </c>
       <c r="H397" t="s">
-        <v>2795</v>
+        <v>2853</v>
       </c>
       <c r="I397" t="s">
-        <v>2796</v>
+        <v>2854</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>2797</v>
+        <v>2855</v>
       </c>
       <c r="L397" t="s">
-        <v>2798</v>
+        <v>1155</v>
       </c>
       <c r="M397" t="s">
-        <v>2799</v>
+        <v>2856</v>
       </c>
       <c r="N397" t="s">
-        <v>2800</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>2801</v>
+        <v>2858</v>
       </c>
       <c r="D398" t="s">
-        <v>2802</v>
-[...3 lines deleted...]
-      <c r="G398"/>
+        <v>2859</v>
+      </c>
+      <c r="E398" t="s">
+        <v>2860</v>
+      </c>
+      <c r="F398" t="s">
+        <v>2861</v>
+      </c>
+      <c r="G398" t="s">
+        <v>2862</v>
+      </c>
       <c r="H398" t="s">
-        <v>2803</v>
+        <v>2863</v>
       </c>
       <c r="I398" t="s">
-        <v>2804</v>
+        <v>2864</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>2805</v>
+        <v>2865</v>
       </c>
       <c r="L398" t="s">
-        <v>2806</v>
+        <v>1145</v>
       </c>
       <c r="M398" t="s">
-        <v>2807</v>
+        <v>2866</v>
       </c>
       <c r="N398" t="s">
-        <v>2808</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2809</v>
+        <v>2868</v>
       </c>
       <c r="D399" t="s">
-        <v>2810</v>
-[...3 lines deleted...]
-      <c r="G399"/>
+        <v>2869</v>
+      </c>
+      <c r="E399" t="s">
+        <v>2870</v>
+      </c>
+      <c r="F399" t="s">
+        <v>2871</v>
+      </c>
+      <c r="G399" t="s">
+        <v>2872</v>
+      </c>
       <c r="H399" t="s">
-        <v>2811</v>
+        <v>2873</v>
       </c>
       <c r="I399" t="s">
-        <v>2812</v>
+        <v>2874</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>2813</v>
+        <v>2875</v>
       </c>
       <c r="L399" t="s">
-        <v>2814</v>
+        <v>1145</v>
       </c>
       <c r="M399" t="s">
-        <v>2815</v>
+        <v>2876</v>
       </c>
       <c r="N399" t="s">
-        <v>2816</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2817</v>
+        <v>2878</v>
       </c>
       <c r="D400" t="s">
-        <v>2818</v>
+        <v>2879</v>
       </c>
       <c r="E400" t="s">
-        <v>2819</v>
+        <v>2880</v>
       </c>
       <c r="F400" t="s">
-        <v>2820</v>
+        <v>2881</v>
       </c>
       <c r="G400" t="s">
-        <v>2821</v>
+        <v>2882</v>
       </c>
       <c r="H400" t="s">
-        <v>2822</v>
+        <v>2883</v>
       </c>
       <c r="I400" t="s">
-        <v>2823</v>
+        <v>2884</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>2824</v>
+        <v>2885</v>
       </c>
       <c r="L400" t="s">
-        <v>2633</v>
+        <v>1145</v>
       </c>
       <c r="M400" t="s">
-        <v>2825</v>
+        <v>2886</v>
       </c>
       <c r="N400" t="s">
-        <v>2826</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2827</v>
+        <v>2888</v>
       </c>
       <c r="D401" t="s">
-        <v>2828</v>
+        <v>2879</v>
       </c>
       <c r="E401" t="s">
-        <v>2829</v>
+        <v>2889</v>
       </c>
       <c r="F401" t="s">
-        <v>2830</v>
+        <v>2890</v>
       </c>
       <c r="G401" t="s">
-        <v>2831</v>
+        <v>2891</v>
       </c>
       <c r="H401" t="s">
-        <v>2832</v>
+        <v>2892</v>
       </c>
       <c r="I401" t="s">
-        <v>2833</v>
+        <v>2893</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>2834</v>
+        <v>2894</v>
       </c>
       <c r="L401" t="s">
-        <v>2494</v>
+        <v>1155</v>
       </c>
       <c r="M401" t="s">
-        <v>2835</v>
+        <v>2895</v>
       </c>
       <c r="N401" t="s">
-        <v>2836</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2837</v>
+        <v>2897</v>
       </c>
       <c r="D402" t="s">
-        <v>2838</v>
-[...3 lines deleted...]
-      <c r="G402"/>
+        <v>2898</v>
+      </c>
+      <c r="E402" t="s">
+        <v>2899</v>
+      </c>
+      <c r="F402" t="s">
+        <v>2900</v>
+      </c>
+      <c r="G402" t="s">
+        <v>2901</v>
+      </c>
       <c r="H402" t="s">
-        <v>2839</v>
+        <v>2902</v>
       </c>
       <c r="I402" t="s">
-        <v>2840</v>
+        <v>2903</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>2841</v>
+        <v>2904</v>
       </c>
       <c r="L402" t="s">
-        <v>2842</v>
+        <v>1145</v>
       </c>
       <c r="M402" t="s">
-        <v>2843</v>
+        <v>2905</v>
       </c>
       <c r="N402" t="s">
-        <v>2844</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2845</v>
+        <v>2907</v>
       </c>
       <c r="D403" t="s">
-        <v>2846</v>
+        <v>2908</v>
       </c>
       <c r="E403" t="s">
-        <v>2847</v>
+        <v>2909</v>
       </c>
       <c r="F403" t="s">
-        <v>2848</v>
+        <v>2910</v>
       </c>
       <c r="G403" t="s">
-        <v>2849</v>
+        <v>2911</v>
       </c>
       <c r="H403" t="s">
-        <v>2850</v>
+        <v>2912</v>
       </c>
       <c r="I403" t="s">
-        <v>2851</v>
+        <v>2913</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>2852</v>
+        <v>2914</v>
       </c>
       <c r="L403" t="s">
-        <v>2494</v>
+        <v>1145</v>
       </c>
       <c r="M403" t="s">
-        <v>2853</v>
+        <v>2915</v>
       </c>
       <c r="N403" t="s">
-        <v>2854</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>326</v>
+        <v>2917</v>
       </c>
       <c r="D404" t="s">
-        <v>1413</v>
+        <v>2918</v>
       </c>
       <c r="E404"/>
       <c r="F404"/>
       <c r="G404"/>
       <c r="H404" t="s">
-        <v>2855</v>
+        <v>2919</v>
       </c>
       <c r="I404" t="s">
-        <v>2856</v>
+        <v>2920</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>2857</v>
+        <v>2921</v>
       </c>
       <c r="L404" t="s">
-        <v>2858</v>
+        <v>2922</v>
       </c>
       <c r="M404" t="s">
-        <v>2859</v>
-[...1 lines deleted...]
-      <c r="N404"/>
+        <v>2923</v>
+      </c>
+      <c r="N404" t="s">
+        <v>2924</v>
+      </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2860</v>
+        <v>2925</v>
       </c>
       <c r="D405" t="s">
-        <v>2861</v>
+        <v>2926</v>
       </c>
       <c r="E405" t="s">
-        <v>2862</v>
+        <v>2927</v>
       </c>
       <c r="F405" t="s">
-        <v>2863</v>
+        <v>2928</v>
       </c>
       <c r="G405" t="s">
-        <v>2864</v>
+        <v>2929</v>
       </c>
       <c r="H405" t="s">
-        <v>2865</v>
+        <v>2930</v>
       </c>
       <c r="I405" t="s">
-        <v>2866</v>
+        <v>2931</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>2867</v>
+        <v>2932</v>
       </c>
       <c r="L405" t="s">
-        <v>2868</v>
+        <v>1145</v>
       </c>
       <c r="M405" t="s">
-        <v>2869</v>
+        <v>2933</v>
       </c>
       <c r="N405" t="s">
-        <v>2870</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>326</v>
+        <v>2935</v>
       </c>
       <c r="D406" t="s">
-        <v>1413</v>
-[...3 lines deleted...]
-      <c r="G406"/>
+        <v>2936</v>
+      </c>
+      <c r="E406" t="s">
+        <v>2937</v>
+      </c>
+      <c r="F406" t="s">
+        <v>2938</v>
+      </c>
+      <c r="G406" t="s">
+        <v>2939</v>
+      </c>
       <c r="H406" t="s">
-        <v>2871</v>
+        <v>2940</v>
       </c>
       <c r="I406" t="s">
-        <v>2872</v>
+        <v>2941</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>2873</v>
+        <v>2942</v>
       </c>
       <c r="L406" t="s">
-        <v>2874</v>
+        <v>2943</v>
       </c>
       <c r="M406" t="s">
-        <v>2875</v>
-[...1 lines deleted...]
-      <c r="N406"/>
+        <v>2944</v>
+      </c>
+      <c r="N406" t="s">
+        <v>2945</v>
+      </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>326</v>
+        <v>2946</v>
       </c>
       <c r="D407" t="s">
-        <v>1413</v>
-[...3 lines deleted...]
-      <c r="G407"/>
+        <v>2947</v>
+      </c>
+      <c r="E407" t="s">
+        <v>2948</v>
+      </c>
+      <c r="F407" t="s">
+        <v>2949</v>
+      </c>
+      <c r="G407" t="s">
+        <v>2950</v>
+      </c>
       <c r="H407" t="s">
-        <v>2871</v>
+        <v>2951</v>
       </c>
       <c r="I407" t="s">
-        <v>2876</v>
+        <v>2952</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>2877</v>
+        <v>2953</v>
       </c>
       <c r="L407" t="s">
-        <v>2874</v>
+        <v>38</v>
       </c>
       <c r="M407" t="s">
-        <v>2878</v>
-[...1 lines deleted...]
-      <c r="N407"/>
+        <v>2954</v>
+      </c>
+      <c r="N407" t="s">
+        <v>2955</v>
+      </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>326</v>
+        <v>2956</v>
       </c>
       <c r="D408" t="s">
-        <v>2879</v>
-[...3 lines deleted...]
-      <c r="G408"/>
+        <v>2957</v>
+      </c>
+      <c r="E408" t="s">
+        <v>2958</v>
+      </c>
+      <c r="F408" t="s">
+        <v>2959</v>
+      </c>
+      <c r="G408" t="s">
+        <v>2960</v>
+      </c>
       <c r="H408" t="s">
-        <v>2880</v>
+        <v>2961</v>
       </c>
       <c r="I408" t="s">
-        <v>2881</v>
+        <v>2962</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>2882</v>
+        <v>2963</v>
       </c>
       <c r="L408" t="s">
-        <v>2883</v>
+        <v>1145</v>
       </c>
       <c r="M408" t="s">
-        <v>2884</v>
-[...1 lines deleted...]
-      <c r="N408"/>
+        <v>2964</v>
+      </c>
+      <c r="N408" t="s">
+        <v>2965</v>
+      </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>326</v>
+        <v>2966</v>
       </c>
       <c r="D409" t="s">
-        <v>2879</v>
-[...3 lines deleted...]
-      <c r="G409"/>
+        <v>2967</v>
+      </c>
+      <c r="E409" t="s">
+        <v>2968</v>
+      </c>
+      <c r="F409" t="s">
+        <v>2969</v>
+      </c>
+      <c r="G409" t="s">
+        <v>2970</v>
+      </c>
       <c r="H409" t="s">
-        <v>2880</v>
+        <v>2971</v>
       </c>
       <c r="I409" t="s">
-        <v>2885</v>
+        <v>2972</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>2886</v>
+        <v>2973</v>
       </c>
       <c r="L409" t="s">
-        <v>2883</v>
+        <v>1155</v>
       </c>
       <c r="M409" t="s">
-        <v>2887</v>
-[...1 lines deleted...]
-      <c r="N409"/>
+        <v>2974</v>
+      </c>
+      <c r="N409" t="s">
+        <v>2975</v>
+      </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>326</v>
+        <v>2976</v>
       </c>
       <c r="D410" t="s">
-        <v>2888</v>
-[...3 lines deleted...]
-      <c r="G410"/>
+        <v>2967</v>
+      </c>
+      <c r="E410" t="s">
+        <v>2977</v>
+      </c>
+      <c r="F410" t="s">
+        <v>2978</v>
+      </c>
+      <c r="G410" t="s">
+        <v>2979</v>
+      </c>
       <c r="H410" t="s">
-        <v>2889</v>
+        <v>2980</v>
       </c>
       <c r="I410" t="s">
-        <v>2890</v>
+        <v>2981</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>2891</v>
+        <v>2982</v>
       </c>
       <c r="L410" t="s">
-        <v>2892</v>
+        <v>1145</v>
       </c>
       <c r="M410" t="s">
-        <v>2893</v>
-[...1 lines deleted...]
-      <c r="N410"/>
+        <v>2983</v>
+      </c>
+      <c r="N410" t="s">
+        <v>2984</v>
+      </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2894</v>
+        <v>2985</v>
       </c>
       <c r="D411" t="s">
-        <v>2895</v>
-[...3 lines deleted...]
-      <c r="G411"/>
+        <v>2986</v>
+      </c>
+      <c r="E411" t="s">
+        <v>2987</v>
+      </c>
+      <c r="F411" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G411" t="s">
+        <v>2989</v>
+      </c>
       <c r="H411" t="s">
-        <v>2896</v>
+        <v>2990</v>
       </c>
       <c r="I411" t="s">
-        <v>2897</v>
+        <v>2991</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>2898</v>
+        <v>2992</v>
       </c>
       <c r="L411" t="s">
-        <v>2899</v>
+        <v>1155</v>
       </c>
       <c r="M411" t="s">
-        <v>2900</v>
+        <v>2993</v>
       </c>
       <c r="N411" t="s">
-        <v>2901</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>14</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2902</v>
+        <v>2995</v>
       </c>
       <c r="D412" t="s">
-        <v>2903</v>
-[...9 lines deleted...]
-      </c>
+        <v>2996</v>
+      </c>
+      <c r="E412"/>
+      <c r="F412"/>
+      <c r="G412"/>
       <c r="H412" t="s">
-        <v>2907</v>
+        <v>2997</v>
       </c>
       <c r="I412" t="s">
-        <v>2908</v>
+        <v>2998</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>2909</v>
+        <v>2999</v>
       </c>
       <c r="L412" t="s">
-        <v>2633</v>
+        <v>3000</v>
       </c>
       <c r="M412" t="s">
-        <v>2910</v>
+        <v>3001</v>
       </c>
       <c r="N412" t="s">
-        <v>2911</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2912</v>
+        <v>3003</v>
       </c>
       <c r="D413" t="s">
-        <v>2913</v>
+        <v>3004</v>
       </c>
       <c r="E413" t="s">
-        <v>2914</v>
+        <v>3005</v>
       </c>
       <c r="F413" t="s">
-        <v>2915</v>
+        <v>3006</v>
       </c>
       <c r="G413" t="s">
-        <v>2916</v>
+        <v>3007</v>
       </c>
       <c r="H413" t="s">
-        <v>2917</v>
+        <v>3008</v>
       </c>
       <c r="I413" t="s">
-        <v>2918</v>
+        <v>3009</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>2919</v>
+        <v>3010</v>
       </c>
       <c r="L413" t="s">
-        <v>1944</v>
+        <v>38</v>
       </c>
       <c r="M413" t="s">
-        <v>2920</v>
+        <v>3011</v>
       </c>
       <c r="N413" t="s">
-        <v>2921</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2922</v>
+        <v>3013</v>
       </c>
       <c r="D414" t="s">
-        <v>2923</v>
-[...3 lines deleted...]
-      <c r="G414"/>
+        <v>3014</v>
+      </c>
+      <c r="E414" t="s">
+        <v>3015</v>
+      </c>
+      <c r="F414" t="s">
+        <v>3016</v>
+      </c>
+      <c r="G414" t="s">
+        <v>3017</v>
+      </c>
       <c r="H414" t="s">
-        <v>2924</v>
+        <v>3018</v>
       </c>
       <c r="I414" t="s">
-        <v>2925</v>
+        <v>3019</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>2926</v>
+        <v>3020</v>
       </c>
       <c r="L414" t="s">
-        <v>2927</v>
+        <v>38</v>
       </c>
       <c r="M414" t="s">
-        <v>2928</v>
+        <v>3021</v>
       </c>
       <c r="N414" t="s">
-        <v>2929</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2930</v>
+        <v>3023</v>
       </c>
       <c r="D415" t="s">
-        <v>2931</v>
+        <v>3024</v>
       </c>
       <c r="E415" t="s">
-        <v>2932</v>
+        <v>3025</v>
       </c>
       <c r="F415" t="s">
-        <v>2933</v>
+        <v>3026</v>
       </c>
       <c r="G415" t="s">
-        <v>2934</v>
+        <v>3027</v>
       </c>
       <c r="H415" t="s">
-        <v>2935</v>
+        <v>3028</v>
       </c>
       <c r="I415" t="s">
-        <v>2936</v>
+        <v>3029</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>2937</v>
+        <v>3030</v>
       </c>
       <c r="L415" t="s">
-        <v>2494</v>
+        <v>1145</v>
       </c>
       <c r="M415" t="s">
-        <v>2938</v>
+        <v>3031</v>
       </c>
       <c r="N415" t="s">
-        <v>2939</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2940</v>
+        <v>3033</v>
       </c>
       <c r="D416" t="s">
-        <v>2941</v>
+        <v>3024</v>
       </c>
       <c r="E416" t="s">
-        <v>2942</v>
+        <v>3034</v>
       </c>
       <c r="F416" t="s">
-        <v>2943</v>
+        <v>3035</v>
       </c>
       <c r="G416" t="s">
-        <v>2944</v>
+        <v>3036</v>
       </c>
       <c r="H416" t="s">
-        <v>2945</v>
+        <v>3037</v>
       </c>
       <c r="I416" t="s">
-        <v>2946</v>
+        <v>3038</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>2947</v>
+        <v>3039</v>
       </c>
       <c r="L416" t="s">
-        <v>2633</v>
+        <v>1145</v>
       </c>
       <c r="M416" t="s">
-        <v>2948</v>
+        <v>3040</v>
       </c>
       <c r="N416" t="s">
-        <v>2949</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2950</v>
+        <v>3042</v>
       </c>
       <c r="D417" t="s">
-        <v>2951</v>
+        <v>3024</v>
       </c>
       <c r="E417" t="s">
-        <v>2952</v>
+        <v>3043</v>
       </c>
       <c r="F417" t="s">
-        <v>2953</v>
+        <v>3044</v>
       </c>
       <c r="G417" t="s">
-        <v>2954</v>
+        <v>3045</v>
       </c>
       <c r="H417" t="s">
-        <v>2955</v>
+        <v>3046</v>
       </c>
       <c r="I417" t="s">
-        <v>2956</v>
+        <v>3047</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>2957</v>
+        <v>3048</v>
       </c>
       <c r="L417" t="s">
-        <v>2494</v>
+        <v>1145</v>
       </c>
       <c r="M417" t="s">
-        <v>2958</v>
+        <v>3049</v>
       </c>
       <c r="N417" t="s">
-        <v>2959</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2960</v>
+        <v>3051</v>
       </c>
       <c r="D418" t="s">
-        <v>2961</v>
+        <v>3052</v>
       </c>
       <c r="E418" t="s">
-        <v>2962</v>
+        <v>3053</v>
       </c>
       <c r="F418" t="s">
-        <v>2963</v>
+        <v>3054</v>
       </c>
       <c r="G418" t="s">
-        <v>2964</v>
+        <v>3055</v>
       </c>
       <c r="H418" t="s">
-        <v>2965</v>
+        <v>3056</v>
       </c>
       <c r="I418" t="s">
-        <v>2966</v>
+        <v>3057</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>2967</v>
+        <v>3058</v>
       </c>
       <c r="L418" t="s">
-        <v>2494</v>
+        <v>3059</v>
       </c>
       <c r="M418" t="s">
-        <v>2968</v>
+        <v>3060</v>
       </c>
       <c r="N418" t="s">
-        <v>2969</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2970</v>
+        <v>3062</v>
       </c>
       <c r="D419" t="s">
-        <v>2971</v>
+        <v>3063</v>
       </c>
       <c r="E419" t="s">
-        <v>2972</v>
+        <v>3064</v>
       </c>
       <c r="F419" t="s">
-        <v>2973</v>
+        <v>3065</v>
       </c>
       <c r="G419" t="s">
-        <v>2974</v>
+        <v>3066</v>
       </c>
       <c r="H419" t="s">
-        <v>2975</v>
+        <v>3067</v>
       </c>
       <c r="I419" t="s">
-        <v>2976</v>
+        <v>3068</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>2977</v>
+        <v>3069</v>
       </c>
       <c r="L419" t="s">
-        <v>2494</v>
+        <v>3070</v>
       </c>
       <c r="M419" t="s">
-        <v>2978</v>
+        <v>3071</v>
       </c>
       <c r="N419" t="s">
-        <v>2979</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2980</v>
+        <v>3062</v>
       </c>
       <c r="D420" t="s">
-        <v>2971</v>
+        <v>3063</v>
       </c>
       <c r="E420" t="s">
-        <v>2981</v>
+        <v>3064</v>
       </c>
       <c r="F420" t="s">
-        <v>2982</v>
+        <v>3065</v>
       </c>
       <c r="G420" t="s">
-        <v>2983</v>
+        <v>3066</v>
       </c>
       <c r="H420" t="s">
-        <v>2984</v>
+        <v>3073</v>
       </c>
       <c r="I420" t="s">
-        <v>2985</v>
+        <v>3074</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>2986</v>
+        <v>3075</v>
       </c>
       <c r="L420" t="s">
-        <v>2633</v>
+        <v>3076</v>
       </c>
       <c r="M420" t="s">
-        <v>2987</v>
+        <v>3077</v>
       </c>
       <c r="N420" t="s">
-        <v>2988</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2989</v>
+        <v>3078</v>
       </c>
       <c r="D421" t="s">
-        <v>2990</v>
+        <v>3079</v>
       </c>
       <c r="E421" t="s">
-        <v>2991</v>
+        <v>3080</v>
       </c>
       <c r="F421" t="s">
-        <v>2992</v>
+        <v>3081</v>
       </c>
       <c r="G421" t="s">
-        <v>2993</v>
+        <v>3082</v>
       </c>
       <c r="H421" t="s">
-        <v>2994</v>
+        <v>3083</v>
       </c>
       <c r="I421" t="s">
-        <v>2995</v>
+        <v>3084</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>2996</v>
+        <v>3085</v>
       </c>
       <c r="L421" t="s">
-        <v>2494</v>
+        <v>3086</v>
       </c>
       <c r="M421" t="s">
-        <v>2997</v>
+        <v>3087</v>
       </c>
       <c r="N421" t="s">
-        <v>2998</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2999</v>
+        <v>3078</v>
       </c>
       <c r="D422" t="s">
-        <v>3000</v>
+        <v>3079</v>
       </c>
       <c r="E422" t="s">
-        <v>3001</v>
+        <v>3080</v>
       </c>
       <c r="F422" t="s">
-        <v>3002</v>
+        <v>3081</v>
       </c>
       <c r="G422" t="s">
-        <v>3003</v>
+        <v>3082</v>
       </c>
       <c r="H422" t="s">
-        <v>3004</v>
+        <v>3089</v>
       </c>
       <c r="I422" t="s">
-        <v>3005</v>
+        <v>3090</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>3006</v>
+        <v>3091</v>
       </c>
       <c r="L422" t="s">
-        <v>2494</v>
+        <v>3092</v>
       </c>
       <c r="M422" t="s">
-        <v>3007</v>
+        <v>3093</v>
       </c>
       <c r="N422" t="s">
-        <v>3008</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>3009</v>
+        <v>3094</v>
       </c>
       <c r="D423" t="s">
-        <v>3010</v>
-[...3 lines deleted...]
-      <c r="G423"/>
+        <v>3095</v>
+      </c>
+      <c r="E423" t="s">
+        <v>3096</v>
+      </c>
+      <c r="F423" t="s">
+        <v>3097</v>
+      </c>
+      <c r="G423" t="s">
+        <v>3098</v>
+      </c>
       <c r="H423" t="s">
-        <v>3011</v>
+        <v>3099</v>
       </c>
       <c r="I423" t="s">
-        <v>3012</v>
+        <v>3100</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>3013</v>
+        <v>3101</v>
       </c>
       <c r="L423" t="s">
-        <v>3014</v>
+        <v>3102</v>
       </c>
       <c r="M423" t="s">
-        <v>3015</v>
+        <v>3103</v>
       </c>
       <c r="N423" t="s">
-        <v>3016</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>3017</v>
+        <v>3105</v>
       </c>
       <c r="D424" t="s">
-        <v>3018</v>
+        <v>3106</v>
       </c>
       <c r="E424" t="s">
-        <v>3019</v>
+        <v>3107</v>
       </c>
       <c r="F424" t="s">
-        <v>3020</v>
+        <v>3108</v>
       </c>
       <c r="G424" t="s">
-        <v>3021</v>
+        <v>3109</v>
       </c>
       <c r="H424" t="s">
-        <v>3022</v>
+        <v>3110</v>
       </c>
       <c r="I424" t="s">
-        <v>3023</v>
+        <v>3111</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>3024</v>
+        <v>3112</v>
       </c>
       <c r="L424" t="s">
-        <v>2494</v>
+        <v>3113</v>
       </c>
       <c r="M424" t="s">
-        <v>3025</v>
+        <v>3114</v>
       </c>
       <c r="N424" t="s">
-        <v>3026</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>3027</v>
+        <v>3116</v>
       </c>
       <c r="D425" t="s">
-        <v>3028</v>
+        <v>3117</v>
       </c>
       <c r="E425" t="s">
-        <v>3029</v>
+        <v>3118</v>
       </c>
       <c r="F425" t="s">
-        <v>3030</v>
+        <v>3119</v>
       </c>
       <c r="G425" t="s">
-        <v>3031</v>
+        <v>3120</v>
       </c>
       <c r="H425" t="s">
-        <v>3032</v>
+        <v>3121</v>
       </c>
       <c r="I425" t="s">
-        <v>3033</v>
+        <v>3122</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>3034</v>
+        <v>3123</v>
       </c>
       <c r="L425" t="s">
-        <v>3035</v>
+        <v>3124</v>
       </c>
       <c r="M425" t="s">
-        <v>3036</v>
+        <v>3125</v>
       </c>
       <c r="N425" t="s">
-        <v>3037</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>3038</v>
+        <v>3116</v>
       </c>
       <c r="D426" t="s">
-        <v>3039</v>
+        <v>3117</v>
       </c>
       <c r="E426" t="s">
-        <v>3040</v>
+        <v>3118</v>
       </c>
       <c r="F426" t="s">
-        <v>3041</v>
+        <v>3119</v>
       </c>
       <c r="G426" t="s">
-        <v>3042</v>
+        <v>3120</v>
       </c>
       <c r="H426" t="s">
-        <v>3043</v>
+        <v>3127</v>
       </c>
       <c r="I426" t="s">
-        <v>3044</v>
+        <v>3128</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>3045</v>
+        <v>3129</v>
       </c>
       <c r="L426" t="s">
-        <v>106</v>
+        <v>3130</v>
       </c>
       <c r="M426" t="s">
-        <v>3046</v>
+        <v>3131</v>
       </c>
       <c r="N426" t="s">
-        <v>3047</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>3048</v>
+        <v>3132</v>
       </c>
       <c r="D427" t="s">
-        <v>3049</v>
+        <v>3133</v>
       </c>
       <c r="E427" t="s">
-        <v>3050</v>
+        <v>3134</v>
       </c>
       <c r="F427" t="s">
-        <v>3051</v>
+        <v>3135</v>
       </c>
       <c r="G427" t="s">
-        <v>3052</v>
+        <v>3136</v>
       </c>
       <c r="H427" t="s">
-        <v>3053</v>
+        <v>3137</v>
       </c>
       <c r="I427" t="s">
-        <v>3054</v>
+        <v>3138</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>3055</v>
+        <v>3139</v>
       </c>
       <c r="L427" t="s">
-        <v>2494</v>
+        <v>3140</v>
       </c>
       <c r="M427" t="s">
-        <v>3056</v>
+        <v>3141</v>
       </c>
       <c r="N427" t="s">
-        <v>3057</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>3058</v>
+        <v>3143</v>
       </c>
       <c r="D428" t="s">
-        <v>3059</v>
+        <v>3144</v>
       </c>
       <c r="E428" t="s">
-        <v>3060</v>
+        <v>3145</v>
       </c>
       <c r="F428" t="s">
-        <v>3061</v>
+        <v>3146</v>
       </c>
       <c r="G428" t="s">
-        <v>3062</v>
+        <v>3147</v>
       </c>
       <c r="H428" t="s">
-        <v>3063</v>
+        <v>3148</v>
       </c>
       <c r="I428" t="s">
-        <v>3064</v>
+        <v>3149</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>3065</v>
+        <v>3150</v>
       </c>
       <c r="L428" t="s">
-        <v>2633</v>
+        <v>3151</v>
       </c>
       <c r="M428" t="s">
-        <v>3066</v>
+        <v>3152</v>
       </c>
       <c r="N428" t="s">
-        <v>3067</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>3068</v>
+        <v>3143</v>
       </c>
       <c r="D429" t="s">
-        <v>3059</v>
+        <v>3144</v>
       </c>
       <c r="E429" t="s">
-        <v>3069</v>
+        <v>3145</v>
       </c>
       <c r="F429" t="s">
-        <v>3070</v>
+        <v>3146</v>
       </c>
       <c r="G429" t="s">
-        <v>3071</v>
+        <v>3147</v>
       </c>
       <c r="H429" t="s">
-        <v>3072</v>
+        <v>3154</v>
       </c>
       <c r="I429" t="s">
-        <v>3073</v>
+        <v>3155</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>3074</v>
+        <v>3156</v>
       </c>
       <c r="L429" t="s">
-        <v>2494</v>
+        <v>3157</v>
       </c>
       <c r="M429" t="s">
-        <v>3075</v>
+        <v>3158</v>
       </c>
       <c r="N429" t="s">
-        <v>3076</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>3077</v>
+        <v>3159</v>
       </c>
       <c r="D430" t="s">
-        <v>3078</v>
+        <v>3160</v>
       </c>
       <c r="E430" t="s">
-        <v>3079</v>
+        <v>3161</v>
       </c>
       <c r="F430" t="s">
-        <v>3080</v>
+        <v>3162</v>
       </c>
       <c r="G430" t="s">
-        <v>3081</v>
+        <v>3163</v>
       </c>
       <c r="H430" t="s">
-        <v>3082</v>
+        <v>3164</v>
       </c>
       <c r="I430" t="s">
-        <v>3083</v>
+        <v>3165</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>3084</v>
+        <v>3166</v>
       </c>
       <c r="L430" t="s">
-        <v>2633</v>
+        <v>3167</v>
       </c>
       <c r="M430" t="s">
-        <v>3085</v>
+        <v>3168</v>
       </c>
       <c r="N430" t="s">
-        <v>3086</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>41</v>
+        <v>447</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>3087</v>
+        <v>3159</v>
       </c>
       <c r="D431" t="s">
-        <v>3088</v>
-[...3 lines deleted...]
-      <c r="G431"/>
+        <v>3160</v>
+      </c>
+      <c r="E431" t="s">
+        <v>3161</v>
+      </c>
+      <c r="F431" t="s">
+        <v>3162</v>
+      </c>
+      <c r="G431" t="s">
+        <v>3163</v>
+      </c>
       <c r="H431" t="s">
-        <v>3089</v>
+        <v>3170</v>
       </c>
       <c r="I431" t="s">
-        <v>3090</v>
+        <v>3171</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>3091</v>
+        <v>3172</v>
       </c>
       <c r="L431" t="s">
-        <v>3092</v>
+        <v>3173</v>
       </c>
       <c r="M431" t="s">
-        <v>3093</v>
+        <v>3174</v>
       </c>
       <c r="N431" t="s">
-        <v>3094</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>3095</v>
+        <v>3175</v>
       </c>
       <c r="D432" t="s">
-        <v>3096</v>
+        <v>3176</v>
       </c>
       <c r="E432" t="s">
-        <v>3097</v>
+        <v>3177</v>
       </c>
       <c r="F432" t="s">
-        <v>3098</v>
+        <v>3178</v>
       </c>
       <c r="G432" t="s">
-        <v>3099</v>
+        <v>3179</v>
       </c>
       <c r="H432" t="s">
-        <v>3100</v>
+        <v>3180</v>
       </c>
       <c r="I432" t="s">
-        <v>3101</v>
+        <v>3181</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>3102</v>
+        <v>3182</v>
       </c>
       <c r="L432" t="s">
-        <v>106</v>
+        <v>3183</v>
       </c>
       <c r="M432" t="s">
-        <v>3103</v>
+        <v>3184</v>
       </c>
       <c r="N432" t="s">
-        <v>3104</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>3105</v>
+        <v>3175</v>
       </c>
       <c r="D433" t="s">
-        <v>3106</v>
+        <v>3176</v>
       </c>
       <c r="E433" t="s">
-        <v>3107</v>
+        <v>3177</v>
       </c>
       <c r="F433" t="s">
-        <v>3108</v>
+        <v>3178</v>
       </c>
       <c r="G433" t="s">
-        <v>3109</v>
+        <v>3179</v>
       </c>
       <c r="H433" t="s">
-        <v>3110</v>
+        <v>3186</v>
       </c>
       <c r="I433" t="s">
-        <v>3111</v>
+        <v>3187</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>3112</v>
+        <v>3188</v>
       </c>
       <c r="L433" t="s">
-        <v>106</v>
+        <v>3189</v>
       </c>
       <c r="M433" t="s">
-        <v>3113</v>
+        <v>3190</v>
       </c>
       <c r="N433" t="s">
-        <v>3114</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>3115</v>
+        <v>3191</v>
       </c>
       <c r="D434" t="s">
-        <v>3116</v>
+        <v>3192</v>
       </c>
       <c r="E434" t="s">
-        <v>3117</v>
+        <v>3193</v>
       </c>
       <c r="F434" t="s">
-        <v>3118</v>
+        <v>3194</v>
       </c>
       <c r="G434" t="s">
-        <v>3119</v>
+        <v>3195</v>
       </c>
       <c r="H434" t="s">
-        <v>3120</v>
+        <v>3196</v>
       </c>
       <c r="I434" t="s">
-        <v>3121</v>
+        <v>3197</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>3122</v>
+        <v>3198</v>
       </c>
       <c r="L434" t="s">
-        <v>2494</v>
+        <v>3199</v>
       </c>
       <c r="M434" t="s">
-        <v>3123</v>
+        <v>3200</v>
       </c>
       <c r="N434" t="s">
-        <v>3124</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>3125</v>
+        <v>3202</v>
       </c>
       <c r="D435" t="s">
-        <v>3116</v>
+        <v>3203</v>
       </c>
       <c r="E435" t="s">
-        <v>3126</v>
+        <v>3204</v>
       </c>
       <c r="F435" t="s">
-        <v>3127</v>
+        <v>3205</v>
       </c>
       <c r="G435" t="s">
-        <v>3128</v>
+        <v>3206</v>
       </c>
       <c r="H435" t="s">
-        <v>3129</v>
+        <v>3207</v>
       </c>
       <c r="I435" t="s">
-        <v>3130</v>
+        <v>3208</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>3131</v>
+        <v>3209</v>
       </c>
       <c r="L435" t="s">
-        <v>2494</v>
+        <v>3210</v>
       </c>
       <c r="M435" t="s">
-        <v>3132</v>
+        <v>3211</v>
       </c>
       <c r="N435" t="s">
-        <v>3133</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>3134</v>
+        <v>3202</v>
       </c>
       <c r="D436" t="s">
-        <v>3116</v>
+        <v>3203</v>
       </c>
       <c r="E436" t="s">
-        <v>3135</v>
+        <v>3204</v>
       </c>
       <c r="F436" t="s">
-        <v>3136</v>
+        <v>3205</v>
       </c>
       <c r="G436" t="s">
-        <v>3137</v>
+        <v>3206</v>
       </c>
       <c r="H436" t="s">
-        <v>3138</v>
+        <v>3213</v>
       </c>
       <c r="I436" t="s">
-        <v>3139</v>
+        <v>3214</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>3140</v>
+        <v>3215</v>
       </c>
       <c r="L436" t="s">
-        <v>2494</v>
+        <v>3216</v>
       </c>
       <c r="M436" t="s">
-        <v>3141</v>
+        <v>3217</v>
       </c>
       <c r="N436" t="s">
-        <v>3142</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>3143</v>
+        <v>3202</v>
       </c>
       <c r="D437" t="s">
-        <v>3144</v>
+        <v>3218</v>
       </c>
       <c r="E437" t="s">
-        <v>3145</v>
+        <v>3204</v>
       </c>
       <c r="F437" t="s">
-        <v>3146</v>
+        <v>3205</v>
       </c>
       <c r="G437" t="s">
-        <v>3147</v>
+        <v>3206</v>
       </c>
       <c r="H437" t="s">
-        <v>3148</v>
+        <v>3207</v>
       </c>
       <c r="I437" t="s">
-        <v>3149</v>
+        <v>3219</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>3150</v>
+        <v>3220</v>
       </c>
       <c r="L437" t="s">
-        <v>3151</v>
+        <v>3221</v>
       </c>
       <c r="M437" t="s">
-        <v>3152</v>
+        <v>3222</v>
       </c>
       <c r="N437" t="s">
-        <v>3153</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>3154</v>
+        <v>3202</v>
       </c>
       <c r="D438" t="s">
-        <v>3155</v>
+        <v>3218</v>
       </c>
       <c r="E438" t="s">
-        <v>3156</v>
+        <v>3204</v>
       </c>
       <c r="F438" t="s">
-        <v>3157</v>
+        <v>3205</v>
       </c>
       <c r="G438" t="s">
-        <v>3158</v>
+        <v>3206</v>
       </c>
       <c r="H438" t="s">
-        <v>3159</v>
+        <v>3213</v>
       </c>
       <c r="I438" t="s">
-        <v>3160</v>
+        <v>3223</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>3161</v>
+        <v>3224</v>
       </c>
       <c r="L438" t="s">
-        <v>3162</v>
+        <v>3225</v>
       </c>
       <c r="M438" t="s">
-        <v>3163</v>
+        <v>3226</v>
       </c>
       <c r="N438" t="s">
-        <v>3164</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>3154</v>
+        <v>3227</v>
       </c>
       <c r="D439" t="s">
-        <v>3155</v>
+        <v>3228</v>
       </c>
       <c r="E439" t="s">
-        <v>3156</v>
+        <v>3229</v>
       </c>
       <c r="F439" t="s">
-        <v>3157</v>
+        <v>3230</v>
       </c>
       <c r="G439" t="s">
-        <v>3158</v>
+        <v>3231</v>
       </c>
       <c r="H439" t="s">
-        <v>3165</v>
+        <v>3232</v>
       </c>
       <c r="I439" t="s">
-        <v>3166</v>
+        <v>3233</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>3167</v>
+        <v>3234</v>
       </c>
       <c r="L439" t="s">
-        <v>3168</v>
+        <v>3235</v>
       </c>
       <c r="M439" t="s">
-        <v>3169</v>
+        <v>3236</v>
       </c>
       <c r="N439" t="s">
-        <v>3164</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>3170</v>
+        <v>3227</v>
       </c>
       <c r="D440" t="s">
-        <v>3171</v>
+        <v>3228</v>
       </c>
       <c r="E440" t="s">
-        <v>3172</v>
+        <v>3229</v>
       </c>
       <c r="F440" t="s">
-        <v>3173</v>
+        <v>3230</v>
       </c>
       <c r="G440" t="s">
-        <v>3174</v>
+        <v>3231</v>
       </c>
       <c r="H440" t="s">
-        <v>3175</v>
+        <v>3238</v>
       </c>
       <c r="I440" t="s">
-        <v>3176</v>
+        <v>3239</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>3177</v>
+        <v>3240</v>
       </c>
       <c r="L440" t="s">
-        <v>3178</v>
+        <v>3241</v>
       </c>
       <c r="M440" t="s">
-        <v>3179</v>
+        <v>3242</v>
       </c>
       <c r="N440" t="s">
-        <v>3180</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>3170</v>
+        <v>3243</v>
       </c>
       <c r="D441" t="s">
-        <v>3171</v>
+        <v>3244</v>
       </c>
       <c r="E441" t="s">
-        <v>3172</v>
+        <v>3245</v>
       </c>
       <c r="F441" t="s">
-        <v>3173</v>
+        <v>3246</v>
       </c>
       <c r="G441" t="s">
-        <v>3174</v>
+        <v>3247</v>
       </c>
       <c r="H441" t="s">
-        <v>3181</v>
+        <v>3248</v>
       </c>
       <c r="I441" t="s">
-        <v>3182</v>
+        <v>3249</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>3183</v>
+        <v>3250</v>
       </c>
       <c r="L441" t="s">
-        <v>3184</v>
+        <v>3251</v>
       </c>
       <c r="M441" t="s">
-        <v>3185</v>
+        <v>3252</v>
       </c>
       <c r="N441" t="s">
-        <v>3180</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>3186</v>
+        <v>3243</v>
       </c>
       <c r="D442" t="s">
-        <v>3187</v>
+        <v>3244</v>
       </c>
       <c r="E442" t="s">
-        <v>3188</v>
+        <v>3245</v>
       </c>
       <c r="F442" t="s">
-        <v>3189</v>
+        <v>3246</v>
       </c>
       <c r="G442" t="s">
-        <v>3190</v>
+        <v>3247</v>
       </c>
       <c r="H442" t="s">
-        <v>3191</v>
+        <v>3254</v>
       </c>
       <c r="I442" t="s">
-        <v>3192</v>
+        <v>3255</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>3193</v>
+        <v>3256</v>
       </c>
       <c r="L442" t="s">
-        <v>3194</v>
+        <v>3257</v>
       </c>
       <c r="M442" t="s">
-        <v>3195</v>
+        <v>3258</v>
       </c>
       <c r="N442" t="s">
-        <v>3196</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>3197</v>
+        <v>3259</v>
       </c>
       <c r="D443" t="s">
-        <v>3198</v>
+        <v>3260</v>
       </c>
       <c r="E443" t="s">
-        <v>3199</v>
+        <v>3261</v>
       </c>
       <c r="F443" t="s">
-        <v>3200</v>
+        <v>3262</v>
       </c>
       <c r="G443" t="s">
-        <v>3201</v>
+        <v>3263</v>
       </c>
       <c r="H443" t="s">
-        <v>3202</v>
+        <v>3264</v>
       </c>
       <c r="I443" t="s">
-        <v>3203</v>
+        <v>3265</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>3204</v>
+        <v>3266</v>
       </c>
       <c r="L443" t="s">
-        <v>3205</v>
+        <v>3267</v>
       </c>
       <c r="M443" t="s">
-        <v>3206</v>
+        <v>3268</v>
       </c>
       <c r="N443" t="s">
-        <v>3207</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>3208</v>
+        <v>3259</v>
       </c>
       <c r="D444" t="s">
-        <v>3209</v>
+        <v>3260</v>
       </c>
       <c r="E444" t="s">
-        <v>3210</v>
+        <v>3261</v>
       </c>
       <c r="F444" t="s">
-        <v>3211</v>
+        <v>3262</v>
       </c>
       <c r="G444" t="s">
-        <v>3212</v>
+        <v>3263</v>
       </c>
       <c r="H444" t="s">
-        <v>3213</v>
+        <v>3270</v>
       </c>
       <c r="I444" t="s">
-        <v>3214</v>
+        <v>3271</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>3215</v>
+        <v>3272</v>
       </c>
       <c r="L444" t="s">
-        <v>3216</v>
+        <v>3273</v>
       </c>
       <c r="M444" t="s">
-        <v>3217</v>
+        <v>3274</v>
       </c>
       <c r="N444" t="s">
-        <v>3218</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>3208</v>
+        <v>3275</v>
       </c>
       <c r="D445" t="s">
-        <v>3209</v>
+        <v>3276</v>
       </c>
       <c r="E445" t="s">
-        <v>3210</v>
+        <v>3277</v>
       </c>
       <c r="F445" t="s">
-        <v>3211</v>
+        <v>3278</v>
       </c>
       <c r="G445" t="s">
-        <v>3212</v>
+        <v>3279</v>
       </c>
       <c r="H445" t="s">
-        <v>3219</v>
+        <v>3280</v>
       </c>
       <c r="I445" t="s">
-        <v>3220</v>
+        <v>3281</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>3221</v>
+        <v>3282</v>
       </c>
       <c r="L445" t="s">
-        <v>3222</v>
+        <v>3283</v>
       </c>
       <c r="M445" t="s">
-        <v>3223</v>
+        <v>3284</v>
       </c>
       <c r="N445" t="s">
-        <v>3218</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>3224</v>
+        <v>3275</v>
       </c>
       <c r="D446" t="s">
-        <v>3225</v>
+        <v>3276</v>
       </c>
       <c r="E446" t="s">
-        <v>3226</v>
+        <v>3277</v>
       </c>
       <c r="F446" t="s">
-        <v>3227</v>
+        <v>3278</v>
       </c>
       <c r="G446" t="s">
-        <v>3228</v>
+        <v>3279</v>
       </c>
       <c r="H446" t="s">
-        <v>3229</v>
+        <v>3286</v>
       </c>
       <c r="I446" t="s">
-        <v>3230</v>
+        <v>3287</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>3231</v>
+        <v>3288</v>
       </c>
       <c r="L446" t="s">
-        <v>3232</v>
+        <v>3289</v>
       </c>
       <c r="M446" t="s">
-        <v>3233</v>
+        <v>3290</v>
       </c>
       <c r="N446" t="s">
-        <v>3234</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>3235</v>
+        <v>3291</v>
       </c>
       <c r="D447" t="s">
-        <v>3236</v>
+        <v>3292</v>
       </c>
       <c r="E447" t="s">
-        <v>3237</v>
+        <v>3293</v>
       </c>
       <c r="F447" t="s">
-        <v>3238</v>
+        <v>3294</v>
       </c>
       <c r="G447" t="s">
-        <v>3239</v>
+        <v>3295</v>
       </c>
       <c r="H447" t="s">
-        <v>3240</v>
+        <v>3296</v>
       </c>
       <c r="I447" t="s">
-        <v>3241</v>
+        <v>3297</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3242</v>
+        <v>3298</v>
       </c>
       <c r="L447" t="s">
-        <v>3243</v>
+        <v>3299</v>
       </c>
       <c r="M447" t="s">
-        <v>3244</v>
+        <v>3300</v>
       </c>
       <c r="N447" t="s">
-        <v>3245</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>3235</v>
+        <v>3291</v>
       </c>
       <c r="D448" t="s">
-        <v>3236</v>
+        <v>3292</v>
       </c>
       <c r="E448" t="s">
-        <v>3237</v>
+        <v>3293</v>
       </c>
       <c r="F448" t="s">
-        <v>3238</v>
+        <v>3294</v>
       </c>
       <c r="G448" t="s">
-        <v>3239</v>
+        <v>3295</v>
       </c>
       <c r="H448" t="s">
-        <v>3246</v>
+        <v>3302</v>
       </c>
       <c r="I448" t="s">
-        <v>3247</v>
+        <v>3303</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3248</v>
+        <v>3304</v>
       </c>
       <c r="L448" t="s">
-        <v>3249</v>
+        <v>3305</v>
       </c>
       <c r="M448" t="s">
-        <v>3250</v>
+        <v>3306</v>
       </c>
       <c r="N448" t="s">
-        <v>3245</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>3251</v>
+        <v>3307</v>
       </c>
       <c r="D449" t="s">
-        <v>3252</v>
+        <v>3308</v>
       </c>
       <c r="E449" t="s">
-        <v>3253</v>
+        <v>3309</v>
       </c>
       <c r="F449" t="s">
-        <v>3254</v>
+        <v>3310</v>
       </c>
       <c r="G449" t="s">
-        <v>3255</v>
+        <v>3311</v>
       </c>
       <c r="H449" t="s">
-        <v>3256</v>
+        <v>3312</v>
       </c>
       <c r="I449" t="s">
-        <v>3257</v>
+        <v>3313</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3258</v>
+        <v>3314</v>
       </c>
       <c r="L449" t="s">
-        <v>3259</v>
+        <v>3315</v>
       </c>
       <c r="M449" t="s">
-        <v>3260</v>
+        <v>3316</v>
       </c>
       <c r="N449" t="s">
-        <v>3261</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>3251</v>
+        <v>3318</v>
       </c>
       <c r="D450" t="s">
-        <v>3252</v>
+        <v>3319</v>
       </c>
       <c r="E450" t="s">
-        <v>3253</v>
+        <v>3320</v>
       </c>
       <c r="F450" t="s">
-        <v>3254</v>
+        <v>3321</v>
       </c>
       <c r="G450" t="s">
-        <v>3255</v>
+        <v>3322</v>
       </c>
       <c r="H450" t="s">
-        <v>3262</v>
+        <v>3323</v>
       </c>
       <c r="I450" t="s">
-        <v>3263</v>
+        <v>3324</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3264</v>
+        <v>3325</v>
       </c>
       <c r="L450" t="s">
-        <v>3265</v>
+        <v>3326</v>
       </c>
       <c r="M450" t="s">
-        <v>3266</v>
+        <v>3327</v>
       </c>
       <c r="N450" t="s">
-        <v>3261</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3267</v>
+        <v>3329</v>
       </c>
       <c r="D451" t="s">
-        <v>3268</v>
+        <v>3330</v>
       </c>
       <c r="E451" t="s">
-        <v>3269</v>
+        <v>3331</v>
       </c>
       <c r="F451" t="s">
-        <v>3270</v>
+        <v>3332</v>
       </c>
       <c r="G451" t="s">
-        <v>3271</v>
+        <v>3333</v>
       </c>
       <c r="H451" t="s">
-        <v>3272</v>
+        <v>3334</v>
       </c>
       <c r="I451" t="s">
-        <v>3273</v>
+        <v>3335</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3274</v>
+        <v>3336</v>
       </c>
       <c r="L451" t="s">
-        <v>3275</v>
+        <v>3337</v>
       </c>
       <c r="M451" t="s">
-        <v>3276</v>
+        <v>3338</v>
       </c>
       <c r="N451" t="s">
-        <v>3277</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3267</v>
+        <v>3340</v>
       </c>
       <c r="D452" t="s">
-        <v>3268</v>
+        <v>3341</v>
       </c>
       <c r="E452" t="s">
-        <v>3269</v>
+        <v>3342</v>
       </c>
       <c r="F452" t="s">
-        <v>3270</v>
+        <v>3343</v>
       </c>
       <c r="G452" t="s">
-        <v>3271</v>
+        <v>3344</v>
       </c>
       <c r="H452" t="s">
-        <v>3278</v>
+        <v>3345</v>
       </c>
       <c r="I452" t="s">
-        <v>3279</v>
+        <v>3346</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3280</v>
+        <v>3347</v>
       </c>
       <c r="L452" t="s">
-        <v>3281</v>
+        <v>3348</v>
       </c>
       <c r="M452" t="s">
-        <v>3282</v>
+        <v>3349</v>
       </c>
       <c r="N452" t="s">
-        <v>3277</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3283</v>
+        <v>3351</v>
       </c>
       <c r="D453" t="s">
-        <v>3284</v>
+        <v>3352</v>
       </c>
       <c r="E453" t="s">
-        <v>3285</v>
+        <v>3353</v>
       </c>
       <c r="F453" t="s">
-        <v>3286</v>
+        <v>3354</v>
       </c>
       <c r="G453" t="s">
-        <v>3287</v>
+        <v>3355</v>
       </c>
       <c r="H453" t="s">
-        <v>3288</v>
+        <v>3356</v>
       </c>
       <c r="I453" t="s">
-        <v>3289</v>
+        <v>3357</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3290</v>
+        <v>3358</v>
       </c>
       <c r="L453" t="s">
-        <v>3291</v>
+        <v>3359</v>
       </c>
       <c r="M453" t="s">
-        <v>3292</v>
+        <v>3360</v>
       </c>
       <c r="N453" t="s">
-        <v>3293</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3294</v>
+        <v>3351</v>
       </c>
       <c r="D454" t="s">
-        <v>3295</v>
+        <v>3352</v>
       </c>
       <c r="E454" t="s">
-        <v>3296</v>
+        <v>3353</v>
       </c>
       <c r="F454" t="s">
-        <v>3297</v>
+        <v>3354</v>
       </c>
       <c r="G454" t="s">
-        <v>3298</v>
+        <v>3355</v>
       </c>
       <c r="H454" t="s">
-        <v>3299</v>
+        <v>3362</v>
       </c>
       <c r="I454" t="s">
-        <v>3300</v>
+        <v>3363</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3301</v>
+        <v>3364</v>
       </c>
       <c r="L454" t="s">
-        <v>3302</v>
+        <v>3365</v>
       </c>
       <c r="M454" t="s">
-        <v>3303</v>
+        <v>3366</v>
       </c>
       <c r="N454" t="s">
-        <v>3304</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3294</v>
+        <v>3351</v>
       </c>
       <c r="D455" t="s">
-        <v>3295</v>
+        <v>3352</v>
       </c>
       <c r="E455" t="s">
-        <v>3296</v>
+        <v>3353</v>
       </c>
       <c r="F455" t="s">
-        <v>3297</v>
+        <v>3354</v>
       </c>
       <c r="G455" t="s">
-        <v>3298</v>
+        <v>3355</v>
       </c>
       <c r="H455" t="s">
-        <v>3305</v>
+        <v>3367</v>
       </c>
       <c r="I455" t="s">
-        <v>3306</v>
+        <v>3368</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3307</v>
+        <v>3369</v>
       </c>
       <c r="L455" t="s">
-        <v>3308</v>
+        <v>3370</v>
       </c>
       <c r="M455" t="s">
-        <v>3309</v>
+        <v>3371</v>
       </c>
       <c r="N455" t="s">
-        <v>3304</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>3294</v>
+        <v>3351</v>
       </c>
       <c r="D456" t="s">
-        <v>3310</v>
+        <v>3352</v>
       </c>
       <c r="E456" t="s">
-        <v>3296</v>
+        <v>3353</v>
       </c>
       <c r="F456" t="s">
-        <v>3297</v>
+        <v>3354</v>
       </c>
       <c r="G456" t="s">
-        <v>3298</v>
+        <v>3355</v>
       </c>
       <c r="H456" t="s">
-        <v>3299</v>
+        <v>3372</v>
       </c>
       <c r="I456" t="s">
-        <v>3311</v>
+        <v>3373</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3312</v>
+        <v>3374</v>
       </c>
       <c r="L456" t="s">
-        <v>3313</v>
+        <v>3375</v>
       </c>
       <c r="M456" t="s">
-        <v>3314</v>
+        <v>3376</v>
       </c>
       <c r="N456" t="s">
-        <v>3304</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3294</v>
+        <v>3351</v>
       </c>
       <c r="D457" t="s">
-        <v>3310</v>
+        <v>3352</v>
       </c>
       <c r="E457" t="s">
-        <v>3296</v>
+        <v>3353</v>
       </c>
       <c r="F457" t="s">
-        <v>3297</v>
+        <v>3354</v>
       </c>
       <c r="G457" t="s">
-        <v>3298</v>
+        <v>3355</v>
       </c>
       <c r="H457" t="s">
-        <v>3305</v>
+        <v>3377</v>
       </c>
       <c r="I457" t="s">
-        <v>3315</v>
+        <v>3378</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3316</v>
+        <v>3379</v>
       </c>
       <c r="L457" t="s">
-        <v>3317</v>
+        <v>3380</v>
       </c>
       <c r="M457" t="s">
-        <v>3318</v>
+        <v>3381</v>
       </c>
       <c r="N457" t="s">
-        <v>3304</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3319</v>
+        <v>3351</v>
       </c>
       <c r="D458" t="s">
-        <v>3320</v>
+        <v>3352</v>
       </c>
       <c r="E458" t="s">
-        <v>3321</v>
+        <v>3353</v>
       </c>
       <c r="F458" t="s">
-        <v>3322</v>
+        <v>3354</v>
       </c>
       <c r="G458" t="s">
-        <v>3323</v>
+        <v>3355</v>
       </c>
       <c r="H458" t="s">
-        <v>3324</v>
+        <v>3382</v>
       </c>
       <c r="I458" t="s">
-        <v>3325</v>
+        <v>3383</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3326</v>
+        <v>3384</v>
       </c>
       <c r="L458" t="s">
-        <v>3327</v>
+        <v>3385</v>
       </c>
       <c r="M458" t="s">
-        <v>3328</v>
+        <v>3386</v>
       </c>
       <c r="N458" t="s">
-        <v>3329</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3319</v>
+        <v>3387</v>
       </c>
       <c r="D459" t="s">
-        <v>3320</v>
+        <v>3388</v>
       </c>
       <c r="E459" t="s">
-        <v>3321</v>
+        <v>3389</v>
       </c>
       <c r="F459" t="s">
-        <v>3322</v>
+        <v>3390</v>
       </c>
       <c r="G459" t="s">
-        <v>3323</v>
+        <v>3391</v>
       </c>
       <c r="H459" t="s">
-        <v>3330</v>
+        <v>3392</v>
       </c>
       <c r="I459" t="s">
-        <v>3331</v>
+        <v>3393</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3332</v>
+        <v>3394</v>
       </c>
       <c r="L459" t="s">
-        <v>3333</v>
+        <v>3395</v>
       </c>
       <c r="M459" t="s">
-        <v>3334</v>
+        <v>3396</v>
       </c>
       <c r="N459" t="s">
-        <v>3329</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3335</v>
+        <v>3387</v>
       </c>
       <c r="D460" t="s">
-        <v>3336</v>
+        <v>3398</v>
       </c>
       <c r="E460" t="s">
-        <v>3337</v>
+        <v>3389</v>
       </c>
       <c r="F460" t="s">
-        <v>3338</v>
+        <v>3390</v>
       </c>
       <c r="G460" t="s">
-        <v>3339</v>
+        <v>3391</v>
       </c>
       <c r="H460" t="s">
-        <v>3340</v>
+        <v>3392</v>
       </c>
       <c r="I460" t="s">
-        <v>3341</v>
+        <v>3399</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3342</v>
+        <v>3400</v>
       </c>
       <c r="L460" t="s">
-        <v>3343</v>
+        <v>3401</v>
       </c>
       <c r="M460" t="s">
-        <v>3344</v>
+        <v>3402</v>
       </c>
       <c r="N460" t="s">
-        <v>3345</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3335</v>
+        <v>3403</v>
       </c>
       <c r="D461" t="s">
-        <v>3336</v>
+        <v>3404</v>
       </c>
       <c r="E461" t="s">
-        <v>3337</v>
+        <v>3405</v>
       </c>
       <c r="F461" t="s">
-        <v>3338</v>
+        <v>3406</v>
       </c>
       <c r="G461" t="s">
-        <v>3339</v>
+        <v>3407</v>
       </c>
       <c r="H461" t="s">
-        <v>3346</v>
+        <v>3408</v>
       </c>
       <c r="I461" t="s">
-        <v>3347</v>
+        <v>3409</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3348</v>
+        <v>3410</v>
       </c>
       <c r="L461" t="s">
-        <v>3349</v>
+        <v>3411</v>
       </c>
       <c r="M461" t="s">
-        <v>3350</v>
+        <v>3412</v>
       </c>
       <c r="N461" t="s">
-        <v>3345</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3351</v>
+        <v>3403</v>
       </c>
       <c r="D462" t="s">
-        <v>3352</v>
+        <v>3404</v>
       </c>
       <c r="E462" t="s">
-        <v>3353</v>
+        <v>3405</v>
       </c>
       <c r="F462" t="s">
-        <v>3354</v>
+        <v>3406</v>
       </c>
       <c r="G462" t="s">
-        <v>3355</v>
+        <v>3407</v>
       </c>
       <c r="H462" t="s">
-        <v>3356</v>
+        <v>3414</v>
       </c>
       <c r="I462" t="s">
-        <v>3357</v>
+        <v>3415</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3358</v>
+        <v>3416</v>
       </c>
       <c r="L462" t="s">
-        <v>3359</v>
+        <v>3417</v>
       </c>
       <c r="M462" t="s">
-        <v>3360</v>
+        <v>3418</v>
       </c>
       <c r="N462" t="s">
-        <v>3361</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3351</v>
+        <v>3403</v>
       </c>
       <c r="D463" t="s">
-        <v>3352</v>
+        <v>3404</v>
       </c>
       <c r="E463" t="s">
-        <v>3353</v>
+        <v>3405</v>
       </c>
       <c r="F463" t="s">
-        <v>3354</v>
+        <v>3406</v>
       </c>
       <c r="G463" t="s">
-        <v>3355</v>
+        <v>3407</v>
       </c>
       <c r="H463" t="s">
-        <v>3362</v>
+        <v>3419</v>
       </c>
       <c r="I463" t="s">
-        <v>3363</v>
+        <v>3420</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3364</v>
+        <v>3421</v>
       </c>
       <c r="L463" t="s">
-        <v>3365</v>
+        <v>3422</v>
       </c>
       <c r="M463" t="s">
-        <v>3366</v>
+        <v>3423</v>
       </c>
       <c r="N463" t="s">
-        <v>3361</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>3367</v>
+        <v>3424</v>
       </c>
       <c r="D464" t="s">
-        <v>3368</v>
+        <v>3425</v>
       </c>
       <c r="E464" t="s">
-        <v>3369</v>
+        <v>3426</v>
       </c>
       <c r="F464" t="s">
-        <v>3370</v>
+        <v>3427</v>
       </c>
       <c r="G464" t="s">
-        <v>3371</v>
+        <v>3428</v>
       </c>
       <c r="H464" t="s">
-        <v>3372</v>
+        <v>3429</v>
       </c>
       <c r="I464" t="s">
-        <v>3373</v>
+        <v>3430</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3374</v>
+        <v>3431</v>
       </c>
       <c r="L464" t="s">
-        <v>3375</v>
+        <v>3432</v>
       </c>
       <c r="M464" t="s">
-        <v>3376</v>
+        <v>3433</v>
       </c>
       <c r="N464" t="s">
-        <v>3377</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>3367</v>
+        <v>3435</v>
       </c>
       <c r="D465" t="s">
-        <v>3368</v>
+        <v>3436</v>
       </c>
       <c r="E465" t="s">
-        <v>3369</v>
+        <v>3437</v>
       </c>
       <c r="F465" t="s">
-        <v>3370</v>
+        <v>3438</v>
       </c>
       <c r="G465" t="s">
-        <v>3371</v>
+        <v>3439</v>
       </c>
       <c r="H465" t="s">
-        <v>3378</v>
+        <v>3440</v>
       </c>
       <c r="I465" t="s">
-        <v>3379</v>
+        <v>3441</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3380</v>
+        <v>3442</v>
       </c>
       <c r="L465" t="s">
-        <v>3381</v>
+        <v>3443</v>
       </c>
       <c r="M465" t="s">
-        <v>3382</v>
+        <v>3444</v>
       </c>
       <c r="N465" t="s">
-        <v>3377</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3383</v>
+        <v>3446</v>
       </c>
       <c r="D466" t="s">
-        <v>3384</v>
+        <v>3447</v>
       </c>
       <c r="E466" t="s">
-        <v>3385</v>
+        <v>3405</v>
       </c>
       <c r="F466" t="s">
-        <v>3386</v>
+        <v>3406</v>
       </c>
       <c r="G466" t="s">
-        <v>3387</v>
+        <v>3407</v>
       </c>
       <c r="H466" t="s">
-        <v>3388</v>
+        <v>3419</v>
       </c>
       <c r="I466" t="s">
-        <v>3389</v>
+        <v>3448</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3390</v>
+        <v>3449</v>
       </c>
       <c r="L466" t="s">
-        <v>3391</v>
+        <v>3450</v>
       </c>
       <c r="M466" t="s">
-        <v>3392</v>
+        <v>3451</v>
       </c>
       <c r="N466" t="s">
-        <v>3393</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3383</v>
+        <v>3446</v>
       </c>
       <c r="D467" t="s">
-        <v>3384</v>
+        <v>3453</v>
       </c>
       <c r="E467" t="s">
-        <v>3385</v>
+        <v>3405</v>
       </c>
       <c r="F467" t="s">
-        <v>3386</v>
+        <v>3406</v>
       </c>
       <c r="G467" t="s">
-        <v>3387</v>
+        <v>3407</v>
       </c>
       <c r="H467" t="s">
-        <v>3394</v>
+        <v>3419</v>
       </c>
       <c r="I467" t="s">
-        <v>3395</v>
+        <v>3454</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3396</v>
+        <v>3455</v>
       </c>
       <c r="L467" t="s">
-        <v>3397</v>
+        <v>3456</v>
       </c>
       <c r="M467" t="s">
-        <v>3398</v>
+        <v>3457</v>
       </c>
       <c r="N467" t="s">
-        <v>3393</v>
-[...205 lines deleted...]
-      <c r="M472" t="s">
         <v>3452</v>
-      </c>
-[...589 lines deleted...]
-        <v>3544</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>