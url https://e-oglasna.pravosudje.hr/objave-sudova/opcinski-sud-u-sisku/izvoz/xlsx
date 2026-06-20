--- v1 (2026-05-31)
+++ v2 (2026-06-20)
@@ -6,21757 +6,12193 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11893" uniqueCount="7594">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6891" uniqueCount="4478">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Općinski sud u Sisku</t>
+  </si>
+  <si>
+    <t>Sp-522/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Vukašin Mršić</t>
+  </si>
+  <si>
+    <t>Nebojan 178, 44250 Nebojan, Hrvatska</t>
+  </si>
+  <si>
+    <t>64387378270</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA; Vukašin Mršić 64387378270</t>
+  </si>
+  <si>
+    <t>19.06.2026. 13:43:18</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4edb1734-fcd2-437e-946c-306137d3fd9d</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4edb1734-fcd2-437e-946c-306137d3fd9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=522&amp;godina=2022</t>
+  </si>
+  <si>
     <t>Objava suda</t>
   </si>
   <si>
-    <t>Općinski sud u Sisku</t>
-[...2 lines deleted...]
-    <t>Ovrv-2473/2026</t>
+    <t>P-434/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Novosel 55154913324</t>
+  </si>
+  <si>
+    <t>19.06.2026. 13:17:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3c00cb1-b02b-4a26-814e-b14ccac79c75</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3c00cb1-b02b-4a26-814e-b14ccac79c75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=434&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Nada Kovačević 79480717607</t>
+  </si>
+  <si>
+    <t>19.06.2026. 13:17:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9696ca24-a9c5-48c6-9d87-a9994f1a90dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9696ca24-a9c5-48c6-9d87-a9994f1a90dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pn-56/2024</t>
+  </si>
+  <si>
+    <t>HRVATSKI ZAVOD ZA MIROVINSKO OSIGURANJE 84397956623</t>
+  </si>
+  <si>
+    <t>19.06.2026. 13:02:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95053354-b7eb-4289-b883-3426ae504f39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95053354-b7eb-4289-b883-3426ae504f39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pn&amp;predmet=56&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Alen Čičak 33538856077</t>
+  </si>
+  <si>
+    <t>19.06.2026. 13:02:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27893e0a-12f2-468c-86a3-216bc28cc1cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27893e0a-12f2-468c-86a3-216bc28cc1cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-315/2025</t>
+  </si>
+  <si>
+    <t>Kruno Knežević 25886109459</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:59:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4baceb93-ace8-40ba-accc-b95492a4f699</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4baceb93-ace8-40ba-accc-b95492a4f699/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=315&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-175/2025</t>
+  </si>
+  <si>
+    <t>Sofia Petković 19622081606</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:55:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/547776a3-9624-49e9-9d0a-9a8069653381</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/547776a3-9624-49e9-9d0a-9a8069653381/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=175&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-6551/2024</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>IVICA JURČEVIĆ 25593093180</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:32:04</t>
+  </si>
+  <si>
+    <t>30.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81e1375c-0776-42af-ba5f-4245efbb03c9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-6551_2024-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81e1375c-0776-42af-ba5f-4245efbb03c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=6551&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-6439/2024</t>
+  </si>
+  <si>
+    <t>ELVIS MEHINOVIĆ 57706171547</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:31:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6dede7d-378d-4bae-bae4-36dc7e390c59</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-6439_2024-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6dede7d-378d-4bae-bae4-36dc7e390c59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=6439&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-5381/2024</t>
+  </si>
+  <si>
+    <t>ZORAN RADANOVIĆ 40603103529</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8a8706d-4b52-4389-907e-5ac6bdaba6e0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5381_2024-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8a8706d-4b52-4389-907e-5ac6bdaba6e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5381&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kv-92/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Boris Tipurić 71324702550</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:21:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/475b4ed9-fdfc-4bef-bb7a-93d570c36a04</t>
+  </si>
+  <si>
+    <t>Rješenje - zamjena novčane kazne u zatvor.pdf O715O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/475b4ed9-fdfc-4bef-bb7a-93d570c36a04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kv&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-123/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:03:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56f394f2-a3ca-4859-9353-2ba77f1e8b50</t>
+  </si>
+  <si>
+    <t>Rješenje - o namirenju.pdf O185O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56f394f2-a3ca-4859-9353-2ba77f1e8b50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=123&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-1016/2016</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.03.2026.</t>
+  </si>
+  <si>
+    <t>Marija Grediček 25842608106</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:58:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c488b2f-de83-442e-afaa-5fdc455e22ab</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c488b2f-de83-442e-afaa-5fdc455e22ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1016&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Z-8499/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8499/2026</t>
+  </si>
+  <si>
+    <t>Imbro Žužić; Mika Žužić</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:56:58</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b738a1a4-dbac-484f-967c-e7b42419f45d</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b738a1a4-dbac-484f-967c-e7b42419f45d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8499&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-24/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.11.2026.</t>
+  </si>
+  <si>
+    <t>Slađana-Marija Šiprak 87778441326</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:49:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1ed8041-3497-4d4b-ac1a-d3293380441e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1ed8041-3497-4d4b-ac1a-d3293380441e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Povrv&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-24/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2025.</t>
+  </si>
+  <si>
+    <t>Violeta Dželajlija</t>
+  </si>
+  <si>
+    <t>Moštanica 16, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>21063217596</t>
+  </si>
+  <si>
+    <t>Violeta Dželajlija 21063217596</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:41:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be52df28-d61d-4422-9297-b78a7f4a74a9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be52df28-d61d-4422-9297-b78a7f4a74a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=24&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>O-1783/2025</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju iza pok. Zdenke (Josip) Petrov</t>
+  </si>
+  <si>
+    <t>Zdenko Petrov 81762617956</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:58:17</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dc656fa-6e27-4c50-b455-39fccc9925c1</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju iza pok. Zdenke Petrov.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dc656fa-6e27-4c50-b455-39fccc9925c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1783&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-52/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.09.2022.</t>
+  </si>
+  <si>
+    <t>MIRELA MITROVIĆ</t>
+  </si>
+  <si>
+    <t>BRAĆE BOBETKO 106, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>27796139159</t>
+  </si>
+  <si>
+    <t>MIRELA MITROVIĆ 27796139159</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:51:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e2f87ae-e758-4b20-b85a-dffc3cb6a5a2</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e2f87ae-e758-4b20-b85a-dffc3cb6a5a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=52&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-2/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2022.</t>
+  </si>
+  <si>
+    <t>Jakov Stjepanović</t>
+  </si>
+  <si>
+    <t>Antuna Gustava Matoša 34, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>50958797469</t>
+  </si>
+  <si>
+    <t>Jakov Stjepanović 50958797469</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:45:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f52675c5-8a57-4b16-8c53-40329faaa67d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f52675c5-8a57-4b16-8c53-40329faaa67d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-71/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2022.</t>
+  </si>
+  <si>
+    <t>IVICA MUDREŠIĆ</t>
+  </si>
+  <si>
+    <t>ZVORNIČKA 15, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>87605688327</t>
+  </si>
+  <si>
+    <t>IVICA MUDREŠIĆ 87605688327</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:37:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/119b43aa-2ea4-4c87-8959-414a4e1d4d9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/119b43aa-2ea4-4c87-8959-414a4e1d4d9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=71&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-67/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.09.2022.</t>
+  </si>
+  <si>
+    <t>Jasmina Augustić</t>
+  </si>
+  <si>
+    <t>Matije Gupca 81, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>93912926709</t>
+  </si>
+  <si>
+    <t>Jasmina Augustić 93912926709</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:35:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/714aa4b8-6113-4473-a2f7-d7dcaa40a863</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/714aa4b8-6113-4473-a2f7-d7dcaa40a863/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=67&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-506/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2023.</t>
+  </si>
+  <si>
+    <t>ANTUN BUDIM</t>
+  </si>
+  <si>
+    <t>GORIČICA 160, 44000 Topolovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>95762198628</t>
+  </si>
+  <si>
+    <t>ANTUN BUDIM 95762198628</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:31:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f145d41e-f2cb-427b-ad58-3d2a93cedcc3</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f145d41e-f2cb-427b-ad58-3d2a93cedcc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=506&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-45/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2022.</t>
+  </si>
+  <si>
+    <t>IVAN NOVOSEL</t>
+  </si>
+  <si>
+    <t>LETOVANIĆ 136 E, 44000 Letovanić, Hrvatska</t>
+  </si>
+  <si>
+    <t>58893309348</t>
+  </si>
+  <si>
+    <t>IVAN NOVOSEL 58893309348</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:27:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d0dfb14-e313-457a-bc70-8aae26f685bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d0dfb14-e313-457a-bc70-8aae26f685bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=45&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-43/2022</t>
+  </si>
+  <si>
+    <t>DINO KASAIĆ</t>
+  </si>
+  <si>
+    <t>NOVA DRENČINA 21, 44250 Nova Drenčina, Hrvatska</t>
+  </si>
+  <si>
+    <t>66710045787</t>
+  </si>
+  <si>
+    <t>DINO KASAIĆ 66710045787</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:22:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b5f5a59-6524-4dfc-a3c6-620037f9aafa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b5f5a59-6524-4dfc-a3c6-620037f9aafa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=43&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-40/2022</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 19.06.2026.; Rješenje od 22.07.2022.</t>
+  </si>
+  <si>
+    <t>LJILJA NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>BLINJA 41, 44250 Blinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>86240271887</t>
+  </si>
+  <si>
+    <t>LJILJA NIKOLIĆ 86240271887</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:20:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431b3e13-10c7-4581-93cf-a69e3164beb7</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431b3e13-10c7-4581-93cf-a69e3164beb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=40&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-15/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2022.</t>
+  </si>
+  <si>
+    <t>DRAGICA ŠTAJCER</t>
+  </si>
+  <si>
+    <t>LONJA 122, 44203 Lonja, Hrvatska</t>
+  </si>
+  <si>
+    <t>58960049171</t>
+  </si>
+  <si>
+    <t>DRAGICA ŠTAJCER 58960049171</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:17:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ed4d22-1146-4c47-85b8-571b8dab41db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ed4d22-1146-4c47-85b8-571b8dab41db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=15&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pu Ovr-508/2015</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Mareković 56387567866</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:17:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f5a5334-e1ea-4dec-907b-e36afdd35ee6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f5a5334-e1ea-4dec-907b-e36afdd35ee6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pu Ovr&amp;predmet=508&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Ovr-2168/2016</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Petar Brajković 39877701108</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:10:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3754401-2ef8-446e-a8e3-055f26099d95</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3754401-2ef8-446e-a8e3-055f26099d95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=2168&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SANDRO BEČIREVIĆ</t>
+  </si>
+  <si>
+    <t>SANDRO BEČIREVIĆ 34444616275</t>
+  </si>
+  <si>
+    <t>19.06.2026. 03:23:40</t>
+  </si>
+  <si>
+    <t>12.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8075aa41-1faa-4966-9f1c-4d6d949e7394</t>
+  </si>
+  <si>
+    <t>16.379406.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8075aa41-1faa-4966-9f1c-4d6d949e7394/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8004/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8004/2026</t>
+  </si>
+  <si>
+    <t>MIOKOVIĆ JAGA, BRKIŠEVINA; MIOKOVIĆ JANA, BRKIŠEVINA; MIOKOVIĆ MATO, BRKIŠEVINA; MIOKOVIĆ-KOLARIĆ IMBRO, BRKIŠEVINA 15</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:48:58</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b47ee986-0395-4648-9cf2-ff869acf156b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b47ee986-0395-4648-9cf2-ff869acf156b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8004&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1008/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>ANTONIO RADELIĆ 78287000600</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:46:55</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09f73998-1f75-4e62-8187-df1e63d98266</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1008_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1008_2026-1-3 - NALOG ZA PLAĆANJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09f73998-1f75-4e62-8187-df1e63d98266/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1008&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2268/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO MAJSTORIĆ 99287857697</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:45:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5405d72f-3b21-4c84-8f6e-5b87b1586e9a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2268_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5405d72f-3b21-4c84-8f6e-5b87b1586e9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2268&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2061/2026</t>
+  </si>
+  <si>
+    <t>DANIJELA KAPAC 86400337432</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:42:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faf851ab-5065-4e01-bf29-94ea1872cf8c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2061_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faf851ab-5065-4e01-bf29-94ea1872cf8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2061&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-58/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.; Rješenje od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Prerad Kovačić 92324986659</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:24:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bdcadbe-9f16-4bb6-b3b4-5d4159f5343b</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O; Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bdcadbe-9f16-4bb6-b3b4-5d4159f5343b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-101/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Kornelija Čavlović 93366007315</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:12:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/551b5e43-9953-4aa6-b583-683981a8ccac</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/551b5e43-9953-4aa6-b583-683981a8ccac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=101&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zoran Krnić 39635123582</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:12:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ea1949-a102-4da3-9202-74a073f1a7e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ea1949-a102-4da3-9202-74a073f1a7e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za socijalni rad-Područni ured Novska 52966791065</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:12:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1a90ece-2a34-41c6-8a2a-92931b808d80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1a90ece-2a34-41c6-8a2a-92931b808d80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2025/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKA ČIČIĆ 80092737011</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:11:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7248571-0e2d-427b-b74e-65eda6f8077d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2025_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7248571-0e2d-427b-b74e-65eda6f8077d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2025&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2394/2026</t>
+  </si>
+  <si>
+    <t>DALIBOR CVETKOVIĆ 01632098527</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:09:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a467dde2-a47b-4d81-8a47-7000e0a2164f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2394_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a467dde2-a47b-4d81-8a47-7000e0a2164f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2394&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16494/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16494/2025</t>
+  </si>
+  <si>
+    <t>SOKOLOVIĆ MATO, SIN MATE</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:53:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51f07d75-34ea-4d0c-9079-0e313fb299bc</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51f07d75-34ea-4d0c-9079-0e313fb299bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16494&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2603/2026</t>
+  </si>
+  <si>
+    <t>Emanuel Likarević 87246878912</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:48:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dae7896-d5e3-4062-b385-254434be3038</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2603_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2603_2026-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dae7896-d5e3-4062-b385-254434be3038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2603&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16478/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16478/2025</t>
+  </si>
+  <si>
+    <t>Ankica Domazetović; Fabijan Džafo; Jela Ciprić; Kata Cindrić; Kata Domazetović; Maca Kokanović; Mijat Domazetović; Milan Domazetović; Roza Domazetović; Slava Domazetović; Slavica Domazetović; Zora Domazetović</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:16:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39517c0-4f1c-4252-9640-9c8495f73d0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39517c0-4f1c-4252-9640-9c8495f73d0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16478&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6333/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6333/2022</t>
+  </si>
+  <si>
+    <t>Bobić Ilija</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:13:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4322f53-4397-4ff2-971c-1e36c228a0b3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4322f53-4397-4ff2-971c-1e36c228a0b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6333&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-7/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivo Žužić 38779453803</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:11:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c32ee136-f905-48ca-9ea1-443b7d56a427</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c32ee136-f905-48ca-9ea1-443b7d56a427/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=7&amp;godina=2023</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU IZA POK SLAVICE MAISCH</t>
+  </si>
+  <si>
+    <t>BORIS EGREĐIJA 12248935103; EVICA BELJAK 50895866903; KATICA BLAŽEVIĆ 21096759252; MARIJA THRUN; MARIJA THRUN; MIRJANA DUMBOVIĆ; SLAVICA MAISCH; ZLATA ABRAMOVIĆ</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:20:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84f4e172-45c3-4475-952e-a880f121febd</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU (11).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84f4e172-45c3-4475-952e-a880f121febd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4297/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4297/2026</t>
+  </si>
+  <si>
+    <t>Infinite reality j. d. o. o. 38177938083</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:35:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84e48009-4d3b-49ed-b655-a4ea94a319a6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ODBIJANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84e48009-4d3b-49ed-b655-a4ea94a319a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-12572/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12572/2024</t>
+  </si>
+  <si>
+    <t>MIRKO ŽUTIĆ 68183312732; VORKAPIĆ ANA</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:32:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/411bdebd-e28f-4bc3-9d8f-fffa86cb0b22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/411bdebd-e28f-4bc3-9d8f-fffa86cb0b22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12572&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje Z-12572/2024</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:31:29</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b5d77f3-e136-4c08-980b-ddfc9f22173a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b5d77f3-e136-4c08-980b-ddfc9f22173a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2599/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2599/2026</t>
+  </si>
+  <si>
+    <t>Božo Tarbuk; Branko Buinac; Branko Buinac; Danica Buinac; Danica Buinac; Draga Buinac; Draga Krnjeta 64002484308; Dragan Marjanović; Dragica Marjanović; Draginja Krnjeta; Dušanka Knežević; Ilija Krnjeta; Jela Buinac; Jelica Buinac; Kata Vrabac; Lazar Tarbuk; Ljuba Buinac; Ljuba Ćalić 51902648417; Ljuban Buinac; Ljuban Marianović; Ljuban Tarbuk 54826669440; Ljuban Tarbuk; Marica Buinac; Milan Milnović; Milan Tarbuk; Milan Tarbuk; Milan Tarbuk; Mile Buinac; Miljka Vrabac; Milka Vrabac; Miloš Krnjeta; Miloš Marjanović; Miloš Vrabac; Nada Buinac; Nada Buinac; Nikola Buinac; Nikola Ognjenović; Nikola Pajagić; Petar Vidaković; Petar Vrabac; Ranko Tarbuk; Simo Radulović 70184981173; Slavka Radulović; Slavko Begović; Stanko Buinac; Stevan Radulović; Stevan Vrabac; Zorka Tarbuk; Živko Tarbuk</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:19:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d028e886-6c5d-41fd-b497-3e255b9dc399</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d028e886-6c5d-41fd-b497-3e255b9dc399/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2599&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Branka Vulić 59394577216</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:14:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48b40197-7648-4a74-8c21-6c7c521b16e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48b40197-7648-4a74-8c21-6c7c521b16e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3736/2026</t>
   </si>
   <si>
     <t>Rješenje</t>
   </si>
   <si>
-    <t>JASMIN SALIHI 78129724787</t>
-[...59 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1618&amp;godina=2026</t>
+    <t>SABRIJE PARALANGAJ 91080004425</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:01:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb0656f-471f-4e6a-940f-b487b8175e96</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3736_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb0656f-471f-4e6a-940f-b487b8175e96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3736&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-184/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Vujičić 70254560115</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:32:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d8b9809-c369-42ac-8ae3-f3ec05cf590e</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-184_2026-1-1 - Punomoć.pdf; Prilog P-184_2026-1-2 - ZK izvadak k.o. Viduševac Nova zk.ul. 585.pdf; Prilog P-184_2026-1-3 - ZK izvadak k.o. Viduševac Nova zk.ul. 770.pdf; Prilog P-184_2026-1-4 - ZK izvadak k.o. Viduševac Nova zk.ul. 586.pdf; Prilog P-184_2026-1-5 - izvod iz katastarskog plana i ZK izvaci k.o. Viduševac Nova zk.ul. 771, 772 i 773.pdf; Prilog P-184_2026-1-6 - Preslik ručno vođene zemljišne knjige ZK_ul. 850 k.o. Viduševac.pdf; Prilog P-184_2026-1-7 - Preslik ručno vođene zemljišne knjige ZK_ul. 818 k.o. Viduševac.pdf; Prilog P-184_2026-1-8 - Preslik ručno vođene zemljišne knjige ZK_ul. 1181 k.o. Viduševac.pdf; Prilog P-184_2026-1-9 - Zapisnik k.o. Viduševac Nova Z-741-2020-771.pdf; Prilog P-184_2026-1-10 - Zpisnik Viduševac Nova Z-741-2020-773.pdf; Prilog P-184_2026-1-11 - Zapisnik k.o. Viduševac Nova Z-741-2020-772.pdf; Prilog P-184_2026-1-12 - povijesni posjedovni list-ko Viduševac.pdf; Prilog P-184_2026-1-13 - identifikacija čestica ko. Viduševac.pdf; Prilog P-184_2026-1-14 - potvrda o uplati sud.pristojbe.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d8b9809-c369-42ac-8ae3-f3ec05cf590e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=184&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-6599/2024</t>
+  </si>
+  <si>
+    <t>NENAD MARTIĆ 06153345802</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:30:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56b3f173-65ea-4006-bab3-4693e8663ed1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-6599_2024-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56b3f173-65ea-4006-bab3-4693e8663ed1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=6599&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-4941/2024</t>
+  </si>
+  <si>
+    <t>Ivan Dražetić 63938422725</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:30:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0d5b107-67d0-4543-adf2-0c43a4eb8e26</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4941_2024-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0d5b107-67d0-4543-adf2-0c43a4eb8e26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4941&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-8501/2025</t>
+  </si>
+  <si>
+    <t>MIA MAMIĆ 09536530313</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9956c121-158b-47a9-93e8-584d9ad827dd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8501_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9956c121-158b-47a9-93e8-584d9ad827dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8501&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8070/2025</t>
+  </si>
+  <si>
+    <t>SINIŠA LUKAČEVIĆ 75349803857</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:29:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c787fc3-ed3b-4373-890d-38c3efea7007</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8070_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c787fc3-ed3b-4373-890d-38c3efea7007/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8070&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2650/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2650/2026</t>
+  </si>
+  <si>
+    <t>Ljuban Joka; Milovan Stambolija</t>
+  </si>
+  <si>
+    <t>18.06.2026. 07:42:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3060d3c5-8844-457d-8268-3a801b1dda93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3060d3c5-8844-457d-8268-3a801b1dda93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2650&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7069/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7069/2024</t>
+  </si>
+  <si>
+    <t>ARBUTINA MARA</t>
+  </si>
+  <si>
+    <t>18.06.2026. 07:26:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a922dd9d-2faa-4f88-8df7-4fc86c5a08eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a922dd9d-2faa-4f88-8df7-4fc86c5a08eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7069&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-21/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2025.</t>
+  </si>
+  <si>
+    <t>Roman Knežević</t>
+  </si>
+  <si>
+    <t>Čileanska Ulica 8, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>89975826549</t>
+  </si>
+  <si>
+    <t>Roman Knežević 89975826549</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:37:45</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78a5c106-6acb-42a2-87ac-e51c0da46c42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78a5c106-6acb-42a2-87ac-e51c0da46c42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=21&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-638/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.11.2025.</t>
+  </si>
+  <si>
+    <t>Alen Mašinović</t>
+  </si>
+  <si>
+    <t>Bestrma 16a, 44210 Bestrma, Hrvatska</t>
+  </si>
+  <si>
+    <t>91686235922</t>
+  </si>
+  <si>
+    <t>Alen Mašinović 91686235922</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:18:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c8b444d-428a-4b24-851e-6d02609a76b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c8b444d-428a-4b24-851e-6d02609a76b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=638&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-597/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.10.2025.; Prilog od: 22.10.2025.</t>
+  </si>
+  <si>
+    <t>GORDANA FERATOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTE ADAMOVIĆA 29, 44010 Novo Selo, Hrvatska</t>
+  </si>
+  <si>
+    <t>23444778771</t>
+  </si>
+  <si>
+    <t>GORDANA FERATOVIĆ 23444778771</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:13:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca06e504-a53b-445a-aaa0-dca0dffc9396</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - preinačeno 1. st. rješenje.pdf P540P; Prilog Sp-597_2022-15-1 - Gž-836_2025-4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca06e504-a53b-445a-aaa0-dca0dffc9396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=597&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-803/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-803/2024</t>
+  </si>
+  <si>
+    <t>Ivan Muža</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:02:21</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cea8edcb-4b2d-43c8-8ff7-5cdbccfd8a25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cea8edcb-4b2d-43c8-8ff7-5cdbccfd8a25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=803&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kovm-39/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 13.05.2026.; Podnesak od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Jan Štokić 00791741950</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:01:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ee32bdf-8f0a-4a68-98e8-244990ab2513</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ee32bdf-8f0a-4a68-98e8-244990ab2513/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kovm&amp;predmet=39&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-30/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Rastija 41167231813</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:57:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/285adedb-2962-4c73-a292-58901f3a66ac</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/285adedb-2962-4c73-a292-58901f3a66ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kovm&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-142/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Snježana Drvodelić 45335564779</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:46:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26e378d8-fce3-4b6e-b630-bb84cc37aa6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26e378d8-fce3-4b6e-b630-bb84cc37aa6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=142&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-578/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.09.2025.</t>
+  </si>
+  <si>
+    <t>VERONIKA ŠVEGAR</t>
+  </si>
+  <si>
+    <t>ULICA JOSIPA JURJA STROSSMAYERA 95, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>11334378689</t>
+  </si>
+  <si>
+    <t>VERONIKA ŠVEGAR 11334378689</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:43:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1b89f70-4c5c-4dcc-b39b-0a2370ced88c</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1b89f70-4c5c-4dcc-b39b-0a2370ced88c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=578&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-497/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Jurić 55791655074</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:39:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af631a91-1fef-434c-883a-0121610d5197</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af631a91-1fef-434c-883a-0121610d5197/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=497&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1 Ob-126/2026</t>
+  </si>
+  <si>
+    <t>Irenko Holjevac 88517544844</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:23:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3883ba6-7dd2-4ba0-96e1-95e69f7a5649</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3883ba6-7dd2-4ba0-96e1-95e69f7a5649/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1 Ob&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-98/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Marija Ivković 15945029533</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:22:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e90c89f-199a-4d84-8e18-2091c9f0e8f2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e90c89f-199a-4d84-8e18-2091c9f0e8f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dopis od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:22:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7278458a-1b63-4ff8-9379-9d0436978241</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7278458a-1b63-4ff8-9379-9d0436978241/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-505/2022</t>
+  </si>
+  <si>
+    <t>Žalba od 05.09.2023.; Prilog od: 05.09.2023.; Prilog od: 05.09.2023.; Prilog od: 05.09.2023.; Prilog od: 05.09.2023.</t>
+  </si>
+  <si>
+    <t>BOGDAN BAKIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKOG NARODNOG PREPORODA 5, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>45336245104</t>
+  </si>
+  <si>
+    <t>BOGDAN BAKIĆ 45336245104</t>
+  </si>
+  <si>
+    <t>17.06.2026. 12:40:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32285838-c97f-4c37-8a4a-ae2ab842c7c9</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog Sp-505_2022-6-1 - Gž-2113-2019 Ž.s. Rijeka nije dostavio popis a sud utvrdio da prima mirovinu - nepošten.pdf; Prilog Sp-505_2022-6-2 - Sp-1143-23.pdf; Prilog Sp-505_2022-6-3 - Sp-1322-22.pdf; Prilog Sp-505_2022-6-4 - Rješenje - obustava postupka nepošten potrošač - ima imovinu iz koje se mogu namiriti vjerovnici.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32285838-c97f-4c37-8a4a-ae2ab842c7c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=505&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-5432/2023</t>
+  </si>
+  <si>
+    <t>DAMIR STEFANOVIĆ 11893136827</t>
+  </si>
+  <si>
+    <t>17.06.2026. 12:33:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/992d560d-e7fe-4478-aff5-8b805d4b21e1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/992d560d-e7fe-4478-aff5-8b805d4b21e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5432&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-2419/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2419/2026</t>
+  </si>
+  <si>
+    <t>Ana Mariana Manc De Garrido 89107794783</t>
+  </si>
+  <si>
+    <t>17.06.2026. 12:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76f38fc2-4b6e-4699-a60e-ee3a84971e5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76f38fc2-4b6e-4699-a60e-ee3a84971e5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2419&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-388/2022</t>
+  </si>
+  <si>
+    <t>Nermin Džafić</t>
+  </si>
+  <si>
+    <t>Galdovačka 333, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>37450376768</t>
+  </si>
+  <si>
+    <t>Nermin Džafić 37450376768</t>
+  </si>
+  <si>
+    <t>17.06.2026. 12:10:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceeff4ad-41ca-445b-a606-b4c6a7db1259</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceeff4ad-41ca-445b-a606-b4c6a7db1259/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=388&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-577/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.10.2025.</t>
+  </si>
+  <si>
+    <t>Nenad Komarac</t>
+  </si>
+  <si>
+    <t>Savska Ulica 48, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>54291945861</t>
+  </si>
+  <si>
+    <t>Nenad Komarac 54291945861</t>
+  </si>
+  <si>
+    <t>17.06.2026. 12:00:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd833232-3b8d-4c1b-816d-d79e5cb87ac2</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd833232-3b8d-4c1b-816d-d79e5cb87ac2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=577&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovr-144/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2026.; Prijedlog od 03.03.2026.; Prilog od: 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Marčelja 71235998122</t>
+  </si>
+  <si>
+    <t>17.06.2026. 11:58:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/166715ff-2057-4b94-9328-afaf56a378f1</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-144_2026-1-1 - Rješenje o ovrsi ovrv-1110_2017 od 24.4.2017. s klauzulom pravom._ovršnosti; ZK izvadak k.o. Sisak S.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/166715ff-2057-4b94-9328-afaf56a378f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-513/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Nevio Glavota 56777526584</t>
+  </si>
+  <si>
+    <t>17.06.2026. 11:26:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc0a730-b849-4f13-92e5-48d321aea90b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc0a730-b849-4f13-92e5-48d321aea90b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=513&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3661/2026</t>
+  </si>
+  <si>
+    <t>KRISTINA ANIĆ 05716169688</t>
+  </si>
+  <si>
+    <t>17.06.2026. 10:21:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39778bbe-4189-40c3-b39c-5b8adaa79423</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3661_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39778bbe-4189-40c3-b39c-5b8adaa79423/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3661&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-441/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Sasho Golubovski 90500798430</t>
+  </si>
+  <si>
+    <t>17.06.2026. 10:06:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854c970b-abfc-495e-a4dc-fb11cc3e3849</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854c970b-abfc-495e-a4dc-fb11cc3e3849/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=441&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1196/2023</t>
+  </si>
+  <si>
+    <t>Vladimir Kitanovski 06526510235</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:50:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8fc7e72-70c7-4c65-b4ce-34e050ba24fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8fc7e72-70c7-4c65-b4ce-34e050ba24fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp Ikp&amp;predmet=1196&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-779/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.12.2023.</t>
+  </si>
+  <si>
+    <t>SNJEŽANA MAREVIĆ</t>
+  </si>
+  <si>
+    <t>LETOVANIĆ 55, 44000 Letovanić, Hrvatska</t>
+  </si>
+  <si>
+    <t>36349433720</t>
+  </si>
+  <si>
+    <t>SNJEŽANA MAREVIĆ 36349433720</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:49:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aea83e1e-3a7b-42a9-ad14-6cbc728ef4cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aea83e1e-3a7b-42a9-ad14-6cbc728ef4cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=779&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-781/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.12.2023.</t>
+  </si>
+  <si>
+    <t>MATO JOSIPOVIĆ</t>
+  </si>
+  <si>
+    <t>RUDOLFA  HERCEGA 29, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>14872743092</t>
+  </si>
+  <si>
+    <t>MATO JOSIPOVIĆ 14872743092</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:43:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88bfc1a8-bce9-44bb-bfc4-510135262f80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88bfc1a8-bce9-44bb-bfc4-510135262f80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=781&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-436/2026</t>
+  </si>
+  <si>
+    <t>Josip Dangubić 38197857329</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:39:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1daa9e00-bc15-48ae-9607-e39d822dc44e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-436_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1daa9e00-bc15-48ae-9607-e39d822dc44e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=436&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1022/2026</t>
+  </si>
+  <si>
+    <t>DAMIR SMILJANIĆ 74789610370</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:37:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6cd8690-11c9-4bc4-a493-9141d31af148</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1022_2026-6-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6cd8690-11c9-4bc4-a493-9141d31af148/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1022&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1508/2026</t>
+  </si>
+  <si>
+    <t>IVICA HORVATIĆ 47908810097</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:36:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49a5c2f9-0d67-4516-8ce4-e04d667369b9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1508_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49a5c2f9-0d67-4516-8ce4-e04d667369b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1724/2026</t>
+  </si>
+  <si>
+    <t>Saša Conjar 03223504975</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:35:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f06cd72-a94b-4f26-af2e-e4e21e5a328b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1724_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f06cd72-a94b-4f26-af2e-e4e21e5a328b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1724&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1841/2026</t>
+  </si>
+  <si>
+    <t>ZORAN KEZIĆ 59324262656</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:33:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8448a1e7-b416-4ca5-9a70-6fba58a1418a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1841_2026-6-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8448a1e7-b416-4ca5-9a70-6fba58a1418a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=1841&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2093/2026</t>
+  </si>
+  <si>
+    <t>MILAN RUBIĆ 40238262720</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:32:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af01f146-f1ca-4e92-a485-7cb44f4bec77</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2093_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af01f146-f1ca-4e92-a485-7cb44f4bec77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2093&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2066/2026</t>
+  </si>
+  <si>
+    <t>IVICA BARTOLIĆ 92057222060</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:31:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2b50c3-986a-4733-b609-f7168135ec44</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2066_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2b50c3-986a-4733-b609-f7168135ec44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2066&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2138/2026</t>
+  </si>
+  <si>
+    <t>ZAFIR ISAKOVIĆ 89025582957</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:29:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d68e5a8-c805-4091-a66a-f1302dd6bd98</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2138_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d68e5a8-c805-4091-a66a-f1302dd6bd98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2192/2026</t>
+  </si>
+  <si>
+    <t>DEJAN MIŠKATOVIĆ 92392860439</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:27:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571be88a-ead3-452c-994d-976ac50c2959</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2192_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571be88a-ead3-452c-994d-976ac50c2959/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2156/2026</t>
+  </si>
+  <si>
+    <t>ALID JELENIĆ 34820634057</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:25:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c83f7e97-6b30-4105-9aa7-c689dfed277a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2156_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c83f7e97-6b30-4105-9aa7-c689dfed277a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2156&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2174/2026</t>
+  </si>
+  <si>
+    <t>TONI MILEKOVIĆ 53896270947</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:23:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0084525-d59b-41e5-92cd-663862eed545</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2174_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0084525-d59b-41e5-92cd-663862eed545/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2174&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2219/2026</t>
+  </si>
+  <si>
+    <t>MARICA BUTINA 67223972949</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:21:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e03e6062-cca7-43f9-a487-37733e7991f6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2219_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e03e6062-cca7-43f9-a487-37733e7991f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2363/2026</t>
+  </si>
+  <si>
+    <t>SAŠA TRBIĆ 70360001182</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:20:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdcc770f-48c3-4932-9590-da24a3054fb4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2363_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdcc770f-48c3-4932-9590-da24a3054fb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2363&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2327/2026</t>
+  </si>
+  <si>
+    <t>DAVOR VUKIČEVIĆ 91497984957</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:18:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e1b52b-79ad-49b6-bae7-09f46f7072ce</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2327_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e1b52b-79ad-49b6-bae7-09f46f7072ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2327&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2354/2026</t>
+  </si>
+  <si>
+    <t>KATICA SKENDER 79989396519</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:16:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b084861-a8ad-4a74-ad20-ff15c1f0f4ab</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2354_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b084861-a8ad-4a74-ad20-ff15c1f0f4ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2354&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2300/2026</t>
+  </si>
+  <si>
+    <t>MARINELA ĆUK 36736099263</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:14:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43b695d2-7a75-45ec-9f8b-ccf361ab6455</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2300_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43b695d2-7a75-45ec-9f8b-ccf361ab6455/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2300&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2381/2026</t>
+  </si>
+  <si>
+    <t>SANDRA GAMILEC 88854025186</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:11:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2565a06d-586c-4909-bbee-fe1f7a93dec6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2381_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2565a06d-586c-4909-bbee-fe1f7a93dec6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2381&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-386/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Franjo Božurić 10928931235</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:05:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/817c5d7b-2d78-4f6f-b248-65fdeaf72f64</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/817c5d7b-2d78-4f6f-b248-65fdeaf72f64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=386&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2408/2026</t>
+  </si>
+  <si>
+    <t>ŠEFIKA POLOVINA 97359881756</t>
+  </si>
+  <si>
+    <t>17.06.2026. 07:31:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b50bff8-5dae-4272-b4a7-10389ac5fee2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2408_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b50bff8-5dae-4272-b4a7-10389ac5fee2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2408&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-126/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>IVAN PARAPATIĆ 96524469159</t>
+  </si>
+  <si>
+    <t>17.06.2026. 07:29:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98b56315-8ff6-4c88-a89f-119f508e9f77</t>
+  </si>
+  <si>
+    <t>Rješenje - postavljanje privremenog zastupnika.pdf O259O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98b56315-8ff6-4c88-a89f-119f508e9f77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=126&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-306/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Tea Švaljek Krešić 09302911069</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:17:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbd92614-501a-4311-abee-13ceddbba11e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbd92614-501a-4311-abee-13ceddbba11e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=306&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Josip Grošeta 99114998135</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:17:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a77f88c4-60a2-48ce-8663-f9e8492b4c63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a77f88c4-60a2-48ce-8663-f9e8492b4c63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-1729/2011</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.12.2020.</t>
+  </si>
+  <si>
+    <t>Tihomir Vržina 32755247075</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:08:00</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4015f8d1-e541-441f-a429-76daf19eb347</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4015f8d1-e541-441f-a429-76daf19eb347/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1729&amp;godina=2011</t>
+  </si>
+  <si>
+    <t>Kov-585/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Boris Božurić 72073964386</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:55:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b4969de-bb22-4dd4-bc7b-8779d5e164a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b4969de-bb22-4dd4-bc7b-8779d5e164a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=585&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-545/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandr Muravev 28241198133</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:54:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/994daf50-7869-4e67-a357-696ba8e03e8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/994daf50-7869-4e67-a357-696ba8e03e8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=545&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-346/2026</t>
+  </si>
+  <si>
+    <t>Nasljednici iza pok. Damira Abaze</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:30:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76175a04-338e-4671-9ba9-6c146c4ed90e</t>
+  </si>
+  <si>
+    <t>Rješenje - apsolutna nenadležnost.pdf O188O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76175a04-338e-4671-9ba9-6c146c4ed90e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=346&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-161/2026</t>
+  </si>
+  <si>
+    <t>nasljednici iza pok. Milorada Petrovića</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:27:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9070861-1ce0-4415-85ae-1b4a6beecc8a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9070861-1ce0-4415-85ae-1b4a6beecc8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2854/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Luka Turković 41673047459</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:23:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/920e565f-a0df-4afb-a842-817028909fcf</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/920e565f-a0df-4afb-a842-817028909fcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=2854&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2842/2026</t>
+  </si>
+  <si>
+    <t>DUNJA RISEK 75877869903</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:00:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9277bc4e-f725-41d9-bada-e024c3fc1512</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2842_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9277bc4e-f725-41d9-bada-e024c3fc1512/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2842&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2670/2026</t>
+  </si>
+  <si>
+    <t>DARIO REPAC 63283937669</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:49:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/368688f7-3a0a-442a-a275-848326ad8745</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2670_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/368688f7-3a0a-442a-a275-848326ad8745/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2670&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2643/2026</t>
+  </si>
+  <si>
+    <t>Božidar Bakić 73288007804</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:44:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/306fb865-a0bf-47a9-9642-ee4f06bcc62f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2643_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/306fb865-a0bf-47a9-9642-ee4f06bcc62f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2643&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-179/2022</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Baškim Bajrami 25419843320</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:36:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43398398-ebf6-46bd-949f-58a93b4c4046</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43398398-ebf6-46bd-949f-58a93b4c4046/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=179&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-8373/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8373/2026</t>
+  </si>
+  <si>
+    <t>Ankica Lelić; Biljana Lelić; Daliborka Lelić; Đorđe Lelić</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:59:01</t>
+  </si>
+  <si>
+    <t>16.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/906c68d4-bd8d-43ea-9dea-eac775188f83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/906c68d4-bd8d-43ea-9dea-eac775188f83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8373&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1683/2010</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Crnković 81605330793</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/250928cd-94c1-4ea0-88a1-e5aeb62991d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/250928cd-94c1-4ea0-88a1-e5aeb62991d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1683&amp;godina=2010</t>
+  </si>
+  <si>
+    <t>Ovrv-3184/2026</t>
+  </si>
+  <si>
+    <t>ANDREJA COLIĆ 04562732187</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:50:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63dbf8ed-f637-41dc-8123-97dfc55f3d21</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3184_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63dbf8ed-f637-41dc-8123-97dfc55f3d21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3184&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3148/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN ZGURIĆ 40512873702</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:45:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/def22b12-fa1e-47cd-812d-9b950bc64b66</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3148_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/def22b12-fa1e-47cd-812d-9b950bc64b66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3265/2026</t>
+  </si>
+  <si>
+    <t>MIHAELA ZALUŠKI 26512567824</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:10:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0657084b-2025-44e4-a330-c816a4c9566f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3265_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0657084b-2025-44e4-a330-c816a4c9566f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3265&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3301/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO ŠVALJUG 14659707929</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:02:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30ea97ba-81d6-423c-ad03-2ae1eb51980e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3301_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30ea97ba-81d6-423c-ad03-2ae1eb51980e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3301&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3022/2026</t>
+  </si>
+  <si>
+    <t>IVAN PAVELIĆ 78834761627</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:39:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66672da9-f426-4eda-93b3-49716130b974</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3022_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66672da9-f426-4eda-93b3-49716130b974/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3022&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2770/2026</t>
+  </si>
+  <si>
+    <t>FILIP TOKIC 46174279052</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:26:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e730d98-87bf-46c0-8ae0-1899b017b4ae</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2770_2026-5-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e730d98-87bf-46c0-8ae0-1899b017b4ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2770&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2878/2026</t>
+  </si>
+  <si>
+    <t>MIRNA TARNAI 17187893162</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:20:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8692f0c-93cb-4c7d-837b-5d0d761d1362</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2878_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8692f0c-93cb-4c7d-837b-5d0d761d1362/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2878&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-420/2025</t>
+  </si>
+  <si>
+    <t>Gordana Krznarić 91828256029</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:15:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5467d9b-b9ff-48c7-9602-9743d9dad4f7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-420_2025-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5467d9b-b9ff-48c7-9602-9743d9dad4f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=420&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-1592/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>Saša Zlojo 42930836513</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:10:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5abbba0-fda7-4425-9107-0ebd2ad9bc97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5abbba0-fda7-4425-9107-0ebd2ad9bc97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1592&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>Ovr-2947/2015</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Kuzel 19020598127</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:57:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f9eafe0-b7a5-432c-b7bb-311d0244eae8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f9eafe0-b7a5-432c-b7bb-311d0244eae8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=2947&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Ovr-1637/2010</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Milka Subanović 67710503512</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:44:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67e0b8ca-9e28-450c-9238-6788aea2a2bc</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67e0b8ca-9e28-450c-9238-6788aea2a2bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1637&amp;godina=2010</t>
+  </si>
+  <si>
+    <t>Ovr-1425/2011</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Mario Zečić 18755606209</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:43:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fd819fa-5e33-4f46-8e87-ccadf934ce6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fd819fa-5e33-4f46-8e87-ccadf934ce6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1425&amp;godina=2011</t>
+  </si>
+  <si>
+    <t>OB-782/2002/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/2002/1</t>
+  </si>
+  <si>
+    <t>MILE ANIĆ</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:31:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e39d9f7d-0767-45f2-87eb-5793de4f676a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_322691.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e39d9f7d-0767-45f2-87eb-5793de4f676a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>R1-5/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.01.2025.</t>
+  </si>
+  <si>
+    <t>Rosanda Karalić</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:43:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff704847-91da-4659-9392-7e11c0d18f44</t>
+  </si>
+  <si>
+    <t>Rješenje - priznanje strane sudske odluke.pdf O278O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff704847-91da-4659-9392-7e11c0d18f44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=5&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-1937/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Mario Vlahović 58516008772</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:15:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8490588-126a-473c-b327-de61d8cafa6d</t>
+  </si>
+  <si>
+    <t>Ispravak rješenja o nasljeđivanju.pdf O17O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8490588-126a-473c-b327-de61d8cafa6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1937&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8380/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8380/2026</t>
+  </si>
+  <si>
+    <t>ALUGA ANĐELKA; BAIĆ ANA; BAIĆ DUŠAN; BAIĆ MILAN; BAIĆ OLGA; BAIĆ ZADRUGA KBR. 78; BAIĆ ZLATA; BAJIĆ ANĐELKA; BAJIĆ DRAGICA; BAJIĆ DRAGINJA; BAJIĆ SOFIJA; CVETIĆANIN ZADRUGA KBR. 22; CVIETIČANIN MATIJA; FILIPOVIĆ ZLATA; Vojislav Bajić</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:13:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/323fa729-a2f2-451e-9c3e-266f5c1d67ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/323fa729-a2f2-451e-9c3e-266f5c1d67ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8380&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5012/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5012/2026</t>
+  </si>
+  <si>
+    <t>Mira Matijašević 20431670032</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:12:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa047cc8-43b3-44d3-a586-9247e5c38dfd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa047cc8-43b3-44d3-a586-9247e5c38dfd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5012&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATICA DETKOVIĆ</t>
+  </si>
+  <si>
+    <t>KATICA DETKOVIĆ 20582459038</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:30:10</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9659b5d-f2a5-471a-a0b7-2f3958b51d9a</t>
+  </si>
+  <si>
+    <t>16.379051.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9659b5d-f2a5-471a-a0b7-2f3958b51d9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SAŠA FERENČEVIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA FERENČEVIĆ 81079675077</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:30:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9754633f-64fd-4ee5-8a10-78b30b113c30</t>
+  </si>
+  <si>
+    <t>16.379443.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9754633f-64fd-4ee5-8a10-78b30b113c30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZDENKO MIŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>ZDENKO MIŠKOVIĆ 83680466319</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:29:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/684927c4-58ca-49b1-80b8-584e6a41bb08</t>
+  </si>
+  <si>
+    <t>16.379638.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/684927c4-58ca-49b1-80b8-584e6a41bb08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8321/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8321/2026</t>
+  </si>
+  <si>
+    <t>Jana Petrović</t>
+  </si>
+  <si>
+    <t>15.06.2026. 15:17:58</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8767bc85-d451-48a1-afcf-3cdf15ed167c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8767bc85-d451-48a1-afcf-3cdf15ed167c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8321&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-160/2013</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Andrey Brozić 94629524280</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:41:05</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b543648a-c42d-432a-9e2b-e5047f4d3d73</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b543648a-c42d-432a-9e2b-e5047f4d3d73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=160&amp;godina=2013</t>
+  </si>
+  <si>
+    <t>Z-15339/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15339/2025</t>
+  </si>
+  <si>
+    <t>BAMBURAČ RUŽA; RADIČANIN SARA</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8c05cab-8129-412d-aa5c-c5f7fddc7a61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8c05cab-8129-412d-aa5c-c5f7fddc7a61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15339&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-99/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Dorijan Oršić Ferenčak 32055288991</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:23:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a171e044-6aff-4569-b0de-2f85ad4e3f87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a171e044-6aff-4569-b0de-2f85ad4e3f87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8161/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8161/2026</t>
+  </si>
+  <si>
+    <t>Ivo Galić</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:17:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8cd6bf1-b8ed-405b-a362-58c30c19ebdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8cd6bf1-b8ed-405b-a362-58c30c19ebdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2352/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Pinotić 12072812770</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:10:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a8eace-4e44-4faf-a0f5-c6aede8e17f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a8eace-4e44-4faf-a0f5-c6aede8e17f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=2352&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pn-17/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Željko Stanković 51711352674</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:05:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d02af436-f32d-44a0-88e6-b65c0ac68bfa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d02af436-f32d-44a0-88e6-b65c0ac68bfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pn&amp;predmet=17&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:05:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d948b578-19dc-4864-9d53-6f3fe46b49cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d948b578-19dc-4864-9d53-6f3fe46b49cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P Ob-83/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Zvonimir Munjić 84015096406</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:05:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fb8aa67-e85f-4b1c-a30a-9fe7d260256b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fb8aa67-e85f-4b1c-a30a-9fe7d260256b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ljerka Mačković 43978052129</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:05:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5db553da-43e5-41d4-bf85-3b6aca1d8d8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5db553da-43e5-41d4-bf85-3b6aca1d8d8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-998/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Jeđut 59865241856</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:01:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ccf6320-ef9a-4708-8da3-34db3602ba46</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ccf6320-ef9a-4708-8da3-34db3602ba46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5959/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5959/2026</t>
+  </si>
+  <si>
+    <t>Nevenka Jovanović 45132286637</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:57:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0afecfcc-95ad-438a-a018-7ce9b7efd558</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0afecfcc-95ad-438a-a018-7ce9b7efd558/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5959&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5778/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5778/2026</t>
+  </si>
+  <si>
+    <t>NIKIĆ DRAGO, SIN FRANJE</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:53:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4231175-f89e-4896-946d-a5fcb7428a94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4231175-f89e-4896-946d-a5fcb7428a94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5778&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-33/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:17:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42d0c76-38a2-40e2-b9d4-9e700a5abf28</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42d0c76-38a2-40e2-b9d4-9e700a5abf28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=33&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-10408/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10408/2024</t>
+  </si>
+  <si>
+    <t>Ivica Pavišić; Josip Pavišić; Slavica Pavišić</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdfbed6b-5ef7-4175-b1f6-6177d91113bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdfbed6b-5ef7-4175-b1f6-6177d91113bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10408&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7877/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-7877/2026</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:57:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c496457-2352-42e5-b853-0e0c2833ec7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c496457-2352-42e5-b853-0e0c2833ec7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7877&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7877/2026</t>
+  </si>
+  <si>
+    <t>LINTA DUŠAN</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:54:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/483ec857-c269-4dec-ba97-67155e764e54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/483ec857-c269-4dec-ba97-67155e764e54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7842/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7842/2026</t>
+  </si>
+  <si>
+    <t>POŠTIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:13:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dbc10ea-d242-43a7-a035-61291c8861a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dbc10ea-d242-43a7-a035-61291c8861a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7842&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-517/2025</t>
+  </si>
+  <si>
+    <t>JOSO DIDOVIĆ</t>
+  </si>
+  <si>
+    <t>SLABINJA 24, 44430 Slabinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>38569775360</t>
+  </si>
+  <si>
+    <t>JOSO DIDOVIĆ 38569775360; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:08:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ba87a1a-a2fc-47a3-88e4-95065cea3932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ba87a1a-a2fc-47a3-88e4-95065cea3932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=517&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2681/2026</t>
+  </si>
+  <si>
+    <t>Antonio Tipurić 35576936391</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:37:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2eb6e2e3-2553-4585-bf65-e9f663d5cf19</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2681_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2eb6e2e3-2553-4585-bf65-e9f663d5cf19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2681&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7032/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7032/2026</t>
+  </si>
+  <si>
+    <t>PANJEVIĆ ĐURO</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:18:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2857e0f7-9727-420f-89c7-1f3ac8406564</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2857e0f7-9727-420f-89c7-1f3ac8406564/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7032&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-782/1987/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1987/2</t>
+  </si>
+  <si>
+    <t>Zdravka Perković</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6035376e-b265-4037-b36f-fc163b7a8036</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_321505.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6035376e-b265-4037-b36f-fc163b7a8036/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2686/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Hajrudin Hrustić 51014743958</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:57:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83b66ea-170a-430f-98c0-def738c19e05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83b66ea-170a-430f-98c0-def738c19e05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=2686&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4861/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4861/2026</t>
+  </si>
+  <si>
+    <t>Vlado Dunović 92542363275</t>
+  </si>
+  <si>
+    <t>15.06.2026. 07:59:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf26f347-6748-40ed-ae44-37b3549039fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf26f347-6748-40ed-ae44-37b3549039fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4861&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4957/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4957/2026</t>
+  </si>
+  <si>
+    <t>Đorđe Maričić</t>
+  </si>
+  <si>
+    <t>15.06.2026. 07:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a375521-d38b-483b-aa46-07e6513511a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a375521-d38b-483b-aa46-07e6513511a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4957&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-241/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Marko Rafaj, odvjetnik 58413885978</t>
+  </si>
+  <si>
+    <t>12.06.2026. 15:07:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1ca7036-9ee6-4a8b-9fbc-301235632d2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1ca7036-9ee6-4a8b-9fbc-301235632d2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=241&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Dejan Stojak 61541535211</t>
+  </si>
+  <si>
+    <t>12.06.2026. 15:07:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fffc44b3-48e1-4b80-ba68-720bdbfff0e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fffc44b3-48e1-4b80-ba68-720bdbfff0e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P Ob-86/2025</t>
+  </si>
+  <si>
+    <t>Vanja Jakšić 65996780161</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:41:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd12b78c-fb08-40e7-b3ea-f38d890782e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd12b78c-fb08-40e7-b3ea-f38d890782e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=86&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Nikolina Milošević 71043466418</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:41:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/268357bf-3c79-4241-81e3-a259ea0c12f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/268357bf-3c79-4241-81e3-a259ea0c12f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2436/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN JURIĆ 89168858089</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:37:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e811acad-d437-4640-86be-4477c704a579</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2436_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e811acad-d437-4640-86be-4477c704a579/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2436&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2445/2026</t>
+  </si>
+  <si>
+    <t>DUŠICA STANOJEVIĆ 30650067350</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:29:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f8b5911-5b49-4f55-b342-98e136f3f302</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2445_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f8b5911-5b49-4f55-b342-98e136f3f302/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2445&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-160/2025</t>
+  </si>
+  <si>
+    <t>OGLAS - PROGLAŠENJE NESTALE OSOBE UMRLOM - OBRADOVIĆ LJUBA</t>
+  </si>
+  <si>
+    <t>LJUBA OBRADOVIĆ 07856313759</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:45:29</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15468e8-f6e6-4472-bc59-7bc292f3c2ca</t>
+  </si>
+  <si>
+    <t>OGLAS - OBRADOVIĆ LJUBA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15468e8-f6e6-4472-bc59-7bc292f3c2ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=160&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P Ob-70/2025</t>
+  </si>
+  <si>
+    <t>Tea Cabadaj Cafuta, odvjetnica 62966665829</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:43:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/153d1aeb-2407-403c-84f1-8ff7d0e0bc8d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/153d1aeb-2407-403c-84f1-8ff7d0e0bc8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=70&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-30/2026</t>
+  </si>
+  <si>
+    <t>Budimir Pribić 30638331789</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:25:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cac71111-4e46-4f1e-b377-335b2a2c44ea</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cac71111-4e46-4f1e-b377-335b2a2c44ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-252/2022</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za mirovinsko osiguranje 84397956623</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:13:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9abcecab-ca47-4071-a60b-0f3e573b660e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9abcecab-ca47-4071-a60b-0f3e573b660e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=252&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Jasminka Biloš 65476534106</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:13:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0d03d5e-a88a-4255-8af2-b36349c4a0d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0d03d5e-a88a-4255-8af2-b36349c4a0d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-60/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>ANTO ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>SLABINJA 115, 44430 Slabinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>75747107710</t>
+  </si>
+  <si>
+    <t>ANTO ŠIMIĆ 75747107710; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:10:44</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a0a66b5-f2dc-419a-bfe4-93f79e590227</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a0a66b5-f2dc-419a-bfe4-93f79e590227/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=60&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-364/2025</t>
+  </si>
+  <si>
+    <t>Morana Rabar, odvjetnica 09865489875</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:07:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d3ade4-8fce-4dba-9ca2-b8e33d9b5ba5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d3ade4-8fce-4dba-9ca2-b8e33d9b5ba5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=364&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-529/2025</t>
+  </si>
+  <si>
+    <t>Milenko Jakšić 05600684159</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:06:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a7ce7fc-d2ce-46fa-9e6b-cf94bc044b12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a7ce7fc-d2ce-46fa-9e6b-cf94bc044b12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=529&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Miroslav Plašćar 66737882300</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:05:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a10afcde-dc9e-4b2b-9be4-5e85fd84adad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a10afcde-dc9e-4b2b-9be4-5e85fd84adad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8221/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8221/2026</t>
+  </si>
+  <si>
+    <t>Bara Drnić-Krapčiček; Jana Domitrović</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:04:22</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e3384ab-874b-4b7a-90c8-1856bac6109d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e3384ab-874b-4b7a-90c8-1856bac6109d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-82/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Milan Čučković 93199068910</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:54:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22fd8b9c-417b-40de-ae5e-35941ee49616</t>
+  </si>
+  <si>
+    <t>Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22fd8b9c-417b-40de-ae5e-35941ee49616/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pl&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-303/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Biljana Nikolić</t>
+  </si>
+  <si>
+    <t>Put Capr. Poljane 51b, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>74411101327</t>
+  </si>
+  <si>
+    <t>Biljana Nikolić 74411101327; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:53:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ce8daeb-921f-48ff-8fd1-49348c8622f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ce8daeb-921f-48ff-8fd1-49348c8622f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=303&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-337/2024</t>
+  </si>
+  <si>
+    <t>Ivan Šimunović</t>
+  </si>
+  <si>
+    <t>Ulica Josipa Jurja Strossmayera 80, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>94590890925</t>
+  </si>
+  <si>
+    <t>Ivan Šimunović 94590890925; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:50:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8150b96e-c0cd-4dd5-9a39-35e87f26b2cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8150b96e-c0cd-4dd5-9a39-35e87f26b2cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=337&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-274/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>DANIJEL DUGAČ</t>
+  </si>
+  <si>
+    <t>RADNIČKA ULICA 52 A, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>86459086568</t>
+  </si>
+  <si>
+    <t>DANIJEL DUGAČ 86459086568; stečajnim vjerovnici</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:47:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9190c7c0-514d-492b-aeb4-8088419120f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9190c7c0-514d-492b-aeb4-8088419120f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=274&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-11668/2025</t>
+  </si>
+  <si>
+    <t>Media Flora j.d.o.o. 80434218175</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:13:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00a1cc94-d5a3-4a11-82d3-6c8c08783d0e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-11668_2025-4-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00a1cc94-d5a3-4a11-82d3-6c8c08783d0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=11668&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-11331/2025</t>
+  </si>
+  <si>
+    <t>VELIMIR RADELIĆ 03740945621</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:13:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc93c76e-9706-4f2e-9e2b-c78434b8925b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-11331_2025-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc93c76e-9706-4f2e-9e2b-c78434b8925b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=11331&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-10939/2025</t>
+  </si>
+  <si>
+    <t>MARTINA ŽINIĆ 98497562459</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:12:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77bd01b0-cdd5-4af0-98ff-cf30fecf4ae0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Podnesak.pdf P75P; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77bd01b0-cdd5-4af0-98ff-cf30fecf4ae0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=10939&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-10395/2025</t>
+  </si>
+  <si>
+    <t>Željko Krkač 96331544168</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:11:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c63ab9d-6a90-4719-90c0-f3baa0bff89f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-10395_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c63ab9d-6a90-4719-90c0-f3baa0bff89f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=10395&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-9554/2025</t>
+  </si>
+  <si>
+    <t>Marin Rogošić 80657502860</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d68a4b0b-c444-4ad5-aa51-35279261aa2b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-9554_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d68a4b0b-c444-4ad5-aa51-35279261aa2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=9554&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Maja Rogošić 52527253716</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:10:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4bbafb1-6f6b-4ad0-9373-3243363d86bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4bbafb1-6f6b-4ad0-9373-3243363d86bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-8887/2025</t>
+  </si>
+  <si>
+    <t>MARIJANA TADIĆ 10081922681</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:09:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ca700d3-50fa-4c43-a87e-f7f0166e9752</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8887_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ca700d3-50fa-4c43-a87e-f7f0166e9752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8887&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8807/2025</t>
+  </si>
+  <si>
+    <t>Dunavko Orešković 18311820508</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:09:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f798589e-d846-461d-8ccf-b9949b2f6148</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8807_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f798589e-d846-461d-8ccf-b9949b2f6148/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8807&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8711/2025</t>
+  </si>
+  <si>
+    <t>MILENA BALJAK 05898417004</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:09:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77498d6b-8260-4ddb-87d9-d7d43a843a4e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8711_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77498d6b-8260-4ddb-87d9-d7d43a843a4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8711&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8719/2025</t>
+  </si>
+  <si>
+    <t>MARICA ANDIĆ 17382973476</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:09:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67e741cf-8ad3-4d31-9f16-8865144c1af8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8719_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67e741cf-8ad3-4d31-9f16-8865144c1af8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8719&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8614/2025</t>
+  </si>
+  <si>
+    <t>Tamara Čučković 14245000188</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:08:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62db2ade-0e71-4dd2-a555-070ed2396e8b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8614_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62db2ade-0e71-4dd2-a555-070ed2396e8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8614&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8582/2025</t>
+  </si>
+  <si>
+    <t>Marko Hinić 71109975409</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:08:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c50d1614-10d4-4288-a8ef-6421482c9ed1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8582_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c50d1614-10d4-4288-a8ef-6421482c9ed1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8582&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8574/2025</t>
+  </si>
+  <si>
+    <t>Daniel Žugaj 42945908458</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c227cb91-7b23-4191-ac27-eea97269cd42</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8574_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c227cb91-7b23-4191-ac27-eea97269cd42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8574&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8550/2025</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:08:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa2fe2ca-2a00-47d4-ab50-83794b92708f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8550_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa2fe2ca-2a00-47d4-ab50-83794b92708f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8550&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8461/2025</t>
+  </si>
+  <si>
+    <t>MIRJANA BANJANAC 01728203856</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:07:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26ca6720-82ab-4aa4-8ae7-66fae7f6b47d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8461_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26ca6720-82ab-4aa4-8ae7-66fae7f6b47d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8461&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8429/2025</t>
+  </si>
+  <si>
+    <t>TOMISLAV GOMBOC 85480915524</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:05:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e7f51ca-ec2e-46c1-aad8-cfeebfff67a1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8429_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e7f51ca-ec2e-46c1-aad8-cfeebfff67a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8429&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8395/2025</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:05:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d657613-ea24-424d-a8c0-c106e720ca2c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8395_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d657613-ea24-424d-a8c0-c106e720ca2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8395&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8371/2025</t>
+  </si>
+  <si>
+    <t>MATEA TOLJAN 42620285834</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:05:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c946b9a0-52f5-447c-82e7-e0e90324b561</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8371_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c946b9a0-52f5-447c-82e7-e0e90324b561/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8371&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8267/2025</t>
+  </si>
+  <si>
+    <t>VLADIMIR DOŠEN 38797956716</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:04:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e62c2b47-7e36-464d-a46f-de3920e7f704</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8267_2025-1-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e62c2b47-7e36-464d-a46f-de3920e7f704/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8267&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8259/2025</t>
+  </si>
+  <si>
+    <t>Mario Vinković 50318237859</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:04:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8022388-cfbd-4709-89b4-956ea4e0daf1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8259_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-8259_2025-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8022388-cfbd-4709-89b4-956ea4e0daf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8259&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8211/2025</t>
+  </si>
+  <si>
+    <t>KREŠO KRUNIĆ 41601391262</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:04:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd5c32b0-7e93-4533-b613-9f074736170f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8211_2025-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd5c32b0-7e93-4533-b613-9f074736170f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8211&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8187/2025</t>
+  </si>
+  <si>
+    <t>SREĆKO CAVRIĆ 80848981915</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:03:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e4557dc-f413-423e-af61-adf72d77263a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8187_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e4557dc-f413-423e-af61-adf72d77263a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8187&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8051/2025</t>
+  </si>
+  <si>
+    <t>ZLATKO SVILIĆ 12563461301</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:03:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c0671fc-7261-43c0-bb9b-26dd6e788816</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8051_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c0671fc-7261-43c0-bb9b-26dd6e788816/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8051&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7955/2025</t>
+  </si>
+  <si>
+    <t>DRAŽEN DEVČIĆ 38146739401</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:03:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/570fa3e5-eb7c-4dfe-b871-78bae11239d8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7955_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/570fa3e5-eb7c-4dfe-b871-78bae11239d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7955&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7891/2025</t>
+  </si>
+  <si>
+    <t>LJILJA PALAŠIĆ 62889513161</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:03:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a98fb19-5463-4b29-8d17-40b0a4ecdad9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7891_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a98fb19-5463-4b29-8d17-40b0a4ecdad9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7891&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7601/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7601/2025</t>
+  </si>
+  <si>
+    <t>Valentina Lukačević-Brleković 01725935326</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:02:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f92f4b3a-0ff2-4e53-981a-2d3bcec5dcf6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f92f4b3a-0ff2-4e53-981a-2d3bcec5dcf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7601&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8195/2025</t>
+  </si>
+  <si>
+    <t>GORAN RADINČIĆ 94601876979</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/247c40b2-4dad-4bde-b3d5-a41b546407bf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8195_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/247c40b2-4dad-4bde-b3d5-a41b546407bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8195&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7600/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7600/2025</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:00:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbedc0d8-90c3-469e-bbca-17858dc1906d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbedc0d8-90c3-469e-bbca-17858dc1906d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7600&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7995/2025</t>
+  </si>
+  <si>
+    <t>IVAN DUŽIĆ 28847985316</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:57:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bdf5f90-174b-4c12-92a4-5df3ef1ea6c4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7995_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bdf5f90-174b-4c12-92a4-5df3ef1ea6c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7995&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-760/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-760/2025</t>
+  </si>
+  <si>
+    <t>Stefanie Ivankovic</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:55:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce9b9d1c-5d78-42aa-a5b1-84a56255d357</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce9b9d1c-5d78-42aa-a5b1-84a56255d357/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=760&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8171/2025</t>
+  </si>
+  <si>
+    <t>DRAGAN ŠALIĆ 54276036603</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:55:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/568a3aad-167d-4c03-a313-344194a6a21e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8171_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/568a3aad-167d-4c03-a313-344194a6a21e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8171&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8147/2025</t>
+  </si>
+  <si>
+    <t>SONJA IRIS 02558443257</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:54:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9135093b-2b0b-451f-b2f5-98a962d8e928</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8147_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9135093b-2b0b-451f-b2f5-98a962d8e928/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8147&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8019/2025</t>
+  </si>
+  <si>
+    <t>STJEPAN MILEKOVIĆ 61666091540</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3229d46-b687-4452-a473-462cceff2df0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8019_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3229d46-b687-4452-a473-462cceff2df0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8019&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7979/2025</t>
+  </si>
+  <si>
+    <t>STANOJA NIKOLIĆ 33650687311</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:53:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cd49561-24c5-4f62-ab84-89e15c8f6bd8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7979_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cd49561-24c5-4f62-ab84-89e15c8f6bd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7979&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7883/2025</t>
+  </si>
+  <si>
+    <t>STANOJE NIKOLIĆ 90902423125</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:53:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09786026-834e-4989-a008-25434e493742</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7883_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09786026-834e-4989-a008-25434e493742/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7883&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7971/2025</t>
+  </si>
+  <si>
+    <t>MLADEN ŠARKANJI 94881456839</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:52:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c576c654-0945-4a2e-9b2e-3a9ecd4a7453</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7971_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c576c654-0945-4a2e-9b2e-3a9ecd4a7453/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7971&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7875/2025</t>
+  </si>
+  <si>
+    <t>LJILJANA KATARINA ŠARIĆ 01192499986</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:52:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f123a4-8bc1-49ef-8691-fd2b7d68817f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7875_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f123a4-8bc1-49ef-8691-fd2b7d68817f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7875&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7867/2025</t>
+  </si>
+  <si>
+    <t>Martin Ćorić 60948602898</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:52:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1c01a8-a301-4d93-987d-760a38243ba8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7867_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1c01a8-a301-4d93-987d-760a38243ba8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7867&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7787/2025</t>
+  </si>
+  <si>
+    <t>Silvio Koljančić 73741171945</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:51:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df6a3f82-6006-489a-9edd-fcd9726bd4c4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7787_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df6a3f82-6006-489a-9edd-fcd9726bd4c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7787&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7779/2025</t>
+  </si>
+  <si>
+    <t>MIJO VRBANAC 67216143107</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce60f501-36eb-47ff-98de-b2bd06d95cbf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7779_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce60f501-36eb-47ff-98de-b2bd06d95cbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7779&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-16967/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16967/2024</t>
+  </si>
+  <si>
+    <t>Martina Lovreković Tomljenović 18975469727; Nika Lovreković 24073715728</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:49:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb288103-f3b8-4023-a1c6-f834fe30857e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_ISPRAVKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb288103-f3b8-4023-a1c6-f834fe30857e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16967&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-7747/2025</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:49:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2943facd-6347-466e-80d1-25eb3af5c1fa</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7747_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2943facd-6347-466e-80d1-25eb3af5c1fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7747&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7707/2025</t>
+  </si>
+  <si>
+    <t>MARA GRAHOVAC 11044074369</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:49:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638393a7-375c-4e04-8bbd-d4e4c1f2b75f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7707_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/638393a7-375c-4e04-8bbd-d4e4c1f2b75f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7707&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7611/2025</t>
+  </si>
+  <si>
+    <t>IVANA KERKEZ 30709073782</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/839f4485-9b0e-4922-aa43-b0c579523ac1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7611_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/839f4485-9b0e-4922-aa43-b0c579523ac1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7611&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7570/2025</t>
+  </si>
+  <si>
+    <t>MATEO MAHA 72508362029</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:48:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b566263c-ce47-4660-9c08-a43290a47ecb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7570_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b566263c-ce47-4660-9c08-a43290a47ecb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7570&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-15585/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15585/2024</t>
+  </si>
+  <si>
+    <t>Marija Tauković 55400129624</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:47:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b904025-dfdb-47c4-8338-2db2556010d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b904025-dfdb-47c4-8338-2db2556010d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15585&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6928/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6928/2024</t>
+  </si>
+  <si>
+    <t>Nikola Klarić</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:45:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cebb749-620b-4b24-b389-5a6aa98cdc80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cebb749-620b-4b24-b389-5a6aa98cdc80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6928&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-7562/2025</t>
+  </si>
+  <si>
+    <t>HELENA ŽARIĆ 67228632803</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:55:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73ab7ab0-5a48-4aab-9536-0c243135ae55</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7562_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73ab7ab0-5a48-4aab-9536-0c243135ae55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7562&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2772/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN ORŠULIĆ 05644763364</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:46:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d62cccfb-261d-4f7f-8656-eeb076c96b60</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2772_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d62cccfb-261d-4f7f-8656-eeb076c96b60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2772&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2609/2026</t>
+  </si>
+  <si>
+    <t>SENAD ALIĆ 24570394280</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:42:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a375dea-8505-4ac4-b27e-abc90599e461</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2609_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a375dea-8505-4ac4-b27e-abc90599e461/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2609&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-217/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Tadić 85998855177</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:26:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d509b6a1-54e0-44cc-8736-c510d7337ec7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d509b6a1-54e0-44cc-8736-c510d7337ec7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3237/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Savić 40661482624</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:23:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac7c19a1-764a-4109-b267-3a85d6d5034b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac7c19a1-764a-4109-b267-3a85d6d5034b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=3237&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1791/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Ružičić 43406739508</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa253b09-ec89-4f3d-9f5b-a428b322340d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa253b09-ec89-4f3d-9f5b-a428b322340d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=1791&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1725/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-1725/2026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:13:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d18ed5b-78ef-4e21-bfd0-22bacb1c0947</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d18ed5b-78ef-4e21-bfd0-22bacb1c0947/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1725&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1725/2026</t>
+  </si>
+  <si>
+    <t>ANTOLOVIĆ NADA; CERJAK JANKO; CERJAK KATA; CERJAK KATA; CERJAK MARA; CERJAK MATO; CERJAK NIKOLA; CERJAK ZADRUGA; CERJAK ZADRUGA; Cerjak Kata; GEC ANA; KAURIĆ JANA; KAURIĆ KATA; SRBIĆ ZADRUGA; VUGLENOVIĆ JANA; VUKČEVIĆ ANTUN; VUKČEVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:12:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f826d6d7-3653-4eb2-b143-e87e2ad74819</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f826d6d7-3653-4eb2-b143-e87e2ad74819/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2638/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2638/2026</t>
+  </si>
+  <si>
+    <t>Evica Stepanović 53412636280; Lazić Milka</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:06:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2250308d-3147-4079-bae7-bdb30dbd9493</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2250308d-3147-4079-bae7-bdb30dbd9493/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2638&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-889/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Mario Gori 28723119410</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:00:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8de76f14-54de-4298-a7a6-33ff4e8a74ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8de76f14-54de-4298-a7a6-33ff4e8a74ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=889&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7004/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7004/2024</t>
+  </si>
+  <si>
+    <t>Jelena Jovanović</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:51:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb913e9f-d0d7-44fa-9528-7ad2792cae38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb913e9f-d0d7-44fa-9528-7ad2792cae38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7004&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-9440/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9440/2023</t>
+  </si>
+  <si>
+    <t>Maria Medved 48816888433</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:49:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a2eb2d5-08b0-469c-9b6c-e32fafaa3483</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a2eb2d5-08b0-469c-9b6c-e32fafaa3483/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9440&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5238/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5238/2023</t>
+  </si>
+  <si>
+    <t>Slobodanka Vukelić-Žarković 19658069156</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:46:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fff15ec-5771-4643-b603-78b4cb1e93f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fff15ec-5771-4643-b603-78b4cb1e93f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5238&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5159/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5159/2023</t>
+  </si>
+  <si>
+    <t>Mara Grgurić; Nikola Savurdić; Slavko Dragomanović; Stojan Rakić; Zoran Brkanac</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:43:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0215543a-1162-49f7-9377-090f7f0a7608</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0215543a-1162-49f7-9377-090f7f0a7608/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5159&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>O-717/2026</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Miloša (Dušan) Tomića</t>
+  </si>
+  <si>
+    <t>Nasljednici iza pok. Miloša (Dušan) Tomića</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:33:38</t>
+  </si>
+  <si>
+    <t>22.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af391221-5120-4781-acbd-424c5b7f46eb</t>
+  </si>
+  <si>
+    <t>Rješenje pok. Miloš Tomić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af391221-5120-4781-acbd-424c5b7f46eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=717&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-671/2026</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Ljube (Milan) Vukmirović rođ. Bausovac</t>
+  </si>
+  <si>
+    <t>Nasljednici iza pok. Ljube (Milan) Vukmirović rođ. Bausovac</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42391e97-d639-47d2-a564-dfb02bf3add1</t>
+  </si>
+  <si>
+    <t>Rješenje pok. Ljuba Vukmirović rođ. Bausovac.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42391e97-d639-47d2-a564-dfb02bf3add1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-90/2026</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Nade (Miloš) Bajić rođ. Čekljun</t>
+  </si>
+  <si>
+    <t>Nasljednici iza pok. Nade (Miloš) Bajić rođ. Čekljun</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:27:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd13101c-ec14-4125-9bcd-e1f4354fb7cb</t>
+  </si>
+  <si>
+    <t>Rješenje pok. Nada Bajić rođ. Čekljun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd13101c-ec14-4125-9bcd-e1f4354fb7cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6413/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6413/2026</t>
+  </si>
+  <si>
+    <t>Tihomir Antolčić 21163777579</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:25:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6463782-3ab6-4f85-8134-5f0fb34fbfaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6463782-3ab6-4f85-8134-5f0fb34fbfaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6413&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2454/2026</t>
+  </si>
+  <si>
+    <t>KATA MLINARIĆ 80959607502</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:24:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f9d7d4d-e13f-4da9-9415-612c3417c674</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2454_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f9d7d4d-e13f-4da9-9415-612c3417c674/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2454&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-569/2026</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Ljube (Petar) Subanović rođ. Vender</t>
+  </si>
+  <si>
+    <t>Nasljednici iza pok. Ljube (Petar) Subanović rođ. Vender</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:23:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d2acdd7-655b-4547-aa04-fb70c8a6bcc6</t>
+  </si>
+  <si>
+    <t>Rješenje pok. Ljuba Subanović rođ. Vender.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d2acdd7-655b-4547-aa04-fb70c8a6bcc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=569&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-9522/2025</t>
+  </si>
+  <si>
+    <t>Karlo Mikulić 13931633193</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:20:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64f51a42-8534-4466-8c0e-e80d87dfb1f6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-9522_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64f51a42-8534-4466-8c0e-e80d87dfb1f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=9522&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-9362/2025</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:19:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d077dfce-8863-46b1-a3d4-4e822028127a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-9362_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d077dfce-8863-46b1-a3d4-4e822028127a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=9362&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-9143/2025</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:19:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2191b3b-6ef5-4667-8e40-324a9ace4c8a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-9143_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2191b3b-6ef5-4667-8e40-324a9ace4c8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=9143&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8791/2025</t>
+  </si>
+  <si>
+    <t>Ivan Rožanković 96727527077</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:16:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/588ae0c8-ea6b-4d87-92d4-7af03fe62a35</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8791_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/588ae0c8-ea6b-4d87-92d4-7af03fe62a35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8791&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8638/2025</t>
+  </si>
+  <si>
+    <t>Miroslav Poropatić 49169730956</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:15:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd410cb-39f8-4bcf-b7f3-c748ae8f1e7f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8638_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd410cb-39f8-4bcf-b7f3-c748ae8f1e7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8638&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8299/2025</t>
+  </si>
+  <si>
+    <t>MIROSLAV HAJNEMAN 21458308194</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:15:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a948ab3-1c3d-4b94-9d61-18de4541cd11</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8299_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a948ab3-1c3d-4b94-9d61-18de4541cd11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8299&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8155/2025</t>
+  </si>
+  <si>
+    <t>ANTUN MARTINOVIĆ 05966114080</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:14:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c73a0e3-82fe-43b5-bbe3-4f4073e50f79</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8155_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c73a0e3-82fe-43b5-bbe3-4f4073e50f79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8155&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-8091/2025</t>
+  </si>
+  <si>
+    <t>PREDRAG PAVLOVIĆ 65892864774</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:14:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c5a3b5-2bdb-4829-a99e-b98eb3a60b58</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-8091_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c5a3b5-2bdb-4829-a99e-b98eb3a60b58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=8091&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7947/2025</t>
+  </si>
+  <si>
+    <t>MILJENKO BERDAJS 18651829513</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:13:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/746811b9-0795-497c-9ee2-8246d6d6097c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7947_2025-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/746811b9-0795-497c-9ee2-8246d6d6097c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7947&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-261/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.03.2026.; Podnesak od 10.04.2025.</t>
+  </si>
+  <si>
+    <t>Ljilja Nikolić 86240271887</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:13:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ffc4d6-0ca8-48bd-9dd4-170835039be0</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja.pdf P244P; Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ffc4d6-0ca8-48bd-9dd4-170835039be0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=261&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-568/2026</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Stoje (Petar) Bunjevac rođ. Vender</t>
+  </si>
+  <si>
+    <t>Nasljednici iza pok. Stoje (Petar) Bunjevac rođ. Vender</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:13:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5afd45f2-457f-4de2-a872-32a223d149b6</t>
+  </si>
+  <si>
+    <t>Rješenje pok. Stoja Bunjevac rođ. Vender.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5afd45f2-457f-4de2-a872-32a223d149b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=568&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-7899/2025</t>
+  </si>
+  <si>
+    <t>ZORAN RUKAVINA 58246001899</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:13:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9227388c-1e9e-466c-8781-37ef52da5af2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7899_2025-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9227388c-1e9e-466c-8781-37ef52da5af2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7899&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7859/2025</t>
+  </si>
+  <si>
+    <t>MARKO GREGURINČIĆ 53401848962</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:12:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4461e6d-a088-43d0-ac90-aa2faaaa49da</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7859_2025-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4461e6d-a088-43d0-ac90-aa2faaaa49da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7859&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7554/2025</t>
+  </si>
+  <si>
+    <t>Dubravko Kovačić 09565384670</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:12:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6292bfd2-ff73-43f1-81df-125bdbd89e7f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7554_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6292bfd2-ff73-43f1-81df-125bdbd89e7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7554&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7530/2025</t>
+  </si>
+  <si>
+    <t>Mario Paradžik 05276924560</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:11:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a432e2b8-588c-4cc6-abd0-9a2233ad1c92</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7530_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a432e2b8-588c-4cc6-abd0-9a2233ad1c92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7530&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-7498/2025</t>
+  </si>
+  <si>
+    <t>DENIS PILEPIĆ 88331070787</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:10:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bbe049e-6796-4ba3-9696-0a29722df106</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7498_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bbe049e-6796-4ba3-9696-0a29722df106/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7498&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-469/2026</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Dragice (Stojan) Grgurević rođ. Vasiljević</t>
+  </si>
+  <si>
+    <t>Nasljednici iza pok. Dragice (Stojan) Grgurević rođ. Vasiljević</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:10:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d89d14f8-c482-43ce-bd39-f90ee9a519c9</t>
+  </si>
+  <si>
+    <t>Rješenje pok. Dragica Grgurević rođ. Vasiljević.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d89d14f8-c482-43ce-bd39-f90ee9a519c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=469&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-7458/2025</t>
+  </si>
+  <si>
+    <t>Marko Gregurinčić 53401848962</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:09:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc31225-bd58-40b2-accc-8d0f31efabca</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7458_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc31225-bd58-40b2-accc-8d0f31efabca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7458&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-89/2026</t>
+  </si>
+  <si>
+    <t>Rješenje iza pok. Đure (Jovan) Logova</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:08:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f1fa32e-c1ec-471b-9956-75d633c3447c</t>
+  </si>
+  <si>
+    <t>Rješenje pok. Đuro Logov.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f1fa32e-c1ec-471b-9956-75d633c3447c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-7274/2025</t>
+  </si>
+  <si>
+    <t>Danijel Radić 07891151263</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:06:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b660df8-759d-46e5-ba78-efc146e97c9e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-7274_2025-1-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b660df8-759d-46e5-ba78-efc146e97c9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=7274&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2618/2026</t>
+  </si>
+  <si>
+    <t>JASMIN GAJDEK 84823659244</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:06:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2c3cb30-fbf7-4d9a-a57e-10e0d84a3f63</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2618_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2c3cb30-fbf7-4d9a-a57e-10e0d84a3f63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2618&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3994/2025</t>
+  </si>
+  <si>
+    <t>Miroslav Marincelj 80511051225</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709fccdd-8463-4005-b842-ef422afcf830</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3994_2025-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709fccdd-8463-4005-b842-ef422afcf830/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3994&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2033/2025</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:00:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2541df1d-bdce-4b26-bffa-5583a0f686c8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2033_2025-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2033_2025-1-4 - Uplatnica20259.pdf; Prilog Ovrv-2033_2025-1-5 - UplatnicaTroškovi20259.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2541df1d-bdce-4b26-bffa-5583a0f686c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2033&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-14788/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-14788/2023</t>
+  </si>
+  <si>
+    <t>BOŽURIĆ MARA STJEPANOVA</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:52:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bff1f97-b607-4f5f-aa90-b0e8bafe37ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bff1f97-b607-4f5f-aa90-b0e8bafe37ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14788&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4610/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4610/2022</t>
+  </si>
+  <si>
+    <t>MARTINA ŽARAK 84070410568</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:41:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14ded045-51ce-4dec-860c-ac5166e20275</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14ded045-51ce-4dec-860c-ac5166e20275/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4610&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-9046/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9046/2022</t>
+  </si>
+  <si>
+    <t>Nada Jazvić</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:36:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75262a4e-eed3-48c6-94be-935d05d77422</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75262a4e-eed3-48c6-94be-935d05d77422/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9046&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-8724/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8724/2022</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:34:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7864850-00de-4538-8569-a4646250235f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7864850-00de-4538-8569-a4646250235f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8724&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-102/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Eidi Zaman 35475723353</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:33:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b5081d2-f4a9-40d5-9c70-7958d85ee7fa</t>
+  </si>
+  <si>
+    <t>Presuda - prihvaćena žalba - preinačena 1.st. presuda - kazna povišena.pdf P543P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b5081d2-f4a9-40d5-9c70-7958d85ee7fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=102&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8327/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8327/2022</t>
+  </si>
+  <si>
+    <t>Benitto Rudolf Koljnrekaj 94270555837</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:31:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1df143e0-a557-40df-a3cc-77f30a1aecfe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1df143e0-a557-40df-a3cc-77f30a1aecfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8327&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-7169/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7169/2022</t>
+  </si>
+  <si>
+    <t>Jelena Đuračić</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:30:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3f27c37-6bf2-49d9-b440-396f93eea626</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3f27c37-6bf2-49d9-b440-396f93eea626/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7169&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-6765/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6765/2022</t>
+  </si>
+  <si>
+    <t>Sava Rančić 91983339755</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:27:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ab7479b-e37c-4b58-b893-24283dc87f12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ab7479b-e37c-4b58-b893-24283dc87f12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6765&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-2799/2026</t>
+  </si>
+  <si>
+    <t>Ivica Meščić 43774253399</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:26:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99d254f7-3eb6-48f9-abb2-7248cddbb0fd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2799_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99d254f7-3eb6-48f9-abb2-7248cddbb0fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2799&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7627/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7627/2022</t>
+  </si>
+  <si>
+    <t>Eugen Dukarić 74216789033</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:25:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d46b381-bac2-4b82-9964-36c93c21e733</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d46b381-bac2-4b82-9964-36c93c21e733/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7627&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-6712/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6712/2022</t>
+  </si>
+  <si>
+    <t>Melita Tahija Khatri 81721070288</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/326d641f-2c66-4a5e-b219-701fa38d0676</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/326d641f-2c66-4a5e-b219-701fa38d0676/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6712&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-7407/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7407/2022</t>
+  </si>
+  <si>
+    <t>Eva Maria Ivšic-Künzle 73047281742</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:22:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe61611e-cfba-49e1-b2ba-e239495765c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe61611e-cfba-49e1-b2ba-e239495765c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7407&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-7727/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7727/2022</t>
+  </si>
+  <si>
+    <t>Stjepan Filipović 14528440721</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:01:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c4b9597-7f9a-47c3-a15b-87bb046d13ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c4b9597-7f9a-47c3-a15b-87bb046d13ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7727&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-6461/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6461/2022</t>
+  </si>
+  <si>
+    <t>Ivica Pajić 82907030751; Jovo Vuksan; Stevo Kukavica 05133292781</t>
+  </si>
+  <si>
+    <t>12.06.2026. 07:58:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7acecf-bef2-4de3-81ba-791a41747e2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7acecf-bef2-4de3-81ba-791a41747e2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6461&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA BUTINA</t>
+  </si>
+  <si>
+    <t>IVICA BUTINA 60244948135</t>
+  </si>
+  <si>
+    <t>12.06.2026. 03:25:02</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4285372-9d86-4cdc-8a7a-346924aa291e</t>
+  </si>
+  <si>
+    <t>16.379380.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4285372-9d86-4cdc-8a7a-346924aa291e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANA TRIVANOVIĆ</t>
+  </si>
+  <si>
+    <t>IVANA TRIVANOVIĆ 32757261100</t>
+  </si>
+  <si>
+    <t>12.06.2026. 03:24:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45425a43-05f9-4a4f-95d3-0249c22a28fb</t>
+  </si>
+  <si>
+    <t>16.379080.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45425a43-05f9-4a4f-95d3-0249c22a28fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VIŠNJA JURIĆ</t>
+  </si>
+  <si>
+    <t>VIŠNJA JURIĆ 94745047099</t>
+  </si>
+  <si>
+    <t>12.06.2026. 03:24:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7046688-3107-430f-9070-a610c74c4112</t>
+  </si>
+  <si>
+    <t>16.378893.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7046688-3107-430f-9070-a610c74c4112/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8277/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8277/2026</t>
+  </si>
+  <si>
+    <t>Školski centar</t>
+  </si>
+  <si>
+    <t>11.06.2026. 14:39:07</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8855dc51-c62d-4b32-a7a9-83b87ddc4898</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8855dc51-c62d-4b32-a7a9-83b87ddc4898/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8277&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-5559/2025</t>
+  </si>
+  <si>
+    <t>Marijan Žestoki 65542124529</t>
+  </si>
+  <si>
+    <t>11.06.2026. 14:32:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa2fd89-da30-4269-8fb1-26f555047c2d</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5559_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa2fd89-da30-4269-8fb1-26f555047c2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=5559&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-363/2026</t>
+  </si>
+  <si>
+    <t>MARIJA FILETIĆ 47854366410</t>
+  </si>
+  <si>
+    <t>11.06.2026. 14:00:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba6f7e1-387d-40be-875b-078894481fa5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-363_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba6f7e1-387d-40be-875b-078894481fa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=363&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-52/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Neven Stanić 68632471125</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:16:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56ab4575-c883-4463-9032-c07275220bc1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56ab4575-c883-4463-9032-c07275220bc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=52&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16045/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16045/2025</t>
+  </si>
+  <si>
+    <t>Josip Naglić 79318638353; Vlasta Naglić 15684360828</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:04:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f42703df-7b0d-46a4-bb23-f6441623a264</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f42703df-7b0d-46a4-bb23-f6441623a264/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16045&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8324/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 29. travnja 2026.</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:32:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d03acfc-03fc-4caa-968a-c88cb8b05792</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d03acfc-03fc-4caa-968a-c88cb8b05792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8324&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - HAZIM OMERBAŠIĆ</t>
+  </si>
+  <si>
+    <t>HAZIM OMERBAŠIĆ 85949806722</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:35</t>
+  </si>
+  <si>
+    <t>04.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b01ea6e9-f4f5-468e-98b0-8feaacf52b27</t>
+  </si>
+  <si>
+    <t>16.379004.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b01ea6e9-f4f5-468e-98b0-8feaacf52b27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATICA FERK</t>
+  </si>
+  <si>
+    <t>KATICA FERK 32909418674</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43c54786-1a13-441b-b43c-3806d74b23bf</t>
+  </si>
+  <si>
+    <t>16.378862.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43c54786-1a13-441b-b43c-3806d74b23bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILAN JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>MILAN JURKOVIĆ 92534617268</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9715dbb4-33c7-48b9-8969-7f90c9ce9037</t>
+  </si>
+  <si>
+    <t>16.378722.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9715dbb4-33c7-48b9-8969-7f90c9ce9037/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DAVORKA KOCMANIĆ</t>
+  </si>
+  <si>
+    <t>DAVORKA KOCMANIĆ 71123195555</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f2a4302-41a1-43f5-8c99-97c52ab0466a</t>
+  </si>
+  <si>
+    <t>16.378813.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f2a4302-41a1-43f5-8c99-97c52ab0466a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VIŠNJA PERKOVIĆ</t>
+  </si>
+  <si>
+    <t>VIŠNJA PERKOVIĆ 95524626780</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53d0e677-4072-44e6-9005-1e0925bec88b</t>
+  </si>
+  <si>
+    <t>16.379047.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53d0e677-4072-44e6-9005-1e0925bec88b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6690/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6690/2026</t>
+  </si>
+  <si>
+    <t>T&amp;T d.o.o. 21578823246</t>
+  </si>
+  <si>
+    <t>10.06.2026. 14:16:14</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/146b7d4c-61cc-4873-996f-bb3222423de8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/146b7d4c-61cc-4873-996f-bb3222423de8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6690&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-782/1852/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1852/1</t>
+  </si>
+  <si>
+    <t>BOŽICA SRUK</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:37:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7acfd6c7-33c5-4757-90db-f6574a1312eb</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_299605.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7acfd6c7-33c5-4757-90db-f6574a1312eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1852/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1852/2</t>
+  </si>
+  <si>
+    <t>VESNA BOLTUŽIĆ</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:33:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3b64f9a-7c47-452a-bdf3-d84fd7dda771</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_299606.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3b64f9a-7c47-452a-bdf3-d84fd7dda771/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1731/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1731/1</t>
+  </si>
+  <si>
+    <t>DENIS IŠTVANIĆ</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:32:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b4ddce9-b647-4a26-ae13-3cda70257f90</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_274851.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b4ddce9-b647-4a26-ae13-3cda70257f90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1832/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1832/1</t>
+  </si>
+  <si>
+    <t>FATIMA PERINA</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:32:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/356bf009-e19c-4b90-b11e-6462218babd2</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_296460.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/356bf009-e19c-4b90-b11e-6462218babd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5978/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-5978/2026</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:43:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df980d9f-c3d1-45c8-835e-211d2ed45444</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df980d9f-c3d1-45c8-835e-211d2ed45444/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5978&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5978/2026</t>
+  </si>
+  <si>
+    <t>MILJENKO VUJAKOVIĆ SOLAR 55061472448</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:42:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a31f4e7-d1aa-4eeb-ba6d-82913c89a16a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a31f4e7-d1aa-4eeb-ba6d-82913c89a16a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5176/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-5176/2026</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:41:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92acd996-fb50-4e11-aba8-df6ff0eae937</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92acd996-fb50-4e11-aba8-df6ff0eae937/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5176/2026</t>
+  </si>
+  <si>
+    <t>GERTRUD BRIGITTE SCHÄFER 05954488421</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:39:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c5360a3-1eaf-4a42-b86f-c9b3defdd323</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c5360a3-1eaf-4a42-b86f-c9b3defdd323/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6148/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-6148/2026</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cfdcbb6-6fd4-448b-a7ef-bb9e8168b25e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cfdcbb6-6fd4-448b-a7ef-bb9e8168b25e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4988/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-4988/2026</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:37:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98f21085-5046-4666-be61-cda1fe4b0e3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98f21085-5046-4666-be61-cda1fe4b0e3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4988&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6148/2026</t>
+  </si>
+  <si>
+    <t>BRKOVIĆ EVICA; RELIĆ BOŽO; RELIĆ KATA</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:36:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdebd435-cd54-4ee7-9131-93bba1126972</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdebd435-cd54-4ee7-9131-93bba1126972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4988/2026</t>
+  </si>
+  <si>
+    <t>BRANKO MILIČEVIĆ 90037789173</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:34:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9978a01-5624-4a81-8f94-ed4d538222fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9978a01-5624-4a81-8f94-ed4d538222fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3969/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-3969/2026</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:31:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e455ec0-b706-4aee-9379-b11dffdc516e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e455ec0-b706-4aee-9379-b11dffdc516e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3969&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3969/2026</t>
+  </si>
+  <si>
+    <t>DESANKA MUŽDEKA 82518588080</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:30:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/010fbaf2-2ab6-427e-900b-035e86c14539</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/010fbaf2-2ab6-427e-900b-035e86c14539/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2359/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2359/2024</t>
+  </si>
+  <si>
+    <t>Ante Draženović; Kuzmić zadruga; Miljević zadruga</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:21:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/951c447a-3c57-4bc5-a389-f426025b593b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/951c447a-3c57-4bc5-a389-f426025b593b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2359&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7708/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7708/2026</t>
+  </si>
+  <si>
+    <t>CRLJENICA PETAR; CRLJENICA RUŽICA</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:11:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6f2324c-f03b-4663-8d1f-240beb61812e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6f2324c-f03b-4663-8d1f-240beb61812e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7708&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-782/1941/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1941/1</t>
+  </si>
+  <si>
+    <t>JOSIP KOVAČIĆ</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:07:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b645cefe-8433-4778-ba88-72fefa745404</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_317909.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b645cefe-8433-4778-ba88-72fefa745404/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1940/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1940/1</t>
+  </si>
+  <si>
+    <t>JOSIPA CAR</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:05:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19d1bc0e-5d07-4857-959d-2dc89ed145ef</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_317908.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19d1bc0e-5d07-4857-959d-2dc89ed145ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4702/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4702/2026</t>
+  </si>
+  <si>
+    <t>Vlado Sigur 94219817321</t>
+  </si>
+  <si>
+    <t>10.06.2026. 07:52:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7098ea9-d77e-4084-a8ef-76c020d8d248</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7098ea9-d77e-4084-a8ef-76c020d8d248/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4702&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN PANEŽIĆ</t>
+  </si>
+  <si>
+    <t>IVAN PANEŽIĆ 23221704008</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:24:57</t>
+  </si>
+  <si>
+    <t>03.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7635d05-31e7-4828-9f71-f8272f520214</t>
+  </si>
+  <si>
+    <t>16.378931.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7635d05-31e7-4828-9f71-f8272f520214/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-13864/2025</t>
+  </si>
+  <si>
+    <t>Odluka o otvaranju zemljišne knjige  i oglas</t>
+  </si>
+  <si>
+    <t>09.06.2026. 12:37:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c3ce38d-a23f-45a6-8051-a219eddb2b87</t>
+  </si>
+  <si>
+    <t>DOPIS.pdf; RJESENJE_O_OSNIVANJU_OBNOVI_ZK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c3ce38d-a23f-45a6-8051-a219eddb2b87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13864&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-18144/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-18144/2025</t>
+  </si>
+  <si>
+    <t>Danica Poznanović; Dušan Španović; Pero Poznanović; Rade Ostojić; Vasilija Obradović</t>
+  </si>
+  <si>
+    <t>09.06.2026. 10:37:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3876705e-0be3-4ec7-8e08-5ae32725b92c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3876705e-0be3-4ec7-8e08-5ae32725b92c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18144&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-17695/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17695/2025</t>
+  </si>
+  <si>
+    <t>SUŽNJEVIĆ MILJA; SUŽNJEVIĆ NIKOLA; SUŽNJEVIĆ PETAR; SUŽNJEVIĆ VASO</t>
+  </si>
+  <si>
+    <t>09.06.2026. 10:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf996762-ac7b-42a9-933e-48c29189315b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf996762-ac7b-42a9-933e-48c29189315b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17695&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-782/1936/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1936/1</t>
+  </si>
+  <si>
+    <t>DUŠAN OBRADOVIĆ</t>
+  </si>
+  <si>
+    <t>09.06.2026. 10:02:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e2ea715-5bee-497a-9d64-dbaf8715294e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_317178.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e2ea715-5bee-497a-9d64-dbaf8715294e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8073/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8073/2026</t>
+  </si>
+  <si>
+    <t>Brkiševac Katica, Žremež; Brkiševac Mijo, Žreme</t>
+  </si>
+  <si>
+    <t>09.06.2026. 09:22:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/303672af-09e2-4e0e-aec9-e2f80f0fe2e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/303672af-09e2-4e0e-aec9-e2f80f0fe2e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8073&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>09.06.2026. 08:31:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35a8a434-2e12-4968-bdb7-05f218a7c42a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35a8a434-2e12-4968-bdb7-05f218a7c42a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4804/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4804/2026</t>
+  </si>
+  <si>
+    <t>MACAKANJA DUŠAN; MACAKANJA MACA; MACAKANJA MACA; PETROVIĆ KATA; PETROVIĆ MILE; PETROVIĆ RADE</t>
+  </si>
+  <si>
+    <t>09.06.2026. 07:31:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18c5441f-bf9f-4a94-b233-03254c93d1dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18c5441f-bf9f-4a94-b233-03254c93d1dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4804&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VALENTINA KOSTELIĆ</t>
+  </si>
+  <si>
+    <t>VALENTINA KOSTELIĆ 12363962442</t>
+  </si>
+  <si>
+    <t>09.06.2026. 03:26:43</t>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e0e0451-9a0e-4ce1-b916-3795b28974d3</t>
+  </si>
+  <si>
+    <t>16.378776.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e0e0451-9a0e-4ce1-b916-3795b28974d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARKO JAPRANIN</t>
+  </si>
+  <si>
+    <t>MARKO JAPRANIN 84806397333</t>
+  </si>
+  <si>
+    <t>09.06.2026. 03:26:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7385c0af-1720-48f4-bd27-6915ef8150ed</t>
+  </si>
+  <si>
+    <t>16.378852.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7385c0af-1720-48f4-bd27-6915ef8150ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV VUČKOVIĆ</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUČKOVIĆ 72518618049</t>
+  </si>
+  <si>
+    <t>09.06.2026. 03:26:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33c41046-f9c7-4ad2-997a-62ad9755c2e7</t>
+  </si>
+  <si>
+    <t>16.378413.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33c41046-f9c7-4ad2-997a-62ad9755c2e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VLADO OPAČIĆ</t>
+  </si>
+  <si>
+    <t>VLADO OPAČIĆ 39257340263</t>
+  </si>
+  <si>
+    <t>09.06.2026. 03:26:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162dc4b5-ccb0-4738-b3d7-de09c2ab9947</t>
+  </si>
+  <si>
+    <t>16.378646.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162dc4b5-ccb0-4738-b3d7-de09c2ab9947/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8053/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8053/2026</t>
+  </si>
+  <si>
+    <t>NEĐELJKO RELJIĆ 15474266393; Nedeljko Reljiić; SAVKA RELJIĆ 41075291517</t>
+  </si>
+  <si>
+    <t>08.06.2026. 15:19:24</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35571da9-4254-4d6b-9087-f69552683c93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35571da9-4254-4d6b-9087-f69552683c93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8053&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11989/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11989/2025</t>
+  </si>
+  <si>
+    <t>MIRJANA MARIĆ 71631627570</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:45:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0c44be2-812d-42bd-983e-3a89b369d7ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0c44be2-812d-42bd-983e-3a89b369d7ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11989&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7707/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7707/2026</t>
+  </si>
+  <si>
+    <t>PANJEVIĆ ĐURO; Petar Stojsavljević - putem oglasne ploče; Stana Stojsavljević-putem oglasne ploče</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:12:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b96a117-932b-42f9-8aa1-3139b6664b45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b96a117-932b-42f9-8aa1-3139b6664b45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7707&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7962/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7962/2026</t>
+  </si>
+  <si>
+    <t>Kata Abramović</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:32:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98e38d8e-2db7-4bf5-9ca4-38a08bedc454</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98e38d8e-2db7-4bf5-9ca4-38a08bedc454/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7962&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-46/2026</t>
+  </si>
+  <si>
+    <t>DRAGANA ĐURIĆ</t>
+  </si>
+  <si>
+    <t>GORNJI DOBRETIN 28, 44440 Gornji Dobretin, Hrvatska</t>
+  </si>
+  <si>
+    <t>16926146114</t>
+  </si>
+  <si>
+    <t>DRAGANA ĐURIĆ 16926146114; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:57:24</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/723a159b-18bf-4f40-8309-a4a3a75b7026</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/723a159b-18bf-4f40-8309-a4a3a75b7026/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-49/2026</t>
+  </si>
+  <si>
+    <t>Zoran Bodlović</t>
+  </si>
+  <si>
+    <t>Ljubina 9, 44440 Ljubina, Hrvatska</t>
+  </si>
+  <si>
+    <t>57020173678</t>
+  </si>
+  <si>
+    <t>Zoran Bodlović 57020173678; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:55:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51eb1a6d-d728-4dea-8149-a9ccc9edc141</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51eb1a6d-d728-4dea-8149-a9ccc9edc141/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=49&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-53/2026</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA BELAJEC</t>
+  </si>
+  <si>
+    <t>UMETIĆ 33, 44430 Umetić, Hrvatska</t>
+  </si>
+  <si>
+    <t>54225552716</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA BELAJEC 54225552716; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07ccbac-90ae-478c-97e1-ed7b466b5b23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07ccbac-90ae-478c-97e1-ed7b466b5b23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-58/2026</t>
+  </si>
+  <si>
+    <t>MARIJA MILOJEVIĆ</t>
+  </si>
+  <si>
+    <t>VRPOLJE BANSKO 11, 44440 Bansko Vrpolje, Hrvatska</t>
+  </si>
+  <si>
+    <t>42289050442</t>
+  </si>
+  <si>
+    <t>MARIJA MILOJEVIĆ 42289050442; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2715819-6bd2-41d2-83e9-7fa0f6e146e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2715819-6bd2-41d2-83e9-7fa0f6e146e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-13648/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13648/2025</t>
+  </si>
+  <si>
+    <t>Bara Karanović; Jeremić Momčilo; Pero Karanović; Roza Karanović; Živko Medaković</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:59:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3b29397-cf33-4520-bf13-892f940af125</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3b29397-cf33-4520-bf13-892f940af125/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13648&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-11824/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11824/2024</t>
+  </si>
+  <si>
+    <t>Nišević Ruža; Tanja Nišević</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:43:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac501cdf-e843-4bb5-8456-929d09cda75d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac501cdf-e843-4bb5-8456-929d09cda75d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11824&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40ea132a-4fde-4c15-9a08-f11d999e0aab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40ea132a-4fde-4c15-9a08-f11d999e0aab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARJANA RADMAN</t>
+  </si>
+  <si>
+    <t>MARJANA RADMAN 14654713897</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:33:41</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f44e071-8123-4ba0-83f0-a3c4d9db1d47</t>
+  </si>
+  <si>
+    <t>16.378914.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f44e071-8123-4ba0-83f0-a3c4d9db1d47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-13301/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13301/2025</t>
+  </si>
+  <si>
+    <t>CVETIĆANIN ZADRUGA KBR. 22</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:06:38</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17329aa9-902e-4ed6-815f-3d5500faff6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17329aa9-902e-4ed6-815f-3d5500faff6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13301&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-7412/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7412/2026</t>
+  </si>
+  <si>
+    <t>Bunčić Jagoda</t>
+  </si>
+  <si>
+    <t>05.06.2026. 12:20:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099cce4e-d53a-4ed0-9d01-14d941feb0ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099cce4e-d53a-4ed0-9d01-14d941feb0ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7412&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3090/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3090/2024</t>
+  </si>
+  <si>
+    <t>Adam Rudež; Branko Rudež</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:49:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34986454-f383-4aad-8cb9-91ac72003adf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34986454-f383-4aad-8cb9-91ac72003adf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3090&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3720/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3720/2026</t>
+  </si>
+  <si>
+    <t>BJELANOVIĆ ANA; BJELANOVIĆ MILOŠ</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:36:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f17964e-322b-48b2-a74b-194572ed7460</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f17964e-322b-48b2-a74b-194572ed7460/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3720&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-17769/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17769/2024</t>
+  </si>
+  <si>
+    <t>CRNKO IVAN; CRNKO MATO</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:06:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/168a10d3-a65e-41b3-9464-c68a148badb5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/168a10d3-a65e-41b3-9464-c68a148badb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17769&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Momčilo Ognjenović</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:01:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630a39b0-4036-4171-ab63-c9c78dba32f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630a39b0-4036-4171-ab63-c9c78dba32f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9010/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9010/2023</t>
+  </si>
+  <si>
+    <t>KOLAREVIĆ JOVAN; KOLAREVIĆ MARKO</t>
+  </si>
+  <si>
+    <t>05.06.2026. 07:59:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26302a6a-84e2-46c0-9da9-ffaeb5f8f289</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26302a6a-84e2-46c0-9da9-ffaeb5f8f289/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9010&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-5645/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5645/2026</t>
+  </si>
+  <si>
+    <t>Branko Pletikosić 87458019401</t>
+  </si>
+  <si>
+    <t>05.06.2026. 07:54:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceda8d42-7b72-43d0-9c2b-bcee2ce51f49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceda8d42-7b72-43d0-9c2b-bcee2ce51f49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5645&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5817/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5817/2026</t>
+  </si>
+  <si>
+    <t>Milan Radišević 66144234801</t>
+  </si>
+  <si>
+    <t>05.06.2026. 07:22:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0725672-d116-4c42-9f4c-1b358645040e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0725672-d116-4c42-9f4c-1b358645040e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5817&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2612/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2612/2026</t>
+  </si>
+  <si>
+    <t>Milka Borković 91889261612</t>
+  </si>
+  <si>
+    <t>03.06.2026. 12:43:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02765b6c-1444-448c-a2a2-ab08e77efbcc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02765b6c-1444-448c-a2a2-ab08e77efbcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2612&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6892/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6892/2026</t>
+  </si>
+  <si>
+    <t>VRANJANIN MARA; ĐURIĆ ANKA</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:18:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f21bd49a-27a2-40c9-bf31-8ad7afa27d4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f21bd49a-27a2-40c9-bf31-8ad7afa27d4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6892&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Štrbac</t>
+  </si>
+  <si>
+    <t>03.06.2026. 10:50:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06dc6e21-edcf-4963-a9bd-67b1229d579b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06dc6e21-edcf-4963-a9bd-67b1229d579b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5733/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5733/2024</t>
+  </si>
+  <si>
+    <t>STANOJČIĆ MILAN, SIN MIRKA</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:59:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d95b2f1-6e6e-4a9a-8866-6d64158e50d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d95b2f1-6e6e-4a9a-8866-6d64158e50d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5733&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4562/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4562/2026</t>
+  </si>
+  <si>
+    <t>IVICA VUJASIĆ 12118159108</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:41:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d401ce9f-88df-4dce-bc14-83bef4b0f710</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d401ce9f-88df-4dce-bc14-83bef4b0f710/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4562&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ĐURO RABLJENOVIĆ</t>
+  </si>
+  <si>
+    <t>ĐURO RABLJENOVIĆ 10329947000</t>
+  </si>
+  <si>
+    <t>03.06.2026. 03:29:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c66cb2ea-3fd0-42ce-99fd-88468592616e</t>
+  </si>
+  <si>
+    <t>16.378579.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c66cb2ea-3fd0-42ce-99fd-88468592616e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ARIF FAJIĆ</t>
+  </si>
+  <si>
+    <t>ARIF FAJIĆ 42638691366</t>
+  </si>
+  <si>
+    <t>03.06.2026. 03:28:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/778f96e9-70ff-43d8-995b-eccf13dc1722</t>
+  </si>
+  <si>
+    <t>16.378511.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/778f96e9-70ff-43d8-995b-eccf13dc1722/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN BREBRIĆ</t>
+  </si>
+  <si>
+    <t>IVAN BREBRIĆ 79291597057</t>
+  </si>
+  <si>
+    <t>03.06.2026. 03:28:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/185d9363-3c1c-4d3b-ae64-916d6ae97712</t>
+  </si>
+  <si>
+    <t>16.378063.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/185d9363-3c1c-4d3b-ae64-916d6ae97712/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7594/2026</t>
+  </si>
+  <si>
+    <t>02.06.2026. 10:26:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7d1aa73-9963-4262-929b-56a774ec24cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7d1aa73-9963-4262-929b-56a774ec24cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7594&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7594/2026</t>
+  </si>
+  <si>
+    <t>LUKIĆ CVIJETA</t>
+  </si>
+  <si>
+    <t>02.06.2026. 10:25:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d745bec9-5d8e-4998-b04c-7ee45cee264a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d745bec9-5d8e-4998-b04c-7ee45cee264a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DRAŽEN MEDIĆ</t>
+  </si>
+  <si>
+    <t>DRAŽEN MEDIĆ 83404669359</t>
+  </si>
+  <si>
+    <t>02.06.2026. 03:33:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec5dda0-6011-4da1-ba20-4f0f712de604</t>
+  </si>
+  <si>
+    <t>16.378773.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec5dda0-6011-4da1-ba20-4f0f712de604/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6571/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6571/2026</t>
+  </si>
+  <si>
+    <t>ROKSANDIĆ BOŽO; ROKSANDIĆ KATA; Roksandić Boja</t>
+  </si>
+  <si>
+    <t>01.06.2026. 14:46:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/655b0203-c2e0-499f-beb0-9aff10bfc60e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/655b0203-c2e0-499f-beb0-9aff10bfc60e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6571&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3564/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3564/2026</t>
+  </si>
+  <si>
+    <t>Simić Aleksandar</t>
+  </si>
+  <si>
+    <t>01.06.2026. 14:43:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2e7f858-7302-4e67-a965-8b86d12f04be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2e7f858-7302-4e67-a965-8b86d12f04be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3564&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6777/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6777/2026</t>
+  </si>
+  <si>
+    <t>Čavić Teodor</t>
+  </si>
+  <si>
+    <t>01.06.2026. 14:08:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a12aede-0869-4d71-a7d1-88bb68ae81ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a12aede-0869-4d71-a7d1-88bb68ae81ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6777&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7400/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7400/2026</t>
+  </si>
+  <si>
+    <t>Ana Kralj; Ančica Ponikvar; Dragica Ponikvar; Ladislav Ponikvar; Slavica Ponikvar</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:30:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3e667e7-a197-4123-a129-98e640e5737e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3e667e7-a197-4123-a129-98e640e5737e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7400&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ŽELJKO CETINJAN</t>
+  </si>
+  <si>
+    <t>ŽELJKO CETINJAN 29547890223</t>
+  </si>
+  <si>
+    <t>01.06.2026. 03:31:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c7880fd-d4c5-40b8-957d-f53501a0d44e</t>
+  </si>
+  <si>
+    <t>16.378306.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c7880fd-d4c5-40b8-957d-f53501a0d44e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-1951/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1951/2025</t>
   </si>
   <si>
     <t>Ana Malivuk; Milijana Malivuk; Vladimir Malivuk; Željka Malivuk</t>
   </si>
   <si>
     <t>29.05.2026. 13:07:19</t>
   </si>
   <si>
-    <t>30.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c3ee9194-6dcc-472e-97c5-a3bf97649a1e</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c3ee9194-6dcc-472e-97c5-a3bf97649a1e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1951&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-2005/2026</t>
-[...289 lines deleted...]
-  <si>
     <t>Z-7661/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7661/2026</t>
   </si>
   <si>
     <t>Đorđe Bjelanović</t>
   </si>
   <si>
     <t>29.05.2026. 12:09:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1b6dfbe4-70e2-494d-aee3-681cedbce43e</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1b6dfbe4-70e2-494d-aee3-681cedbce43e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7661&amp;godina=2026</t>
   </si>
   <si>
     <t>z-10590/2024</t>
   </si>
   <si>
     <t xml:space="preserve">rješenje od 29. travnja 2026. </t>
   </si>
   <si>
     <t>Mira Sever, Jukinačka ulica 86, Petrinja</t>
   </si>
   <si>
     <t>29.05.2026. 12:08:08</t>
   </si>
   <si>
-    <t>29.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1932a3c-f525-4375-9d7c-80c3978798d9</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_185668003.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1932a3c-f525-4375-9d7c-80c3978798d9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=z&amp;predmet=10590&amp;godina=2024</t>
   </si>
   <si>
     <t>OB-782/1788/1</t>
   </si>
   <si>
     <t>ZK obnova OB-782/1788/1</t>
   </si>
   <si>
-    <t>FATIMA PERINA</t>
-[...1 lines deleted...]
-  <si>
     <t>29.05.2026. 12:03:03</t>
   </si>
   <si>
     <t>28.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b0caa56-d41c-4453-9309-c3a427e8aa54</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_290035.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b0caa56-d41c-4453-9309-c3a427e8aa54/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-7660/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7660/2026</t>
   </si>
   <si>
     <t>Jovan Balač</t>
   </si>
   <si>
     <t>29.05.2026. 11:59:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3aa99a01-f375-479f-8582-cf269f0e8b0e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3aa99a01-f375-479f-8582-cf269f0e8b0e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7660&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp-1145/2025</t>
-[...154 lines deleted...]
-  <si>
     <t>Z-5810/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5810/2026</t>
   </si>
   <si>
     <t>Dragomir Perošević</t>
   </si>
   <si>
     <t>29.05.2026. 11:35:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/60233590-b1be-4520-ac13-124efc899026</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/60233590-b1be-4520-ac13-124efc899026/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5810&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-7208/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7208/2026</t>
   </si>
   <si>
     <t>Kata Blaženić</t>
   </si>
   <si>
     <t>29.05.2026. 11:31:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03a8e004-c85f-4831-8790-1e0b1c24f994</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03a8e004-c85f-4831-8790-1e0b1c24f994/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7208&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2086/2026</t>
-[...211 lines deleted...]
-  <si>
     <t>Z-9975/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9975/2024</t>
   </si>
   <si>
     <t>Mile Ević; Stevo Ević; TANJA EVIĆ 71095888290</t>
   </si>
   <si>
     <t>29.05.2026. 10:44:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8df0c044-881f-4066-a576-d6166be8d7f9</t>
   </si>
   <si>
-    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8df0c044-881f-4066-a576-d6166be8d7f9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9975&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-18045/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-18045/2025</t>
   </si>
   <si>
     <t>KRIVAJA DUŠAN; KRIVAJA JELICA; KRIVAJA NIKOLA; Sava Krivaja; TOMAŠEVIĆ DUŠAN</t>
   </si>
   <si>
     <t>29.05.2026. 10:17:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/895e7802-cc29-4688-8ae5-0f160649e2f1</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/895e7802-cc29-4688-8ae5-0f160649e2f1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18045&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-2014/2026</t>
-[...176 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6ec1a1f8-4609-4126-8995-0768d7fae494</t>
+    <t>Z-7620/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7620/2026</t>
+  </si>
+  <si>
+    <t>Nada Kragulj, Gornje Komarevo 29</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:40:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9693166a-b7ff-4b5c-8c6c-b0aa099c6a2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9693166a-b7ff-4b5c-8c6c-b0aa099c6a2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7620&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:11:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f26326a-cc87-4332-9c62-d05e9f99b473</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f26326a-cc87-4332-9c62-d05e9f99b473/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LEON JOSIPOVIĆ</t>
+  </si>
+  <si>
+    <t>LEON JOSIPOVIĆ 12895488612</t>
+  </si>
+  <si>
+    <t>29.05.2026. 04:21:56</t>
+  </si>
+  <si>
+    <t>21.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea9d9acb-3697-4206-8e14-59c56dec9eeb</t>
+  </si>
+  <si>
+    <t>16.377355.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea9d9acb-3697-4206-8e14-59c56dec9eeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7610/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7610/2026</t>
+  </si>
+  <si>
+    <t>Babočajić zadruga kbr. 82</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:04:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b571f50b-b128-491a-bd8e-2568bc9364e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b571f50b-b128-491a-bd8e-2568bc9364e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7610&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4917/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4917/2025</t>
+  </si>
+  <si>
+    <t>DRAGIĆ JOVAN; DRAGIĆ MILAN; DRAGIĆ ŽIVKO; KUBATOVIĆ ZADRUGA KBR. 76; PAVLOVIĆ DRAGINJA; PAVLOVIĆ RANKO</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:06:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c99b0ab0-9ce3-42fb-b73b-f2bfefbe84eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c99b0ab0-9ce3-42fb-b73b-f2bfefbe84eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4917&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>z-11035/2023</t>
+  </si>
+  <si>
+    <t>rješenje od 18.2.26.</t>
+  </si>
+  <si>
+    <t>Danica Vidović, Stipan 102,Danica Vidović, Karlovac, Masarikova 47,Danica Vidović, Banja Luka, Stevana Musića 37, BiH; Petar Kajganić, Šljivovac 72,Vasilj Kajganić, Ostrožin 73,Milka Kajganić, Ostrožin 74,Živko Kajganić, Ostrožin 74,Ranko Kajganić, Karlovac, Marinkovićeva 8,Stanko Kajganić, Šljivovac 72,Rade Kajganić, Šljivovac 71</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:28:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff5122cd-bec4-476a-968a-e5407dd30c0e</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_183101700.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff5122cd-bec4-476a-968a-e5407dd30c0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=z&amp;predmet=11035&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>z-15552/2023</t>
+  </si>
+  <si>
+    <t>rješenje od 18.2.2026.</t>
+  </si>
+  <si>
+    <t>Janja Polimac, Pješčanica 227, Ljuban Macut, Pješčanica 82, Milan Nišević, Pješčanica 66, Dragica Stanojčić, Pješčanica 45</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:21:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f4f539-0718-434f-a0ff-bd24e16e2c10</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA_183117895.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f4f539-0718-434f-a0ff-bd24e16e2c10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=z&amp;predmet=15552&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-7576/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7576/2026</t>
+  </si>
+  <si>
+    <t>Ivo Jajčinović</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:50:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/559f482a-9d55-4b5e-b837-d07d4f63d606</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/559f482a-9d55-4b5e-b837-d07d4f63d606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7576&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7568/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7568/2026</t>
+  </si>
+  <si>
+    <t>Dušan Siuk; Mile Siuk</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:01:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fe57ecb-d383-470b-ad8c-cd7bfd540871</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fe57ecb-d383-470b-ad8c-cd7bfd540871/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7568&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10815/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10815/2024</t>
+  </si>
+  <si>
+    <t>DRAGIĆ BOŠKO; DRAGIĆ DANICA; DRAGIĆ JOVAN</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:30:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/654d435d-595d-4c7d-ba31-eb85bb7848b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/654d435d-595d-4c7d-ba31-eb85bb7848b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10815&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-12569/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12569/2025</t>
+  </si>
+  <si>
+    <t>Jelica Crnobrnja, Crnobrnje; Ljubica Pribičević; Lukaq Pribičević, Milin; Pribičević zadruga, Glavičani 19; Ružica Pribičević; Stoja Pribičević</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:16:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b08b63a7-90d5-497f-9e64-5cbfb60e81c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b08b63a7-90d5-497f-9e64-5cbfb60e81c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12569&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BRANKO DAVOSIR</t>
+  </si>
+  <si>
+    <t>BRANKO DAVOSIR 06024246287</t>
+  </si>
+  <si>
+    <t>28.05.2026. 03:26:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bca854-37e9-4fa6-845f-3f629a237e0a</t>
+  </si>
+  <si>
+    <t>16.378006.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bca854-37e9-4fa6-845f-3f629a237e0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-11811/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11811/2023</t>
+  </si>
+  <si>
+    <t>Danica Bakić; Lazo Vorkapić; Mila Kotur; Mile Vorkapić; Miloš Kotur</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:30:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1754b38-012d-4ec0-aa3b-5cc6c165d34f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1754b38-012d-4ec0-aa3b-5cc6c165d34f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11811&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-12639/2023</t>
+  </si>
+  <si>
+    <t>Rješenje Z-12639/2023</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1786acbb-3e1f-4dd6-9a8e-cadf5c3d2cca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1786acbb-3e1f-4dd6-9a8e-cadf5c3d2cca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12639&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12639/2023</t>
+  </si>
+  <si>
+    <t>Mile Žigić; Pavao Vorkapić</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:26:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67946ab5-ce2b-4f2b-8a87-a7fa4f4fa8d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67946ab5-ce2b-4f2b-8a87-a7fa4f4fa8d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5875/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5875/2023</t>
+  </si>
+  <si>
+    <t>Nikola Vučinić; Stanko Vučinić</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:17:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739f276c-239c-47df-9582-ac0cd809ae82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739f276c-239c-47df-9582-ac0cd809ae82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5875&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-9233/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9233/2023</t>
+  </si>
+  <si>
+    <t>MILIĆ STANICA</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:13:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a70957-a4e9-4015-80fd-5abb8bb5f0e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a70957-a4e9-4015-80fd-5abb8bb5f0e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9233&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-16616/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16616/2025</t>
+  </si>
+  <si>
+    <t>ĐERMANOVIĆ ĐURO, SIN MATIJE</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:11:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6208c1-13b8-4bc4-a30c-6b5d3febac47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6208c1-13b8-4bc4-a30c-6b5d3febac47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16616&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3229/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3229/2023</t>
+  </si>
+  <si>
+    <t>Jandro Dragojević; Mileta Janjanin</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:11:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdeb676e-d389-44dc-9fb7-bfb066f6c8f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdeb676e-d389-44dc-9fb7-bfb066f6c8f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3229&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-7523/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7523/2026</t>
+  </si>
+  <si>
+    <t>Miljka Jovanić; Slobodan Jovanić</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:11:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5979343-08b4-4021-830b-97f373b9f080</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5979343-08b4-4021-830b-97f373b9f080/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7523&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3471/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3471/2023</t>
+  </si>
+  <si>
+    <t>Jela Rubčić, Nebojan; Mara Nasić, Nebojan 109; Mato Galac, Nebojan 167; Stjepan Nasić, Nebojan 109; Đuro Nasić, Nebojan 109</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:57:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e869506-c496-4741-991f-cd846a14fcd3</t>
+  </si>
+  <si>
+    <t>Rjesenje_o_ocevidu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e869506-c496-4741-991f-cd846a14fcd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3471&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-7018/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7018/2026</t>
+  </si>
+  <si>
+    <t>KARAPANDŽA PETAR; KARAPANDŽA STANA; KARAPANDŽA STOJA</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:54:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17c82599-8fee-456b-af84-5386250616cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17c82599-8fee-456b-af84-5386250616cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7018&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1124/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1124/2025</t>
+  </si>
+  <si>
+    <t>Milan Turopoljac, Donja Bačuga 29</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:46:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ba43b91-31a9-47da-abae-1f706f013974</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ba43b91-31a9-47da-abae-1f706f013974/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1124&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-782/1880/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1880/4</t>
+  </si>
+  <si>
+    <t>RUKAVINA MIRKO</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:42:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5f813ce-6d1b-47e8-aa1d-6fa74defb73a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303502.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5f813ce-6d1b-47e8-aa1d-6fa74defb73a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1880/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1880/3</t>
+  </si>
+  <si>
+    <t>RUKAVINA MILJENKO</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6287f65-7999-4e06-9451-fdf9e201d155</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303501.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6287f65-7999-4e06-9451-fdf9e201d155/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1880/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1880/5</t>
+  </si>
+  <si>
+    <t>RUKAVINA MARIJA</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:42:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94c516d2-1e7c-4b97-91da-ccebb15a56d1</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303477.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94c516d2-1e7c-4b97-91da-ccebb15a56d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6449/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6449/2024</t>
+  </si>
+  <si>
+    <t>Orlić zadruga, Jabukovac 35</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:28:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7608ac3d-f7f6-4463-8f14-066affed5e9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7608ac3d-f7f6-4463-8f14-066affed5e9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6449&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8398/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8398/2025</t>
+  </si>
+  <si>
+    <t>Gjuro Žilić, Joševica 37; Jovan Žilić, Joševica 37; Jovo Žilić, Joševica 75; Mara Žilić, Joševica 37; Matija Žilić, Joševica 37; Milan Žilić, Joševica 37; Stana Žilić, Joševica 37</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:25:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cabe769-aff3-4b6b-9fee-b3087de3834e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cabe769-aff3-4b6b-9fee-b3087de3834e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8398&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-12695/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12695/2023</t>
+  </si>
+  <si>
+    <t>Bosa Deanović, Deanovići 30; Dojnović zadruga; Milan Dejanović; Milan Dejanović,Temerin, Kokre Imre 77/7, R Srbija; Ranko Dejanović; Stanko Dejanović, moštanica 103</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:12:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e90ea01c-26f4-4788-b8a5-b655f06d5341</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e90ea01c-26f4-4788-b8a5-b655f06d5341/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12695&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>OB-782/1883/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1883/5</t>
+  </si>
+  <si>
+    <t>TOMŠIĆ DAVOR</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:09:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab4c981f-51a8-4b39-b495-34d1047d972d</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303341.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab4c981f-51a8-4b39-b495-34d1047d972d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1883/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1883/4</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:09:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da66d95b-2f45-41c9-adb4-68b0512f76f7</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303340.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da66d95b-2f45-41c9-adb4-68b0512f76f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1883/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1883/3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38eb51be-accf-41c7-ab5c-1323f274bf4e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303339.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38eb51be-accf-41c7-ab5c-1323f274bf4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-18317/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-18317/2025</t>
+  </si>
+  <si>
+    <t>Ana Mirosavljević; Gjuro Mirosavljević; Ilija Mirosavljević; Joco Mirosavljević; Mara Mirosavljević; Matija Mirosavljević; Pavao Mirosavljević</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246baddc-9e9d-408d-8611-4cc85538aa2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246baddc-9e9d-408d-8611-4cc85538aa2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18317&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-782/1881/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1881/5</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:54:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8315894-010c-46df-9eda-d0eee78484fe</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303306.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8315894-010c-46df-9eda-d0eee78484fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1881/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1881/4</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:54:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6486e80a-10e3-4f66-8ea4-891a3af51df6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303305.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6486e80a-10e3-4f66-8ea4-891a3af51df6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1881/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1881/3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c65ede8f-a21e-4370-a98d-d71a80165df3</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_303304.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c65ede8f-a21e-4370-a98d-d71a80165df3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4091/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4091/2026</t>
+  </si>
+  <si>
+    <t>Zorana Kepčija Popović 19383775368</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:27:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f43fb3e-addb-4db3-bb7d-914fa5c0010d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f43fb3e-addb-4db3-bb7d-914fa5c0010d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4091&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4012/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4012/2026</t>
+  </si>
+  <si>
+    <t>Ljubica Jung 07160278023</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:23:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8db14a26-fd15-431e-a2f9-87c4f79c47da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8db14a26-fd15-431e-a2f9-87c4f79c47da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4012&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3043/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3043/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Vuketić</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:12:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b75c04c-8d6d-41e6-b255-56478af14698</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b75c04c-8d6d-41e6-b255-56478af14698/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3043&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-17927/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17927/2024</t>
+  </si>
+  <si>
+    <t>MAREKOVIĆ SLAVICA; MAREKOVIĆ ZADRUGA; MAREKOVIĆ ZADRUGA; Marko Cerjak</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:15:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/439354bd-343d-4caa-8972-615b41b74768</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/439354bd-343d-4caa-8972-615b41b74768/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17927&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-7494/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7494/2026</t>
+  </si>
+  <si>
+    <t>Somić Kata</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:06:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/171d888e-ed53-4e95-bdfa-28510e190588</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/171d888e-ed53-4e95-bdfa-28510e190588/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7494&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-11355/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-11355/2024</t>
+  </si>
+  <si>
+    <t>BRNAD MILAN</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:28:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53136347-02e7-43ab-be10-22f74d18ef76</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53136347-02e7-43ab-be10-22f74d18ef76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11355&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>OB-782/1790/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1790/1</t>
+  </si>
+  <si>
+    <t>VASO LOTINA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:58:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a20c6568-168e-4970-a134-001cce829044</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_292143.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a20c6568-168e-4970-a134-001cce829044/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7235/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7235/2026</t>
+  </si>
+  <si>
+    <t>JANKO BABIĆ</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:41:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15505f4-f22d-4c7e-97f7-a6327fb750a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15505f4-f22d-4c7e-97f7-a6327fb750a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3498/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3498/2023</t>
+  </si>
+  <si>
+    <t>Grbić Mile</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:23:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d6d49c-31f9-40e9-afa8-993b9edc737a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d6d49c-31f9-40e9-afa8-993b9edc737a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3498&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4553/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-4553/2026</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:07:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edf2705f-8355-4d45-8ce9-8a967b5e089e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edf2705f-8355-4d45-8ce9-8a967b5e089e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4553&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4553/2026</t>
+  </si>
+  <si>
+    <t>STEVANOVIĆ MIRA 88626564435</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:06:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8255744d-b7d0-4a13-9b82-3d1f082bf0e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8255744d-b7d0-4a13-9b82-3d1f082bf0e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7277/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7277/2026</t>
+  </si>
+  <si>
+    <t>ZORAN SANKOVIĆ 84540435585</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:03:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/965f5a79-7cd4-4c4b-9c8d-f976848a40af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/965f5a79-7cd4-4c4b-9c8d-f976848a40af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7277&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7429/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7429/2026</t>
+  </si>
+  <si>
+    <t>RABLJENOVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:32:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a20f66-90d0-46bd-897e-bd18a1c0a9ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a20f66-90d0-46bd-897e-bd18a1c0a9ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7429&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:04:55</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db845d50-0fa4-4636-a921-49592459d58f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db845d50-0fa4-4636-a921-49592459d58f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-2234/2024</t>
+  </si>
+  <si>
+    <t>Poziv nepozbnatim nasljednicima iza pok. Marijana Pustičana</t>
+  </si>
+  <si>
+    <t>nasljednici iza pok. Marijana Pustičana</t>
+  </si>
+  <si>
+    <t>25.05.2026. 15:33:26</t>
+  </si>
+  <si>
+    <t>25.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2865cb6-a45b-4ec9-bed1-478cf560d174</t>
+  </si>
+  <si>
+    <t>Poziv nepoznatim nasljednicima iza pok. Marijana Pustičana.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2865cb6-a45b-4ec9-bed1-478cf560d174/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2234&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-1846/2025</t>
+  </si>
+  <si>
+    <t>Ljubica Culjaga</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:46:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/940ce899-aad8-4d34-9f5c-c750e69101a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/940ce899-aad8-4d34-9f5c-c750e69101a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1846&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2027/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2027/2026</t>
+  </si>
+  <si>
+    <t>TARBUK MICHAEL</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:44:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca53e6d3-9e3f-498e-a504-ba5f7a16a9c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca53e6d3-9e3f-498e-a504-ba5f7a16a9c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2027&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7387/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7387/2026</t>
+  </si>
+  <si>
+    <t>Petar Uzelac</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:11:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b5f910-bae1-483f-810d-bce282756ff4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b5f910-bae1-483f-810d-bce282756ff4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7387&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7289/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.5.2026., Z-7289/2026</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:09:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4926f1c2-be73-434b-82e7-cd1b7b1b256e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4926f1c2-be73-434b-82e7-cd1b7b1b256e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7289&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7289/2026</t>
+  </si>
+  <si>
+    <t>IVAN BELČIĆ 22594397264</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:08:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1d45f41-83ca-4d01-958b-4289e66a7c62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1d45f41-83ca-4d01-958b-4289e66a7c62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4971/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4971/2026</t>
+  </si>
+  <si>
+    <t>LJUBA EIĆ 65940059039</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:54:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ed35003-3ef1-4ef0-a8cf-4cab524c68d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ed35003-3ef1-4ef0-a8cf-4cab524c68d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4971&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-15963/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15963/2025</t>
+  </si>
+  <si>
+    <t>SERTIĆ VLADIMIR</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:08:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13ee7585-b139-4266-b1cb-a2a7a61e8fb9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13ee7585-b139-4266-b1cb-a2a7a61e8fb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15963&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5058/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.4.2026., Z-5058/2026</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a494b37d-6891-4be6-8fdb-c53ab6e151d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a494b37d-6891-4be6-8fdb-c53ab6e151d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5058&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5058/2026</t>
+  </si>
+  <si>
+    <t>MUIDŽA DRAGAN; MUIDŽA ILIJA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:28:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a66370db-07ef-4542-be4f-f1ccf409f826</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a66370db-07ef-4542-be4f-f1ccf409f826/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4960/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4960/2026</t>
+  </si>
+  <si>
+    <t>Mira Vidušić 58126466141</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:12:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98b44712-c997-44e5-96d7-b57b3252208d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98b44712-c997-44e5-96d7-b57b3252208d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4960&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4916/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4916/2026</t>
+  </si>
+  <si>
+    <t>BANNIA d.o.o. 01699235305</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:12:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c540b443-c412-4b58-8d19-f17e96042048</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c540b443-c412-4b58-8d19-f17e96042048/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4916&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3940/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3940/2026</t>
+  </si>
+  <si>
+    <t>Dušan Janjanin</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:11:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b17cf10-2d9f-44dc-9ec2-87d8aaa8e9fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b17cf10-2d9f-44dc-9ec2-87d8aaa8e9fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3940&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-12222/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12222/2025</t>
+  </si>
+  <si>
+    <t>MONTAŽNE TRIBINE d.o.o. 81370721673</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:10:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09c37081-20e0-456f-a415-4cf7b0973e03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09c37081-20e0-456f-a415-4cf7b0973e03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12222&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-12178/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12178/2025</t>
+  </si>
+  <si>
+    <t>Đurđica Karaga-Cindrić 57183930206</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:09:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7c27544-032d-4280-ac87-18f856efe338</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7c27544-032d-4280-ac87-18f856efe338/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12178&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9840/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9840/2025</t>
+  </si>
+  <si>
+    <t>Mato Vancaš 98118112831</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:06:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/130e9616-ed4c-4e10-b669-e18e2f997779</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/130e9616-ed4c-4e10-b669-e18e2f997779/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9840&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8525/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8525/2025</t>
+  </si>
+  <si>
+    <t>Marinko Čobić 75510270264</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:05:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c11b9535-f3a7-4a52-86ca-7fdc7ddd9680</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c11b9535-f3a7-4a52-86ca-7fdc7ddd9680/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8525&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>OB-782/1787/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1787/1</t>
+  </si>
+  <si>
+    <t>GORDANA SLOKAR</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:16:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9ca47ad-eed9-4c90-87cb-1c9f72ea06aa</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_290010.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9ca47ad-eed9-4c90-87cb-1c9f72ea06aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7239/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7239/2026</t>
+  </si>
+  <si>
+    <t>Dragica Dobrić; Mirela Cvejić; Miroslav Vranešević; Mićo Vranešević; Nikola Vranešević; Slavko Vranešević</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:39:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d3f50f6-456d-4782-ba87-65b851c19566</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d3f50f6-456d-4782-ba87-65b851c19566/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7239&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3931/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3931/2026</t>
+  </si>
+  <si>
+    <t>Vesna Nikolić 35065665496</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:25:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbee0292-1ebf-4c79-850b-a066992c9698</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbee0292-1ebf-4c79-850b-a066992c9698/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3931&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-16666/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-16666/2025</t>
+  </si>
+  <si>
+    <t>Renaissance Real Estate d.o.o. 83616773299</t>
+  </si>
+  <si>
+    <t>22.05.2026. 09:49:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0f60a8-fc5d-4caa-aac7-2eaa251e7b4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0f60a8-fc5d-4caa-aac7-2eaa251e7b4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16666&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-4759/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4759/2026</t>
+  </si>
+  <si>
+    <t>Danica Janjanin</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:53:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48de3804-d811-4039-bfa7-63427129c079</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48de3804-d811-4039-bfa7-63427129c079/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4759&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4760/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4760/2026</t>
+  </si>
+  <si>
+    <t>PREČANICA RADOJKA R. JANJANIN</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83f0870b-b4e9-4527-938d-850b19acfb88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83f0870b-b4e9-4527-938d-850b19acfb88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4760&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-14900/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-14900/2024</t>
+  </si>
+  <si>
+    <t>Domagoj Borojević; Jugoslav Borojević; Momčilo Borojević</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:35:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcfbeb64-48fc-4a4d-baf8-cd730fed9a2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcfbeb64-48fc-4a4d-baf8-cd730fed9a2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14900&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4766/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4766/2026</t>
+  </si>
+  <si>
+    <t>ĐUKIĆ KATA; ĐUKIĆ NIKOLA</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:32:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/004881e0-e86f-4a76-b118-aba73b9b2294</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/004881e0-e86f-4a76-b118-aba73b9b2294/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8705/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8705/2023</t>
+  </si>
+  <si>
+    <t>Ana Vidović; Živko Vidović</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:26:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0faf5d9c-f28f-4625-9c15-6fda02757f8a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0faf5d9c-f28f-4625-9c15-6fda02757f8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8705&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-4140/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4140/2025</t>
+  </si>
+  <si>
+    <t>BEGOVIĆ DUŠAN; Draga Gvozdić; Miljenko Gvozdić</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:04:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3455539a-e147-406b-8685-bbe29de85bb0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3455539a-e147-406b-8685-bbe29de85bb0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4140&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2641/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2641/2026</t>
+  </si>
+  <si>
+    <t>Milan Stambolija</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:43:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d839371-f432-4c74-b421-20ec257d6c52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d839371-f432-4c74-b421-20ec257d6c52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2641&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1715/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1715/2026</t>
+  </si>
+  <si>
+    <t>Stevan Carić</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:40:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f4c19e8-83c6-4d6b-97d3-90dd34a73ba6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f4c19e8-83c6-4d6b-97d3-90dd34a73ba6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1715&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5825/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5825/2024</t>
+  </si>
+  <si>
+    <t>DUŽIĆ IVO; KRČELIĆ ANTUN</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:20:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a5b9a87-4081-4474-9cb2-c99460e87ed8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a5b9a87-4081-4474-9cb2-c99460e87ed8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5825&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>OB-782/1767/5</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1767/5</t>
+  </si>
+  <si>
+    <t>ANKICA BEVETEK</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:17:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9ae6cd-0be8-4c8e-94a1-51325c35c7a5</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_286972.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9ae6cd-0be8-4c8e-94a1-51325c35c7a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1758/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1758/3</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:16:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba68960d-47a7-49ed-9915-9aadacce7a51</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_286515.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba68960d-47a7-49ed-9915-9aadacce7a51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1767/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1767/1</t>
+  </si>
+  <si>
+    <t>VIKA MUCKO</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:15:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/285025a2-3043-4b5b-8487-cfb6585e2060</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_287002.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/285025a2-3043-4b5b-8487-cfb6585e2060/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1408/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-1408/2026</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:48:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b158095-2627-40fd-b8be-e793e5c908a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b158095-2627-40fd-b8be-e793e5c908a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1408&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7035/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7035/2026</t>
+  </si>
+  <si>
+    <t>MOLEK ALBINA; Zvonimir Molek</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:47:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fba37063-911e-4cfb-ad42-e86a78fde79e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fba37063-911e-4cfb-ad42-e86a78fde79e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7035&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1408/2026</t>
+  </si>
+  <si>
+    <t>KRIZMANIĆ JAGA; KRIZMANIĆ JAGA; KRIZMANIĆ JOSIP; KRIZMANIĆ SLAVKO</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:46:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/573d3fd4-e54d-400f-97c3-cfc67d6f9318</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/573d3fd4-e54d-400f-97c3-cfc67d6f9318/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10135/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10135/2024</t>
+  </si>
+  <si>
+    <t>KOZLOVIĆ JUSTINA, ROĐENA HERMAN</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:44:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6fefad-dace-417b-a646-f59dd3616d26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6fefad-dace-417b-a646-f59dd3616d26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10135&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-41/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>MATIJA SOLOMUN</t>
+  </si>
+  <si>
+    <t>UNČANI 56 A, 44440 Unčani, Hrvatska</t>
+  </si>
+  <si>
+    <t>54460801459</t>
+  </si>
+  <si>
+    <t>MATIJA SOLOMUN 54460801459; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:35:05</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de4b6af8-8265-443c-9f55-56ef35a4dff9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de4b6af8-8265-443c-9f55-56ef35a4dff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=41&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-42/2026</t>
+  </si>
+  <si>
+    <t>ARĐENDA NUSHI</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 56, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>97759461242</t>
+  </si>
+  <si>
+    <t>ARĐENDA NUSHI 97759461242; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:33:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05c9407-7085-44ad-99e6-cc388c3a2547</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05c9407-7085-44ad-99e6-cc388c3a2547/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER</t>
+  </si>
+  <si>
+    <t>OLUJA '95. 12, 44430 Hrvatska Dubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53686428582</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER 53686428582; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:32:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c239da87-e1ab-435b-a527-cfc6d0a4825e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c239da87-e1ab-435b-a527-cfc6d0a4825e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10187/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10187/2024</t>
+  </si>
+  <si>
+    <t>Andja Suzić; Andjelia Suzić; Danica Suzić; Dmitar Suzić; Dmitar Suzić; Dragan Suzić; Evica Suzić; Ilija Suzić; Jandrija Suzić; Jandrija Suzić; Ljubica Suzić; Miloš Suzić; Mišo Suzić; Senija Suzić; Slavka Suzić; Stana Suzić; Vasilj Suzić</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:50:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19c8b846-8b4f-4542-becf-c298df15d375</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19c8b846-8b4f-4542-becf-c298df15d375/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10187&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3572/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3572/2025</t>
+  </si>
+  <si>
+    <t>GOLUB IVAN; Jagica Brlić, Martinska Ves-putem oglasne ploče</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:46:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d822c23b-549b-4e0c-9410-ae2a18bd703f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d822c23b-549b-4e0c-9410-ae2a18bd703f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3572&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-18229/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-18229/2025</t>
+  </si>
+  <si>
+    <t>Zoran Devetak</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:33:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/543a0b06-9243-4de7-849c-2951db8fef99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/543a0b06-9243-4de7-849c-2951db8fef99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18229&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-14354/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-14354/2023</t>
+  </si>
+  <si>
+    <t>LJUBA RAKIĆ 25683727028</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:20:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5582f340-0b1d-4b98-8b07-67a22a4a2eba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5582f340-0b1d-4b98-8b07-67a22a4a2eba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14354&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-6997/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6997/2026</t>
+  </si>
+  <si>
+    <t>Ana Vujčić; Ivan Vujčić</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:03:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/174aebe0-482e-46cc-9db9-8ba981b6cd9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/174aebe0-482e-46cc-9db9-8ba981b6cd9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6997&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-15844/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15844/2024</t>
+  </si>
+  <si>
+    <t>MALIVUK ZADRUGA DOBRETIN 68</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:54:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a69cdfe-0c19-4571-b585-e47f533949d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a69cdfe-0c19-4571-b585-e47f533949d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15844&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Oglas u ostavinskom postupku iza pok. Marija Pleše, O-163/2026, UPP/OS-O-23/2026</t>
+  </si>
+  <si>
+    <t>MARIJO PLEŠE 60758796117</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:55:50</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced67937-ef39-4952-ba9a-da613a6e72af</t>
+  </si>
+  <si>
+    <t>oglas pok. Marijo Pleše.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced67937-ef39-4952-ba9a-da613a6e72af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-471/2026</t>
+  </si>
+  <si>
+    <t>pok. Terezija Jelka (Stjepan) Majstorović rođ. Tolnay - POZIV NEPOZNATIM NASLJEDNICIMA</t>
+  </si>
+  <si>
+    <t>nasljednici iza pok. Terezije Jelka (Stjepan) Majstorović rođ. Tolnay</t>
+  </si>
+  <si>
+    <t>29.04.2026. 08:24:11</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2624aa31-7e85-4466-9460-7022ee17aa38</t>
+  </si>
+  <si>
+    <t>Poziv e-oglasna Terezija Jelka Majstorović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2624aa31-7e85-4466-9460-7022ee17aa38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-470/2026</t>
+  </si>
+  <si>
+    <t>pok. Sofija (Stjepan) Udić - POZIV NEPOZNATIM NASLJEDNICIMA</t>
+  </si>
+  <si>
+    <t>nepoznati nasljednici iza pok. Sofije (Stjepan) Udić</t>
+  </si>
+  <si>
+    <t>29.04.2026. 08:19:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f0c2868-af04-44de-83aa-5dde50e5f600</t>
+  </si>
+  <si>
+    <t>Objava oglasa e-oglasna Sofija Udić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f0c2868-af04-44de-83aa-5dde50e5f600/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=470&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-765/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Sabrije Paralangaj</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 56, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>91080004425</t>
+  </si>
+  <si>
+    <t>Sabrije Paralangaj 91080004425; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.04.2026. 09:35:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44fafbb6-5c94-418d-8e8d-5b7eaa947792</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44fafbb6-5c94-418d-8e8d-5b7eaa947792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=765&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-757/2025</t>
+  </si>
+  <si>
+    <t>DANIJEL MARTINKOVIĆ</t>
+  </si>
+  <si>
+    <t>UMETIĆ 20, 44430 Umetić, Hrvatska</t>
+  </si>
+  <si>
+    <t>50452245247</t>
+  </si>
+  <si>
+    <t>DANIJEL MARTINKOVIĆ 50452245247; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.04.2026. 09:33:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7acdd5d8-c63e-47bc-92bb-88be73c67bd3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7acdd5d8-c63e-47bc-92bb-88be73c67bd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=757&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>oglas</t>
+  </si>
+  <si>
+    <t>MARICA KELIN 30654582494; Odvjetnica Melita Marić Nekić, kao  privremena skrbnica ostavine</t>
+  </si>
+  <si>
+    <t>02.04.2026. 09:05:38</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f85b326b-3a5a-46e4-b141-c4bb08d500e3</t>
+  </si>
+  <si>
+    <t>OGLAS NN- KELIN MARICA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f85b326b-3a5a-46e4-b141-c4bb08d500e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>R1-163/2025</t>
+  </si>
+  <si>
+    <t>Oglas - postupak dokazivanja smrti Save Mišljenović rođ. Borić</t>
+  </si>
+  <si>
+    <t>Sava Mišljenović rođ. Borić</t>
+  </si>
+  <si>
+    <t>25.03.2026. 09:08:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8deb369-471e-411e-b550-223f88d58218</t>
+  </si>
+  <si>
+    <t>Oglas - Sava Mišljenović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8deb369-471e-411e-b550-223f88d58218/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=163&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>LJUBICA MIKULČIĆ; MILAN MIKULČIĆ</t>
+  </si>
+  <si>
+    <t>13.01.2026. 10:38:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c535dff0-0f13-46b6-81fb-71ea4913a3cc</t>
+  </si>
+  <si>
+    <t>MIKULČIĆ NIKOLA- posebni skrbnik.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c535dff0-0f13-46b6-81fb-71ea4913a3cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU - ISPRAVAK - O-650/2025, UPP/OS-O-115/2025</t>
+  </si>
+  <si>
+    <t>BRANKO LAMZA 98256997438; BRUNA LAMZA 15946476765; DIANA TRATAR 42334075183</t>
+  </si>
+  <si>
+    <t>24.06.2025. 12:15:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2546b420-1d5a-4448-997c-6c5bd08fa228</t>
+  </si>
+  <si>
+    <t>ISPRAVAK RJEŠENJA - LAMZA BRUNA (003).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2546b420-1d5a-4448-997c-6c5bd08fa228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-737/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2025.</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>90465062024</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2025. 13:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-204/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2025.</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ</t>
+  </si>
+  <si>
+    <t>GREDA 264, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>16282803908</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ 16282803908</t>
+  </si>
+  <si>
+    <t>01.04.2025. 09:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=204&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OBUSTAVI POSTUPKA O-477/2025</t>
+  </si>
+  <si>
+    <t>IVKA BARUNČIĆ 50312312196</t>
+  </si>
+  <si>
+    <t>21.03.2025. 15:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a577afdc-f135-4654-bfc4-e27a90333a76</t>
+  </si>
+  <si>
+    <t>OBUSTAVA OSTAVINSKOG POSTUPKA - BARUNČIĆ IVKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a577afdc-f135-4654-bfc4-e27a90333a76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>NATALIJA SRNIĆ 53751779668; ZEHIRA DURMAN 46439168771</t>
+  </si>
+  <si>
+    <t>19.03.2025. 11:21:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd81d6e-8395-4196-b2fa-fe63cc7c7f4b</t>
+  </si>
+  <si>
+    <t>DURMAN DRAGOLJUB-DOPUNSKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dd81d6e-8395-4196-b2fa-fe63cc7c7f4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-12449/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 2.9.2024.</t>
+  </si>
+  <si>
+    <t>Miodrag Vrga, Dragice Bulat 53, Gvozd</t>
+  </si>
+  <si>
+    <t>10.01.2025. 08:46:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f2d207-cd87-46f8-925b-1391ad557a99</t>
+  </si>
+  <si>
+    <t>Z-12449-2024.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65f2d207-cd87-46f8-925b-1391ad557a99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12449&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-16420/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 14. studenog 2024.</t>
+  </si>
+  <si>
+    <t>Boro Milovanović; Fond za stambeno boračku izgradnju SOE Kostajnica</t>
+  </si>
+  <si>
+    <t>15.11.2024. 08:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/089e58d7-06bd-419d-b3af-f69f89bf7ee3</t>
+  </si>
+  <si>
+    <t>RJESENJE_167184914 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/089e58d7-06bd-419d-b3af-f69f89bf7ee3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=16420&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-11146/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.07.2024</t>
+  </si>
+  <si>
+    <t>Milan Cvjetičanin</t>
+  </si>
+  <si>
+    <t>26.09.2024. 13:36:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4272adbf-c863-40e2-a79e-3d594ee8c247</t>
+  </si>
+  <si>
+    <t>z 11146.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4272adbf-c863-40e2-a79e-3d594ee8c247/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=11146&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2370/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.2.2024.</t>
+  </si>
+  <si>
+    <t>Milenković Jovana, OIB: 11477690268, iz Požarevačka 13, 1100 Vračar, Srbija</t>
+  </si>
+  <si>
+    <t>16.08.2024. 12:22:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9983e427-f05e-438b-9774-44d4e606db0b</t>
+  </si>
+  <si>
+    <t>2370.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9983e427-f05e-438b-9774-44d4e606db0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2370&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-152/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67106976816</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1060/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN</t>
+  </si>
+  <si>
+    <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
+  </si>
+  <si>
+    <t>92003526122</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1060&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1058/2023</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ANDRIJE LEROTIĆA 33, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503566843</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ 79503566843; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1058&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-156/2023</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>AUGUSTA ŠENOE 1, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35091765174</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ 35091765174; SVIMA</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=156&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1057/2023</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA AUGUSTA CESARCA 89, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>07147882605</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ 07147882605; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:17:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1057&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-155/2023</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 128, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>10291831918</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK 10291831918; svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=155&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-151/2023</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 6 B, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>33758088165</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC 33758088165; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 13:29:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=151&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-188/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.12.2022.</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 48, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>00556628136</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA 00556628136</t>
+  </si>
+  <si>
+    <t>19.07.2024. 09:15:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=188&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-149/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 15, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687818632</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN 37687818632; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-148/2023</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 14, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>32412521964</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ 32412521964; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=148&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-114/2023</t>
+  </si>
+  <si>
+    <t>TEA KRAFT</t>
+  </si>
+  <si>
+    <t>OTONA KUČERE 126, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>12735293961</t>
+  </si>
+  <si>
+    <t>TEA KRAFT 12735293961; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:13:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=114&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-125/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC</t>
+  </si>
+  <si>
+    <t>BOK PALANJEČKI 21, 44000 Bok Palanječki, Hrvatska</t>
+  </si>
+  <si>
+    <t>71846004109</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC 71846004109; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.07.2024. 14:19:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=125&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-47/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2024.</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ</t>
+  </si>
+  <si>
+    <t>POSAVSKA ULICA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>53642195310</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ 53642195310; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.07.2024. 13:38:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=47&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-848/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.03.2020.</t>
+  </si>
+  <si>
+    <t>EVA HAGL</t>
+  </si>
+  <si>
+    <t>GORNJA PASTUŠA 40, 44250 Gornja Pastuša, Hrvatska</t>
+  </si>
+  <si>
+    <t>53291855096</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvatska radiotelevizija 68419124305</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena.pdf P529P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=848&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvoje Ljubljanović 51156809776</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE 02958272670</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Općinsko državno odvjetništvo 85077656753</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU O-320/2024</t>
+  </si>
+  <si>
+    <t>JADRANKA TOMIĆ; SAŠA TOMIĆ; SINIŠA TOMIĆ; STEVO TOMIĆ 39435776286</t>
+  </si>
+  <si>
+    <t>01.07.2024. 13:17:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/babc49c1-134e-4228-a35f-9e4130cfb335</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU TOMIĆ STEVO (005).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/babc49c1-134e-4228-a35f-9e4130cfb335/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PP-1273/2024</t>
+  </si>
+  <si>
+    <t>Presuda - okr. Osman Kanat</t>
+  </si>
+  <si>
+    <t>Osman Kanat</t>
+  </si>
+  <si>
+    <t>05.06.2024. 14:11:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308e661a-aa93-4b92-a922-9e82aa758a15</t>
+  </si>
+  <si>
+    <t>Presuda Pp-1273-24 - O. Kanat - 6 prekršaja - 3 ZOS, 2 ZSPC i ZOOP - trošak  - uhićen - stranac.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308e661a-aa93-4b92-a922-9e82aa758a15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=PP&amp;predmet=1273&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3154/2023</t>
+  </si>
+  <si>
+    <t>Presuda</t>
+  </si>
+  <si>
+    <t>Danijel Jurković 29177427118</t>
+  </si>
+  <si>
+    <t>21.05.2024. 08:30:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001024f7-20c3-48ff-88b4-ad878fa9c0ce</t>
+  </si>
+  <si>
+    <t>Presuda Pp-3154-23 D. Jurković - čl. 216 - nk - zašt. mj. - po prijedl. ovl. tuž. - PP Petrinja doc.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/001024f7-20c3-48ff-88b4-ad878fa9c0ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=3154&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>OGLAS</t>
+  </si>
+  <si>
+    <t>LJUBOMIR BULIĆ 02030499190; SNJEŽANA ODVJETNICA DRVODELIĆ 45335564779</t>
+  </si>
+  <si>
+    <t>10.05.2024. 08:25:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70e39c24-1ccd-4176-84ce-22770140fbfa</t>
+  </si>
+  <si>
+    <t>OGLAS (003).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70e39c24-1ccd-4176-84ce-22770140fbfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26. Pp-1782/2023</t>
+  </si>
+  <si>
+    <t>Presuda . -okr. Josip Jakić</t>
+  </si>
+  <si>
+    <t>Josip Jakić 26502403722</t>
+  </si>
+  <si>
+    <t>08.04.2024. 09:38:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af79a6e-bd68-450a-98ec-36be0a925b6e</t>
+  </si>
+  <si>
+    <t>Presuda Pp-1782-23  J. Jakić - čl. 199 - nk - zašt. mj. - PP Petrinja doc.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7af79a6e-bd68-450a-98ec-36be0a925b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=1782&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-1846/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 5. veljače 2024.</t>
+  </si>
+  <si>
+    <t>Ljubomir Sekulić</t>
+  </si>
+  <si>
+    <t>05.02.2024. 09:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f04f84f-977a-4ecd-8a95-e5fade0bc2de</t>
+  </si>
+  <si>
+    <t>RJESENJE_157586574 (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f04f84f-977a-4ecd-8a95-e5fade0bc2de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1846&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-464/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.01.2024.</t>
+  </si>
+  <si>
+    <t>Savo Subotić</t>
+  </si>
+  <si>
+    <t>ULICA DON ANTE LIZATOVIĆA 69, 44430 Donji Kukuruzari, Hrvatska</t>
+  </si>
+  <si>
+    <t>97089547869</t>
+  </si>
+  <si>
+    <t>Savo Subotić 97089547869; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.01.2024. 13:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=464&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-15795/2023</t>
+  </si>
+  <si>
+    <t>Rješenje, 29. prosinca 2023.</t>
+  </si>
+  <si>
+    <t>Dmitrović Mara rođ. Krupljanin, Živaja</t>
+  </si>
+  <si>
+    <t>02.01.2024. 09:14:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c843fb3-21d7-4559-8d60-c5080ea114f8</t>
+  </si>
+  <si>
+    <t>RJESENJE_156392574.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c843fb3-21d7-4559-8d60-c5080ea114f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15795&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>26. Pp-2324/2021</t>
+  </si>
+  <si>
+    <t>poziv - okr. Željko Križić</t>
+  </si>
+  <si>
+    <t>Željko Križić 16309567517</t>
+  </si>
+  <si>
+    <t>07.08.2023. 09:49:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e878ec1-4b72-4a65-8410-acca95418681</t>
+  </si>
+  <si>
+    <t>Poziv_za_Željko_Križić_-_Ročište_za_glavnu_raspravu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e878ec1-4b72-4a65-8410-acca95418681/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=2324&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>26. Pp-1706/2021</t>
+  </si>
+  <si>
+    <t>poziv - okr. Stipo Damjanović</t>
+  </si>
+  <si>
+    <t>Stipo Damjanović 29280193538</t>
+  </si>
+  <si>
+    <t>07.08.2023. 09:38:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac495c2-8ce9-4f2d-858c-f59f8681911c</t>
+  </si>
+  <si>
+    <t>Poziv_za_Stipo_Damjanović_-_Ročište.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac495c2-8ce9-4f2d-858c-f59f8681911c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=1706&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>KOMUNALAC PETRINJA d.o.o. 53696178845; RADO ŠIMIĆ 36115826727</t>
+  </si>
+  <si>
+    <t>02.08.2023. 12:01:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25fe054f-fd22-4939-988c-6a57f44b5e07</t>
+  </si>
+  <si>
+    <t>20230802121829501.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25fe054f-fd22-4939-988c-6a57f44b5e07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-727/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2023.</t>
+  </si>
+  <si>
+    <t>PERO BOROVIČKIĆ</t>
+  </si>
+  <si>
+    <t>ŽIVAJA 252 A, 44430 Živaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>45091423019</t>
+  </si>
+  <si>
+    <t>PERO BOROVIČKIĆ 45091423019; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.06.2023. 12:55:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4924f116-4e66-4628-9f1f-d1c16ccb1a69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4924f116-4e66-4628-9f1f-d1c16ccb1a69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=727&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-397/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.05.2023.</t>
+  </si>
+  <si>
+    <t>KAROLINA ŽUNA</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 1, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>87467515519</t>
+  </si>
+  <si>
+    <t>KAROLINA ŽUNA 87467515519; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.05.2023. 10:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecbde0-ad6b-4d88-9897-c77b1225c3df</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.docx O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecbde0-ad6b-4d88-9897-c77b1225c3df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=397&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>26. Pp-9/2023</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog - okr. Željko Karaica</t>
+  </si>
+  <si>
+    <t>Željko Karaica 76950844395</t>
+  </si>
+  <si>
+    <t>08.05.2023. 08:12:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7704d1d8-56fb-4c02-9152-7dfe96a60c81</t>
+  </si>
+  <si>
+    <t>Prekr. nal. Pp-9-23- 2 okr. - M. Martinović i Ž. Karaica - 2 nk - čl. 21.  JRM po prijedl. ovl. tuž. doc.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7704d1d8-56fb-4c02-9152-7dfe96a60c81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=9&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>26. Pp-3023/2022</t>
+  </si>
+  <si>
+    <t>Presuda - okr. Sanel Pehlić</t>
+  </si>
+  <si>
+    <t>Sanel Pehlić 68653046389</t>
+  </si>
+  <si>
+    <t>20.03.2023. 08:20:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3272fbb-2c8a-41da-81cb-409012812219</t>
+  </si>
+  <si>
+    <t>Presuda Pp-3023-22 S. Pehlić - zatvor, uvjet - čl. 22. st. 1. bez  troška  PP Petrinja.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3272fbb-2c8a-41da-81cb-409012812219/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=26. Pp&amp;predmet=3023&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-224/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.12.2022.</t>
+  </si>
+  <si>
+    <t>IVICA ANTOLIĆ</t>
+  </si>
+  <si>
+    <t>DUŽICA 181 A, 44272 Dužica, Hrvatska</t>
+  </si>
+  <si>
+    <t>41368407539</t>
+  </si>
+  <si>
+    <t>IVICA ANTOLIĆ 41368407539</t>
+  </si>
+  <si>
+    <t>19.12.2022. 14:38:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50363ff3-889a-44b5-810f-8616f7272205</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50363ff3-889a-44b5-810f-8616f7272205/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=224&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-766/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.11.2022.</t>
+  </si>
+  <si>
+    <t>DUBRAVKO CVETNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE LOVRIĆA 9, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>56882464363</t>
+  </si>
+  <si>
+    <t>DUBRAVKO CVETNIĆ 56882464363; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.11.2022. 07:14:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61415701-e1be-4822-ad4a-7c0025ec611c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61415701-e1be-4822-ad4a-7c0025ec611c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=766&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>z-6065/2022</t>
+  </si>
+  <si>
+    <t>Rješenje z 6065/2022</t>
+  </si>
+  <si>
+    <t>Milan Ićitović</t>
+  </si>
+  <si>
+    <t>19.09.2022. 10:25:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd2fa0d2-d05d-4cc3-af2f-1c7caad5bad1</t>
+  </si>
+  <si>
+    <t>z 6065-22.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd2fa0d2-d05d-4cc3-af2f-1c7caad5bad1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=z&amp;predmet=6065&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-80/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.09.2022.</t>
+  </si>
+  <si>
+    <t>VIOLETA PEZELJ</t>
+  </si>
+  <si>
+    <t>MALO BUDAŠEVO 213, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>29085462010</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA; VIOLETA PEZELJ 29085462010</t>
+  </si>
+  <si>
+    <t>13.09.2022. 14:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb131c04-2718-45ee-82ec-8e7eb4be4038</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb131c04-2718-45ee-82ec-8e7eb4be4038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=80&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. 76674680107; MELANI TOMIĆ 58085649987</t>
+  </si>
+  <si>
+    <t>22.04.2022. 11:00:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b902c097-9a7e-4e0f-94e3-dca02ba12beb</t>
+  </si>
+  <si>
+    <t>KM_225i_02769.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b902c097-9a7e-4e0f-94e3-dca02ba12beb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-488/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.01.2022.</t>
+  </si>
+  <si>
+    <t>ZARKA ČUSTIĆ</t>
+  </si>
+  <si>
+    <t>KRSTE FRANKOPANA 15, Mošćenica, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>77836301646</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ZARKA ČUSTIĆ 77836301646</t>
+  </si>
+  <si>
+    <t>27.01.2022. 15:06:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/6ec1a1f8-4609-4126-8995-0768d7fae494/dokumenti/preuzimanje</t>
-[...13277 lines deleted...]
-    <t>VALERIJA JELIĆ</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=488&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>IVICA KENDA 94243471049</t>
+  </si>
+  <si>
+    <t>24.09.2021. 14:02:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/450f0d27-d4be-4b84-b363-7a852d6cfe18</t>
+  </si>
+  <si>
+    <t>Ovrv-1335-2020.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/450f0d27-d4be-4b84-b363-7a852d6cfe18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>24.09.2021. 14:01:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcd62cb9-1afb-43bf-b664-9f4dd33c4ab4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcd62cb9-1afb-43bf-b664-9f4dd33c4ab4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave OVRV-4479/2019</t>
+  </si>
+  <si>
+    <t>FRANJO MATIĆ 92316649193</t>
+  </si>
+  <si>
+    <t>14.09.2021. 15:13:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54ed2594-a59e-4c8a-9843-c9a25879a49d</t>
+  </si>
+  <si>
+    <t>OVRV-4479_2019.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54ed2594-a59e-4c8a-9843-c9a25879a49d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.09.2021. 15:12:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02af6e19-033c-4b2d-ae70-9f66b8c75ef0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02af6e19-033c-4b2d-ae70-9f66b8c75ef0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave OVRV-278/2020</t>
+  </si>
+  <si>
+    <t>MIRČETIĆ DRAGA 74573760952</t>
+  </si>
+  <si>
+    <t>02.09.2021. 09:30:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9484dcd4-9673-4082-a41c-5eb2f3bcb950</t>
+  </si>
+  <si>
+    <t>OVRV-278-2020.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9484dcd4-9673-4082-a41c-5eb2f3bcb950/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-1005/2008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rješenje o nasljeđivanju  naknadno pronađene imkovine iza pok. Clausa Karla Heinza, </t>
+  </si>
+  <si>
+    <t>MILENA CLAUS 97737691831</t>
+  </si>
+  <si>
+    <t>02.07.2021. 08:31:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e38e3ccb-5880-4b2f-8aa7-0aa4a5391630</t>
+  </si>
+  <si>
+    <t>upp-os-54-2008.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e38e3ccb-5880-4b2f-8aa7-0aa4a5391630/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1005&amp;godina=2008</t>
+  </si>
+  <si>
+    <t>Sp-3648/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.02.2020.</t>
+  </si>
+  <si>
+    <t>Igor Senčar</t>
+  </si>
+  <si>
+    <t>Ulica Davorina Trstenjaka 8, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>19580620820</t>
+  </si>
+  <si>
+    <t>Igor Senčar 19580620820</t>
+  </si>
+  <si>
+    <t>12.05.2021. 13:08:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87f4b718-c2e1-41bc-91ed-6f697c2ce9aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87f4b718-c2e1-41bc-91ed-6f697c2ce9aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3648&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-17/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 05.02.2021.</t>
+  </si>
+  <si>
+    <t>Dino Mitar</t>
+  </si>
+  <si>
+    <t>Josipa Nemeca 20, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>95373513230</t>
+  </si>
+  <si>
+    <t>Dino Mitar 95373513230</t>
+  </si>
+  <si>
+    <t>09.02.2021. 12:03:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74677d5f-5e4a-453f-ac58-fefd1eba7a50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74677d5f-5e4a-453f-ac58-fefd1eba7a50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=17&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-5566/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 9. lipnja 2020. godine</t>
+  </si>
+  <si>
+    <t>JOSIP KORBAR</t>
+  </si>
+  <si>
+    <t>27.10.2020. 14:03:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a2ada3-ba12-462c-ad2d-58f4248b99c7</t>
+  </si>
+  <si>
+    <t>RJESENJE_119239597.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a2ada3-ba12-462c-ad2d-58f4248b99c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5566&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-2043/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2020.</t>
+  </si>
+  <si>
+    <t>ZORAN BRKIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ANDRIJE HEBRANGA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>57854855512</t>
+  </si>
+  <si>
+    <t>IVANIĆ d.o.o. za proizvodnju, trgovinu i usluge 77413885641; ZORAN BRKIĆ 57854855512</t>
+  </si>
+  <si>
+    <t>08.10.2020. 12:21:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7003d6da-c068-4a4d-868e-fd0f5c4b472d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7003d6da-c068-4a4d-868e-fd0f5c4b472d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2043&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-574/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2020.</t>
+  </si>
+  <si>
+    <t>DARKO UČAKAR</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 92, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>96368460747</t>
+  </si>
+  <si>
+    <t>DARKO UČAKAR 96368460747; svim sudionicima</t>
+  </si>
+  <si>
+    <t>20.08.2020. 14:56:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26756038-8f28-42f6-94f8-c399e3c86b16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26756038-8f28-42f6-94f8-c399e3c86b16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=574&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-3469/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2020.</t>
+  </si>
+  <si>
+    <t>Martina Altić</t>
+  </si>
+  <si>
+    <t>Novoselska 101, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>41431752234</t>
+  </si>
+  <si>
+    <t>Martina Altić 41431752234; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.08.2020. 11:55:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e3cbc0-8adf-4212-959c-c6f69b88215e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e3cbc0-8adf-4212-959c-c6f69b88215e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3469&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3226/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2020.</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR KOLANOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 18, 44000 Žabno, Hrvatska</t>
+  </si>
+  <si>
+    <t>20861592151</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR KOLANOVIĆ 20861592151; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2020. 13:26:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa25c82-755b-415f-8715-d0910b0747a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa25c82-755b-415f-8715-d0910b0747a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3226&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3154/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2020.</t>
+  </si>
+  <si>
+    <t>Antonio Mioč</t>
+  </si>
+  <si>
+    <t>Sajmište 11, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>66121877402</t>
+  </si>
+  <si>
+    <t>Antonio Mioč 66121877402; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.07.2020. 13:14:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cba978-96ce-470e-b8d4-43c6b074ca41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cba978-96ce-470e-b8d4-43c6b074ca41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3154&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3144/2019</t>
+  </si>
+  <si>
+    <t>Dragica Turčić</t>
+  </si>
+  <si>
+    <t>Donji Vukojevac 6, 44250 Donji Vukojevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>33738969589</t>
+  </si>
+  <si>
+    <t>Dragica Turčić 33738969589; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.07.2020. 12:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41162771-7249-40d3-aca2-51516362fc60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41162771-7249-40d3-aca2-51516362fc60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3144&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3128/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2020.</t>
+  </si>
+  <si>
+    <t>Anto Bendra</t>
+  </si>
+  <si>
+    <t>Brđani Cesta 70, 44210 Brđani Cesta, Hrvatska</t>
+  </si>
+  <si>
+    <t>70934980630</t>
+  </si>
+  <si>
+    <t>Anto Bendra 70934980630; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.07.2020. 14:20:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd143f7-5e8d-4c2b-805c-8f60c1bab1c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd143f7-5e8d-4c2b-805c-8f60c1bab1c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3128&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2020.</t>
+  </si>
+  <si>
+    <t>Jovan Sestrić</t>
+  </si>
+  <si>
+    <t>Gornja Meminska 4, 44430 Gornja Meminska, Hrvatska</t>
+  </si>
+  <si>
+    <t>38508924434</t>
+  </si>
+  <si>
+    <t>Jovan Sestrić 38508924434; e-oglasna / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>02.07.2020. 15:02:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6aebef5-9464-494e-a5fe-acad294b5b25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6aebef5-9464-494e-a5fe-acad294b5b25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Z-3961/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 18. svibnja 2020. godine</t>
+  </si>
+  <si>
+    <t>IVAN BRODARAC 11574248696</t>
+  </si>
+  <si>
+    <t>02.07.2020. 13:43:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba1cfaf6-de4c-4c42-a5ec-a0e6b9422776</t>
+  </si>
+  <si>
+    <t>RJESENJE_118637107.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba1cfaf6-de4c-4c42-a5ec-a0e6b9422776/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3961&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-3228/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2020.</t>
+  </si>
+  <si>
+    <t>SIMON COJKIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SV.FRANJE 4, 44250 Dumače, Hrvatska</t>
+  </si>
+  <si>
+    <t>54217699357</t>
+  </si>
+  <si>
+    <t>SIMON COJKIĆ 54217699357; e-Oglasna ploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>20.05.2020. 14:33:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029abeda-edb7-4ccc-8cd5-2f54cf4ad208</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029abeda-edb7-4ccc-8cd5-2f54cf4ad208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3228&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1046/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2020.</t>
+  </si>
+  <si>
+    <t>Katica Buhin</t>
+  </si>
+  <si>
+    <t>Lukavec Posavski 96, 44000 Lukavec Posavski, Hrvatska</t>
+  </si>
+  <si>
+    <t>07386274649</t>
+  </si>
+  <si>
+    <t>Katica Buhin 07386274649; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.05.2020. 12:53:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e70ac0-7ece-4fdb-8cc1-bf90ad66efe3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e70ac0-7ece-4fdb-8cc1-bf90ad66efe3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1046&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3389/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.03.2020.</t>
+  </si>
+  <si>
+    <t>SINIŠA DOMITROVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 8, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>50545388505</t>
+  </si>
+  <si>
+    <t>SINIŠA DOMITROVIĆ 50545388505; e-Oglasna ploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>16.03.2020. 15:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36259856-cf2d-4c45-bd7c-a1742d6dcec4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36259856-cf2d-4c45-bd7c-a1742d6dcec4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3389&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2244/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.02.2020.</t>
+  </si>
+  <si>
+    <t>Veljko Juzbašić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Proljeća I Odv. 9, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>62184021941</t>
+  </si>
+  <si>
+    <t>Veljko Juzbašić 62184021941; oglasna ploča / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>24.02.2020. 14:54:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db43f3ba-6967-4209-b29c-07ac30fec965</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db43f3ba-6967-4209-b29c-07ac30fec965/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2244&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2058/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.01.2020.</t>
+  </si>
+  <si>
+    <t>Dragica Nikšić</t>
+  </si>
+  <si>
+    <t>Crevarska Strana 38, 44410 Gvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>43438233311</t>
+  </si>
+  <si>
+    <t>Dragica Nikšić 43438233311; e- oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.01.2020. 13:29:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e9c6219-5fb0-49d2-b4c0-ba04d1f0502b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e9c6219-5fb0-49d2-b4c0-ba04d1f0502b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2058&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2061/2019</t>
+  </si>
+  <si>
+    <t>Dragutin Brieški</t>
+  </si>
+  <si>
+    <t>Topusko, Ponikvari 141, 44400 Glina, Hrvatska</t>
+  </si>
+  <si>
+    <t>15424067345</t>
+  </si>
+  <si>
+    <t>Dragutin Brieški 15424067345; e- oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.01.2020. 13:13:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5f4cf7-1fe3-4a68-b15a-161fd198a972</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5f4cf7-1fe3-4a68-b15a-161fd198a972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2061&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3202/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.01.2020.</t>
+  </si>
+  <si>
+    <t>Katica Koščević</t>
+  </si>
+  <si>
+    <t>A.petračića 1.odv.l. 1a, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>63181494349</t>
+  </si>
+  <si>
+    <t>Katica Koščević 63181494349</t>
+  </si>
+  <si>
+    <t>13.01.2020. 08:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9fb996a-6820-46fa-bb61-1152401b0f18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9fb996a-6820-46fa-bb61-1152401b0f18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3202&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-14662/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 5. prosinca 2019.</t>
+  </si>
+  <si>
+    <t>Stevo Kajganić</t>
+  </si>
+  <si>
+    <t>17.12.2019. 08:27:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14cf69a1-d3a3-4863-8cea-b98f2b64b780</t>
+  </si>
+  <si>
+    <t>C__Users_npavelic1_Desktop_Z-14662.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14cf69a1-d3a3-4863-8cea-b98f2b64b780/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14662&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-499/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.11.2019.</t>
+  </si>
+  <si>
+    <t>Ilija Gjaić</t>
+  </si>
+  <si>
+    <t>Bobovac 118 A, 44210 Bobovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>39171730700</t>
+  </si>
+  <si>
+    <t>Ilija Gjaić 39171730700; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.11.2019. 09:48:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17433a4b-e26a-450c-a18a-b5756c9892f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17433a4b-e26a-450c-a18a-b5756c9892f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=499&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-475/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.11.2019.</t>
+  </si>
+  <si>
+    <t>DAMIR VLAŠIĆ</t>
+  </si>
+  <si>
+    <t>VINOGRADSKA ULICA 58 4, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>87089843541</t>
+  </si>
+  <si>
+    <t>DAMIR VLAŠIĆ 87089843541; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.11.2019. 15:13:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6428eec3-30f4-48a6-843f-d1df359dc45c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6428eec3-30f4-48a6-843f-d1df359dc45c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=475&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-864/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.10.2019.</t>
+  </si>
+  <si>
+    <t>VIŠNJA ĐORĐEVIĆ</t>
   </si>
   <si>
     <t>ULICA NIKOLE TESLE 17, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
-    <t>95042557369</t>
-[...7246 lines deleted...]
-  <si>
     <t>80234838787</t>
   </si>
   <si>
     <t>VIŠNJA ĐORĐEVIĆ 80234838787; e-Oglasna ploča</t>
   </si>
   <si>
     <t>09.10.2019. 14:05:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f5b16d0-2fdc-4ca1-9807-6ec7b31b2611</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f5b16d0-2fdc-4ca1-9807-6ec7b31b2611/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=864&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-843/2019</t>
   </si>
   <si>
     <t>Ivona Culjaga</t>
   </si>
   <si>
     <t>Miroslava Kraljevića 11, 44000 Sisak, Hrvatska</t>
@@ -22791,98 +13227,311 @@
     <t>17.10.2018. 12:56:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6407d51c-2b4c-4b5a-a559-564b32a91f8a</t>
   </si>
   <si>
     <t>32323227.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6407d51c-2b4c-4b5a-a559-564b32a91f8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>EOS MATIX d.o.o.; Mario Šustić 41314428969</t>
   </si>
   <si>
     <t>17.10.2018. 12:55:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c60062d-8632-4669-8332-1234c54698f1</t>
   </si>
   <si>
     <t>32323230.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c60062d-8632-4669-8332-1234c54698f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-7/2016</t>
+  </si>
+  <si>
+    <t>Rješenje Sp-7/2016-48</t>
+  </si>
+  <si>
+    <t>Elvira Ikanović</t>
+  </si>
+  <si>
+    <t>Trg Hrvatskih Branitelja 12, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>43899941261</t>
+  </si>
+  <si>
+    <t>Elvira Ikanović 43899941261; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.09.2018. 09:02:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/863fc4fe-d248-4aa7-855e-0bea37ca763c</t>
+  </si>
+  <si>
+    <t>32009192.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/863fc4fe-d248-4aa7-855e-0bea37ca763c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=7&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Rješenje Sp-7/2016-46</t>
+  </si>
+  <si>
+    <t>04.09.2018. 11:58:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4758199b-19c4-4189-aa45-724596fae963</t>
+  </si>
+  <si>
+    <t>31716664.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4758199b-19c4-4189-aa45-724596fae963/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2/2018</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-2/2018-4</t>
+  </si>
+  <si>
+    <t>Eugen Pries</t>
+  </si>
+  <si>
+    <t>Ulica Ferde Hefelea 49, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>54008504247</t>
+  </si>
+  <si>
+    <t>Eugen Pries 54008504247; FINANCIJSKA AGENCIJA</t>
+  </si>
+  <si>
+    <t>13.04.2018. 10:31:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb3f25bc-49c5-4de1-ad64-da558fe1389b</t>
+  </si>
+  <si>
+    <t>30009346.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb3f25bc-49c5-4de1-ad64-da558fe1389b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Eugen Pries 54008504247; Gospodaranje otpadom Sisak d.o.o.</t>
+  </si>
+  <si>
+    <t>13.04.2018. 10:30:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e8bf8c8-a2a9-43fa-8bbe-12212d6789d7</t>
+  </si>
+  <si>
+    <t>30008968.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e8bf8c8-a2a9-43fa-8bbe-12212d6789d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Eugen Pries 54008504247</t>
+  </si>
+  <si>
+    <t>13.04.2018. 10:30:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb6cea5-af9d-4e8f-9ce6-666e178586be</t>
+  </si>
+  <si>
+    <t>30008886.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb6cea5-af9d-4e8f-9ce6-666e178586be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-6/2016</t>
+  </si>
+  <si>
+    <t>Rješenje Sp-6/2016-37</t>
+  </si>
+  <si>
+    <t>Juro Bujanović</t>
+  </si>
+  <si>
+    <t>Paklenica 144, 44330, Paklenica</t>
+  </si>
+  <si>
+    <t>65861296566</t>
+  </si>
+  <si>
+    <t>Juro Bujanović 65861296566; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.11.2017. 14:01:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d778fda0-254c-42c6-96b0-84f755d00202</t>
+  </si>
+  <si>
+    <t>27891689.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d778fda0-254c-42c6-96b0-84f755d00202/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=6&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Sp-3/2016</t>
+  </si>
+  <si>
+    <t>Ostalo Sp-3/2016-23</t>
+  </si>
+  <si>
+    <t>Domagoj Pavlek</t>
+  </si>
+  <si>
+    <t>Galdovačka 183, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>80818871698</t>
+  </si>
+  <si>
+    <t>Domagoj Pavlek 80818871698; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.11.2017. 13:04:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0567758e-0702-4e7f-b733-7ebcd9468825</t>
+  </si>
+  <si>
+    <t>27888929.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0567758e-0702-4e7f-b733-7ebcd9468825/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Sp-1/2017</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-1/2017-23</t>
+  </si>
+  <si>
+    <t>31.10.2017. 10:03:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b997fd26-9d36-4964-b0d4-45702c704252</t>
+  </si>
+  <si>
+    <t>27683458.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b997fd26-9d36-4964-b0d4-45702c704252/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Zaključak Sp-1/2017-22</t>
+  </si>
+  <si>
+    <t>30.10.2017. 14:06:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffc1ed9-8d69-4840-b618-84331001ba6b</t>
+  </si>
+  <si>
+    <t>27673968.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffc1ed9-8d69-4840-b618-84331001ba6b/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N1001"/>
+  <dimension ref="A1:N610"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -22901,39787 +13550,23527 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2"/>
-[...1 lines deleted...]
-      <c r="G2"/>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I4" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" t="s">
-[...5 lines deleted...]
-      <c r="L4" t="s">
+      <c r="M4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
         <v>44</v>
       </c>
       <c r="L5" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" t="s">
         <v>49</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
+        <v>34</v>
+      </c>
+      <c r="M6" t="s">
         <v>50</v>
       </c>
-      <c r="J6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" t="s">
+        <v>34</v>
+      </c>
+      <c r="M7" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" t="s">
         <v>56</v>
-      </c>
-[...16 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="I8" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K8" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="L8" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="M8" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="N8" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" t="s">
+        <v>67</v>
+      </c>
+      <c r="K9" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" t="s">
         <v>70</v>
       </c>
-      <c r="I9" t="s">
+      <c r="N9" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" t="s">
+        <v>74</v>
+      </c>
+      <c r="J10" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" t="s">
         <v>77</v>
       </c>
-      <c r="I10" t="s">
+      <c r="N10" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>80</v>
+      </c>
+      <c r="I11" t="s">
+        <v>81</v>
+      </c>
+      <c r="J11" t="s">
+        <v>67</v>
+      </c>
+      <c r="K11" t="s">
+        <v>82</v>
+      </c>
+      <c r="L11" t="s">
+        <v>83</v>
+      </c>
+      <c r="M11" t="s">
         <v>84</v>
       </c>
-      <c r="I11" t="s">
+      <c r="N11" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>88</v>
+      </c>
+      <c r="I12" t="s">
+        <v>89</v>
+      </c>
+      <c r="J12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" t="s">
+        <v>90</v>
+      </c>
+      <c r="L12" t="s">
         <v>91</v>
       </c>
-      <c r="I12" t="s">
+      <c r="M12" t="s">
         <v>92</v>
       </c>
-      <c r="J12" t="s">
-[...2 lines deleted...]
-      <c r="K12" t="s">
+      <c r="N12" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" t="s">
         <v>98</v>
       </c>
-      <c r="I13" t="s">
+      <c r="L13" t="s">
         <v>99</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="K13" t="s">
+      <c r="M13" t="s">
         <v>100</v>
       </c>
-      <c r="L13" t="s">
+      <c r="N13" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
+        <v>104</v>
+      </c>
+      <c r="I14" t="s">
+        <v>105</v>
+      </c>
+      <c r="J14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" t="s">
         <v>106</v>
       </c>
-      <c r="I14" t="s">
+      <c r="L14" t="s">
         <v>107</v>
       </c>
-      <c r="J14" t="s">
+      <c r="M14" t="s">
         <v>108</v>
       </c>
-      <c r="K14" t="s">
+      <c r="N14" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D15" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
+        <v>112</v>
+      </c>
+      <c r="I15" t="s">
+        <v>113</v>
+      </c>
+      <c r="J15" t="s">
+        <v>114</v>
+      </c>
+      <c r="K15" t="s">
         <v>115</v>
       </c>
-      <c r="I15" t="s">
+      <c r="L15" t="s">
         <v>116</v>
       </c>
-      <c r="J15" t="s">
-[...2 lines deleted...]
-      <c r="K15" t="s">
+      <c r="M15" t="s">
         <v>117</v>
       </c>
-      <c r="L15" t="s">
+      <c r="N15" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D16" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>121</v>
+      </c>
+      <c r="I16" t="s">
+        <v>122</v>
+      </c>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" t="s">
         <v>123</v>
       </c>
-      <c r="I16" t="s">
+      <c r="L16" t="s">
         <v>124</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>125</v>
       </c>
-      <c r="L16" t="s">
+      <c r="N16" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D17" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G17"/>
+        <v>128</v>
+      </c>
+      <c r="E17" t="s">
+        <v>129</v>
+      </c>
+      <c r="F17" t="s">
+        <v>130</v>
+      </c>
+      <c r="G17" t="s">
+        <v>131</v>
+      </c>
       <c r="H17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="I17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="J17" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="K17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="L17" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>135</v>
-[...9 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
       <c r="H18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J18" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="K18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D19" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      <c r="G19"/>
+        <v>148</v>
+      </c>
+      <c r="E19" t="s">
+        <v>149</v>
+      </c>
+      <c r="F19" t="s">
+        <v>150</v>
+      </c>
+      <c r="G19" t="s">
+        <v>151</v>
+      </c>
       <c r="H19" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="I19" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="J19" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="K19" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="L19" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M19" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="N19" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D20" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      <c r="G20"/>
+        <v>159</v>
+      </c>
+      <c r="E20" t="s">
+        <v>160</v>
+      </c>
+      <c r="F20" t="s">
+        <v>161</v>
+      </c>
+      <c r="G20" t="s">
+        <v>162</v>
+      </c>
       <c r="H20" t="s">
+        <v>163</v>
+      </c>
+      <c r="I20" t="s">
+        <v>164</v>
+      </c>
+      <c r="J20" t="s">
+        <v>23</v>
+      </c>
+      <c r="K20" t="s">
+        <v>165</v>
+      </c>
+      <c r="L20" t="s">
         <v>155</v>
       </c>
-      <c r="I20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M20" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="N20" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D21" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>169</v>
+      </c>
+      <c r="E21" t="s">
+        <v>170</v>
+      </c>
+      <c r="F21" t="s">
+        <v>171</v>
+      </c>
+      <c r="G21" t="s">
+        <v>172</v>
+      </c>
       <c r="H21" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="I21" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="J21" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="K21" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="L21" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="M21" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="N21"/>
+        <v>176</v>
+      </c>
+      <c r="N21" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="D22" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>179</v>
+      </c>
+      <c r="E22" t="s">
+        <v>180</v>
+      </c>
+      <c r="F22" t="s">
+        <v>181</v>
+      </c>
+      <c r="G22" t="s">
+        <v>182</v>
+      </c>
       <c r="H22" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="I22" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="J22" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="K22" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="L22" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M22" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="N22" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="D23" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      <c r="G23"/>
+        <v>189</v>
+      </c>
+      <c r="E23" t="s">
+        <v>190</v>
+      </c>
+      <c r="F23" t="s">
+        <v>191</v>
+      </c>
+      <c r="G23" t="s">
+        <v>192</v>
+      </c>
       <c r="H23" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="I23" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="J23" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="K23" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="L23" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="M23" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="N23" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>200</v>
+      </c>
+      <c r="E24" t="s">
+        <v>201</v>
+      </c>
+      <c r="F24" t="s">
+        <v>202</v>
+      </c>
+      <c r="G24" t="s">
+        <v>203</v>
+      </c>
       <c r="H24" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="I24" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K24" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
       <c r="L24" t="s">
-        <v>189</v>
+        <v>155</v>
       </c>
       <c r="M24" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="N24" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G25"/>
+        <v>200</v>
+      </c>
+      <c r="E25" t="s">
+        <v>210</v>
+      </c>
+      <c r="F25" t="s">
+        <v>211</v>
+      </c>
+      <c r="G25" t="s">
+        <v>212</v>
+      </c>
       <c r="H25" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="I25" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="J25" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>195</v>
+        <v>215</v>
       </c>
       <c r="L25" t="s">
         <v>196</v>
       </c>
       <c r="M25" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="N25" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="D26" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G26"/>
+        <v>219</v>
+      </c>
+      <c r="E26" t="s">
+        <v>220</v>
+      </c>
+      <c r="F26" t="s">
+        <v>221</v>
+      </c>
+      <c r="G26" t="s">
+        <v>222</v>
+      </c>
       <c r="H26" t="s">
-        <v>200</v>
+        <v>223</v>
       </c>
       <c r="I26" t="s">
-        <v>201</v>
+        <v>224</v>
       </c>
       <c r="J26" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K26" t="s">
-        <v>202</v>
+        <v>225</v>
       </c>
       <c r="L26" t="s">
-        <v>203</v>
+        <v>226</v>
       </c>
       <c r="M26" t="s">
-        <v>204</v>
+        <v>227</v>
       </c>
       <c r="N26" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="D27" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G27"/>
+        <v>230</v>
+      </c>
+      <c r="E27" t="s">
+        <v>231</v>
+      </c>
+      <c r="F27" t="s">
+        <v>232</v>
+      </c>
+      <c r="G27" t="s">
+        <v>233</v>
+      </c>
       <c r="H27" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
       <c r="I27" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="J27" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K27" t="s">
-        <v>209</v>
+        <v>236</v>
       </c>
       <c r="L27" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="M27" t="s">
-        <v>211</v>
+        <v>237</v>
       </c>
       <c r="N27" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>213</v>
+        <v>239</v>
       </c>
       <c r="D28" t="s">
-        <v>214</v>
+        <v>240</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>215</v>
+        <v>241</v>
       </c>
       <c r="I28" t="s">
-        <v>216</v>
+        <v>242</v>
       </c>
       <c r="J28" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="K28" t="s">
-        <v>217</v>
+        <v>243</v>
       </c>
       <c r="L28" t="s">
-        <v>218</v>
+        <v>135</v>
       </c>
       <c r="M28" t="s">
-        <v>219</v>
+        <v>244</v>
       </c>
       <c r="N28" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>213</v>
+        <v>246</v>
       </c>
       <c r="D29" t="s">
-        <v>214</v>
+        <v>247</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>221</v>
+        <v>248</v>
       </c>
       <c r="I29" t="s">
-        <v>222</v>
+        <v>249</v>
       </c>
       <c r="J29" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="K29" t="s">
-        <v>223</v>
+        <v>250</v>
       </c>
       <c r="L29" t="s">
-        <v>218</v>
+        <v>251</v>
       </c>
       <c r="M29" t="s">
-        <v>224</v>
+        <v>252</v>
       </c>
       <c r="N29" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C30"/>
       <c r="D30" t="s">
-        <v>214</v>
+        <v>254</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="I30" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="J30" t="s">
-        <v>108</v>
+        <v>257</v>
       </c>
       <c r="K30" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="L30" t="s">
-        <v>218</v>
+        <v>259</v>
       </c>
       <c r="M30" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>229</v>
+        <v>261</v>
       </c>
       <c r="D31" t="s">
-        <v>230</v>
+        <v>262</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>231</v>
+        <v>263</v>
       </c>
       <c r="I31" t="s">
-        <v>232</v>
+        <v>264</v>
       </c>
       <c r="J31" t="s">
-        <v>43</v>
+        <v>265</v>
       </c>
       <c r="K31" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="L31" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M31" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="N31" t="s">
-        <v>235</v>
+        <v>268</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="D32" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="I32" t="s">
-        <v>239</v>
+        <v>272</v>
       </c>
       <c r="J32" t="s">
-        <v>43</v>
+        <v>273</v>
       </c>
       <c r="K32" t="s">
-        <v>240</v>
+        <v>274</v>
       </c>
       <c r="L32" t="s">
-        <v>150</v>
+        <v>275</v>
       </c>
       <c r="M32" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
       <c r="N32" t="s">
-        <v>242</v>
+        <v>277</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>243</v>
+        <v>278</v>
       </c>
       <c r="D33" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>244</v>
+        <v>279</v>
       </c>
       <c r="I33" t="s">
-        <v>245</v>
+        <v>280</v>
       </c>
       <c r="J33" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="K33" t="s">
-        <v>246</v>
+        <v>281</v>
       </c>
       <c r="L33" t="s">
-        <v>247</v>
+        <v>282</v>
       </c>
       <c r="M33" t="s">
-        <v>248</v>
+        <v>283</v>
       </c>
       <c r="N33" t="s">
-        <v>249</v>
+        <v>284</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>250</v>
+        <v>285</v>
       </c>
       <c r="D34" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>251</v>
+        <v>286</v>
       </c>
       <c r="I34" t="s">
-        <v>252</v>
+        <v>287</v>
       </c>
       <c r="J34" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="K34" t="s">
-        <v>253</v>
+        <v>288</v>
       </c>
       <c r="L34" t="s">
-        <v>254</v>
+        <v>289</v>
       </c>
       <c r="M34" t="s">
-        <v>255</v>
+        <v>290</v>
       </c>
       <c r="N34" t="s">
-        <v>256</v>
+        <v>291</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>257</v>
+        <v>292</v>
       </c>
       <c r="D35" t="s">
-        <v>258</v>
+        <v>293</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="I35" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="J35" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="K35" t="s">
-        <v>262</v>
+        <v>296</v>
       </c>
       <c r="L35" t="s">
-        <v>263</v>
+        <v>297</v>
       </c>
       <c r="M35" t="s">
-        <v>264</v>
+        <v>298</v>
       </c>
       <c r="N35" t="s">
-        <v>265</v>
+        <v>299</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>266</v>
+        <v>300</v>
       </c>
       <c r="D36" t="s">
-        <v>267</v>
+        <v>301</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>268</v>
+        <v>302</v>
       </c>
       <c r="I36" t="s">
-        <v>269</v>
+        <v>303</v>
       </c>
       <c r="J36" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="K36" t="s">
-        <v>270</v>
+        <v>304</v>
       </c>
       <c r="L36" t="s">
-        <v>263</v>
+        <v>305</v>
       </c>
       <c r="M36" t="s">
-        <v>271</v>
+        <v>306</v>
       </c>
       <c r="N36" t="s">
-        <v>272</v>
+        <v>307</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>273</v>
+        <v>300</v>
       </c>
       <c r="D37" t="s">
-        <v>274</v>
+        <v>301</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>275</v>
+        <v>308</v>
       </c>
       <c r="I37" t="s">
-        <v>276</v>
+        <v>309</v>
       </c>
       <c r="J37" t="s">
-        <v>108</v>
+        <v>273</v>
       </c>
       <c r="K37" t="s">
-        <v>277</v>
+        <v>310</v>
       </c>
       <c r="L37" t="s">
-        <v>278</v>
+        <v>305</v>
       </c>
       <c r="M37" t="s">
-        <v>279</v>
+        <v>311</v>
       </c>
       <c r="N37" t="s">
-        <v>280</v>
+        <v>307</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="D38" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>283</v>
+        <v>312</v>
       </c>
       <c r="I38" t="s">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="J38" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="K38" t="s">
-        <v>285</v>
+        <v>314</v>
       </c>
       <c r="L38" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="M38" t="s">
-        <v>287</v>
+        <v>315</v>
       </c>
       <c r="N38" t="s">
-        <v>288</v>
+        <v>307</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="D39" t="s">
-        <v>290</v>
+        <v>270</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>291</v>
+        <v>317</v>
       </c>
       <c r="I39" t="s">
-        <v>292</v>
+        <v>318</v>
       </c>
       <c r="J39" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="K39" t="s">
-        <v>294</v>
+        <v>319</v>
       </c>
       <c r="L39" t="s">
-        <v>295</v>
+        <v>320</v>
       </c>
       <c r="M39" t="s">
-        <v>296</v>
+        <v>321</v>
       </c>
       <c r="N39" t="s">
-        <v>297</v>
+        <v>322</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="D40" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
       <c r="I40" t="s">
-        <v>301</v>
+        <v>325</v>
       </c>
       <c r="J40" t="s">
-        <v>108</v>
+        <v>273</v>
       </c>
       <c r="K40" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="L40" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="M40" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
       <c r="N40" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>306</v>
+        <v>330</v>
       </c>
       <c r="D41" t="s">
-        <v>307</v>
+        <v>331</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>308</v>
+        <v>332</v>
       </c>
       <c r="I41" t="s">
-        <v>309</v>
+        <v>333</v>
       </c>
       <c r="J41" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="K41" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="L41" t="s">
-        <v>311</v>
+        <v>335</v>
       </c>
       <c r="M41" t="s">
-        <v>312</v>
+        <v>336</v>
       </c>
       <c r="N41" t="s">
-        <v>313</v>
+        <v>337</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>314</v>
+        <v>338</v>
       </c>
       <c r="D42" t="s">
-        <v>315</v>
+        <v>270</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>316</v>
+        <v>339</v>
       </c>
       <c r="I42" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="J42" t="s">
-        <v>43</v>
+        <v>273</v>
       </c>
       <c r="K42" t="s">
-        <v>318</v>
+        <v>341</v>
       </c>
       <c r="L42" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="M42" t="s">
-        <v>320</v>
+        <v>343</v>
       </c>
       <c r="N42" t="s">
-        <v>321</v>
+        <v>344</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>322</v>
+        <v>345</v>
       </c>
       <c r="D43" t="s">
-        <v>323</v>
+        <v>346</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>324</v>
+        <v>347</v>
       </c>
       <c r="I43" t="s">
-        <v>325</v>
+        <v>348</v>
       </c>
       <c r="J43" t="s">
-        <v>43</v>
+        <v>265</v>
       </c>
       <c r="K43" t="s">
-        <v>326</v>
+        <v>349</v>
       </c>
       <c r="L43" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="M43" t="s">
-        <v>328</v>
+        <v>350</v>
       </c>
       <c r="N43" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="D44" t="s">
-        <v>17</v>
+        <v>353</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>331</v>
+        <v>354</v>
       </c>
       <c r="I44" t="s">
-        <v>332</v>
+        <v>355</v>
       </c>
       <c r="J44" t="s">
-        <v>20</v>
+        <v>265</v>
       </c>
       <c r="K44" t="s">
-        <v>333</v>
+        <v>356</v>
       </c>
       <c r="L44" t="s">
-        <v>334</v>
+        <v>357</v>
       </c>
       <c r="M44" t="s">
-        <v>335</v>
+        <v>358</v>
       </c>
       <c r="N44" t="s">
-        <v>336</v>
+        <v>359</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>337</v>
+        <v>360</v>
       </c>
       <c r="D45" t="s">
-        <v>17</v>
+        <v>361</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>338</v>
+        <v>362</v>
       </c>
       <c r="I45" t="s">
-        <v>339</v>
+        <v>363</v>
       </c>
       <c r="J45" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="K45" t="s">
-        <v>340</v>
+        <v>364</v>
       </c>
       <c r="L45" t="s">
-        <v>341</v>
+        <v>365</v>
       </c>
       <c r="M45" t="s">
-        <v>342</v>
+        <v>366</v>
       </c>
       <c r="N45" t="s">
-        <v>343</v>
+        <v>367</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="D46" t="s">
-        <v>17</v>
+        <v>369</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>345</v>
+        <v>370</v>
       </c>
       <c r="I46" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
       <c r="J46" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K46" t="s">
-        <v>347</v>
+        <v>372</v>
       </c>
       <c r="L46" t="s">
-        <v>348</v>
+        <v>373</v>
       </c>
       <c r="M46" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>374</v>
+      </c>
+      <c r="N46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="D47" t="s">
-        <v>17</v>
+        <v>376</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="I47" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="J47" t="s">
-        <v>20</v>
+        <v>265</v>
       </c>
       <c r="K47" t="s">
-        <v>354</v>
+        <v>379</v>
       </c>
       <c r="L47" t="s">
-        <v>355</v>
+        <v>380</v>
       </c>
       <c r="M47" t="s">
-        <v>356</v>
+        <v>381</v>
       </c>
       <c r="N47" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>384</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>359</v>
+        <v>385</v>
       </c>
       <c r="I48" t="s">
-        <v>360</v>
+        <v>386</v>
       </c>
       <c r="J48" t="s">
-        <v>20</v>
+        <v>265</v>
       </c>
       <c r="K48" t="s">
-        <v>361</v>
+        <v>387</v>
       </c>
       <c r="L48" t="s">
-        <v>362</v>
+        <v>116</v>
       </c>
       <c r="M48" t="s">
-        <v>363</v>
+        <v>388</v>
       </c>
       <c r="N48" t="s">
-        <v>364</v>
+        <v>389</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="D49" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="I49" t="s">
-        <v>367</v>
+        <v>391</v>
       </c>
       <c r="J49" t="s">
-        <v>20</v>
+        <v>392</v>
       </c>
       <c r="K49" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="L49" t="s">
-        <v>369</v>
+        <v>116</v>
       </c>
       <c r="M49" t="s">
-        <v>370</v>
+        <v>394</v>
       </c>
       <c r="N49" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>372</v>
+        <v>395</v>
       </c>
       <c r="D50" t="s">
-        <v>17</v>
+        <v>396</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>373</v>
+        <v>397</v>
       </c>
       <c r="I50" t="s">
-        <v>374</v>
+        <v>398</v>
       </c>
       <c r="J50" t="s">
-        <v>20</v>
+        <v>265</v>
       </c>
       <c r="K50" t="s">
-        <v>375</v>
+        <v>399</v>
       </c>
       <c r="L50" t="s">
-        <v>376</v>
+        <v>116</v>
       </c>
       <c r="M50" t="s">
-        <v>377</v>
+        <v>400</v>
       </c>
       <c r="N50" t="s">
-        <v>378</v>
+        <v>401</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="D51" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="I51" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="J51" t="s">
-        <v>108</v>
+        <v>265</v>
       </c>
       <c r="K51" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="L51" t="s">
-        <v>182</v>
+        <v>116</v>
       </c>
       <c r="M51" t="s">
-        <v>384</v>
+        <v>405</v>
       </c>
       <c r="N51" t="s">
-        <v>385</v>
+        <v>401</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
       <c r="D52" t="s">
-        <v>135</v>
+        <v>407</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="I52" t="s">
-        <v>388</v>
+        <v>409</v>
       </c>
       <c r="J52" t="s">
-        <v>261</v>
+        <v>23</v>
       </c>
       <c r="K52" t="s">
-        <v>389</v>
+        <v>410</v>
       </c>
       <c r="L52" t="s">
-        <v>390</v>
+        <v>411</v>
       </c>
       <c r="M52" t="s">
-        <v>391</v>
+        <v>412</v>
       </c>
       <c r="N52" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>393</v>
+        <v>414</v>
       </c>
       <c r="D53" t="s">
-        <v>394</v>
+        <v>415</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>395</v>
+        <v>416</v>
       </c>
       <c r="I53" t="s">
-        <v>396</v>
+        <v>417</v>
       </c>
       <c r="J53" t="s">
-        <v>108</v>
+        <v>273</v>
       </c>
       <c r="K53" t="s">
-        <v>397</v>
+        <v>418</v>
       </c>
       <c r="L53" t="s">
-        <v>398</v>
+        <v>419</v>
       </c>
       <c r="M53" t="s">
-        <v>399</v>
+        <v>420</v>
       </c>
       <c r="N53" t="s">
-        <v>400</v>
+        <v>421</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>401</v>
+        <v>422</v>
       </c>
       <c r="D54" t="s">
-        <v>402</v>
+        <v>64</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
       <c r="I54" t="s">
-        <v>404</v>
+        <v>424</v>
       </c>
       <c r="J54" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="K54" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
       <c r="L54" t="s">
-        <v>406</v>
+        <v>426</v>
       </c>
       <c r="M54" t="s">
-        <v>407</v>
+        <v>427</v>
       </c>
       <c r="N54" t="s">
-        <v>408</v>
+        <v>428</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>409</v>
+        <v>429</v>
       </c>
       <c r="D55" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="I55" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="J55" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K55" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="L55" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="M55" t="s">
-        <v>414</v>
+        <v>434</v>
       </c>
       <c r="N55" t="s">
-        <v>415</v>
+        <v>435</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>416</v>
+        <v>436</v>
       </c>
       <c r="D56" t="s">
-        <v>417</v>
+        <v>64</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="I56" t="s">
-        <v>419</v>
+        <v>438</v>
       </c>
       <c r="J56" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="K56" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="L56" t="s">
-        <v>150</v>
+        <v>440</v>
       </c>
       <c r="M56" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
       <c r="N56" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="D57" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>425</v>
+        <v>444</v>
       </c>
       <c r="I57" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="J57" t="s">
-        <v>108</v>
+        <v>273</v>
       </c>
       <c r="K57" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="L57" t="s">
-        <v>428</v>
+        <v>447</v>
       </c>
       <c r="M57" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="N57" t="s">
-        <v>430</v>
+        <v>449</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>431</v>
+        <v>450</v>
       </c>
       <c r="D58" t="s">
-        <v>17</v>
+        <v>451</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="I58" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="J58" t="s">
-        <v>20</v>
+        <v>265</v>
       </c>
       <c r="K58" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="L58" t="s">
-        <v>435</v>
+        <v>116</v>
       </c>
       <c r="M58" t="s">
-        <v>436</v>
+        <v>455</v>
       </c>
       <c r="N58" t="s">
-        <v>437</v>
+        <v>456</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>438</v>
+        <v>457</v>
       </c>
       <c r="D59" t="s">
-        <v>17</v>
+        <v>458</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="I59" t="s">
-        <v>440</v>
+        <v>460</v>
       </c>
       <c r="J59" t="s">
-        <v>20</v>
+        <v>265</v>
       </c>
       <c r="K59" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="L59" t="s">
-        <v>442</v>
+        <v>335</v>
       </c>
       <c r="M59" t="s">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="N59" t="s">
-        <v>444</v>
+        <v>463</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>445</v>
+        <v>464</v>
       </c>
       <c r="D60" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G60"/>
+        <v>465</v>
+      </c>
+      <c r="E60" t="s">
+        <v>466</v>
+      </c>
+      <c r="F60" t="s">
+        <v>467</v>
+      </c>
+      <c r="G60" t="s">
+        <v>468</v>
+      </c>
       <c r="H60" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="I60" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="J60" t="s">
-        <v>20</v>
+        <v>471</v>
       </c>
       <c r="K60" t="s">
-        <v>448</v>
+        <v>472</v>
       </c>
       <c r="L60" t="s">
-        <v>449</v>
+        <v>135</v>
       </c>
       <c r="M60" t="s">
-        <v>450</v>
+        <v>473</v>
       </c>
       <c r="N60" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>452</v>
+        <v>475</v>
       </c>
       <c r="D61" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      <c r="G61"/>
+        <v>476</v>
+      </c>
+      <c r="E61" t="s">
+        <v>477</v>
+      </c>
+      <c r="F61" t="s">
+        <v>478</v>
+      </c>
+      <c r="G61" t="s">
+        <v>479</v>
+      </c>
       <c r="H61" t="s">
-        <v>454</v>
+        <v>480</v>
       </c>
       <c r="I61" t="s">
-        <v>455</v>
+        <v>481</v>
       </c>
       <c r="J61" t="s">
-        <v>108</v>
+        <v>471</v>
       </c>
       <c r="K61" t="s">
-        <v>456</v>
+        <v>482</v>
       </c>
       <c r="L61" t="s">
-        <v>457</v>
+        <v>135</v>
       </c>
       <c r="M61" t="s">
-        <v>458</v>
+        <v>483</v>
       </c>
       <c r="N61" t="s">
-        <v>459</v>
+        <v>484</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>460</v>
+        <v>485</v>
       </c>
       <c r="D62" t="s">
-        <v>461</v>
-[...3 lines deleted...]
-      <c r="G62"/>
+        <v>486</v>
+      </c>
+      <c r="E62" t="s">
+        <v>487</v>
+      </c>
+      <c r="F62" t="s">
+        <v>488</v>
+      </c>
+      <c r="G62" t="s">
+        <v>489</v>
+      </c>
       <c r="H62" t="s">
-        <v>462</v>
+        <v>490</v>
       </c>
       <c r="I62" t="s">
-        <v>463</v>
+        <v>491</v>
       </c>
       <c r="J62" t="s">
-        <v>43</v>
+        <v>471</v>
       </c>
       <c r="K62" t="s">
-        <v>464</v>
+        <v>492</v>
       </c>
       <c r="L62" t="s">
-        <v>327</v>
+        <v>493</v>
       </c>
       <c r="M62" t="s">
-        <v>465</v>
+        <v>494</v>
       </c>
       <c r="N62" t="s">
-        <v>466</v>
+        <v>495</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
-      <c r="C63"/>
+      <c r="C63" t="s">
+        <v>496</v>
+      </c>
       <c r="D63" t="s">
-        <v>467</v>
+        <v>497</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>468</v>
+        <v>498</v>
       </c>
       <c r="I63" t="s">
-        <v>469</v>
+        <v>499</v>
       </c>
       <c r="J63" t="s">
-        <v>470</v>
+        <v>500</v>
       </c>
       <c r="K63" t="s">
-        <v>471</v>
+        <v>501</v>
       </c>
       <c r="L63" t="s">
-        <v>472</v>
+        <v>335</v>
       </c>
       <c r="M63" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="N63"/>
+        <v>502</v>
+      </c>
+      <c r="N63" t="s">
+        <v>503</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>474</v>
+        <v>504</v>
       </c>
       <c r="D64" t="s">
-        <v>17</v>
+        <v>505</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>475</v>
+        <v>506</v>
       </c>
       <c r="I64" t="s">
-        <v>476</v>
+        <v>507</v>
       </c>
       <c r="J64" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K64" t="s">
-        <v>477</v>
+        <v>508</v>
       </c>
       <c r="L64" t="s">
-        <v>478</v>
+        <v>509</v>
       </c>
       <c r="M64" t="s">
-        <v>479</v>
+        <v>510</v>
       </c>
       <c r="N64" t="s">
-        <v>480</v>
+        <v>511</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>481</v>
+        <v>512</v>
       </c>
       <c r="D65" t="s">
-        <v>482</v>
-[...9 lines deleted...]
-      </c>
+        <v>513</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65"/>
       <c r="H65" t="s">
-        <v>486</v>
+        <v>514</v>
       </c>
       <c r="I65" t="s">
-        <v>487</v>
+        <v>515</v>
       </c>
       <c r="J65" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K65" t="s">
-        <v>488</v>
+        <v>516</v>
       </c>
       <c r="L65" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="M65" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="N65" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="D66" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>494</v>
+        <v>522</v>
       </c>
       <c r="I66" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="J66" t="s">
-        <v>108</v>
+        <v>471</v>
       </c>
       <c r="K66" t="s">
-        <v>496</v>
+        <v>524</v>
       </c>
       <c r="L66" t="s">
-        <v>497</v>
+        <v>305</v>
       </c>
       <c r="M66" t="s">
-        <v>498</v>
+        <v>525</v>
       </c>
       <c r="N66" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>500</v>
+        <v>527</v>
       </c>
       <c r="D67" t="s">
-        <v>501</v>
-[...3 lines deleted...]
-      <c r="G67"/>
+        <v>528</v>
+      </c>
+      <c r="E67" t="s">
+        <v>529</v>
+      </c>
+      <c r="F67" t="s">
+        <v>530</v>
+      </c>
+      <c r="G67" t="s">
+        <v>531</v>
+      </c>
       <c r="H67" t="s">
-        <v>502</v>
+        <v>532</v>
       </c>
       <c r="I67" t="s">
-        <v>503</v>
+        <v>533</v>
       </c>
       <c r="J67" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K67" t="s">
-        <v>504</v>
+        <v>534</v>
       </c>
       <c r="L67" t="s">
-        <v>505</v>
+        <v>535</v>
       </c>
       <c r="M67" t="s">
-        <v>506</v>
+        <v>536</v>
       </c>
       <c r="N67" t="s">
-        <v>507</v>
+        <v>537</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>508</v>
+        <v>538</v>
       </c>
       <c r="D68" t="s">
-        <v>509</v>
+        <v>539</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>510</v>
+        <v>540</v>
       </c>
       <c r="I68" t="s">
-        <v>511</v>
+        <v>541</v>
       </c>
       <c r="J68" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K68" t="s">
-        <v>512</v>
+        <v>542</v>
       </c>
       <c r="L68" t="s">
-        <v>182</v>
+        <v>543</v>
       </c>
       <c r="M68" t="s">
-        <v>513</v>
+        <v>544</v>
       </c>
       <c r="N68" t="s">
-        <v>514</v>
+        <v>545</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="D69" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>517</v>
+        <v>547</v>
       </c>
       <c r="I69" t="s">
-        <v>518</v>
+        <v>548</v>
       </c>
       <c r="J69" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K69" t="s">
-        <v>519</v>
+        <v>549</v>
       </c>
       <c r="L69" t="s">
-        <v>520</v>
+        <v>550</v>
       </c>
       <c r="M69" t="s">
-        <v>521</v>
+        <v>551</v>
       </c>
       <c r="N69" t="s">
-        <v>522</v>
+        <v>552</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>523</v>
+        <v>553</v>
       </c>
       <c r="D70" t="s">
-        <v>524</v>
+        <v>554</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="I70" t="s">
-        <v>526</v>
+        <v>556</v>
       </c>
       <c r="J70" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K70" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="L70" t="s">
-        <v>126</v>
+        <v>558</v>
       </c>
       <c r="M70" t="s">
-        <v>528</v>
+        <v>559</v>
       </c>
       <c r="N70" t="s">
-        <v>529</v>
+        <v>560</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>523</v>
+        <v>553</v>
       </c>
       <c r="D71" t="s">
-        <v>524</v>
+        <v>561</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>530</v>
+        <v>555</v>
       </c>
       <c r="I71" t="s">
-        <v>531</v>
+        <v>562</v>
       </c>
       <c r="J71" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K71" t="s">
-        <v>532</v>
+        <v>563</v>
       </c>
       <c r="L71" t="s">
-        <v>126</v>
+        <v>564</v>
       </c>
       <c r="M71" t="s">
-        <v>533</v>
+        <v>565</v>
       </c>
       <c r="N71" t="s">
-        <v>529</v>
+        <v>560</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>534</v>
+        <v>566</v>
       </c>
       <c r="D72" t="s">
-        <v>524</v>
-[...3 lines deleted...]
-      <c r="G72"/>
+        <v>567</v>
+      </c>
+      <c r="E72" t="s">
+        <v>568</v>
+      </c>
+      <c r="F72" t="s">
+        <v>569</v>
+      </c>
+      <c r="G72" t="s">
+        <v>570</v>
+      </c>
       <c r="H72" t="s">
-        <v>535</v>
+        <v>571</v>
       </c>
       <c r="I72" t="s">
-        <v>536</v>
+        <v>572</v>
       </c>
       <c r="J72" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K72" t="s">
-        <v>537</v>
+        <v>573</v>
       </c>
       <c r="L72" t="s">
-        <v>126</v>
+        <v>574</v>
       </c>
       <c r="M72" t="s">
-        <v>538</v>
+        <v>575</v>
       </c>
       <c r="N72" t="s">
-        <v>539</v>
+        <v>576</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>534</v>
+        <v>577</v>
       </c>
       <c r="D73" t="s">
-        <v>524</v>
+        <v>407</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>540</v>
+        <v>578</v>
       </c>
       <c r="I73" t="s">
-        <v>541</v>
+        <v>579</v>
       </c>
       <c r="J73" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="K73" t="s">
-        <v>542</v>
+        <v>580</v>
       </c>
       <c r="L73" t="s">
-        <v>126</v>
+        <v>581</v>
       </c>
       <c r="M73" t="s">
-        <v>543</v>
+        <v>582</v>
       </c>
       <c r="N73" t="s">
-        <v>539</v>
+        <v>583</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>544</v>
+        <v>584</v>
       </c>
       <c r="D74" t="s">
-        <v>545</v>
+        <v>585</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>546</v>
+        <v>586</v>
       </c>
       <c r="I74" t="s">
-        <v>547</v>
+        <v>587</v>
       </c>
       <c r="J74" t="s">
-        <v>293</v>
+        <v>500</v>
       </c>
       <c r="K74" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="L74" t="s">
-        <v>549</v>
+        <v>116</v>
       </c>
       <c r="M74" t="s">
-        <v>550</v>
+        <v>589</v>
       </c>
       <c r="N74" t="s">
-        <v>551</v>
+        <v>590</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>552</v>
+        <v>591</v>
       </c>
       <c r="D75" t="s">
-        <v>553</v>
-[...3 lines deleted...]
-      <c r="G75"/>
+        <v>528</v>
+      </c>
+      <c r="E75" t="s">
+        <v>592</v>
+      </c>
+      <c r="F75" t="s">
+        <v>593</v>
+      </c>
+      <c r="G75" t="s">
+        <v>594</v>
+      </c>
       <c r="H75" t="s">
-        <v>554</v>
+        <v>595</v>
       </c>
       <c r="I75" t="s">
-        <v>555</v>
+        <v>596</v>
       </c>
       <c r="J75" t="s">
-        <v>556</v>
+        <v>471</v>
       </c>
       <c r="K75" t="s">
-        <v>557</v>
+        <v>597</v>
       </c>
       <c r="L75" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="M75" t="s">
-        <v>558</v>
+        <v>598</v>
       </c>
       <c r="N75" t="s">
-        <v>559</v>
+        <v>599</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>560</v>
+        <v>600</v>
       </c>
       <c r="D76" t="s">
-        <v>561</v>
-[...3 lines deleted...]
-      <c r="G76"/>
+        <v>601</v>
+      </c>
+      <c r="E76" t="s">
+        <v>602</v>
+      </c>
+      <c r="F76" t="s">
+        <v>603</v>
+      </c>
+      <c r="G76" t="s">
+        <v>604</v>
+      </c>
       <c r="H76" t="s">
-        <v>535</v>
+        <v>605</v>
       </c>
       <c r="I76" t="s">
-        <v>562</v>
+        <v>606</v>
       </c>
       <c r="J76" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K76" t="s">
-        <v>563</v>
+        <v>607</v>
       </c>
       <c r="L76" t="s">
-        <v>564</v>
+        <v>608</v>
       </c>
       <c r="M76" t="s">
-        <v>565</v>
+        <v>609</v>
       </c>
       <c r="N76" t="s">
-        <v>566</v>
+        <v>610</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>560</v>
+        <v>611</v>
       </c>
       <c r="D77" t="s">
-        <v>561</v>
+        <v>612</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>540</v>
+        <v>613</v>
       </c>
       <c r="I77" t="s">
-        <v>567</v>
+        <v>614</v>
       </c>
       <c r="J77" t="s">
-        <v>293</v>
+        <v>142</v>
       </c>
       <c r="K77" t="s">
-        <v>568</v>
+        <v>615</v>
       </c>
       <c r="L77" t="s">
-        <v>564</v>
+        <v>616</v>
       </c>
       <c r="M77" t="s">
-        <v>569</v>
+        <v>617</v>
       </c>
       <c r="N77" t="s">
-        <v>566</v>
+        <v>618</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>570</v>
+        <v>619</v>
       </c>
       <c r="D78" t="s">
-        <v>571</v>
+        <v>620</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>572</v>
+        <v>621</v>
       </c>
       <c r="I78" t="s">
-        <v>573</v>
+        <v>622</v>
       </c>
       <c r="J78" t="s">
-        <v>261</v>
+        <v>471</v>
       </c>
       <c r="K78" t="s">
-        <v>574</v>
+        <v>623</v>
       </c>
       <c r="L78" t="s">
-        <v>575</v>
+        <v>517</v>
       </c>
       <c r="M78" t="s">
-        <v>576</v>
+        <v>624</v>
       </c>
       <c r="N78" t="s">
-        <v>577</v>
+        <v>625</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>578</v>
+        <v>626</v>
       </c>
       <c r="D79" t="s">
-        <v>524</v>
+        <v>407</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>579</v>
+        <v>627</v>
       </c>
       <c r="I79" t="s">
-        <v>580</v>
+        <v>628</v>
       </c>
       <c r="J79" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K79" t="s">
-        <v>581</v>
+        <v>629</v>
       </c>
       <c r="L79" t="s">
-        <v>126</v>
+        <v>630</v>
       </c>
       <c r="M79" t="s">
-        <v>582</v>
+        <v>631</v>
       </c>
       <c r="N79" t="s">
-        <v>583</v>
+        <v>632</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>578</v>
+        <v>633</v>
       </c>
       <c r="D80" t="s">
-        <v>524</v>
+        <v>634</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>584</v>
+        <v>635</v>
       </c>
       <c r="I80" t="s">
-        <v>585</v>
+        <v>636</v>
       </c>
       <c r="J80" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K80" t="s">
-        <v>586</v>
+        <v>637</v>
       </c>
       <c r="L80" t="s">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="M80" t="s">
-        <v>587</v>
+        <v>638</v>
       </c>
       <c r="N80" t="s">
-        <v>583</v>
+        <v>639</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>588</v>
+        <v>640</v>
       </c>
       <c r="D81" t="s">
-        <v>524</v>
+        <v>17</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>589</v>
+        <v>641</v>
       </c>
       <c r="I81" t="s">
-        <v>590</v>
+        <v>642</v>
       </c>
       <c r="J81" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K81" t="s">
-        <v>591</v>
+        <v>643</v>
       </c>
       <c r="L81" t="s">
-        <v>126</v>
+        <v>251</v>
       </c>
       <c r="M81" t="s">
-        <v>592</v>
+        <v>644</v>
       </c>
       <c r="N81" t="s">
-        <v>593</v>
+        <v>645</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>594</v>
+        <v>646</v>
       </c>
       <c r="D82" t="s">
-        <v>595</v>
-[...3 lines deleted...]
-      <c r="G82"/>
+        <v>647</v>
+      </c>
+      <c r="E82" t="s">
+        <v>648</v>
+      </c>
+      <c r="F82" t="s">
+        <v>649</v>
+      </c>
+      <c r="G82" t="s">
+        <v>650</v>
+      </c>
       <c r="H82" t="s">
-        <v>596</v>
+        <v>651</v>
       </c>
       <c r="I82" t="s">
-        <v>597</v>
+        <v>652</v>
       </c>
       <c r="J82" t="s">
-        <v>598</v>
+        <v>471</v>
       </c>
       <c r="K82" t="s">
-        <v>599</v>
+        <v>653</v>
       </c>
       <c r="L82" t="s">
-        <v>600</v>
+        <v>196</v>
       </c>
       <c r="M82" t="s">
-        <v>601</v>
+        <v>654</v>
       </c>
       <c r="N82" t="s">
-        <v>602</v>
+        <v>655</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>603</v>
+        <v>656</v>
       </c>
       <c r="D83" t="s">
-        <v>604</v>
-[...3 lines deleted...]
-      <c r="G83"/>
+        <v>657</v>
+      </c>
+      <c r="E83" t="s">
+        <v>658</v>
+      </c>
+      <c r="F83" t="s">
+        <v>659</v>
+      </c>
+      <c r="G83" t="s">
+        <v>660</v>
+      </c>
       <c r="H83" t="s">
-        <v>605</v>
+        <v>661</v>
       </c>
       <c r="I83" t="s">
-        <v>606</v>
+        <v>662</v>
       </c>
       <c r="J83" t="s">
-        <v>556</v>
+        <v>471</v>
       </c>
       <c r="K83" t="s">
-        <v>607</v>
+        <v>663</v>
       </c>
       <c r="L83" t="s">
-        <v>327</v>
+        <v>196</v>
       </c>
       <c r="M83" t="s">
-        <v>608</v>
+        <v>664</v>
       </c>
       <c r="N83" t="s">
-        <v>609</v>
+        <v>665</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>610</v>
+        <v>666</v>
       </c>
       <c r="D84" t="s">
-        <v>611</v>
+        <v>407</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>612</v>
+        <v>667</v>
       </c>
       <c r="I84" t="s">
-        <v>613</v>
+        <v>668</v>
       </c>
       <c r="J84" t="s">
-        <v>261</v>
+        <v>471</v>
       </c>
       <c r="K84" t="s">
-        <v>614</v>
+        <v>669</v>
       </c>
       <c r="L84" t="s">
-        <v>549</v>
+        <v>670</v>
       </c>
       <c r="M84" t="s">
-        <v>615</v>
+        <v>671</v>
       </c>
       <c r="N84" t="s">
-        <v>616</v>
+        <v>672</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>617</v>
+        <v>673</v>
       </c>
       <c r="D85" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>618</v>
+        <v>674</v>
       </c>
       <c r="I85" t="s">
-        <v>619</v>
+        <v>675</v>
       </c>
       <c r="J85" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K85" t="s">
-        <v>620</v>
+        <v>676</v>
       </c>
       <c r="L85" t="s">
-        <v>621</v>
+        <v>677</v>
       </c>
       <c r="M85" t="s">
-        <v>622</v>
+        <v>678</v>
       </c>
       <c r="N85" t="s">
-        <v>623</v>
+        <v>679</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>624</v>
+        <v>680</v>
       </c>
       <c r="D86" t="s">
-        <v>625</v>
+        <v>407</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>626</v>
+        <v>681</v>
       </c>
       <c r="I86" t="s">
-        <v>627</v>
+        <v>682</v>
       </c>
       <c r="J86" t="s">
-        <v>261</v>
+        <v>471</v>
       </c>
       <c r="K86" t="s">
-        <v>628</v>
+        <v>683</v>
       </c>
       <c r="L86" t="s">
-        <v>118</v>
+        <v>684</v>
       </c>
       <c r="M86" t="s">
-        <v>629</v>
+        <v>685</v>
       </c>
       <c r="N86" t="s">
-        <v>630</v>
+        <v>686</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>631</v>
+        <v>687</v>
       </c>
       <c r="D87" t="s">
-        <v>632</v>
+        <v>407</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>633</v>
+        <v>688</v>
       </c>
       <c r="I87" t="s">
-        <v>634</v>
+        <v>689</v>
       </c>
       <c r="J87" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K87" t="s">
-        <v>635</v>
+        <v>690</v>
       </c>
       <c r="L87" t="s">
-        <v>636</v>
+        <v>691</v>
       </c>
       <c r="M87" t="s">
-        <v>637</v>
+        <v>692</v>
       </c>
       <c r="N87" t="s">
-        <v>638</v>
+        <v>693</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>639</v>
+        <v>694</v>
       </c>
       <c r="D88" t="s">
-        <v>640</v>
+        <v>407</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>641</v>
+        <v>695</v>
       </c>
       <c r="I88" t="s">
-        <v>642</v>
+        <v>696</v>
       </c>
       <c r="J88" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K88" t="s">
-        <v>643</v>
+        <v>697</v>
       </c>
       <c r="L88" t="s">
-        <v>644</v>
+        <v>698</v>
       </c>
       <c r="M88" t="s">
-        <v>645</v>
+        <v>699</v>
       </c>
       <c r="N88" t="s">
-        <v>646</v>
+        <v>700</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>647</v>
+        <v>701</v>
       </c>
       <c r="D89" t="s">
-        <v>648</v>
+        <v>407</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>649</v>
+        <v>702</v>
       </c>
       <c r="I89" t="s">
-        <v>650</v>
+        <v>703</v>
       </c>
       <c r="J89" t="s">
-        <v>166</v>
+        <v>471</v>
       </c>
       <c r="K89" t="s">
-        <v>651</v>
+        <v>704</v>
       </c>
       <c r="L89" t="s">
-        <v>652</v>
+        <v>705</v>
       </c>
       <c r="M89" t="s">
-        <v>653</v>
+        <v>706</v>
       </c>
       <c r="N89" t="s">
-        <v>654</v>
+        <v>707</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>655</v>
+        <v>708</v>
       </c>
       <c r="D90" t="s">
-        <v>656</v>
+        <v>407</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>657</v>
+        <v>709</v>
       </c>
       <c r="I90" t="s">
-        <v>658</v>
+        <v>710</v>
       </c>
       <c r="J90" t="s">
-        <v>166</v>
+        <v>471</v>
       </c>
       <c r="K90" t="s">
-        <v>659</v>
+        <v>711</v>
       </c>
       <c r="L90" t="s">
-        <v>660</v>
+        <v>712</v>
       </c>
       <c r="M90" t="s">
-        <v>661</v>
+        <v>713</v>
       </c>
       <c r="N90" t="s">
-        <v>662</v>
+        <v>714</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>663</v>
+        <v>715</v>
       </c>
       <c r="D91" t="s">
-        <v>482</v>
+        <v>407</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>596</v>
+        <v>716</v>
       </c>
       <c r="I91" t="s">
-        <v>664</v>
+        <v>717</v>
       </c>
       <c r="J91" t="s">
-        <v>598</v>
+        <v>471</v>
       </c>
       <c r="K91" t="s">
-        <v>665</v>
+        <v>718</v>
       </c>
       <c r="L91" t="s">
-        <v>505</v>
+        <v>719</v>
       </c>
       <c r="M91" t="s">
-        <v>666</v>
+        <v>720</v>
       </c>
       <c r="N91" t="s">
-        <v>667</v>
+        <v>721</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>668</v>
+        <v>722</v>
       </c>
       <c r="D92" t="s">
-        <v>669</v>
+        <v>407</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>670</v>
+        <v>723</v>
       </c>
       <c r="I92" t="s">
-        <v>671</v>
+        <v>724</v>
       </c>
       <c r="J92" t="s">
-        <v>556</v>
+        <v>471</v>
       </c>
       <c r="K92" t="s">
-        <v>672</v>
+        <v>725</v>
       </c>
       <c r="L92" t="s">
-        <v>150</v>
+        <v>726</v>
       </c>
       <c r="M92" t="s">
-        <v>673</v>
+        <v>727</v>
       </c>
       <c r="N92" t="s">
-        <v>674</v>
+        <v>728</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>675</v>
+        <v>729</v>
       </c>
       <c r="D93" t="s">
-        <v>676</v>
+        <v>407</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>677</v>
+        <v>730</v>
       </c>
       <c r="I93" t="s">
-        <v>678</v>
+        <v>731</v>
       </c>
       <c r="J93" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K93" t="s">
-        <v>679</v>
+        <v>732</v>
       </c>
       <c r="L93" t="s">
-        <v>118</v>
+        <v>733</v>
       </c>
       <c r="M93" t="s">
-        <v>680</v>
+        <v>734</v>
       </c>
       <c r="N93" t="s">
-        <v>681</v>
+        <v>735</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>682</v>
+        <v>736</v>
       </c>
       <c r="D94" t="s">
-        <v>683</v>
+        <v>407</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="I94" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J94" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K94" t="s">
-        <v>686</v>
+        <v>739</v>
       </c>
       <c r="L94" t="s">
-        <v>687</v>
+        <v>740</v>
       </c>
       <c r="M94" t="s">
-        <v>688</v>
+        <v>741</v>
       </c>
       <c r="N94" t="s">
-        <v>689</v>
+        <v>742</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>690</v>
+        <v>743</v>
       </c>
       <c r="D95" t="s">
-        <v>691</v>
+        <v>407</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>692</v>
+        <v>744</v>
       </c>
       <c r="I95" t="s">
-        <v>693</v>
+        <v>745</v>
       </c>
       <c r="J95" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K95" t="s">
-        <v>694</v>
+        <v>746</v>
       </c>
       <c r="L95" t="s">
-        <v>695</v>
+        <v>747</v>
       </c>
       <c r="M95" t="s">
-        <v>696</v>
+        <v>748</v>
       </c>
       <c r="N95" t="s">
-        <v>697</v>
+        <v>749</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>698</v>
+        <v>750</v>
       </c>
       <c r="D96" t="s">
-        <v>699</v>
+        <v>407</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>700</v>
+        <v>751</v>
       </c>
       <c r="I96" t="s">
-        <v>701</v>
+        <v>752</v>
       </c>
       <c r="J96" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K96" t="s">
-        <v>702</v>
+        <v>753</v>
       </c>
       <c r="L96" t="s">
-        <v>406</v>
+        <v>754</v>
       </c>
       <c r="M96" t="s">
-        <v>703</v>
+        <v>755</v>
       </c>
       <c r="N96" t="s">
-        <v>704</v>
+        <v>756</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>705</v>
+        <v>757</v>
       </c>
       <c r="D97" t="s">
-        <v>706</v>
+        <v>407</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>707</v>
+        <v>758</v>
       </c>
       <c r="I97" t="s">
-        <v>708</v>
+        <v>759</v>
       </c>
       <c r="J97" t="s">
-        <v>556</v>
+        <v>471</v>
       </c>
       <c r="K97" t="s">
-        <v>709</v>
+        <v>760</v>
       </c>
       <c r="L97" t="s">
-        <v>150</v>
+        <v>761</v>
       </c>
       <c r="M97" t="s">
-        <v>710</v>
+        <v>762</v>
       </c>
       <c r="N97" t="s">
-        <v>711</v>
+        <v>763</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>712</v>
+        <v>764</v>
       </c>
       <c r="D98" t="s">
-        <v>713</v>
+        <v>407</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>714</v>
+        <v>765</v>
       </c>
       <c r="I98" t="s">
-        <v>715</v>
+        <v>766</v>
       </c>
       <c r="J98" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K98" t="s">
-        <v>716</v>
+        <v>767</v>
       </c>
       <c r="L98" t="s">
-        <v>636</v>
+        <v>768</v>
       </c>
       <c r="M98" t="s">
-        <v>717</v>
+        <v>769</v>
       </c>
       <c r="N98" t="s">
-        <v>718</v>
+        <v>770</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>719</v>
+        <v>771</v>
       </c>
       <c r="D99" t="s">
-        <v>720</v>
+        <v>407</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>721</v>
+        <v>772</v>
       </c>
       <c r="I99" t="s">
-        <v>722</v>
+        <v>773</v>
       </c>
       <c r="J99" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K99" t="s">
-        <v>723</v>
+        <v>774</v>
       </c>
       <c r="L99" t="s">
-        <v>724</v>
+        <v>775</v>
       </c>
       <c r="M99" t="s">
-        <v>725</v>
+        <v>776</v>
       </c>
       <c r="N99" t="s">
-        <v>726</v>
+        <v>777</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>727</v>
+        <v>778</v>
       </c>
       <c r="D100" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>728</v>
+        <v>779</v>
       </c>
       <c r="I100" t="s">
-        <v>729</v>
+        <v>780</v>
       </c>
       <c r="J100" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K100" t="s">
-        <v>730</v>
+        <v>781</v>
       </c>
       <c r="L100" t="s">
-        <v>731</v>
+        <v>782</v>
       </c>
       <c r="M100" t="s">
-        <v>732</v>
+        <v>783</v>
       </c>
       <c r="N100" t="s">
-        <v>733</v>
+        <v>784</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>734</v>
+        <v>785</v>
       </c>
       <c r="D101" t="s">
-        <v>735</v>
+        <v>786</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>736</v>
+        <v>787</v>
       </c>
       <c r="I101" t="s">
-        <v>737</v>
+        <v>788</v>
       </c>
       <c r="J101" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K101" t="s">
-        <v>738</v>
+        <v>789</v>
       </c>
       <c r="L101" t="s">
-        <v>406</v>
+        <v>790</v>
       </c>
       <c r="M101" t="s">
-        <v>739</v>
+        <v>791</v>
       </c>
       <c r="N101" t="s">
-        <v>740</v>
+        <v>792</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>741</v>
+        <v>793</v>
       </c>
       <c r="D102" t="s">
-        <v>742</v>
+        <v>407</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>743</v>
+        <v>794</v>
       </c>
       <c r="I102" t="s">
-        <v>744</v>
+        <v>795</v>
       </c>
       <c r="J102" t="s">
-        <v>556</v>
+        <v>471</v>
       </c>
       <c r="K102" t="s">
-        <v>745</v>
+        <v>796</v>
       </c>
       <c r="L102" t="s">
-        <v>327</v>
+        <v>797</v>
       </c>
       <c r="M102" t="s">
-        <v>746</v>
+        <v>798</v>
       </c>
       <c r="N102" t="s">
-        <v>747</v>
+        <v>799</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>748</v>
+        <v>800</v>
       </c>
       <c r="D103" t="s">
-        <v>749</v>
+        <v>801</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>750</v>
+        <v>802</v>
       </c>
       <c r="I103" t="s">
-        <v>751</v>
+        <v>803</v>
       </c>
       <c r="J103" t="s">
-        <v>556</v>
+        <v>471</v>
       </c>
       <c r="K103" t="s">
-        <v>752</v>
+        <v>804</v>
       </c>
       <c r="L103" t="s">
-        <v>45</v>
+        <v>805</v>
       </c>
       <c r="M103" t="s">
-        <v>753</v>
+        <v>806</v>
       </c>
       <c r="N103" t="s">
-        <v>754</v>
+        <v>807</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>610</v>
+        <v>808</v>
       </c>
       <c r="D104" t="s">
-        <v>611</v>
+        <v>809</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>755</v>
+        <v>810</v>
       </c>
       <c r="I104" t="s">
-        <v>756</v>
+        <v>811</v>
       </c>
       <c r="J104" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="K104" t="s">
-        <v>757</v>
+        <v>812</v>
       </c>
       <c r="L104" t="s">
-        <v>549</v>
+        <v>34</v>
       </c>
       <c r="M104" t="s">
-        <v>758</v>
+        <v>813</v>
       </c>
       <c r="N104" t="s">
-        <v>616</v>
+        <v>814</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
-      <c r="C105"/>
+      <c r="C105" t="s">
+        <v>808</v>
+      </c>
       <c r="D105" t="s">
-        <v>759</v>
+        <v>809</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>760</v>
+        <v>815</v>
       </c>
       <c r="I105" t="s">
-        <v>761</v>
+        <v>816</v>
       </c>
       <c r="J105" t="s">
-        <v>762</v>
+        <v>273</v>
       </c>
       <c r="K105" t="s">
-        <v>763</v>
+        <v>817</v>
       </c>
       <c r="L105" t="s">
-        <v>764</v>
+        <v>34</v>
       </c>
       <c r="M105" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="N105"/>
+        <v>818</v>
+      </c>
+      <c r="N105" t="s">
+        <v>814</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>766</v>
+        <v>819</v>
       </c>
       <c r="D106" t="s">
-        <v>17</v>
+        <v>820</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>767</v>
+        <v>821</v>
       </c>
       <c r="I106" t="s">
-        <v>768</v>
+        <v>822</v>
       </c>
       <c r="J106" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K106" t="s">
-        <v>769</v>
+        <v>824</v>
       </c>
       <c r="L106" t="s">
-        <v>770</v>
+        <v>251</v>
       </c>
       <c r="M106" t="s">
-        <v>771</v>
+        <v>825</v>
       </c>
       <c r="N106" t="s">
-        <v>772</v>
+        <v>826</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>773</v>
+        <v>827</v>
       </c>
       <c r="D107" t="s">
-        <v>17</v>
+        <v>828</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>774</v>
+        <v>829</v>
       </c>
       <c r="I107" t="s">
-        <v>775</v>
+        <v>830</v>
       </c>
       <c r="J107" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K107" t="s">
-        <v>776</v>
+        <v>831</v>
       </c>
       <c r="L107" t="s">
-        <v>777</v>
+        <v>517</v>
       </c>
       <c r="M107" t="s">
-        <v>778</v>
+        <v>832</v>
       </c>
       <c r="N107" t="s">
-        <v>779</v>
+        <v>833</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>780</v>
+        <v>834</v>
       </c>
       <c r="D108" t="s">
-        <v>17</v>
+        <v>835</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>781</v>
+        <v>836</v>
       </c>
       <c r="I108" t="s">
-        <v>782</v>
+        <v>837</v>
       </c>
       <c r="J108" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K108" t="s">
-        <v>783</v>
+        <v>838</v>
       </c>
       <c r="L108" t="s">
-        <v>784</v>
+        <v>517</v>
       </c>
       <c r="M108" t="s">
-        <v>785</v>
+        <v>839</v>
       </c>
       <c r="N108" t="s">
-        <v>786</v>
+        <v>840</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>787</v>
+        <v>841</v>
       </c>
       <c r="D109" t="s">
-        <v>17</v>
+        <v>801</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>788</v>
+        <v>842</v>
       </c>
       <c r="I109" t="s">
-        <v>789</v>
+        <v>843</v>
       </c>
       <c r="J109" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K109" t="s">
-        <v>790</v>
+        <v>844</v>
       </c>
       <c r="L109" t="s">
-        <v>791</v>
+        <v>845</v>
       </c>
       <c r="M109" t="s">
-        <v>792</v>
+        <v>846</v>
       </c>
       <c r="N109" t="s">
-        <v>793</v>
+        <v>847</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>794</v>
+        <v>848</v>
       </c>
       <c r="D110" t="s">
-        <v>17</v>
+        <v>801</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>795</v>
+        <v>849</v>
       </c>
       <c r="I110" t="s">
-        <v>796</v>
+        <v>850</v>
       </c>
       <c r="J110" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K110" t="s">
-        <v>797</v>
+        <v>851</v>
       </c>
       <c r="L110" t="s">
-        <v>798</v>
+        <v>845</v>
       </c>
       <c r="M110" t="s">
-        <v>799</v>
+        <v>852</v>
       </c>
       <c r="N110" t="s">
-        <v>800</v>
+        <v>853</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>801</v>
+        <v>854</v>
       </c>
       <c r="D111" t="s">
-        <v>17</v>
+        <v>855</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>802</v>
+        <v>856</v>
       </c>
       <c r="I111" t="s">
-        <v>803</v>
+        <v>857</v>
       </c>
       <c r="J111" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K111" t="s">
-        <v>804</v>
+        <v>858</v>
       </c>
       <c r="L111" t="s">
-        <v>805</v>
+        <v>859</v>
       </c>
       <c r="M111" t="s">
-        <v>806</v>
+        <v>860</v>
       </c>
       <c r="N111" t="s">
-        <v>807</v>
+        <v>861</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>808</v>
+        <v>862</v>
       </c>
       <c r="D112" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>809</v>
+        <v>863</v>
       </c>
       <c r="I112" t="s">
-        <v>810</v>
+        <v>864</v>
       </c>
       <c r="J112" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K112" t="s">
-        <v>811</v>
+        <v>865</v>
       </c>
       <c r="L112" t="s">
-        <v>812</v>
+        <v>866</v>
       </c>
       <c r="M112" t="s">
-        <v>813</v>
+        <v>867</v>
       </c>
       <c r="N112" t="s">
-        <v>814</v>
+        <v>868</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>815</v>
+        <v>869</v>
       </c>
       <c r="D113" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>816</v>
+        <v>870</v>
       </c>
       <c r="I113" t="s">
-        <v>817</v>
+        <v>871</v>
       </c>
       <c r="J113" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K113" t="s">
-        <v>818</v>
+        <v>872</v>
       </c>
       <c r="L113" t="s">
-        <v>819</v>
+        <v>873</v>
       </c>
       <c r="M113" t="s">
-        <v>820</v>
+        <v>874</v>
       </c>
       <c r="N113" t="s">
-        <v>821</v>
+        <v>875</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>822</v>
+        <v>876</v>
       </c>
       <c r="D114" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
+        <v>877</v>
+      </c>
+      <c r="I114" t="s">
+        <v>878</v>
+      </c>
+      <c r="J114" t="s">
         <v>823</v>
       </c>
-      <c r="I114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K114" t="s">
-        <v>825</v>
+        <v>879</v>
       </c>
       <c r="L114" t="s">
-        <v>826</v>
+        <v>880</v>
       </c>
       <c r="M114" t="s">
-        <v>827</v>
+        <v>881</v>
       </c>
       <c r="N114" t="s">
-        <v>828</v>
+        <v>882</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>829</v>
+        <v>883</v>
       </c>
       <c r="D115" t="s">
-        <v>17</v>
+        <v>884</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>830</v>
+        <v>885</v>
       </c>
       <c r="I115" t="s">
-        <v>831</v>
+        <v>886</v>
       </c>
       <c r="J115" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K115" t="s">
-        <v>832</v>
+        <v>887</v>
       </c>
       <c r="L115" t="s">
-        <v>833</v>
+        <v>888</v>
       </c>
       <c r="M115" t="s">
-        <v>834</v>
+        <v>889</v>
       </c>
       <c r="N115" t="s">
-        <v>835</v>
+        <v>890</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>836</v>
+        <v>891</v>
       </c>
       <c r="D116" t="s">
-        <v>837</v>
+        <v>892</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>838</v>
+        <v>893</v>
       </c>
       <c r="I116" t="s">
-        <v>839</v>
+        <v>894</v>
       </c>
       <c r="J116" t="s">
-        <v>840</v>
+        <v>895</v>
       </c>
       <c r="K116" t="s">
-        <v>841</v>
+        <v>896</v>
       </c>
       <c r="L116" t="s">
-        <v>327</v>
+        <v>116</v>
       </c>
       <c r="M116" t="s">
-        <v>842</v>
+        <v>897</v>
       </c>
       <c r="N116" t="s">
-        <v>843</v>
+        <v>898</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>844</v>
+        <v>899</v>
       </c>
       <c r="D117" t="s">
-        <v>17</v>
+        <v>900</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>845</v>
+        <v>901</v>
       </c>
       <c r="I117" t="s">
-        <v>846</v>
+        <v>902</v>
       </c>
       <c r="J117" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K117" t="s">
-        <v>847</v>
+        <v>903</v>
       </c>
       <c r="L117" t="s">
-        <v>848</v>
+        <v>251</v>
       </c>
       <c r="M117" t="s">
-        <v>849</v>
+        <v>904</v>
       </c>
       <c r="N117" t="s">
-        <v>850</v>
+        <v>905</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>851</v>
+        <v>906</v>
       </c>
       <c r="D118" t="s">
-        <v>852</v>
+        <v>407</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>853</v>
+        <v>907</v>
       </c>
       <c r="I118" t="s">
-        <v>854</v>
+        <v>908</v>
       </c>
       <c r="J118" t="s">
-        <v>556</v>
+        <v>823</v>
       </c>
       <c r="K118" t="s">
-        <v>855</v>
+        <v>909</v>
       </c>
       <c r="L118" t="s">
-        <v>319</v>
+        <v>910</v>
       </c>
       <c r="M118" t="s">
-        <v>856</v>
+        <v>911</v>
       </c>
       <c r="N118" t="s">
-        <v>857</v>
+        <v>912</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>851</v>
+        <v>913</v>
       </c>
       <c r="D119" t="s">
-        <v>858</v>
+        <v>407</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>859</v>
+        <v>914</v>
       </c>
       <c r="I119" t="s">
-        <v>860</v>
+        <v>915</v>
       </c>
       <c r="J119" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="K119" t="s">
-        <v>861</v>
+        <v>916</v>
       </c>
       <c r="L119" t="s">
-        <v>319</v>
+        <v>917</v>
       </c>
       <c r="M119" t="s">
-        <v>862</v>
+        <v>918</v>
       </c>
       <c r="N119" t="s">
-        <v>857</v>
+        <v>919</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>863</v>
+        <v>920</v>
       </c>
       <c r="D120" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>864</v>
+        <v>921</v>
       </c>
       <c r="I120" t="s">
-        <v>865</v>
+        <v>922</v>
       </c>
       <c r="J120" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K120" t="s">
-        <v>866</v>
+        <v>923</v>
       </c>
       <c r="L120" t="s">
-        <v>867</v>
+        <v>924</v>
       </c>
       <c r="M120" t="s">
-        <v>868</v>
+        <v>925</v>
       </c>
       <c r="N120" t="s">
-        <v>869</v>
+        <v>926</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>870</v>
+        <v>927</v>
       </c>
       <c r="D121" t="s">
-        <v>871</v>
+        <v>407</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>872</v>
+        <v>928</v>
       </c>
       <c r="I121" t="s">
-        <v>873</v>
+        <v>929</v>
       </c>
       <c r="J121" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K121" t="s">
-        <v>874</v>
+        <v>930</v>
       </c>
       <c r="L121" t="s">
-        <v>126</v>
+        <v>931</v>
       </c>
       <c r="M121" t="s">
-        <v>875</v>
+        <v>932</v>
       </c>
       <c r="N121" t="s">
-        <v>876</v>
+        <v>933</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>870</v>
+        <v>934</v>
       </c>
       <c r="D122" t="s">
-        <v>871</v>
+        <v>407</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>877</v>
+        <v>935</v>
       </c>
       <c r="I122" t="s">
-        <v>878</v>
+        <v>936</v>
       </c>
       <c r="J122" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K122" t="s">
-        <v>879</v>
+        <v>937</v>
       </c>
       <c r="L122" t="s">
-        <v>126</v>
+        <v>938</v>
       </c>
       <c r="M122" t="s">
-        <v>880</v>
+        <v>939</v>
       </c>
       <c r="N122" t="s">
-        <v>876</v>
+        <v>940</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>881</v>
+        <v>941</v>
       </c>
       <c r="D123" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>882</v>
+        <v>942</v>
       </c>
       <c r="I123" t="s">
-        <v>883</v>
+        <v>943</v>
       </c>
       <c r="J123" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K123" t="s">
-        <v>884</v>
+        <v>944</v>
       </c>
       <c r="L123" t="s">
-        <v>885</v>
+        <v>945</v>
       </c>
       <c r="M123" t="s">
-        <v>886</v>
+        <v>946</v>
       </c>
       <c r="N123" t="s">
-        <v>887</v>
+        <v>947</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>888</v>
+        <v>948</v>
       </c>
       <c r="D124" t="s">
-        <v>889</v>
+        <v>407</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>890</v>
+        <v>949</v>
       </c>
       <c r="I124" t="s">
-        <v>891</v>
+        <v>950</v>
       </c>
       <c r="J124" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="K124" t="s">
-        <v>892</v>
+        <v>951</v>
       </c>
       <c r="L124" t="s">
-        <v>45</v>
+        <v>952</v>
       </c>
       <c r="M124" t="s">
-        <v>893</v>
+        <v>953</v>
       </c>
       <c r="N124" t="s">
-        <v>894</v>
+        <v>954</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>895</v>
+        <v>955</v>
       </c>
       <c r="D125" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>896</v>
+        <v>956</v>
       </c>
       <c r="I125" t="s">
-        <v>897</v>
+        <v>957</v>
       </c>
       <c r="J125" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K125" t="s">
-        <v>898</v>
+        <v>958</v>
       </c>
       <c r="L125" t="s">
-        <v>899</v>
+        <v>959</v>
       </c>
       <c r="M125" t="s">
-        <v>900</v>
+        <v>960</v>
       </c>
       <c r="N125" t="s">
-        <v>901</v>
+        <v>961</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>902</v>
+        <v>962</v>
       </c>
       <c r="D126" t="s">
-        <v>17</v>
+        <v>963</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>903</v>
+        <v>964</v>
       </c>
       <c r="I126" t="s">
-        <v>904</v>
+        <v>965</v>
       </c>
       <c r="J126" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K126" t="s">
-        <v>905</v>
+        <v>966</v>
       </c>
       <c r="L126" t="s">
-        <v>906</v>
+        <v>251</v>
       </c>
       <c r="M126" t="s">
-        <v>907</v>
+        <v>967</v>
       </c>
       <c r="N126" t="s">
-        <v>908</v>
+        <v>968</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>909</v>
+        <v>969</v>
       </c>
       <c r="D127" t="s">
-        <v>910</v>
+        <v>970</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>911</v>
+        <v>971</v>
       </c>
       <c r="I127" t="s">
-        <v>912</v>
+        <v>972</v>
       </c>
       <c r="J127" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="K127" t="s">
-        <v>913</v>
+        <v>973</v>
       </c>
       <c r="L127" t="s">
-        <v>45</v>
+        <v>251</v>
       </c>
       <c r="M127" t="s">
-        <v>914</v>
+        <v>974</v>
       </c>
       <c r="N127" t="s">
-        <v>915</v>
+        <v>975</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>916</v>
+        <v>976</v>
       </c>
       <c r="D128" t="s">
-        <v>17</v>
+        <v>977</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>917</v>
+        <v>978</v>
       </c>
       <c r="I128" t="s">
-        <v>918</v>
+        <v>979</v>
       </c>
       <c r="J128" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K128" t="s">
-        <v>919</v>
+        <v>980</v>
       </c>
       <c r="L128" t="s">
-        <v>920</v>
+        <v>981</v>
       </c>
       <c r="M128" t="s">
-        <v>921</v>
+        <v>982</v>
       </c>
       <c r="N128" t="s">
-        <v>922</v>
+        <v>983</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>923</v>
+        <v>984</v>
       </c>
       <c r="D129" t="s">
-        <v>924</v>
+        <v>985</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>925</v>
+        <v>986</v>
       </c>
       <c r="I129" t="s">
-        <v>926</v>
+        <v>987</v>
       </c>
       <c r="J129" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="K129" t="s">
-        <v>927</v>
+        <v>988</v>
       </c>
       <c r="L129" t="s">
-        <v>327</v>
+        <v>251</v>
       </c>
       <c r="M129" t="s">
-        <v>928</v>
+        <v>989</v>
       </c>
       <c r="N129" t="s">
-        <v>929</v>
+        <v>990</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>930</v>
+        <v>991</v>
       </c>
       <c r="D130" t="s">
-        <v>931</v>
+        <v>992</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>932</v>
+        <v>993</v>
       </c>
       <c r="I130" t="s">
-        <v>933</v>
+        <v>994</v>
       </c>
       <c r="J130" t="s">
-        <v>840</v>
+        <v>895</v>
       </c>
       <c r="K130" t="s">
-        <v>934</v>
+        <v>995</v>
       </c>
       <c r="L130" t="s">
-        <v>45</v>
+        <v>996</v>
       </c>
       <c r="M130" t="s">
-        <v>935</v>
-[...3 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>937</v>
+        <v>998</v>
       </c>
       <c r="D131" t="s">
-        <v>17</v>
+        <v>999</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>938</v>
+        <v>1000</v>
       </c>
       <c r="I131" t="s">
-        <v>939</v>
+        <v>1001</v>
       </c>
       <c r="J131" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K131" t="s">
-        <v>940</v>
+        <v>1002</v>
       </c>
       <c r="L131" t="s">
-        <v>941</v>
+        <v>1003</v>
       </c>
       <c r="M131" t="s">
-        <v>942</v>
+        <v>1004</v>
       </c>
       <c r="N131" t="s">
-        <v>943</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>944</v>
+        <v>1006</v>
       </c>
       <c r="D132" t="s">
-        <v>17</v>
+        <v>1007</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>945</v>
+        <v>1008</v>
       </c>
       <c r="I132" t="s">
-        <v>946</v>
+        <v>1009</v>
       </c>
       <c r="J132" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K132" t="s">
-        <v>947</v>
+        <v>1010</v>
       </c>
       <c r="L132" t="s">
-        <v>948</v>
+        <v>1011</v>
       </c>
       <c r="M132" t="s">
-        <v>949</v>
+        <v>1012</v>
       </c>
       <c r="N132" t="s">
-        <v>950</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>951</v>
+        <v>1014</v>
       </c>
       <c r="D133" t="s">
-        <v>17</v>
+        <v>1015</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>952</v>
+        <v>1016</v>
       </c>
       <c r="I133" t="s">
-        <v>953</v>
+        <v>1017</v>
       </c>
       <c r="J133" t="s">
-        <v>108</v>
+        <v>895</v>
       </c>
       <c r="K133" t="s">
-        <v>954</v>
+        <v>1018</v>
       </c>
       <c r="L133" t="s">
-        <v>955</v>
+        <v>116</v>
       </c>
       <c r="M133" t="s">
-        <v>956</v>
+        <v>1019</v>
       </c>
       <c r="N133" t="s">
-        <v>957</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>958</v>
+        <v>1021</v>
       </c>
       <c r="D134" t="s">
-        <v>17</v>
+        <v>1022</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>959</v>
+        <v>1023</v>
       </c>
       <c r="I134" t="s">
-        <v>960</v>
+        <v>1024</v>
       </c>
       <c r="J134" t="s">
-        <v>598</v>
+        <v>895</v>
       </c>
       <c r="K134" t="s">
-        <v>961</v>
+        <v>1025</v>
       </c>
       <c r="L134" t="s">
-        <v>962</v>
+        <v>116</v>
       </c>
       <c r="M134" t="s">
-        <v>963</v>
+        <v>1026</v>
       </c>
       <c r="N134" t="s">
-        <v>964</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
-      <c r="C135" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C135"/>
       <c r="D135" t="s">
-        <v>17</v>
+        <v>1028</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>966</v>
+        <v>1029</v>
       </c>
       <c r="I135" t="s">
-        <v>967</v>
+        <v>1030</v>
       </c>
       <c r="J135" t="s">
-        <v>598</v>
+        <v>1031</v>
       </c>
       <c r="K135" t="s">
-        <v>968</v>
+        <v>1032</v>
       </c>
       <c r="L135" t="s">
-        <v>969</v>
+        <v>1033</v>
       </c>
       <c r="M135" t="s">
-        <v>970</v>
-[...3 lines deleted...]
-      </c>
+        <v>1034</v>
+      </c>
+      <c r="N135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
-      <c r="C136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C136"/>
       <c r="D136" t="s">
-        <v>973</v>
+        <v>1035</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>974</v>
+        <v>1036</v>
       </c>
       <c r="I136" t="s">
-        <v>975</v>
+        <v>1037</v>
       </c>
       <c r="J136" t="s">
-        <v>598</v>
+        <v>1031</v>
       </c>
       <c r="K136" t="s">
-        <v>976</v>
+        <v>1038</v>
       </c>
       <c r="L136" t="s">
-        <v>218</v>
+        <v>1039</v>
       </c>
       <c r="M136" t="s">
-        <v>977</v>
-[...3 lines deleted...]
-      </c>
+        <v>1040</v>
+      </c>
+      <c r="N136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
-      <c r="C137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C137"/>
       <c r="D137" t="s">
-        <v>979</v>
+        <v>1041</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>980</v>
+        <v>1042</v>
       </c>
       <c r="I137" t="s">
-        <v>981</v>
+        <v>1043</v>
       </c>
       <c r="J137" t="s">
-        <v>598</v>
+        <v>1031</v>
       </c>
       <c r="K137" t="s">
-        <v>982</v>
+        <v>1044</v>
       </c>
       <c r="L137" t="s">
-        <v>218</v>
+        <v>1045</v>
       </c>
       <c r="M137" t="s">
-        <v>983</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="N137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>984</v>
+        <v>1047</v>
       </c>
       <c r="D138" t="s">
-        <v>17</v>
+        <v>1048</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>985</v>
+        <v>1049</v>
       </c>
       <c r="I138" t="s">
-        <v>986</v>
+        <v>1050</v>
       </c>
       <c r="J138" t="s">
-        <v>108</v>
+        <v>1051</v>
       </c>
       <c r="K138" t="s">
-        <v>987</v>
+        <v>1052</v>
       </c>
       <c r="L138" t="s">
-        <v>988</v>
+        <v>116</v>
       </c>
       <c r="M138" t="s">
-        <v>989</v>
+        <v>1053</v>
       </c>
       <c r="N138" t="s">
-        <v>990</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>991</v>
+        <v>1055</v>
       </c>
       <c r="D139" t="s">
-        <v>17</v>
+        <v>1056</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>992</v>
+        <v>1057</v>
       </c>
       <c r="I139" t="s">
-        <v>993</v>
+        <v>1058</v>
       </c>
       <c r="J139" t="s">
-        <v>108</v>
+        <v>1059</v>
       </c>
       <c r="K139" t="s">
-        <v>994</v>
+        <v>1060</v>
       </c>
       <c r="L139" t="s">
-        <v>995</v>
+        <v>1061</v>
       </c>
       <c r="M139" t="s">
-        <v>996</v>
+        <v>1062</v>
       </c>
       <c r="N139" t="s">
-        <v>997</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>853</v>
+        <v>1064</v>
       </c>
       <c r="D140" t="s">
-        <v>998</v>
+        <v>1065</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>999</v>
+        <v>1066</v>
       </c>
       <c r="I140" t="s">
-        <v>1000</v>
+        <v>1067</v>
       </c>
       <c r="J140" t="s">
-        <v>293</v>
+        <v>1051</v>
       </c>
       <c r="K140" t="s">
-        <v>1001</v>
+        <v>1068</v>
       </c>
       <c r="L140" t="s">
-        <v>1002</v>
+        <v>335</v>
       </c>
       <c r="M140" t="s">
-        <v>1003</v>
-[...1 lines deleted...]
-      <c r="N140"/>
+        <v>1069</v>
+      </c>
+      <c r="N140" t="s">
+        <v>1070</v>
+      </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1004</v>
+        <v>1071</v>
       </c>
       <c r="D141" t="s">
-        <v>1005</v>
+        <v>1072</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>1006</v>
+        <v>1073</v>
       </c>
       <c r="I141" t="s">
-        <v>1007</v>
+        <v>1074</v>
       </c>
       <c r="J141" t="s">
-        <v>598</v>
+        <v>1059</v>
       </c>
       <c r="K141" t="s">
-        <v>1008</v>
+        <v>1075</v>
       </c>
       <c r="L141" t="s">
-        <v>1009</v>
+        <v>517</v>
       </c>
       <c r="M141" t="s">
-        <v>1010</v>
+        <v>1076</v>
       </c>
       <c r="N141" t="s">
-        <v>1011</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1012</v>
+        <v>1078</v>
       </c>
       <c r="D142" t="s">
-        <v>17</v>
+        <v>1079</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>1013</v>
+        <v>1080</v>
       </c>
       <c r="I142" t="s">
-        <v>1014</v>
+        <v>1081</v>
       </c>
       <c r="J142" t="s">
-        <v>598</v>
+        <v>1051</v>
       </c>
       <c r="K142" t="s">
-        <v>1015</v>
+        <v>1082</v>
       </c>
       <c r="L142" t="s">
-        <v>1016</v>
+        <v>116</v>
       </c>
       <c r="M142" t="s">
-        <v>1017</v>
+        <v>1083</v>
       </c>
       <c r="N142" t="s">
-        <v>1018</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1019</v>
+        <v>1085</v>
       </c>
       <c r="D143" t="s">
-        <v>17</v>
+        <v>1086</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>1020</v>
+        <v>1087</v>
       </c>
       <c r="I143" t="s">
-        <v>1021</v>
+        <v>1088</v>
       </c>
       <c r="J143" t="s">
-        <v>598</v>
+        <v>1059</v>
       </c>
       <c r="K143" t="s">
-        <v>1022</v>
+        <v>1089</v>
       </c>
       <c r="L143" t="s">
-        <v>1023</v>
+        <v>859</v>
       </c>
       <c r="M143" t="s">
-        <v>1024</v>
+        <v>1090</v>
       </c>
       <c r="N143" t="s">
-        <v>1025</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1026</v>
+        <v>1092</v>
       </c>
       <c r="D144" t="s">
-        <v>1027</v>
+        <v>1093</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1028</v>
+        <v>1094</v>
       </c>
       <c r="I144" t="s">
-        <v>1029</v>
+        <v>1095</v>
       </c>
       <c r="J144" t="s">
-        <v>840</v>
+        <v>1059</v>
       </c>
       <c r="K144" t="s">
-        <v>1030</v>
+        <v>1096</v>
       </c>
       <c r="L144" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="M144" t="s">
-        <v>1031</v>
+        <v>1097</v>
       </c>
       <c r="N144" t="s">
-        <v>1032</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1033</v>
+        <v>1092</v>
       </c>
       <c r="D145" t="s">
-        <v>1034</v>
+        <v>1093</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1035</v>
+        <v>42</v>
       </c>
       <c r="I145" t="s">
-        <v>1036</v>
+        <v>1099</v>
       </c>
       <c r="J145" t="s">
-        <v>840</v>
+        <v>1059</v>
       </c>
       <c r="K145" t="s">
-        <v>1037</v>
+        <v>1100</v>
       </c>
       <c r="L145" t="s">
-        <v>1038</v>
+        <v>34</v>
       </c>
       <c r="M145" t="s">
-        <v>1039</v>
+        <v>1101</v>
       </c>
       <c r="N145" t="s">
-        <v>1040</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1041</v>
+        <v>1102</v>
       </c>
       <c r="D146" t="s">
-        <v>1042</v>
+        <v>1103</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1043</v>
+        <v>1104</v>
       </c>
       <c r="I146" t="s">
-        <v>1044</v>
+        <v>1105</v>
       </c>
       <c r="J146" t="s">
-        <v>840</v>
+        <v>1059</v>
       </c>
       <c r="K146" t="s">
-        <v>1045</v>
+        <v>1106</v>
       </c>
       <c r="L146" t="s">
-        <v>150</v>
+        <v>305</v>
       </c>
       <c r="M146" t="s">
-        <v>1046</v>
+        <v>1107</v>
       </c>
       <c r="N146" t="s">
-        <v>1047</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1048</v>
+        <v>1102</v>
       </c>
       <c r="D147" t="s">
-        <v>1049</v>
+        <v>1103</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>1050</v>
+        <v>1109</v>
       </c>
       <c r="I147" t="s">
-        <v>1051</v>
+        <v>1110</v>
       </c>
       <c r="J147" t="s">
-        <v>840</v>
+        <v>1059</v>
       </c>
       <c r="K147" t="s">
-        <v>1052</v>
+        <v>1111</v>
       </c>
       <c r="L147" t="s">
-        <v>1038</v>
+        <v>305</v>
       </c>
       <c r="M147" t="s">
-        <v>1053</v>
+        <v>1112</v>
       </c>
       <c r="N147" t="s">
-        <v>1054</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1055</v>
+        <v>1113</v>
       </c>
       <c r="D148" t="s">
-        <v>1056</v>
+        <v>1114</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1057</v>
+        <v>1115</v>
       </c>
       <c r="I148" t="s">
-        <v>1058</v>
+        <v>1116</v>
       </c>
       <c r="J148" t="s">
-        <v>840</v>
+        <v>1059</v>
       </c>
       <c r="K148" t="s">
-        <v>1059</v>
+        <v>1117</v>
       </c>
       <c r="L148" t="s">
-        <v>1060</v>
+        <v>1118</v>
       </c>
       <c r="M148" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="N148"/>
+        <v>1119</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1120</v>
+      </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1062</v>
+        <v>1121</v>
       </c>
       <c r="D149" t="s">
-        <v>1063</v>
+        <v>1122</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1064</v>
+        <v>1123</v>
       </c>
       <c r="I149" t="s">
-        <v>1065</v>
+        <v>1124</v>
       </c>
       <c r="J149" t="s">
-        <v>840</v>
+        <v>1051</v>
       </c>
       <c r="K149" t="s">
-        <v>1066</v>
+        <v>1125</v>
       </c>
       <c r="L149" t="s">
-        <v>1067</v>
+        <v>116</v>
       </c>
       <c r="M149" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="N149"/>
+        <v>1126</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1127</v>
+      </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1069</v>
+        <v>1128</v>
       </c>
       <c r="D150" t="s">
-        <v>1070</v>
+        <v>1129</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1071</v>
+        <v>1130</v>
       </c>
       <c r="I150" t="s">
-        <v>1072</v>
+        <v>1131</v>
       </c>
       <c r="J150" t="s">
-        <v>840</v>
+        <v>1051</v>
       </c>
       <c r="K150" t="s">
-        <v>1073</v>
+        <v>1132</v>
       </c>
       <c r="L150" t="s">
-        <v>1074</v>
+        <v>335</v>
       </c>
       <c r="M150" t="s">
-        <v>1075</v>
-[...1 lines deleted...]
-      <c r="N150"/>
+        <v>1133</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1134</v>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1076</v>
+        <v>1135</v>
       </c>
       <c r="D151" t="s">
-        <v>17</v>
+        <v>1136</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1077</v>
+        <v>1137</v>
       </c>
       <c r="I151" t="s">
-        <v>1078</v>
+        <v>1138</v>
       </c>
       <c r="J151" t="s">
-        <v>108</v>
+        <v>1059</v>
       </c>
       <c r="K151" t="s">
-        <v>1079</v>
+        <v>1139</v>
       </c>
       <c r="L151" t="s">
-        <v>1080</v>
+        <v>1140</v>
       </c>
       <c r="M151" t="s">
-        <v>1081</v>
+        <v>1141</v>
       </c>
       <c r="N151" t="s">
-        <v>1082</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1083</v>
+        <v>1143</v>
       </c>
       <c r="D152" t="s">
-        <v>17</v>
+        <v>1144</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1084</v>
+        <v>1145</v>
       </c>
       <c r="I152" t="s">
-        <v>1085</v>
+        <v>1146</v>
       </c>
       <c r="J152" t="s">
-        <v>108</v>
+        <v>1051</v>
       </c>
       <c r="K152" t="s">
-        <v>1086</v>
+        <v>1147</v>
       </c>
       <c r="L152" t="s">
-        <v>1087</v>
+        <v>335</v>
       </c>
       <c r="M152" t="s">
-        <v>1088</v>
+        <v>1148</v>
       </c>
       <c r="N152" t="s">
-        <v>1089</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1090</v>
+        <v>1150</v>
       </c>
       <c r="D153" t="s">
-        <v>17</v>
+        <v>1151</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1091</v>
+        <v>368</v>
       </c>
       <c r="I153" t="s">
-        <v>1092</v>
+        <v>1152</v>
       </c>
       <c r="J153" t="s">
-        <v>108</v>
+        <v>1051</v>
       </c>
       <c r="K153" t="s">
-        <v>1093</v>
+        <v>1153</v>
       </c>
       <c r="L153" t="s">
-        <v>1094</v>
+        <v>116</v>
       </c>
       <c r="M153" t="s">
-        <v>1095</v>
+        <v>1154</v>
       </c>
       <c r="N153" t="s">
-        <v>1096</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1097</v>
+        <v>1150</v>
       </c>
       <c r="D154" t="s">
-        <v>1098</v>
+        <v>1156</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1099</v>
+        <v>1157</v>
       </c>
       <c r="I154" t="s">
-        <v>1100</v>
+        <v>1158</v>
       </c>
       <c r="J154" t="s">
-        <v>840</v>
+        <v>1051</v>
       </c>
       <c r="K154" t="s">
-        <v>1101</v>
+        <v>1159</v>
       </c>
       <c r="L154" t="s">
-        <v>1038</v>
+        <v>116</v>
       </c>
       <c r="M154" t="s">
-        <v>1102</v>
+        <v>1160</v>
       </c>
       <c r="N154" t="s">
-        <v>1103</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1104</v>
+        <v>1161</v>
       </c>
       <c r="D155" t="s">
-        <v>1105</v>
+        <v>1162</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1106</v>
+        <v>1163</v>
       </c>
       <c r="I155" t="s">
-        <v>1107</v>
+        <v>1164</v>
       </c>
       <c r="J155" t="s">
-        <v>840</v>
+        <v>1051</v>
       </c>
       <c r="K155" t="s">
-        <v>1108</v>
+        <v>1165</v>
       </c>
       <c r="L155" t="s">
-        <v>1038</v>
+        <v>116</v>
       </c>
       <c r="M155" t="s">
-        <v>1109</v>
+        <v>1166</v>
       </c>
       <c r="N155" t="s">
-        <v>1110</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1111</v>
+        <v>1168</v>
       </c>
       <c r="D156" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G156"/>
+        <v>1056</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F156" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1171</v>
+      </c>
       <c r="H156" t="s">
-        <v>1112</v>
+        <v>1172</v>
       </c>
       <c r="I156" t="s">
-        <v>1113</v>
+        <v>1173</v>
       </c>
       <c r="J156" t="s">
-        <v>108</v>
+        <v>1059</v>
       </c>
       <c r="K156" t="s">
-        <v>1114</v>
+        <v>1174</v>
       </c>
       <c r="L156" t="s">
-        <v>1115</v>
+        <v>251</v>
       </c>
       <c r="M156" t="s">
-        <v>1116</v>
+        <v>1175</v>
       </c>
       <c r="N156" t="s">
-        <v>1117</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1118</v>
+        <v>1177</v>
       </c>
       <c r="D157" t="s">
-        <v>1119</v>
+        <v>270</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1120</v>
+        <v>1178</v>
       </c>
       <c r="I157" t="s">
-        <v>1121</v>
+        <v>1179</v>
       </c>
       <c r="J157" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="K157" t="s">
-        <v>1122</v>
+        <v>1180</v>
       </c>
       <c r="L157" t="s">
-        <v>1038</v>
+        <v>1181</v>
       </c>
       <c r="M157" t="s">
-        <v>1123</v>
+        <v>1182</v>
       </c>
       <c r="N157" t="s">
-        <v>1124</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1125</v>
+        <v>1184</v>
       </c>
       <c r="D158" t="s">
-        <v>1126</v>
+        <v>1185</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1127</v>
+        <v>1186</v>
       </c>
       <c r="I158" t="s">
-        <v>1128</v>
+        <v>1187</v>
       </c>
       <c r="J158" t="s">
-        <v>840</v>
+        <v>1051</v>
       </c>
       <c r="K158" t="s">
-        <v>1129</v>
+        <v>1188</v>
       </c>
       <c r="L158" t="s">
-        <v>1130</v>
+        <v>116</v>
       </c>
       <c r="M158" t="s">
-        <v>1131</v>
-[...1 lines deleted...]
-      <c r="N158"/>
+        <v>1189</v>
+      </c>
+      <c r="N158" t="s">
+        <v>1190</v>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1132</v>
+        <v>1191</v>
       </c>
       <c r="D159" t="s">
-        <v>1133</v>
+        <v>1192</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1057</v>
+        <v>1193</v>
       </c>
       <c r="I159" t="s">
-        <v>1134</v>
+        <v>1194</v>
       </c>
       <c r="J159" t="s">
-        <v>840</v>
+        <v>1051</v>
       </c>
       <c r="K159" t="s">
-        <v>1135</v>
+        <v>1195</v>
       </c>
       <c r="L159" t="s">
-        <v>1136</v>
+        <v>1196</v>
       </c>
       <c r="M159" t="s">
-        <v>1137</v>
+        <v>1197</v>
       </c>
       <c r="N159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1138</v>
+        <v>1198</v>
       </c>
       <c r="D160" t="s">
-        <v>1139</v>
+        <v>1199</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1064</v>
+        <v>1200</v>
       </c>
       <c r="I160" t="s">
-        <v>1134</v>
+        <v>1201</v>
       </c>
       <c r="J160" t="s">
-        <v>840</v>
+        <v>1059</v>
       </c>
       <c r="K160" t="s">
-        <v>1140</v>
+        <v>1202</v>
       </c>
       <c r="L160" t="s">
-        <v>1141</v>
+        <v>859</v>
       </c>
       <c r="M160" t="s">
-        <v>1142</v>
-[...1 lines deleted...]
-      <c r="N160"/>
+        <v>1203</v>
+      </c>
+      <c r="N160" t="s">
+        <v>1204</v>
+      </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1143</v>
+        <v>1205</v>
       </c>
       <c r="D161" t="s">
-        <v>713</v>
+        <v>1206</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1144</v>
+        <v>1207</v>
       </c>
       <c r="I161" t="s">
-        <v>1145</v>
+        <v>1208</v>
       </c>
       <c r="J161" t="s">
-        <v>598</v>
+        <v>1051</v>
       </c>
       <c r="K161" t="s">
-        <v>1146</v>
+        <v>1209</v>
       </c>
       <c r="L161" t="s">
-        <v>1147</v>
+        <v>116</v>
       </c>
       <c r="M161" t="s">
-        <v>1148</v>
+        <v>1210</v>
       </c>
       <c r="N161" t="s">
-        <v>1149</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1150</v>
+        <v>1212</v>
       </c>
       <c r="D162" t="s">
-        <v>1151</v>
+        <v>1213</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1152</v>
+        <v>1214</v>
       </c>
       <c r="I162" t="s">
-        <v>1153</v>
+        <v>1215</v>
       </c>
       <c r="J162" t="s">
-        <v>598</v>
+        <v>1051</v>
       </c>
       <c r="K162" t="s">
-        <v>1154</v>
+        <v>1216</v>
       </c>
       <c r="L162" t="s">
-        <v>1155</v>
+        <v>116</v>
       </c>
       <c r="M162" t="s">
-        <v>1156</v>
+        <v>1217</v>
       </c>
       <c r="N162" t="s">
-        <v>1157</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1158</v>
+        <v>1219</v>
       </c>
       <c r="D163" t="s">
-        <v>1159</v>
+        <v>1220</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1160</v>
+        <v>1221</v>
       </c>
       <c r="I163" t="s">
-        <v>1161</v>
+        <v>1222</v>
       </c>
       <c r="J163" t="s">
-        <v>840</v>
+        <v>392</v>
       </c>
       <c r="K163" t="s">
-        <v>1162</v>
+        <v>1223</v>
       </c>
       <c r="L163" t="s">
-        <v>150</v>
+        <v>305</v>
       </c>
       <c r="M163" t="s">
-        <v>1163</v>
+        <v>1224</v>
       </c>
       <c r="N163" t="s">
-        <v>1164</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1165</v>
+        <v>1219</v>
       </c>
       <c r="D164" t="s">
-        <v>1166</v>
+        <v>1220</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1071</v>
+        <v>1226</v>
       </c>
       <c r="I164" t="s">
-        <v>1167</v>
+        <v>1227</v>
       </c>
       <c r="J164" t="s">
-        <v>840</v>
+        <v>392</v>
       </c>
       <c r="K164" t="s">
-        <v>1168</v>
+        <v>1228</v>
       </c>
       <c r="L164" t="s">
-        <v>1169</v>
+        <v>305</v>
       </c>
       <c r="M164" t="s">
-        <v>1170</v>
-[...1 lines deleted...]
-      <c r="N164"/>
+        <v>1229</v>
+      </c>
+      <c r="N164" t="s">
+        <v>1225</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1171</v>
+        <v>1230</v>
       </c>
       <c r="D165" t="s">
-        <v>1172</v>
+        <v>1220</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1057</v>
+        <v>1231</v>
       </c>
       <c r="I165" t="s">
-        <v>1173</v>
+        <v>1232</v>
       </c>
       <c r="J165" t="s">
-        <v>840</v>
+        <v>392</v>
       </c>
       <c r="K165" t="s">
-        <v>1174</v>
+        <v>1233</v>
       </c>
       <c r="L165" t="s">
-        <v>1175</v>
+        <v>305</v>
       </c>
       <c r="M165" t="s">
-        <v>1176</v>
-[...1 lines deleted...]
-      <c r="N165"/>
+        <v>1234</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1235</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1177</v>
+        <v>1230</v>
       </c>
       <c r="D166" t="s">
-        <v>1178</v>
+        <v>1220</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1064</v>
+        <v>1236</v>
       </c>
       <c r="I166" t="s">
-        <v>1173</v>
+        <v>1237</v>
       </c>
       <c r="J166" t="s">
-        <v>840</v>
+        <v>392</v>
       </c>
       <c r="K166" t="s">
-        <v>1179</v>
+        <v>1238</v>
       </c>
       <c r="L166" t="s">
-        <v>1180</v>
+        <v>305</v>
       </c>
       <c r="M166" t="s">
-        <v>1181</v>
-[...1 lines deleted...]
-      <c r="N166"/>
+        <v>1239</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1235</v>
+      </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1182</v>
+        <v>1240</v>
       </c>
       <c r="D167" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1183</v>
+        <v>1241</v>
       </c>
       <c r="I167" t="s">
-        <v>1184</v>
+        <v>1242</v>
       </c>
       <c r="J167" t="s">
-        <v>293</v>
+        <v>823</v>
       </c>
       <c r="K167" t="s">
-        <v>1185</v>
+        <v>1243</v>
       </c>
       <c r="L167" t="s">
-        <v>1186</v>
+        <v>1244</v>
       </c>
       <c r="M167" t="s">
-        <v>1187</v>
+        <v>1245</v>
       </c>
       <c r="N167" t="s">
-        <v>1188</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1189</v>
+        <v>1247</v>
       </c>
       <c r="D168" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1190</v>
+        <v>1248</v>
       </c>
       <c r="I168" t="s">
-        <v>1191</v>
+        <v>1249</v>
       </c>
       <c r="J168" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K168" t="s">
-        <v>1192</v>
+        <v>1250</v>
       </c>
       <c r="L168" t="s">
-        <v>1193</v>
+        <v>1251</v>
       </c>
       <c r="M168" t="s">
-        <v>1194</v>
+        <v>1252</v>
       </c>
       <c r="N168" t="s">
-        <v>1195</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1196</v>
+        <v>1254</v>
       </c>
       <c r="D169" t="s">
-        <v>17</v>
+        <v>1255</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1197</v>
+        <v>1256</v>
       </c>
       <c r="I169" t="s">
-        <v>1198</v>
+        <v>1257</v>
       </c>
       <c r="J169" t="s">
-        <v>108</v>
+        <v>1258</v>
       </c>
       <c r="K169" t="s">
-        <v>1199</v>
+        <v>1259</v>
       </c>
       <c r="L169" t="s">
-        <v>1200</v>
+        <v>1260</v>
       </c>
       <c r="M169" t="s">
-        <v>1201</v>
+        <v>1261</v>
       </c>
       <c r="N169" t="s">
-        <v>1202</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1203</v>
+        <v>1263</v>
       </c>
       <c r="D170" t="s">
-        <v>17</v>
+        <v>1220</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1204</v>
+        <v>1264</v>
       </c>
       <c r="I170" t="s">
-        <v>1205</v>
+        <v>1265</v>
       </c>
       <c r="J170" t="s">
-        <v>108</v>
+        <v>392</v>
       </c>
       <c r="K170" t="s">
-        <v>1206</v>
+        <v>1266</v>
       </c>
       <c r="L170" t="s">
-        <v>1207</v>
+        <v>305</v>
       </c>
       <c r="M170" t="s">
-        <v>1208</v>
+        <v>1267</v>
       </c>
       <c r="N170" t="s">
-        <v>1209</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1210</v>
+        <v>1269</v>
       </c>
       <c r="D171" t="s">
-        <v>1211</v>
+        <v>855</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1212</v>
+        <v>1270</v>
       </c>
       <c r="I171" t="s">
-        <v>1213</v>
+        <v>1271</v>
       </c>
       <c r="J171" t="s">
-        <v>840</v>
+        <v>392</v>
       </c>
       <c r="K171" t="s">
-        <v>1214</v>
+        <v>1272</v>
       </c>
       <c r="L171" t="s">
-        <v>150</v>
+        <v>1273</v>
       </c>
       <c r="M171" t="s">
-        <v>1215</v>
+        <v>1274</v>
       </c>
       <c r="N171" t="s">
-        <v>1216</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1217</v>
+        <v>1276</v>
       </c>
       <c r="D172" t="s">
-        <v>1218</v>
+        <v>855</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1219</v>
+        <v>1277</v>
       </c>
       <c r="I172" t="s">
-        <v>1220</v>
+        <v>1278</v>
       </c>
       <c r="J172" t="s">
-        <v>840</v>
+        <v>392</v>
       </c>
       <c r="K172" t="s">
-        <v>1221</v>
+        <v>1279</v>
       </c>
       <c r="L172" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="M172" t="s">
-        <v>1222</v>
+        <v>1280</v>
       </c>
       <c r="N172" t="s">
-        <v>1223</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1224</v>
+        <v>1276</v>
       </c>
       <c r="D173" t="s">
-        <v>17</v>
+        <v>855</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1225</v>
+        <v>1282</v>
       </c>
       <c r="I173" t="s">
-        <v>1226</v>
+        <v>1283</v>
       </c>
       <c r="J173" t="s">
-        <v>108</v>
+        <v>392</v>
       </c>
       <c r="K173" t="s">
-        <v>1227</v>
+        <v>1284</v>
       </c>
       <c r="L173" t="s">
-        <v>1228</v>
+        <v>34</v>
       </c>
       <c r="M173" t="s">
-        <v>1229</v>
+        <v>1285</v>
       </c>
       <c r="N173" t="s">
-        <v>1230</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1231</v>
+        <v>1286</v>
       </c>
       <c r="D174" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G174"/>
+        <v>1287</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F174" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1290</v>
+      </c>
       <c r="H174" t="s">
-        <v>1232</v>
+        <v>1291</v>
       </c>
       <c r="I174" t="s">
-        <v>1233</v>
+        <v>1292</v>
       </c>
       <c r="J174" t="s">
-        <v>293</v>
+        <v>1293</v>
       </c>
       <c r="K174" t="s">
-        <v>1234</v>
+        <v>1294</v>
       </c>
       <c r="L174" t="s">
-        <v>1235</v>
+        <v>1140</v>
       </c>
       <c r="M174" t="s">
-        <v>1236</v>
+        <v>1295</v>
       </c>
       <c r="N174" t="s">
-        <v>1237</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1238</v>
+        <v>1297</v>
       </c>
       <c r="D175" t="s">
-        <v>1239</v>
+        <v>855</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1240</v>
+        <v>1298</v>
       </c>
       <c r="I175" t="s">
-        <v>1241</v>
+        <v>1299</v>
       </c>
       <c r="J175" t="s">
-        <v>840</v>
+        <v>392</v>
       </c>
       <c r="K175" t="s">
-        <v>1242</v>
+        <v>1300</v>
       </c>
       <c r="L175" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="M175" t="s">
-        <v>1243</v>
+        <v>1301</v>
       </c>
       <c r="N175" t="s">
-        <v>1244</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1245</v>
+        <v>1303</v>
       </c>
       <c r="D176" t="s">
-        <v>17</v>
+        <v>855</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1246</v>
+        <v>1304</v>
       </c>
       <c r="I176" t="s">
-        <v>1247</v>
+        <v>1305</v>
       </c>
       <c r="J176" t="s">
-        <v>108</v>
+        <v>392</v>
       </c>
       <c r="K176" t="s">
-        <v>1248</v>
+        <v>1306</v>
       </c>
       <c r="L176" t="s">
-        <v>1249</v>
+        <v>34</v>
       </c>
       <c r="M176" t="s">
-        <v>1250</v>
+        <v>1307</v>
       </c>
       <c r="N176" t="s">
-        <v>1251</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1252</v>
+        <v>1303</v>
       </c>
       <c r="D177" t="s">
-        <v>17</v>
+        <v>855</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1253</v>
+        <v>1309</v>
       </c>
       <c r="I177" t="s">
-        <v>1254</v>
+        <v>1310</v>
       </c>
       <c r="J177" t="s">
-        <v>293</v>
+        <v>392</v>
       </c>
       <c r="K177" t="s">
-        <v>1255</v>
+        <v>1311</v>
       </c>
       <c r="L177" t="s">
-        <v>1256</v>
+        <v>34</v>
       </c>
       <c r="M177" t="s">
-        <v>1257</v>
+        <v>1312</v>
       </c>
       <c r="N177" t="s">
-        <v>1258</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1259</v>
+        <v>1313</v>
       </c>
       <c r="D178" t="s">
-        <v>17</v>
+        <v>1314</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1260</v>
+        <v>1315</v>
       </c>
       <c r="I178" t="s">
-        <v>1261</v>
+        <v>1316</v>
       </c>
       <c r="J178" t="s">
-        <v>108</v>
+        <v>1317</v>
       </c>
       <c r="K178" t="s">
-        <v>1262</v>
+        <v>1318</v>
       </c>
       <c r="L178" t="s">
-        <v>1263</v>
+        <v>116</v>
       </c>
       <c r="M178" t="s">
-        <v>1264</v>
+        <v>1319</v>
       </c>
       <c r="N178" t="s">
-        <v>1265</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1266</v>
+        <v>1321</v>
       </c>
       <c r="D179" t="s">
-        <v>17</v>
+        <v>1322</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1267</v>
+        <v>1323</v>
       </c>
       <c r="I179" t="s">
-        <v>1268</v>
+        <v>1324</v>
       </c>
       <c r="J179" t="s">
-        <v>293</v>
+        <v>392</v>
       </c>
       <c r="K179" t="s">
-        <v>1269</v>
+        <v>1325</v>
       </c>
       <c r="L179" t="s">
-        <v>1270</v>
+        <v>1326</v>
       </c>
       <c r="M179" t="s">
-        <v>1271</v>
+        <v>1327</v>
       </c>
       <c r="N179" t="s">
-        <v>1272</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1273</v>
+        <v>1329</v>
       </c>
       <c r="D180" t="s">
-        <v>699</v>
+        <v>1330</v>
       </c>
       <c r="E180" t="s">
-        <v>1274</v>
+        <v>1331</v>
       </c>
       <c r="F180" t="s">
-        <v>1275</v>
+        <v>1332</v>
       </c>
       <c r="G180" t="s">
-        <v>1276</v>
+        <v>1333</v>
       </c>
       <c r="H180" t="s">
-        <v>1277</v>
+        <v>1334</v>
       </c>
       <c r="I180" t="s">
-        <v>1278</v>
+        <v>1335</v>
       </c>
       <c r="J180" t="s">
-        <v>598</v>
+        <v>392</v>
       </c>
       <c r="K180" t="s">
-        <v>1279</v>
+        <v>1336</v>
       </c>
       <c r="L180" t="s">
-        <v>1280</v>
+        <v>155</v>
       </c>
       <c r="M180" t="s">
-        <v>1281</v>
+        <v>1337</v>
       </c>
       <c r="N180" t="s">
-        <v>1282</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1283</v>
+        <v>1339</v>
       </c>
       <c r="D181" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G181"/>
+        <v>1330</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1342</v>
+      </c>
       <c r="H181" t="s">
-        <v>1284</v>
+        <v>1343</v>
       </c>
       <c r="I181" t="s">
-        <v>1285</v>
+        <v>1344</v>
       </c>
       <c r="J181" t="s">
-        <v>108</v>
+        <v>392</v>
       </c>
       <c r="K181" t="s">
-        <v>1286</v>
+        <v>1345</v>
       </c>
       <c r="L181" t="s">
-        <v>1287</v>
+        <v>155</v>
       </c>
       <c r="M181" t="s">
-        <v>1288</v>
+        <v>1346</v>
       </c>
       <c r="N181" t="s">
-        <v>1289</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1290</v>
+        <v>1348</v>
       </c>
       <c r="D182" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G182"/>
+        <v>1349</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1352</v>
+      </c>
       <c r="H182" t="s">
-        <v>283</v>
+        <v>1353</v>
       </c>
       <c r="I182" t="s">
-        <v>1291</v>
+        <v>1354</v>
       </c>
       <c r="J182" t="s">
-        <v>108</v>
+        <v>1293</v>
       </c>
       <c r="K182" t="s">
-        <v>1292</v>
+        <v>1355</v>
       </c>
       <c r="L182" t="s">
-        <v>1293</v>
+        <v>1140</v>
       </c>
       <c r="M182" t="s">
-        <v>1294</v>
+        <v>1356</v>
       </c>
       <c r="N182" t="s">
-        <v>1295</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1296</v>
+        <v>1358</v>
       </c>
       <c r="D183" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1297</v>
+        <v>1359</v>
       </c>
       <c r="I183" t="s">
-        <v>1298</v>
+        <v>1360</v>
       </c>
       <c r="J183" t="s">
-        <v>293</v>
+        <v>823</v>
       </c>
       <c r="K183" t="s">
-        <v>1299</v>
+        <v>1361</v>
       </c>
       <c r="L183" t="s">
-        <v>1300</v>
+        <v>1362</v>
       </c>
       <c r="M183" t="s">
-        <v>1301</v>
+        <v>1363</v>
       </c>
       <c r="N183" t="s">
-        <v>1302</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1303</v>
+        <v>1365</v>
       </c>
       <c r="D184" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1304</v>
+        <v>1366</v>
       </c>
       <c r="I184" t="s">
-        <v>1305</v>
+        <v>1367</v>
       </c>
       <c r="J184" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K184" t="s">
-        <v>1306</v>
+        <v>1368</v>
       </c>
       <c r="L184" t="s">
-        <v>1307</v>
+        <v>1369</v>
       </c>
       <c r="M184" t="s">
-        <v>1308</v>
+        <v>1370</v>
       </c>
       <c r="N184" t="s">
-        <v>1309</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1310</v>
+        <v>1372</v>
       </c>
       <c r="D185" t="s">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1311</v>
+        <v>1373</v>
       </c>
       <c r="I185" t="s">
-        <v>1312</v>
+        <v>1374</v>
       </c>
       <c r="J185" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K185" t="s">
-        <v>1313</v>
+        <v>1375</v>
       </c>
       <c r="L185" t="s">
-        <v>1314</v>
+        <v>1376</v>
       </c>
       <c r="M185" t="s">
-        <v>1315</v>
+        <v>1377</v>
       </c>
       <c r="N185" t="s">
-        <v>1316</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1317</v>
+        <v>1379</v>
       </c>
       <c r="D186" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1318</v>
+        <v>1380</v>
       </c>
       <c r="I186" t="s">
-        <v>1319</v>
+        <v>1381</v>
       </c>
       <c r="J186" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K186" t="s">
-        <v>1320</v>
+        <v>1382</v>
       </c>
       <c r="L186" t="s">
-        <v>1321</v>
+        <v>1383</v>
       </c>
       <c r="M186" t="s">
-        <v>1322</v>
+        <v>1384</v>
       </c>
       <c r="N186" t="s">
-        <v>1323</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1324</v>
+        <v>1386</v>
       </c>
       <c r="D187" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>917</v>
+        <v>1387</v>
       </c>
       <c r="I187" t="s">
-        <v>1325</v>
+        <v>1388</v>
       </c>
       <c r="J187" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K187" t="s">
-        <v>1326</v>
+        <v>1389</v>
       </c>
       <c r="L187" t="s">
-        <v>1327</v>
+        <v>1390</v>
       </c>
       <c r="M187" t="s">
-        <v>1328</v>
+        <v>1391</v>
       </c>
       <c r="N187" t="s">
-        <v>1329</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1330</v>
+        <v>1386</v>
       </c>
       <c r="D188" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1331</v>
+        <v>1393</v>
       </c>
       <c r="I188" t="s">
-        <v>1332</v>
+        <v>1394</v>
       </c>
       <c r="J188" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K188" t="s">
-        <v>1333</v>
+        <v>1395</v>
       </c>
       <c r="L188" t="s">
-        <v>1334</v>
+        <v>1390</v>
       </c>
       <c r="M188" t="s">
-        <v>1335</v>
+        <v>1396</v>
       </c>
       <c r="N188" t="s">
-        <v>1336</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1337</v>
+        <v>1397</v>
       </c>
       <c r="D189" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1338</v>
+        <v>1398</v>
       </c>
       <c r="I189" t="s">
-        <v>1339</v>
+        <v>1399</v>
       </c>
       <c r="J189" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K189" t="s">
-        <v>1340</v>
+        <v>1400</v>
       </c>
       <c r="L189" t="s">
-        <v>1341</v>
+        <v>1401</v>
       </c>
       <c r="M189" t="s">
-        <v>1342</v>
+        <v>1402</v>
       </c>
       <c r="N189" t="s">
-        <v>1343</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1344</v>
+        <v>1404</v>
       </c>
       <c r="D190" t="s">
-        <v>871</v>
+        <v>64</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1345</v>
+        <v>1405</v>
       </c>
       <c r="I190" t="s">
-        <v>1346</v>
+        <v>1406</v>
       </c>
       <c r="J190" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K190" t="s">
-        <v>1347</v>
+        <v>1407</v>
       </c>
       <c r="L190" t="s">
-        <v>126</v>
+        <v>1408</v>
       </c>
       <c r="M190" t="s">
-        <v>1348</v>
+        <v>1409</v>
       </c>
       <c r="N190" t="s">
-        <v>1349</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1344</v>
+        <v>1411</v>
       </c>
       <c r="D191" t="s">
-        <v>871</v>
+        <v>64</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1350</v>
+        <v>1412</v>
       </c>
       <c r="I191" t="s">
-        <v>1351</v>
+        <v>1413</v>
       </c>
       <c r="J191" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K191" t="s">
-        <v>1352</v>
+        <v>1414</v>
       </c>
       <c r="L191" t="s">
-        <v>126</v>
+        <v>1415</v>
       </c>
       <c r="M191" t="s">
-        <v>1353</v>
+        <v>1416</v>
       </c>
       <c r="N191" t="s">
-        <v>1349</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1354</v>
+        <v>1418</v>
       </c>
       <c r="D192" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1355</v>
+        <v>1419</v>
       </c>
       <c r="I192" t="s">
-        <v>1356</v>
+        <v>1420</v>
       </c>
       <c r="J192" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K192" t="s">
-        <v>1357</v>
+        <v>1421</v>
       </c>
       <c r="L192" t="s">
-        <v>1358</v>
+        <v>1422</v>
       </c>
       <c r="M192" t="s">
-        <v>1359</v>
+        <v>1423</v>
       </c>
       <c r="N192" t="s">
-        <v>1360</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1361</v>
+        <v>1425</v>
       </c>
       <c r="D193" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1362</v>
+        <v>1426</v>
       </c>
       <c r="I193" t="s">
-        <v>1363</v>
+        <v>1427</v>
       </c>
       <c r="J193" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K193" t="s">
-        <v>1364</v>
+        <v>1428</v>
       </c>
       <c r="L193" t="s">
-        <v>1365</v>
+        <v>1429</v>
       </c>
       <c r="M193" t="s">
-        <v>1366</v>
+        <v>1430</v>
       </c>
       <c r="N193" t="s">
-        <v>1367</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1368</v>
+        <v>1432</v>
       </c>
       <c r="D194" t="s">
-        <v>1369</v>
+        <v>64</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1370</v>
+        <v>1433</v>
       </c>
       <c r="I194" t="s">
-        <v>1371</v>
+        <v>1434</v>
       </c>
       <c r="J194" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="K194" t="s">
-        <v>1372</v>
+        <v>1435</v>
       </c>
       <c r="L194" t="s">
-        <v>319</v>
+        <v>1436</v>
       </c>
       <c r="M194" t="s">
-        <v>1373</v>
+        <v>1437</v>
       </c>
       <c r="N194" t="s">
-        <v>1374</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1375</v>
+        <v>1439</v>
       </c>
       <c r="D195" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1376</v>
+        <v>1440</v>
       </c>
       <c r="I195" t="s">
-        <v>1377</v>
+        <v>1441</v>
       </c>
       <c r="J195" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K195" t="s">
-        <v>1378</v>
+        <v>1442</v>
       </c>
       <c r="L195" t="s">
-        <v>1379</v>
+        <v>1443</v>
       </c>
       <c r="M195" t="s">
-        <v>1380</v>
+        <v>1444</v>
       </c>
       <c r="N195" t="s">
-        <v>1381</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1382</v>
+        <v>1446</v>
       </c>
       <c r="D196" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1383</v>
+        <v>765</v>
       </c>
       <c r="I196" t="s">
-        <v>1384</v>
+        <v>1447</v>
       </c>
       <c r="J196" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K196" t="s">
-        <v>1385</v>
+        <v>1448</v>
       </c>
       <c r="L196" t="s">
-        <v>1386</v>
+        <v>1449</v>
       </c>
       <c r="M196" t="s">
-        <v>1387</v>
+        <v>1450</v>
       </c>
       <c r="N196" t="s">
-        <v>1388</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1389</v>
+        <v>1452</v>
       </c>
       <c r="D197" t="s">
-        <v>1390</v>
+        <v>64</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1391</v>
+        <v>1453</v>
       </c>
       <c r="I197" t="s">
-        <v>1392</v>
+        <v>1454</v>
       </c>
       <c r="J197" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="K197" t="s">
-        <v>1393</v>
+        <v>1455</v>
       </c>
       <c r="L197" t="s">
-        <v>150</v>
+        <v>1456</v>
       </c>
       <c r="M197" t="s">
-        <v>1394</v>
+        <v>1457</v>
       </c>
       <c r="N197" t="s">
-        <v>1395</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1396</v>
+        <v>1459</v>
       </c>
       <c r="D198" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1397</v>
+        <v>1460</v>
       </c>
       <c r="I198" t="s">
-        <v>1398</v>
+        <v>1461</v>
       </c>
       <c r="J198" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K198" t="s">
-        <v>1399</v>
+        <v>1462</v>
       </c>
       <c r="L198" t="s">
-        <v>1400</v>
+        <v>1463</v>
       </c>
       <c r="M198" t="s">
-        <v>1401</v>
+        <v>1464</v>
       </c>
       <c r="N198" t="s">
-        <v>1402</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1403</v>
+        <v>1466</v>
       </c>
       <c r="D199" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1404</v>
+        <v>1453</v>
       </c>
       <c r="I199" t="s">
-        <v>1405</v>
+        <v>1467</v>
       </c>
       <c r="J199" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K199" t="s">
-        <v>1406</v>
+        <v>1468</v>
       </c>
       <c r="L199" t="s">
-        <v>1407</v>
+        <v>1469</v>
       </c>
       <c r="M199" t="s">
-        <v>1408</v>
+        <v>1470</v>
       </c>
       <c r="N199" t="s">
-        <v>1409</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1410</v>
+        <v>1472</v>
       </c>
       <c r="D200" t="s">
-        <v>1411</v>
+        <v>64</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1412</v>
+        <v>1473</v>
       </c>
       <c r="I200" t="s">
-        <v>1413</v>
+        <v>1474</v>
       </c>
       <c r="J200" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K200" t="s">
-        <v>1414</v>
+        <v>1475</v>
       </c>
       <c r="L200" t="s">
-        <v>549</v>
+        <v>1476</v>
       </c>
       <c r="M200" t="s">
-        <v>1415</v>
+        <v>1477</v>
       </c>
       <c r="N200" t="s">
-        <v>1416</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1417</v>
+        <v>1479</v>
       </c>
       <c r="D201" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1418</v>
+        <v>1480</v>
       </c>
       <c r="I201" t="s">
-        <v>1419</v>
+        <v>1481</v>
       </c>
       <c r="J201" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K201" t="s">
-        <v>1420</v>
+        <v>1482</v>
       </c>
       <c r="L201" t="s">
-        <v>1421</v>
+        <v>1483</v>
       </c>
       <c r="M201" t="s">
-        <v>1422</v>
+        <v>1484</v>
       </c>
       <c r="N201" t="s">
-        <v>1423</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1424</v>
+        <v>1486</v>
       </c>
       <c r="D202" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1425</v>
+        <v>1487</v>
       </c>
       <c r="I202" t="s">
-        <v>1426</v>
+        <v>1488</v>
       </c>
       <c r="J202" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K202" t="s">
-        <v>1427</v>
+        <v>1489</v>
       </c>
       <c r="L202" t="s">
-        <v>1428</v>
+        <v>1490</v>
       </c>
       <c r="M202" t="s">
-        <v>1429</v>
+        <v>1491</v>
       </c>
       <c r="N202" t="s">
-        <v>1430</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1431</v>
+        <v>1493</v>
       </c>
       <c r="D203" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>1432</v>
+        <v>1494</v>
       </c>
       <c r="I203" t="s">
-        <v>1433</v>
+        <v>1495</v>
       </c>
       <c r="J203" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K203" t="s">
-        <v>1434</v>
+        <v>1496</v>
       </c>
       <c r="L203" t="s">
-        <v>1435</v>
+        <v>1497</v>
       </c>
       <c r="M203" t="s">
-        <v>1436</v>
+        <v>1498</v>
       </c>
       <c r="N203" t="s">
-        <v>1437</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1438</v>
+        <v>1500</v>
       </c>
       <c r="D204" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1439</v>
+        <v>1501</v>
       </c>
       <c r="I204" t="s">
-        <v>1440</v>
+        <v>1502</v>
       </c>
       <c r="J204" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K204" t="s">
-        <v>1441</v>
+        <v>1503</v>
       </c>
       <c r="L204" t="s">
-        <v>1442</v>
+        <v>1504</v>
       </c>
       <c r="M204" t="s">
-        <v>1443</v>
+        <v>1505</v>
       </c>
       <c r="N204" t="s">
-        <v>1444</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1445</v>
+        <v>1507</v>
       </c>
       <c r="D205" t="s">
-        <v>1446</v>
+        <v>64</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1447</v>
+        <v>1508</v>
       </c>
       <c r="I205" t="s">
-        <v>1448</v>
+        <v>1509</v>
       </c>
       <c r="J205" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K205" t="s">
-        <v>1449</v>
+        <v>1510</v>
       </c>
       <c r="L205" t="s">
-        <v>118</v>
+        <v>1511</v>
       </c>
       <c r="M205" t="s">
-        <v>1450</v>
+        <v>1512</v>
       </c>
       <c r="N205" t="s">
-        <v>1451</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1452</v>
+        <v>1514</v>
       </c>
       <c r="D206" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1453</v>
+        <v>1515</v>
       </c>
       <c r="I206" t="s">
-        <v>1454</v>
+        <v>1516</v>
       </c>
       <c r="J206" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K206" t="s">
-        <v>1455</v>
+        <v>1517</v>
       </c>
       <c r="L206" t="s">
-        <v>1456</v>
+        <v>1518</v>
       </c>
       <c r="M206" t="s">
-        <v>1457</v>
+        <v>1519</v>
       </c>
       <c r="N206" t="s">
-        <v>1458</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1459</v>
+        <v>1521</v>
       </c>
       <c r="D207" t="s">
-        <v>1460</v>
-[...9 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207"/>
       <c r="H207" t="s">
-        <v>1464</v>
+        <v>1522</v>
       </c>
       <c r="I207" t="s">
-        <v>1465</v>
+        <v>1523</v>
       </c>
       <c r="J207" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K207" t="s">
-        <v>1466</v>
+        <v>1524</v>
       </c>
       <c r="L207" t="s">
-        <v>1467</v>
+        <v>1525</v>
       </c>
       <c r="M207" t="s">
-        <v>1468</v>
+        <v>1526</v>
       </c>
       <c r="N207" t="s">
-        <v>1469</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1470</v>
+        <v>1528</v>
       </c>
       <c r="D208" t="s">
-        <v>17</v>
+        <v>1529</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1471</v>
+        <v>1530</v>
       </c>
       <c r="I208" t="s">
-        <v>1472</v>
+        <v>1531</v>
       </c>
       <c r="J208" t="s">
-        <v>108</v>
+        <v>1317</v>
       </c>
       <c r="K208" t="s">
-        <v>1473</v>
+        <v>1532</v>
       </c>
       <c r="L208" t="s">
-        <v>1474</v>
+        <v>116</v>
       </c>
       <c r="M208" t="s">
-        <v>1475</v>
+        <v>1533</v>
       </c>
       <c r="N208" t="s">
-        <v>1476</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1477</v>
+        <v>1535</v>
       </c>
       <c r="D209" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1478</v>
+        <v>1536</v>
       </c>
       <c r="I209" t="s">
-        <v>1479</v>
+        <v>1537</v>
       </c>
       <c r="J209" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K209" t="s">
-        <v>1480</v>
+        <v>1538</v>
       </c>
       <c r="L209" t="s">
-        <v>1481</v>
+        <v>1539</v>
       </c>
       <c r="M209" t="s">
-        <v>1482</v>
+        <v>1540</v>
       </c>
       <c r="N209" t="s">
-        <v>1483</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1484</v>
+        <v>1542</v>
       </c>
       <c r="D210" t="s">
-        <v>17</v>
+        <v>1543</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>18</v>
+        <v>1530</v>
       </c>
       <c r="I210" t="s">
-        <v>1485</v>
+        <v>1544</v>
       </c>
       <c r="J210" t="s">
-        <v>108</v>
+        <v>1317</v>
       </c>
       <c r="K210" t="s">
-        <v>1486</v>
+        <v>1545</v>
       </c>
       <c r="L210" t="s">
-        <v>1487</v>
+        <v>116</v>
       </c>
       <c r="M210" t="s">
-        <v>1488</v>
+        <v>1546</v>
       </c>
       <c r="N210" t="s">
-        <v>1489</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1490</v>
+        <v>1548</v>
       </c>
       <c r="D211" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1491</v>
+        <v>1549</v>
       </c>
       <c r="I211" t="s">
-        <v>1492</v>
+        <v>1550</v>
       </c>
       <c r="J211" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K211" t="s">
-        <v>1493</v>
+        <v>1551</v>
       </c>
       <c r="L211" t="s">
-        <v>1494</v>
+        <v>1552</v>
       </c>
       <c r="M211" t="s">
-        <v>1495</v>
+        <v>1553</v>
       </c>
       <c r="N211" t="s">
-        <v>1496</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1497</v>
+        <v>1555</v>
       </c>
       <c r="D212" t="s">
-        <v>17</v>
+        <v>1556</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1498</v>
+        <v>1557</v>
       </c>
       <c r="I212" t="s">
-        <v>1499</v>
+        <v>1558</v>
       </c>
       <c r="J212" t="s">
-        <v>108</v>
+        <v>1317</v>
       </c>
       <c r="K212" t="s">
-        <v>1500</v>
+        <v>1559</v>
       </c>
       <c r="L212" t="s">
-        <v>1501</v>
+        <v>116</v>
       </c>
       <c r="M212" t="s">
-        <v>1502</v>
+        <v>1560</v>
       </c>
       <c r="N212" t="s">
-        <v>1503</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1504</v>
+        <v>1562</v>
       </c>
       <c r="D213" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1505</v>
+        <v>1563</v>
       </c>
       <c r="I213" t="s">
-        <v>1506</v>
+        <v>1564</v>
       </c>
       <c r="J213" t="s">
-        <v>108</v>
+        <v>823</v>
       </c>
       <c r="K213" t="s">
-        <v>1507</v>
+        <v>1565</v>
       </c>
       <c r="L213" t="s">
-        <v>1508</v>
+        <v>1566</v>
       </c>
       <c r="M213" t="s">
-        <v>1509</v>
+        <v>1567</v>
       </c>
       <c r="N213" t="s">
-        <v>1510</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1511</v>
+        <v>1569</v>
       </c>
       <c r="D214" t="s">
-        <v>1512</v>
+        <v>64</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1513</v>
+        <v>1570</v>
       </c>
       <c r="I214" t="s">
-        <v>1514</v>
+        <v>1571</v>
       </c>
       <c r="J214" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K214" t="s">
-        <v>1516</v>
+        <v>1572</v>
       </c>
       <c r="L214" t="s">
-        <v>1517</v>
+        <v>1573</v>
       </c>
       <c r="M214" t="s">
-        <v>1518</v>
+        <v>1574</v>
       </c>
       <c r="N214" t="s">
-        <v>1519</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1520</v>
+        <v>1576</v>
       </c>
       <c r="D215" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1521</v>
+        <v>1577</v>
       </c>
       <c r="I215" t="s">
-        <v>1522</v>
+        <v>1578</v>
       </c>
       <c r="J215" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K215" t="s">
-        <v>1523</v>
+        <v>1579</v>
       </c>
       <c r="L215" t="s">
-        <v>1524</v>
+        <v>1580</v>
       </c>
       <c r="M215" t="s">
-        <v>1525</v>
+        <v>1581</v>
       </c>
       <c r="N215" t="s">
-        <v>1526</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1527</v>
+        <v>1583</v>
       </c>
       <c r="D216" t="s">
-        <v>1528</v>
+        <v>64</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1529</v>
+        <v>1584</v>
       </c>
       <c r="I216" t="s">
-        <v>1530</v>
+        <v>1585</v>
       </c>
       <c r="J216" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K216" t="s">
-        <v>1531</v>
+        <v>1586</v>
       </c>
       <c r="L216" t="s">
-        <v>1532</v>
+        <v>1587</v>
       </c>
       <c r="M216" t="s">
-        <v>1533</v>
+        <v>1588</v>
       </c>
       <c r="N216" t="s">
-        <v>1534</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1535</v>
+        <v>1590</v>
       </c>
       <c r="D217" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1536</v>
+        <v>1591</v>
       </c>
       <c r="I217" t="s">
-        <v>1537</v>
+        <v>1592</v>
       </c>
       <c r="J217" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K217" t="s">
-        <v>1538</v>
+        <v>1593</v>
       </c>
       <c r="L217" t="s">
-        <v>1539</v>
+        <v>1594</v>
       </c>
       <c r="M217" t="s">
-        <v>1540</v>
+        <v>1595</v>
       </c>
       <c r="N217" t="s">
-        <v>1541</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1542</v>
+        <v>1597</v>
       </c>
       <c r="D218" t="s">
-        <v>1543</v>
-[...9 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="G218"/>
       <c r="H218" t="s">
-        <v>1547</v>
+        <v>1598</v>
       </c>
       <c r="I218" t="s">
-        <v>1548</v>
+        <v>1599</v>
       </c>
       <c r="J218" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K218" t="s">
-        <v>1549</v>
+        <v>1600</v>
       </c>
       <c r="L218" t="s">
-        <v>489</v>
+        <v>1601</v>
       </c>
       <c r="M218" t="s">
-        <v>1550</v>
+        <v>1602</v>
       </c>
       <c r="N218" t="s">
-        <v>1551</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1552</v>
+        <v>1604</v>
       </c>
       <c r="D219" t="s">
-        <v>1553</v>
+        <v>64</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1554</v>
+        <v>1605</v>
       </c>
       <c r="I219" t="s">
-        <v>1555</v>
+        <v>1606</v>
       </c>
       <c r="J219" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K219" t="s">
-        <v>1556</v>
+        <v>1607</v>
       </c>
       <c r="L219" t="s">
-        <v>695</v>
+        <v>1608</v>
       </c>
       <c r="M219" t="s">
-        <v>1557</v>
+        <v>1609</v>
       </c>
       <c r="N219" t="s">
-        <v>1558</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1559</v>
+        <v>1611</v>
       </c>
       <c r="D220" t="s">
-        <v>1560</v>
+        <v>64</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1561</v>
+        <v>1612</v>
       </c>
       <c r="I220" t="s">
-        <v>1562</v>
+        <v>1613</v>
       </c>
       <c r="J220" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K220" t="s">
-        <v>1563</v>
+        <v>1614</v>
       </c>
       <c r="L220" t="s">
-        <v>218</v>
+        <v>1615</v>
       </c>
       <c r="M220" t="s">
-        <v>1564</v>
+        <v>1616</v>
       </c>
       <c r="N220" t="s">
-        <v>1565</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1566</v>
+        <v>1618</v>
       </c>
       <c r="D221" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1567</v>
+        <v>1619</v>
       </c>
       <c r="I221" t="s">
-        <v>1568</v>
+        <v>1620</v>
       </c>
       <c r="J221" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K221" t="s">
-        <v>1569</v>
+        <v>1621</v>
       </c>
       <c r="L221" t="s">
-        <v>1570</v>
+        <v>1622</v>
       </c>
       <c r="M221" t="s">
-        <v>1571</v>
+        <v>1623</v>
       </c>
       <c r="N221" t="s">
-        <v>1572</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1573</v>
+        <v>1625</v>
       </c>
       <c r="D222" t="s">
-        <v>1574</v>
+        <v>64</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1575</v>
+        <v>1626</v>
       </c>
       <c r="I222" t="s">
-        <v>1576</v>
+        <v>1627</v>
       </c>
       <c r="J222" t="s">
-        <v>1577</v>
+        <v>823</v>
       </c>
       <c r="K222" t="s">
-        <v>1578</v>
+        <v>1628</v>
       </c>
       <c r="L222" t="s">
-        <v>319</v>
+        <v>1629</v>
       </c>
       <c r="M222" t="s">
-        <v>1579</v>
+        <v>1630</v>
       </c>
       <c r="N222" t="s">
-        <v>1580</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1581</v>
+        <v>1632</v>
       </c>
       <c r="D223" t="s">
-        <v>17</v>
+        <v>1633</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1582</v>
+        <v>1634</v>
       </c>
       <c r="I223" t="s">
-        <v>1583</v>
+        <v>1635</v>
       </c>
       <c r="J223" t="s">
-        <v>1515</v>
+        <v>1317</v>
       </c>
       <c r="K223" t="s">
-        <v>1584</v>
+        <v>1636</v>
       </c>
       <c r="L223" t="s">
-        <v>1585</v>
+        <v>1637</v>
       </c>
       <c r="M223" t="s">
-        <v>1586</v>
+        <v>1638</v>
       </c>
       <c r="N223" t="s">
-        <v>1587</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1588</v>
+        <v>1640</v>
       </c>
       <c r="D224" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1589</v>
+        <v>1626</v>
       </c>
       <c r="I224" t="s">
-        <v>1590</v>
+        <v>1641</v>
       </c>
       <c r="J224" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K224" t="s">
-        <v>1591</v>
+        <v>1642</v>
       </c>
       <c r="L224" t="s">
-        <v>1592</v>
+        <v>1643</v>
       </c>
       <c r="M224" t="s">
-        <v>1593</v>
+        <v>1644</v>
       </c>
       <c r="N224" t="s">
-        <v>1594</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1595</v>
+        <v>1646</v>
       </c>
       <c r="D225" t="s">
-        <v>1596</v>
+        <v>64</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1597</v>
+        <v>1647</v>
       </c>
       <c r="I225" t="s">
-        <v>1598</v>
+        <v>1648</v>
       </c>
       <c r="J225" t="s">
-        <v>1577</v>
+        <v>823</v>
       </c>
       <c r="K225" t="s">
-        <v>1599</v>
+        <v>1649</v>
       </c>
       <c r="L225" t="s">
-        <v>1600</v>
+        <v>1650</v>
       </c>
       <c r="M225" t="s">
-        <v>1601</v>
-[...1 lines deleted...]
-      <c r="N225"/>
+        <v>1651</v>
+      </c>
+      <c r="N225" t="s">
+        <v>1652</v>
+      </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1602</v>
+        <v>1653</v>
       </c>
       <c r="D226" t="s">
-        <v>1603</v>
+        <v>64</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1604</v>
+        <v>1654</v>
       </c>
       <c r="I226" t="s">
-        <v>1605</v>
+        <v>1655</v>
       </c>
       <c r="J226" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K226" t="s">
-        <v>1606</v>
+        <v>1656</v>
       </c>
       <c r="L226" t="s">
-        <v>1607</v>
+        <v>1657</v>
       </c>
       <c r="M226" t="s">
-        <v>1608</v>
+        <v>1658</v>
       </c>
       <c r="N226" t="s">
-        <v>1609</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1610</v>
+        <v>1660</v>
       </c>
       <c r="D227" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1611</v>
+        <v>1661</v>
       </c>
       <c r="I227" t="s">
-        <v>1612</v>
+        <v>1662</v>
       </c>
       <c r="J227" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K227" t="s">
-        <v>1613</v>
+        <v>1663</v>
       </c>
       <c r="L227" t="s">
-        <v>1614</v>
+        <v>1664</v>
       </c>
       <c r="M227" t="s">
-        <v>1615</v>
+        <v>1665</v>
       </c>
       <c r="N227" t="s">
-        <v>1616</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1617</v>
+        <v>1667</v>
       </c>
       <c r="D228" t="s">
-        <v>17</v>
+        <v>1668</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1618</v>
+        <v>1669</v>
       </c>
       <c r="I228" t="s">
-        <v>1619</v>
+        <v>1670</v>
       </c>
       <c r="J228" t="s">
-        <v>1515</v>
+        <v>1317</v>
       </c>
       <c r="K228" t="s">
-        <v>1620</v>
+        <v>1671</v>
       </c>
       <c r="L228" t="s">
-        <v>1621</v>
+        <v>116</v>
       </c>
       <c r="M228" t="s">
-        <v>1622</v>
+        <v>1672</v>
       </c>
       <c r="N228" t="s">
-        <v>1623</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1624</v>
+        <v>1674</v>
       </c>
       <c r="D229" t="s">
-        <v>1625</v>
+        <v>1675</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1626</v>
+        <v>1676</v>
       </c>
       <c r="I229" t="s">
-        <v>1627</v>
+        <v>1677</v>
       </c>
       <c r="J229" t="s">
-        <v>1577</v>
+        <v>1317</v>
       </c>
       <c r="K229" t="s">
-        <v>1628</v>
+        <v>1678</v>
       </c>
       <c r="L229" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M229" t="s">
-        <v>1629</v>
+        <v>1679</v>
       </c>
       <c r="N229" t="s">
-        <v>1630</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1631</v>
+        <v>1681</v>
       </c>
       <c r="D230" t="s">
-        <v>1632</v>
+        <v>64</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1633</v>
+        <v>1682</v>
       </c>
       <c r="I230" t="s">
-        <v>1634</v>
+        <v>1683</v>
       </c>
       <c r="J230" t="s">
-        <v>1577</v>
+        <v>823</v>
       </c>
       <c r="K230" t="s">
-        <v>1635</v>
+        <v>1684</v>
       </c>
       <c r="L230" t="s">
-        <v>45</v>
+        <v>1685</v>
       </c>
       <c r="M230" t="s">
-        <v>1636</v>
+        <v>1686</v>
       </c>
       <c r="N230" t="s">
-        <v>1637</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1638</v>
+        <v>1688</v>
       </c>
       <c r="D231" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1639</v>
+        <v>1689</v>
       </c>
       <c r="I231" t="s">
-        <v>1640</v>
+        <v>1690</v>
       </c>
       <c r="J231" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K231" t="s">
-        <v>1641</v>
+        <v>1691</v>
       </c>
       <c r="L231" t="s">
-        <v>1642</v>
+        <v>1692</v>
       </c>
       <c r="M231" t="s">
-        <v>1643</v>
+        <v>1693</v>
       </c>
       <c r="N231" t="s">
-        <v>1644</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1645</v>
+        <v>1695</v>
       </c>
       <c r="D232" t="s">
-        <v>1646</v>
+        <v>270</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>853</v>
+        <v>1696</v>
       </c>
       <c r="I232" t="s">
-        <v>1647</v>
+        <v>1697</v>
       </c>
       <c r="J232" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="K232" t="s">
-        <v>1648</v>
+        <v>1698</v>
       </c>
       <c r="L232" t="s">
-        <v>150</v>
+        <v>1699</v>
       </c>
       <c r="M232" t="s">
-        <v>1649</v>
+        <v>1700</v>
       </c>
       <c r="N232" t="s">
-        <v>1650</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1645</v>
+        <v>1702</v>
       </c>
       <c r="D233" t="s">
-        <v>1651</v>
+        <v>1703</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1652</v>
+        <v>1704</v>
       </c>
       <c r="I233" t="s">
-        <v>1653</v>
+        <v>1705</v>
       </c>
       <c r="J233" t="s">
-        <v>1577</v>
+        <v>392</v>
       </c>
       <c r="K233" t="s">
-        <v>1654</v>
+        <v>1706</v>
       </c>
       <c r="L233" t="s">
-        <v>150</v>
+        <v>859</v>
       </c>
       <c r="M233" t="s">
-        <v>1655</v>
+        <v>1707</v>
       </c>
       <c r="N233" t="s">
-        <v>1650</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1656</v>
+        <v>1709</v>
       </c>
       <c r="D234" t="s">
-        <v>1657</v>
+        <v>1710</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1658</v>
+        <v>1711</v>
       </c>
       <c r="I234" t="s">
-        <v>1659</v>
+        <v>1712</v>
       </c>
       <c r="J234" t="s">
-        <v>1577</v>
+        <v>392</v>
       </c>
       <c r="K234" t="s">
-        <v>1660</v>
+        <v>1713</v>
       </c>
       <c r="L234" t="s">
-        <v>150</v>
+        <v>859</v>
       </c>
       <c r="M234" t="s">
-        <v>1661</v>
+        <v>1714</v>
       </c>
       <c r="N234" t="s">
-        <v>1662</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>1663</v>
+        <v>1716</v>
       </c>
       <c r="D235" t="s">
-        <v>17</v>
+        <v>1717</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1664</v>
+        <v>1718</v>
       </c>
       <c r="I235" t="s">
-        <v>1665</v>
+        <v>1719</v>
       </c>
       <c r="J235" t="s">
-        <v>598</v>
+        <v>392</v>
       </c>
       <c r="K235" t="s">
-        <v>1666</v>
+        <v>1720</v>
       </c>
       <c r="L235" t="s">
-        <v>1667</v>
+        <v>859</v>
       </c>
       <c r="M235" t="s">
-        <v>1668</v>
+        <v>1721</v>
       </c>
       <c r="N235" t="s">
-        <v>1669</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>1670</v>
+        <v>1723</v>
       </c>
       <c r="D236" t="s">
-        <v>1671</v>
+        <v>1724</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1672</v>
+        <v>368</v>
       </c>
       <c r="I236" t="s">
-        <v>1673</v>
+        <v>1725</v>
       </c>
       <c r="J236" t="s">
-        <v>1515</v>
+        <v>257</v>
       </c>
       <c r="K236" t="s">
-        <v>1674</v>
+        <v>1726</v>
       </c>
       <c r="L236" t="s">
-        <v>644</v>
+        <v>335</v>
       </c>
       <c r="M236" t="s">
-        <v>1675</v>
+        <v>1727</v>
       </c>
       <c r="N236" t="s">
-        <v>1676</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1677</v>
+        <v>1723</v>
       </c>
       <c r="D237" t="s">
-        <v>493</v>
+        <v>1729</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1678</v>
+        <v>1730</v>
       </c>
       <c r="I237" t="s">
-        <v>1679</v>
+        <v>1731</v>
       </c>
       <c r="J237" t="s">
-        <v>1515</v>
+        <v>1317</v>
       </c>
       <c r="K237" t="s">
-        <v>1680</v>
+        <v>1732</v>
       </c>
       <c r="L237" t="s">
-        <v>1681</v>
+        <v>335</v>
       </c>
       <c r="M237" t="s">
-        <v>1682</v>
+        <v>1733</v>
       </c>
       <c r="N237" t="s">
-        <v>1683</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1684</v>
+        <v>1734</v>
       </c>
       <c r="D238" t="s">
-        <v>1685</v>
+        <v>1735</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1686</v>
+        <v>1736</v>
       </c>
       <c r="I238" t="s">
-        <v>1687</v>
+        <v>1737</v>
       </c>
       <c r="J238" t="s">
-        <v>293</v>
+        <v>1317</v>
       </c>
       <c r="K238" t="s">
-        <v>1688</v>
+        <v>1738</v>
       </c>
       <c r="L238" t="s">
-        <v>1607</v>
+        <v>380</v>
       </c>
       <c r="M238" t="s">
-        <v>1689</v>
+        <v>1739</v>
       </c>
       <c r="N238" t="s">
-        <v>1690</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1691</v>
+        <v>1741</v>
       </c>
       <c r="D239" t="s">
-        <v>17</v>
+        <v>1742</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>366</v>
+        <v>1743</v>
       </c>
       <c r="I239" t="s">
-        <v>1692</v>
+        <v>1744</v>
       </c>
       <c r="J239" t="s">
-        <v>598</v>
+        <v>392</v>
       </c>
       <c r="K239" t="s">
-        <v>1693</v>
+        <v>1745</v>
       </c>
       <c r="L239" t="s">
-        <v>1694</v>
+        <v>543</v>
       </c>
       <c r="M239" t="s">
-        <v>1695</v>
+        <v>1746</v>
       </c>
       <c r="N239" t="s">
-        <v>1696</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1697</v>
+        <v>1748</v>
       </c>
       <c r="D240" t="s">
-        <v>17</v>
+        <v>1749</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1698</v>
+        <v>1750</v>
       </c>
       <c r="I240" t="s">
-        <v>1699</v>
+        <v>1751</v>
       </c>
       <c r="J240" t="s">
-        <v>598</v>
+        <v>1317</v>
       </c>
       <c r="K240" t="s">
-        <v>1700</v>
+        <v>1752</v>
       </c>
       <c r="L240" t="s">
-        <v>1701</v>
+        <v>116</v>
       </c>
       <c r="M240" t="s">
-        <v>1702</v>
+        <v>1753</v>
       </c>
       <c r="N240" t="s">
-        <v>1703</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1704</v>
+        <v>1755</v>
       </c>
       <c r="D241" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1705</v>
+        <v>1757</v>
       </c>
       <c r="I241" t="s">
-        <v>1706</v>
+        <v>1758</v>
       </c>
       <c r="J241" t="s">
-        <v>598</v>
+        <v>1317</v>
       </c>
       <c r="K241" t="s">
-        <v>1707</v>
+        <v>1759</v>
       </c>
       <c r="L241" t="s">
-        <v>1708</v>
+        <v>116</v>
       </c>
       <c r="M241" t="s">
-        <v>1709</v>
+        <v>1760</v>
       </c>
       <c r="N241" t="s">
-        <v>1710</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1711</v>
+        <v>1762</v>
       </c>
       <c r="D242" t="s">
-        <v>493</v>
+        <v>1763</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1712</v>
+        <v>1764</v>
       </c>
       <c r="I242" t="s">
-        <v>1713</v>
+        <v>1765</v>
       </c>
       <c r="J242" t="s">
-        <v>1515</v>
+        <v>1317</v>
       </c>
       <c r="K242" t="s">
-        <v>1714</v>
+        <v>1766</v>
       </c>
       <c r="L242" t="s">
-        <v>1715</v>
+        <v>116</v>
       </c>
       <c r="M242" t="s">
-        <v>1716</v>
+        <v>1767</v>
       </c>
       <c r="N242" t="s">
-        <v>1717</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1718</v>
+        <v>1769</v>
       </c>
       <c r="D243" t="s">
-        <v>493</v>
+        <v>1770</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1719</v>
+        <v>1771</v>
       </c>
       <c r="I243" t="s">
-        <v>1720</v>
+        <v>1772</v>
       </c>
       <c r="J243" t="s">
-        <v>1515</v>
+        <v>1317</v>
       </c>
       <c r="K243" t="s">
-        <v>1721</v>
+        <v>1773</v>
       </c>
       <c r="L243" t="s">
-        <v>1722</v>
+        <v>116</v>
       </c>
       <c r="M243" t="s">
-        <v>1723</v>
+        <v>1774</v>
       </c>
       <c r="N243" t="s">
-        <v>1724</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1725</v>
+        <v>1776</v>
       </c>
       <c r="D244" t="s">
-        <v>493</v>
+        <v>1777</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1726</v>
+        <v>1778</v>
       </c>
       <c r="I244" t="s">
-        <v>1727</v>
+        <v>1779</v>
       </c>
       <c r="J244" t="s">
-        <v>1515</v>
+        <v>1780</v>
       </c>
       <c r="K244" t="s">
-        <v>1728</v>
+        <v>1781</v>
       </c>
       <c r="L244" t="s">
-        <v>1729</v>
+        <v>1782</v>
       </c>
       <c r="M244" t="s">
-        <v>1730</v>
+        <v>1783</v>
       </c>
       <c r="N244" t="s">
-        <v>1731</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1732</v>
+        <v>1785</v>
       </c>
       <c r="D245" t="s">
-        <v>493</v>
+        <v>1786</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1733</v>
+        <v>1787</v>
       </c>
       <c r="I245" t="s">
-        <v>1734</v>
+        <v>1788</v>
       </c>
       <c r="J245" t="s">
-        <v>1515</v>
+        <v>1780</v>
       </c>
       <c r="K245" t="s">
-        <v>1735</v>
+        <v>1789</v>
       </c>
       <c r="L245" t="s">
-        <v>1736</v>
+        <v>1790</v>
       </c>
       <c r="M245" t="s">
-        <v>1737</v>
+        <v>1791</v>
       </c>
       <c r="N245" t="s">
-        <v>1738</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1739</v>
+        <v>1793</v>
       </c>
       <c r="D246" t="s">
-        <v>17</v>
+        <v>1794</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1740</v>
+        <v>1795</v>
       </c>
       <c r="I246" t="s">
-        <v>1741</v>
+        <v>1796</v>
       </c>
       <c r="J246" t="s">
-        <v>598</v>
+        <v>1780</v>
       </c>
       <c r="K246" t="s">
-        <v>1742</v>
+        <v>1797</v>
       </c>
       <c r="L246" t="s">
-        <v>1743</v>
+        <v>1798</v>
       </c>
       <c r="M246" t="s">
-        <v>1744</v>
+        <v>1799</v>
       </c>
       <c r="N246" t="s">
-        <v>1745</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1746</v>
+        <v>1801</v>
       </c>
       <c r="D247" t="s">
-        <v>493</v>
+        <v>1802</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>1747</v>
+        <v>1803</v>
       </c>
       <c r="I247" t="s">
-        <v>1748</v>
+        <v>1804</v>
       </c>
       <c r="J247" t="s">
-        <v>1515</v>
+        <v>1317</v>
       </c>
       <c r="K247" t="s">
-        <v>1749</v>
+        <v>1805</v>
       </c>
       <c r="L247" t="s">
-        <v>1750</v>
+        <v>116</v>
       </c>
       <c r="M247" t="s">
-        <v>1751</v>
+        <v>1806</v>
       </c>
       <c r="N247" t="s">
-        <v>1752</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1753</v>
+        <v>1808</v>
       </c>
       <c r="D248" t="s">
-        <v>493</v>
+        <v>270</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1754</v>
+        <v>1809</v>
       </c>
       <c r="I248" t="s">
-        <v>1755</v>
+        <v>1810</v>
       </c>
       <c r="J248" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K248" t="s">
-        <v>1756</v>
+        <v>1811</v>
       </c>
       <c r="L248" t="s">
-        <v>1757</v>
+        <v>1812</v>
       </c>
       <c r="M248" t="s">
-        <v>1758</v>
+        <v>1813</v>
       </c>
       <c r="N248" t="s">
-        <v>1759</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1760</v>
+        <v>1815</v>
       </c>
       <c r="D249" t="s">
-        <v>17</v>
+        <v>1816</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1761</v>
+        <v>1817</v>
       </c>
       <c r="I249" t="s">
-        <v>1762</v>
+        <v>1818</v>
       </c>
       <c r="J249" t="s">
-        <v>598</v>
+        <v>1780</v>
       </c>
       <c r="K249" t="s">
-        <v>1763</v>
+        <v>1819</v>
       </c>
       <c r="L249" t="s">
-        <v>1764</v>
+        <v>1820</v>
       </c>
       <c r="M249" t="s">
-        <v>1765</v>
+        <v>1821</v>
       </c>
       <c r="N249" t="s">
-        <v>1766</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1767</v>
+        <v>1823</v>
       </c>
       <c r="D250" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1768</v>
+        <v>1824</v>
       </c>
       <c r="I250" t="s">
-        <v>1769</v>
+        <v>1825</v>
       </c>
       <c r="J250" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K250" t="s">
-        <v>1770</v>
+        <v>1826</v>
       </c>
       <c r="L250" t="s">
-        <v>1771</v>
+        <v>1827</v>
       </c>
       <c r="M250" t="s">
-        <v>1772</v>
+        <v>1828</v>
       </c>
       <c r="N250" t="s">
-        <v>1773</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1774</v>
+        <v>1830</v>
       </c>
       <c r="D251" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1775</v>
+        <v>1824</v>
       </c>
       <c r="I251" t="s">
-        <v>1776</v>
+        <v>1831</v>
       </c>
       <c r="J251" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K251" t="s">
-        <v>1777</v>
+        <v>1832</v>
       </c>
       <c r="L251" t="s">
-        <v>1778</v>
+        <v>1833</v>
       </c>
       <c r="M251" t="s">
-        <v>1779</v>
+        <v>1834</v>
       </c>
       <c r="N251" t="s">
-        <v>1780</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1781</v>
+        <v>1836</v>
       </c>
       <c r="D252" t="s">
-        <v>1782</v>
+        <v>407</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1783</v>
+        <v>1824</v>
       </c>
       <c r="I252" t="s">
-        <v>1784</v>
+        <v>1837</v>
       </c>
       <c r="J252" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K252" t="s">
-        <v>1785</v>
+        <v>1838</v>
       </c>
       <c r="L252" t="s">
-        <v>1786</v>
+        <v>1839</v>
       </c>
       <c r="M252" t="s">
-        <v>1787</v>
+        <v>1840</v>
       </c>
       <c r="N252" t="s">
-        <v>1788</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1789</v>
+        <v>1842</v>
       </c>
       <c r="D253" t="s">
-        <v>1790</v>
+        <v>64</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1791</v>
+        <v>1843</v>
       </c>
       <c r="I253" t="s">
-        <v>1792</v>
+        <v>1844</v>
       </c>
       <c r="J253" t="s">
-        <v>1577</v>
+        <v>823</v>
       </c>
       <c r="K253" t="s">
-        <v>1793</v>
+        <v>1845</v>
       </c>
       <c r="L253" t="s">
-        <v>150</v>
+        <v>1846</v>
       </c>
       <c r="M253" t="s">
-        <v>1794</v>
+        <v>1847</v>
       </c>
       <c r="N253" t="s">
-        <v>1795</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1796</v>
+        <v>1849</v>
       </c>
       <c r="D254" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1797</v>
+        <v>1850</v>
       </c>
       <c r="I254" t="s">
-        <v>1798</v>
+        <v>1851</v>
       </c>
       <c r="J254" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K254" t="s">
-        <v>1799</v>
+        <v>1852</v>
       </c>
       <c r="L254" t="s">
-        <v>1800</v>
+        <v>1853</v>
       </c>
       <c r="M254" t="s">
-        <v>1801</v>
+        <v>1854</v>
       </c>
       <c r="N254" t="s">
-        <v>1802</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1803</v>
+        <v>1856</v>
       </c>
       <c r="D255" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1804</v>
+        <v>1857</v>
       </c>
       <c r="I255" t="s">
-        <v>1805</v>
+        <v>1858</v>
       </c>
       <c r="J255" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K255" t="s">
-        <v>1806</v>
+        <v>1859</v>
       </c>
       <c r="L255" t="s">
-        <v>1807</v>
+        <v>1860</v>
       </c>
       <c r="M255" t="s">
-        <v>1808</v>
+        <v>1861</v>
       </c>
       <c r="N255" t="s">
-        <v>1809</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1810</v>
+        <v>1863</v>
       </c>
       <c r="D256" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1811</v>
+        <v>1864</v>
       </c>
       <c r="I256" t="s">
-        <v>1812</v>
+        <v>1865</v>
       </c>
       <c r="J256" t="s">
-        <v>598</v>
+        <v>823</v>
       </c>
       <c r="K256" t="s">
-        <v>1813</v>
+        <v>1866</v>
       </c>
       <c r="L256" t="s">
-        <v>1814</v>
+        <v>1867</v>
       </c>
       <c r="M256" t="s">
-        <v>1815</v>
+        <v>1868</v>
       </c>
       <c r="N256" t="s">
-        <v>1816</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1656</v>
+        <v>1870</v>
       </c>
       <c r="D257" t="s">
-        <v>1656</v>
+        <v>64</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>853</v>
+        <v>1871</v>
       </c>
       <c r="I257" t="s">
-        <v>1817</v>
+        <v>1872</v>
       </c>
       <c r="J257" t="s">
-        <v>1818</v>
+        <v>823</v>
       </c>
       <c r="K257" t="s">
-        <v>1819</v>
+        <v>1873</v>
       </c>
       <c r="L257" t="s">
-        <v>150</v>
+        <v>1874</v>
       </c>
       <c r="M257" t="s">
-        <v>1820</v>
+        <v>1875</v>
       </c>
       <c r="N257" t="s">
-        <v>1662</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1821</v>
+        <v>1877</v>
       </c>
       <c r="D258" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1822</v>
+        <v>1878</v>
       </c>
       <c r="I258" t="s">
-        <v>1823</v>
+        <v>1879</v>
       </c>
       <c r="J258" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K258" t="s">
-        <v>1824</v>
+        <v>1880</v>
       </c>
       <c r="L258" t="s">
-        <v>1825</v>
+        <v>1881</v>
       </c>
       <c r="M258" t="s">
-        <v>1826</v>
+        <v>1882</v>
       </c>
       <c r="N258" t="s">
-        <v>1827</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1828</v>
+        <v>1884</v>
       </c>
       <c r="D259" t="s">
-        <v>17</v>
+        <v>1885</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1829</v>
+        <v>1886</v>
       </c>
       <c r="I259" t="s">
-        <v>1830</v>
+        <v>1887</v>
       </c>
       <c r="J259" t="s">
-        <v>1515</v>
+        <v>1780</v>
       </c>
       <c r="K259" t="s">
-        <v>1831</v>
+        <v>1888</v>
       </c>
       <c r="L259" t="s">
-        <v>1832</v>
+        <v>1889</v>
       </c>
       <c r="M259" t="s">
-        <v>1833</v>
+        <v>1890</v>
       </c>
       <c r="N259" t="s">
-        <v>1834</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>1835</v>
+        <v>1892</v>
       </c>
       <c r="D260" t="s">
-        <v>17</v>
+        <v>1893</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1836</v>
+        <v>1894</v>
       </c>
       <c r="I260" t="s">
-        <v>1837</v>
+        <v>1895</v>
       </c>
       <c r="J260" t="s">
-        <v>1515</v>
+        <v>1780</v>
       </c>
       <c r="K260" t="s">
-        <v>1838</v>
+        <v>1896</v>
       </c>
       <c r="L260" t="s">
-        <v>1839</v>
+        <v>1897</v>
       </c>
       <c r="M260" t="s">
-        <v>1840</v>
+        <v>1898</v>
       </c>
       <c r="N260" t="s">
-        <v>1841</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>1842</v>
+        <v>1900</v>
       </c>
       <c r="D261" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1843</v>
+        <v>1901</v>
       </c>
       <c r="I261" t="s">
-        <v>1844</v>
+        <v>1902</v>
       </c>
       <c r="J261" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K261" t="s">
-        <v>1845</v>
+        <v>1903</v>
       </c>
       <c r="L261" t="s">
-        <v>1846</v>
+        <v>1904</v>
       </c>
       <c r="M261" t="s">
-        <v>1847</v>
+        <v>1905</v>
       </c>
       <c r="N261" t="s">
-        <v>1848</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1849</v>
+        <v>1907</v>
       </c>
       <c r="D262" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1850</v>
+        <v>1908</v>
       </c>
       <c r="I262" t="s">
-        <v>1851</v>
+        <v>1909</v>
       </c>
       <c r="J262" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K262" t="s">
-        <v>1852</v>
+        <v>1910</v>
       </c>
       <c r="L262" t="s">
-        <v>1853</v>
+        <v>1911</v>
       </c>
       <c r="M262" t="s">
-        <v>1854</v>
+        <v>1912</v>
       </c>
       <c r="N262" t="s">
-        <v>1855</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1856</v>
+        <v>1914</v>
       </c>
       <c r="D263" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1857</v>
+        <v>1915</v>
       </c>
       <c r="I263" t="s">
-        <v>1858</v>
+        <v>1916</v>
       </c>
       <c r="J263" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K263" t="s">
-        <v>1859</v>
+        <v>1917</v>
       </c>
       <c r="L263" t="s">
-        <v>1860</v>
+        <v>1918</v>
       </c>
       <c r="M263" t="s">
-        <v>1861</v>
+        <v>1919</v>
       </c>
       <c r="N263" t="s">
-        <v>1862</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1863</v>
+        <v>1921</v>
       </c>
       <c r="D264" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1864</v>
+        <v>1922</v>
       </c>
       <c r="I264" t="s">
-        <v>1865</v>
+        <v>1923</v>
       </c>
       <c r="J264" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K264" t="s">
-        <v>1866</v>
+        <v>1924</v>
       </c>
       <c r="L264" t="s">
-        <v>1867</v>
+        <v>1925</v>
       </c>
       <c r="M264" t="s">
-        <v>1868</v>
+        <v>1926</v>
       </c>
       <c r="N264" t="s">
-        <v>1869</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1870</v>
+        <v>1928</v>
       </c>
       <c r="D265" t="s">
-        <v>1871</v>
+        <v>64</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1872</v>
+        <v>1929</v>
       </c>
       <c r="I265" t="s">
-        <v>1873</v>
+        <v>1930</v>
       </c>
       <c r="J265" t="s">
-        <v>1874</v>
+        <v>823</v>
       </c>
       <c r="K265" t="s">
-        <v>1875</v>
+        <v>1931</v>
       </c>
       <c r="L265" t="s">
-        <v>1876</v>
+        <v>1932</v>
       </c>
       <c r="M265" t="s">
-        <v>1877</v>
+        <v>1933</v>
       </c>
       <c r="N265" t="s">
-        <v>1878</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1879</v>
+        <v>1935</v>
       </c>
       <c r="D266" t="s">
-        <v>1880</v>
+        <v>1936</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1881</v>
+        <v>1937</v>
       </c>
       <c r="I266" t="s">
-        <v>1882</v>
+        <v>1938</v>
       </c>
       <c r="J266" t="s">
-        <v>1515</v>
+        <v>1780</v>
       </c>
       <c r="K266" t="s">
-        <v>1883</v>
+        <v>1939</v>
       </c>
       <c r="L266" t="s">
-        <v>110</v>
+        <v>1940</v>
       </c>
       <c r="M266" t="s">
-        <v>1884</v>
+        <v>1941</v>
       </c>
       <c r="N266" t="s">
-        <v>1885</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1886</v>
+        <v>1943</v>
       </c>
       <c r="D267" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1887</v>
+        <v>1944</v>
       </c>
       <c r="I267" t="s">
-        <v>1888</v>
+        <v>1945</v>
       </c>
       <c r="J267" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K267" t="s">
-        <v>1889</v>
+        <v>1946</v>
       </c>
       <c r="L267" t="s">
-        <v>1890</v>
+        <v>1947</v>
       </c>
       <c r="M267" t="s">
-        <v>1891</v>
+        <v>1948</v>
       </c>
       <c r="N267" t="s">
-        <v>1892</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1893</v>
+        <v>1950</v>
       </c>
       <c r="D268" t="s">
-        <v>17</v>
+        <v>1951</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1894</v>
+        <v>368</v>
       </c>
       <c r="I268" t="s">
-        <v>1895</v>
+        <v>1952</v>
       </c>
       <c r="J268" t="s">
-        <v>1515</v>
+        <v>1780</v>
       </c>
       <c r="K268" t="s">
-        <v>1896</v>
+        <v>1953</v>
       </c>
       <c r="L268" t="s">
-        <v>1897</v>
+        <v>1954</v>
       </c>
       <c r="M268" t="s">
-        <v>1898</v>
+        <v>1955</v>
       </c>
       <c r="N268" t="s">
-        <v>1899</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1900</v>
+        <v>1957</v>
       </c>
       <c r="D269" t="s">
-        <v>1901</v>
+        <v>407</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1902</v>
+        <v>1958</v>
       </c>
       <c r="I269" t="s">
-        <v>1903</v>
+        <v>1959</v>
       </c>
       <c r="J269" t="s">
-        <v>1515</v>
+        <v>823</v>
       </c>
       <c r="K269" t="s">
-        <v>1904</v>
+        <v>1960</v>
       </c>
       <c r="L269" t="s">
-        <v>1905</v>
+        <v>1961</v>
       </c>
       <c r="M269" t="s">
-        <v>1906</v>
+        <v>1962</v>
       </c>
       <c r="N269" t="s">
-        <v>1907</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
-      <c r="C270"/>
+      <c r="C270" t="s">
+        <v>1964</v>
+      </c>
       <c r="D270" t="s">
-        <v>1908</v>
+        <v>270</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1909</v>
+        <v>1965</v>
       </c>
       <c r="I270" t="s">
-        <v>1910</v>
+        <v>1966</v>
       </c>
       <c r="J270" t="s">
-        <v>1911</v>
+        <v>823</v>
       </c>
       <c r="K270" t="s">
-        <v>1912</v>
+        <v>1967</v>
       </c>
       <c r="L270" t="s">
-        <v>1913</v>
+        <v>1968</v>
       </c>
       <c r="M270" t="s">
-        <v>1914</v>
-[...1 lines deleted...]
-      <c r="N270"/>
+        <v>1969</v>
+      </c>
+      <c r="N270" t="s">
+        <v>1970</v>
+      </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
-      <c r="C271"/>
+      <c r="C271" t="s">
+        <v>1971</v>
+      </c>
       <c r="D271" t="s">
-        <v>1915</v>
+        <v>64</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>193</v>
+        <v>1972</v>
       </c>
       <c r="I271" t="s">
-        <v>1916</v>
+        <v>1973</v>
       </c>
       <c r="J271" t="s">
-        <v>1911</v>
+        <v>823</v>
       </c>
       <c r="K271" t="s">
-        <v>1917</v>
+        <v>1974</v>
       </c>
       <c r="L271" t="s">
-        <v>1918</v>
+        <v>1975</v>
       </c>
       <c r="M271" t="s">
-        <v>1919</v>
-[...1 lines deleted...]
-      <c r="N271"/>
+        <v>1976</v>
+      </c>
+      <c r="N271" t="s">
+        <v>1977</v>
+      </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1920</v>
+        <v>1978</v>
       </c>
       <c r="D272" t="s">
-        <v>1921</v>
+        <v>64</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1922</v>
+        <v>870</v>
       </c>
       <c r="I272" t="s">
-        <v>1923</v>
+        <v>1979</v>
       </c>
       <c r="J272" t="s">
-        <v>1924</v>
+        <v>1059</v>
       </c>
       <c r="K272" t="s">
-        <v>1925</v>
+        <v>1980</v>
       </c>
       <c r="L272" t="s">
-        <v>1926</v>
+        <v>1981</v>
       </c>
       <c r="M272" t="s">
-        <v>1927</v>
+        <v>1982</v>
       </c>
       <c r="N272" t="s">
-        <v>1928</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1929</v>
+        <v>1984</v>
       </c>
       <c r="D273" t="s">
-        <v>1930</v>
+        <v>1985</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>853</v>
+        <v>1986</v>
       </c>
       <c r="I273" t="s">
-        <v>1931</v>
+        <v>1987</v>
       </c>
       <c r="J273" t="s">
-        <v>1932</v>
+        <v>1317</v>
       </c>
       <c r="K273" t="s">
-        <v>1933</v>
+        <v>1988</v>
       </c>
       <c r="L273" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="M273" t="s">
-        <v>1934</v>
+        <v>1989</v>
       </c>
       <c r="N273" t="s">
-        <v>1935</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1936</v>
+        <v>1991</v>
       </c>
       <c r="D274" t="s">
-        <v>1937</v>
+        <v>1992</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1938</v>
+        <v>1993</v>
       </c>
       <c r="I274" t="s">
-        <v>1939</v>
+        <v>1994</v>
       </c>
       <c r="J274" t="s">
-        <v>1932</v>
+        <v>1317</v>
       </c>
       <c r="K274" t="s">
-        <v>1940</v>
+        <v>1995</v>
       </c>
       <c r="L274" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M274" t="s">
-        <v>1941</v>
+        <v>1996</v>
       </c>
       <c r="N274" t="s">
-        <v>1942</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1943</v>
+        <v>1998</v>
       </c>
       <c r="D275" t="s">
-        <v>1944</v>
+        <v>1999</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1945</v>
+        <v>2000</v>
       </c>
       <c r="I275" t="s">
-        <v>1946</v>
+        <v>2001</v>
       </c>
       <c r="J275" t="s">
-        <v>1874</v>
+        <v>1317</v>
       </c>
       <c r="K275" t="s">
-        <v>1947</v>
+        <v>2002</v>
       </c>
       <c r="L275" t="s">
-        <v>263</v>
+        <v>116</v>
       </c>
       <c r="M275" t="s">
-        <v>1948</v>
+        <v>2003</v>
       </c>
       <c r="N275" t="s">
-        <v>1949</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1950</v>
+        <v>2005</v>
       </c>
       <c r="D276" t="s">
-        <v>1951</v>
+        <v>2006</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1952</v>
+        <v>2000</v>
       </c>
       <c r="I276" t="s">
-        <v>1953</v>
+        <v>2007</v>
       </c>
       <c r="J276" t="s">
-        <v>1932</v>
+        <v>1317</v>
       </c>
       <c r="K276" t="s">
-        <v>1954</v>
+        <v>2008</v>
       </c>
       <c r="L276" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M276" t="s">
-        <v>1955</v>
+        <v>2009</v>
       </c>
       <c r="N276" t="s">
-        <v>1956</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1957</v>
+        <v>2011</v>
       </c>
       <c r="D277" t="s">
-        <v>1958</v>
+        <v>2012</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1959</v>
+        <v>2013</v>
       </c>
       <c r="I277" t="s">
-        <v>1960</v>
+        <v>2014</v>
       </c>
       <c r="J277" t="s">
-        <v>1874</v>
+        <v>392</v>
       </c>
       <c r="K277" t="s">
-        <v>1961</v>
+        <v>2015</v>
       </c>
       <c r="L277" t="s">
-        <v>126</v>
+        <v>2016</v>
       </c>
       <c r="M277" t="s">
-        <v>1962</v>
+        <v>2017</v>
       </c>
       <c r="N277" t="s">
-        <v>1963</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1957</v>
+        <v>2019</v>
       </c>
       <c r="D278" t="s">
-        <v>1958</v>
+        <v>2020</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1964</v>
+        <v>2021</v>
       </c>
       <c r="I278" t="s">
-        <v>1965</v>
+        <v>2022</v>
       </c>
       <c r="J278" t="s">
-        <v>1874</v>
+        <v>1317</v>
       </c>
       <c r="K278" t="s">
-        <v>1966</v>
+        <v>2023</v>
       </c>
       <c r="L278" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M278" t="s">
-        <v>1967</v>
+        <v>2024</v>
       </c>
       <c r="N278" t="s">
-        <v>1963</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1968</v>
+        <v>2026</v>
       </c>
       <c r="D279" t="s">
-        <v>1958</v>
+        <v>2027</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1969</v>
+        <v>2028</v>
       </c>
       <c r="I279" t="s">
-        <v>1970</v>
+        <v>2029</v>
       </c>
       <c r="J279" t="s">
-        <v>1874</v>
+        <v>1317</v>
       </c>
       <c r="K279" t="s">
-        <v>1971</v>
+        <v>2030</v>
       </c>
       <c r="L279" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M279" t="s">
-        <v>1972</v>
+        <v>2031</v>
       </c>
       <c r="N279" t="s">
-        <v>1973</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>1968</v>
+        <v>2033</v>
       </c>
       <c r="D280" t="s">
-        <v>1958</v>
+        <v>2034</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>1974</v>
+        <v>2035</v>
       </c>
       <c r="I280" t="s">
-        <v>1975</v>
+        <v>2036</v>
       </c>
       <c r="J280" t="s">
-        <v>1874</v>
+        <v>1317</v>
       </c>
       <c r="K280" t="s">
-        <v>1976</v>
+        <v>2037</v>
       </c>
       <c r="L280" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M280" t="s">
-        <v>1977</v>
+        <v>2038</v>
       </c>
       <c r="N280" t="s">
-        <v>1973</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>1968</v>
+        <v>2040</v>
       </c>
       <c r="D281" t="s">
-        <v>1958</v>
+        <v>270</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>1978</v>
+        <v>2041</v>
       </c>
       <c r="I281" t="s">
-        <v>1979</v>
+        <v>2042</v>
       </c>
       <c r="J281" t="s">
-        <v>1874</v>
+        <v>823</v>
       </c>
       <c r="K281" t="s">
-        <v>1980</v>
+        <v>2043</v>
       </c>
       <c r="L281" t="s">
-        <v>126</v>
+        <v>2044</v>
       </c>
       <c r="M281" t="s">
-        <v>1981</v>
+        <v>2045</v>
       </c>
       <c r="N281" t="s">
-        <v>1973</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>1968</v>
+        <v>2047</v>
       </c>
       <c r="D282" t="s">
-        <v>1958</v>
+        <v>2048</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1982</v>
+        <v>2049</v>
       </c>
       <c r="I282" t="s">
-        <v>1983</v>
+        <v>2050</v>
       </c>
       <c r="J282" t="s">
-        <v>1874</v>
+        <v>1317</v>
       </c>
       <c r="K282" t="s">
-        <v>1984</v>
+        <v>2051</v>
       </c>
       <c r="L282" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="M282" t="s">
-        <v>1985</v>
+        <v>2052</v>
       </c>
       <c r="N282" t="s">
-        <v>1973</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>1986</v>
+        <v>2054</v>
       </c>
       <c r="D283" t="s">
-        <v>1987</v>
+        <v>2055</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>853</v>
+        <v>2056</v>
       </c>
       <c r="I283" t="s">
-        <v>1988</v>
+        <v>2057</v>
       </c>
       <c r="J283" t="s">
-        <v>1577</v>
+        <v>1317</v>
       </c>
       <c r="K283" t="s">
-        <v>1989</v>
+        <v>2058</v>
       </c>
       <c r="L283" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M283" t="s">
-        <v>1990</v>
+        <v>2059</v>
       </c>
       <c r="N283" t="s">
-        <v>1991</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>1986</v>
+        <v>2061</v>
       </c>
       <c r="D284" t="s">
-        <v>1992</v>
+        <v>2062</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>1993</v>
+        <v>2063</v>
       </c>
       <c r="I284" t="s">
-        <v>1994</v>
+        <v>2064</v>
       </c>
       <c r="J284" t="s">
-        <v>1932</v>
+        <v>1317</v>
       </c>
       <c r="K284" t="s">
-        <v>1995</v>
+        <v>2065</v>
       </c>
       <c r="L284" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M284" t="s">
-        <v>1996</v>
+        <v>2066</v>
       </c>
       <c r="N284" t="s">
-        <v>1991</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>1997</v>
+        <v>2068</v>
       </c>
       <c r="D285" t="s">
-        <v>1998</v>
+        <v>2069</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>1999</v>
+        <v>2070</v>
       </c>
       <c r="I285" t="s">
-        <v>2000</v>
+        <v>2071</v>
       </c>
       <c r="J285" t="s">
-        <v>1932</v>
+        <v>1317</v>
       </c>
       <c r="K285" t="s">
-        <v>2001</v>
+        <v>2072</v>
       </c>
       <c r="L285" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M285" t="s">
-        <v>2002</v>
+        <v>2073</v>
       </c>
       <c r="N285" t="s">
-        <v>2003</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>2004</v>
+        <v>2075</v>
       </c>
       <c r="D286" t="s">
-        <v>2005</v>
+        <v>2076</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>2006</v>
+        <v>2077</v>
       </c>
       <c r="I286" t="s">
-        <v>2007</v>
+        <v>2078</v>
       </c>
       <c r="J286" t="s">
-        <v>1932</v>
+        <v>1317</v>
       </c>
       <c r="K286" t="s">
-        <v>2008</v>
+        <v>2079</v>
       </c>
       <c r="L286" t="s">
-        <v>327</v>
+        <v>116</v>
       </c>
       <c r="M286" t="s">
-        <v>2009</v>
+        <v>2080</v>
       </c>
       <c r="N286" t="s">
-        <v>2010</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
-      <c r="C287" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C287"/>
       <c r="D287" t="s">
-        <v>2012</v>
+        <v>2082</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>853</v>
+        <v>2083</v>
       </c>
       <c r="I287" t="s">
-        <v>2013</v>
+        <v>2084</v>
       </c>
       <c r="J287" t="s">
-        <v>1577</v>
+        <v>2085</v>
       </c>
       <c r="K287" t="s">
-        <v>2014</v>
+        <v>2086</v>
       </c>
       <c r="L287" t="s">
-        <v>150</v>
+        <v>2087</v>
       </c>
       <c r="M287" t="s">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2088</v>
+      </c>
+      <c r="N287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
-      <c r="C288" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C288"/>
       <c r="D288" t="s">
-        <v>2017</v>
+        <v>2089</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>2018</v>
+        <v>2090</v>
       </c>
       <c r="I288" t="s">
-        <v>2019</v>
+        <v>2091</v>
       </c>
       <c r="J288" t="s">
-        <v>1932</v>
+        <v>2085</v>
       </c>
       <c r="K288" t="s">
-        <v>2020</v>
+        <v>2092</v>
       </c>
       <c r="L288" t="s">
-        <v>150</v>
+        <v>2093</v>
       </c>
       <c r="M288" t="s">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2094</v>
+      </c>
+      <c r="N288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
-      <c r="C289" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C289"/>
       <c r="D289" t="s">
-        <v>2023</v>
+        <v>2095</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>2024</v>
+        <v>2096</v>
       </c>
       <c r="I289" t="s">
-        <v>2025</v>
+        <v>2097</v>
       </c>
       <c r="J289" t="s">
-        <v>1932</v>
+        <v>2085</v>
       </c>
       <c r="K289" t="s">
-        <v>2026</v>
+        <v>2098</v>
       </c>
       <c r="L289" t="s">
-        <v>150</v>
+        <v>2099</v>
       </c>
       <c r="M289" t="s">
-        <v>2027</v>
-[...3 lines deleted...]
-      </c>
+        <v>2100</v>
+      </c>
+      <c r="N289"/>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2029</v>
+        <v>2101</v>
       </c>
       <c r="D290" t="s">
-        <v>2030</v>
+        <v>2102</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>2031</v>
+        <v>2103</v>
       </c>
       <c r="I290" t="s">
-        <v>2032</v>
+        <v>2104</v>
       </c>
       <c r="J290" t="s">
-        <v>1932</v>
+        <v>2105</v>
       </c>
       <c r="K290" t="s">
-        <v>2033</v>
+        <v>2106</v>
       </c>
       <c r="L290" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M290" t="s">
-        <v>2034</v>
+        <v>2107</v>
       </c>
       <c r="N290" t="s">
-        <v>2035</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2036</v>
+        <v>2109</v>
       </c>
       <c r="D291" t="s">
-        <v>2037</v>
+        <v>64</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>2038</v>
+        <v>2110</v>
       </c>
       <c r="I291" t="s">
-        <v>2039</v>
+        <v>2111</v>
       </c>
       <c r="J291" t="s">
-        <v>1932</v>
+        <v>392</v>
       </c>
       <c r="K291" t="s">
-        <v>2040</v>
+        <v>2112</v>
       </c>
       <c r="L291" t="s">
-        <v>150</v>
+        <v>2113</v>
       </c>
       <c r="M291" t="s">
-        <v>2041</v>
+        <v>2114</v>
       </c>
       <c r="N291" t="s">
-        <v>2042</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2043</v>
+        <v>2116</v>
       </c>
       <c r="D292" t="s">
-        <v>2044</v>
+        <v>407</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>2045</v>
+        <v>2117</v>
       </c>
       <c r="I292" t="s">
-        <v>2046</v>
+        <v>2118</v>
       </c>
       <c r="J292" t="s">
-        <v>1932</v>
+        <v>392</v>
       </c>
       <c r="K292" t="s">
-        <v>2047</v>
+        <v>2119</v>
       </c>
       <c r="L292" t="s">
-        <v>150</v>
+        <v>2120</v>
       </c>
       <c r="M292" t="s">
-        <v>2048</v>
+        <v>2121</v>
       </c>
       <c r="N292" t="s">
-        <v>2049</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2050</v>
+        <v>2123</v>
       </c>
       <c r="D293" t="s">
-        <v>2051</v>
+        <v>2124</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>2052</v>
+        <v>2125</v>
       </c>
       <c r="I293" t="s">
-        <v>2053</v>
+        <v>2126</v>
       </c>
       <c r="J293" t="s">
-        <v>1932</v>
+        <v>1780</v>
       </c>
       <c r="K293" t="s">
-        <v>2054</v>
+        <v>2127</v>
       </c>
       <c r="L293" t="s">
-        <v>150</v>
+        <v>517</v>
       </c>
       <c r="M293" t="s">
-        <v>2055</v>
+        <v>2128</v>
       </c>
       <c r="N293" t="s">
-        <v>2056</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2057</v>
+        <v>2130</v>
       </c>
       <c r="D294" t="s">
-        <v>2058</v>
+        <v>2131</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>2059</v>
+        <v>2132</v>
       </c>
       <c r="I294" t="s">
-        <v>2060</v>
+        <v>2133</v>
       </c>
       <c r="J294" t="s">
-        <v>1932</v>
+        <v>2105</v>
       </c>
       <c r="K294" t="s">
-        <v>2061</v>
+        <v>2134</v>
       </c>
       <c r="L294" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M294" t="s">
-        <v>2062</v>
+        <v>2135</v>
       </c>
       <c r="N294" t="s">
-        <v>2063</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2064</v>
+        <v>2137</v>
       </c>
       <c r="D295" t="s">
-        <v>2065</v>
+        <v>2138</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>2066</v>
+        <v>368</v>
       </c>
       <c r="I295" t="s">
-        <v>2067</v>
+        <v>2139</v>
       </c>
       <c r="J295" t="s">
-        <v>1932</v>
+        <v>2105</v>
       </c>
       <c r="K295" t="s">
-        <v>2068</v>
+        <v>2140</v>
       </c>
       <c r="L295" t="s">
-        <v>150</v>
+        <v>2141</v>
       </c>
       <c r="M295" t="s">
-        <v>2069</v>
+        <v>2142</v>
       </c>
       <c r="N295" t="s">
-        <v>2070</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296"/>
       <c r="D296" t="s">
-        <v>2071</v>
+        <v>2144</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>2072</v>
+        <v>2145</v>
       </c>
       <c r="I296" t="s">
-        <v>2073</v>
+        <v>2146</v>
       </c>
       <c r="J296" t="s">
-        <v>2074</v>
+        <v>2147</v>
       </c>
       <c r="K296" t="s">
-        <v>2075</v>
+        <v>2148</v>
       </c>
       <c r="L296" t="s">
-        <v>2076</v>
+        <v>2149</v>
       </c>
       <c r="M296" t="s">
-        <v>2077</v>
+        <v>2150</v>
       </c>
       <c r="N296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297"/>
       <c r="D297" t="s">
-        <v>2078</v>
+        <v>2151</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>2079</v>
+        <v>2152</v>
       </c>
       <c r="I297" t="s">
-        <v>2080</v>
+        <v>2153</v>
       </c>
       <c r="J297" t="s">
-        <v>2074</v>
+        <v>2147</v>
       </c>
       <c r="K297" t="s">
-        <v>2081</v>
+        <v>2154</v>
       </c>
       <c r="L297" t="s">
-        <v>2082</v>
+        <v>2155</v>
       </c>
       <c r="M297" t="s">
-        <v>2083</v>
+        <v>2156</v>
       </c>
       <c r="N297"/>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
-      <c r="C298" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C298"/>
       <c r="D298" t="s">
-        <v>17</v>
+        <v>2157</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>2085</v>
+        <v>2158</v>
       </c>
       <c r="I298" t="s">
-        <v>2086</v>
+        <v>2159</v>
       </c>
       <c r="J298" t="s">
-        <v>1874</v>
+        <v>2147</v>
       </c>
       <c r="K298" t="s">
-        <v>2087</v>
+        <v>2160</v>
       </c>
       <c r="L298" t="s">
-        <v>2088</v>
+        <v>2161</v>
       </c>
       <c r="M298" t="s">
-        <v>2089</v>
-[...3 lines deleted...]
-      </c>
+        <v>2162</v>
+      </c>
+      <c r="N298"/>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
-      <c r="C299" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C299"/>
       <c r="D299" t="s">
-        <v>2092</v>
+        <v>2163</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>2093</v>
+        <v>2164</v>
       </c>
       <c r="I299" t="s">
-        <v>2094</v>
+        <v>2165</v>
       </c>
       <c r="J299" t="s">
-        <v>2095</v>
+        <v>2147</v>
       </c>
       <c r="K299" t="s">
-        <v>2096</v>
+        <v>2166</v>
       </c>
       <c r="L299" t="s">
-        <v>2097</v>
+        <v>2167</v>
       </c>
       <c r="M299" t="s">
-        <v>2098</v>
-[...3 lines deleted...]
-      </c>
+        <v>2168</v>
+      </c>
+      <c r="N299"/>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
-      <c r="C300" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C300"/>
       <c r="D300" t="s">
-        <v>2101</v>
+        <v>2169</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>2102</v>
+        <v>2170</v>
       </c>
       <c r="I300" t="s">
-        <v>2103</v>
+        <v>2171</v>
       </c>
       <c r="J300" t="s">
-        <v>1874</v>
+        <v>2147</v>
       </c>
       <c r="K300" t="s">
-        <v>2104</v>
+        <v>2172</v>
       </c>
       <c r="L300" t="s">
-        <v>2105</v>
+        <v>2173</v>
       </c>
       <c r="M300" t="s">
-        <v>2106</v>
-[...3 lines deleted...]
-      </c>
+        <v>2174</v>
+      </c>
+      <c r="N300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2108</v>
+        <v>2175</v>
       </c>
       <c r="D301" t="s">
-        <v>2109</v>
+        <v>2176</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>2110</v>
+        <v>2177</v>
       </c>
       <c r="I301" t="s">
-        <v>2111</v>
+        <v>2178</v>
       </c>
       <c r="J301" t="s">
-        <v>1874</v>
+        <v>2179</v>
       </c>
       <c r="K301" t="s">
-        <v>2112</v>
+        <v>2180</v>
       </c>
       <c r="L301" t="s">
-        <v>2113</v>
+        <v>116</v>
       </c>
       <c r="M301" t="s">
-        <v>2114</v>
+        <v>2181</v>
       </c>
       <c r="N301" t="s">
-        <v>2115</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2116</v>
+        <v>2183</v>
       </c>
       <c r="D302" t="s">
-        <v>2117</v>
+        <v>2184</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>2118</v>
+        <v>2185</v>
       </c>
       <c r="I302" t="s">
-        <v>2119</v>
+        <v>2186</v>
       </c>
       <c r="J302" t="s">
-        <v>1874</v>
+        <v>2179</v>
       </c>
       <c r="K302" t="s">
-        <v>2120</v>
+        <v>2187</v>
       </c>
       <c r="L302" t="s">
-        <v>724</v>
+        <v>2188</v>
       </c>
       <c r="M302" t="s">
-        <v>2121</v>
-[...3 lines deleted...]
-      </c>
+        <v>2189</v>
+      </c>
+      <c r="N302"/>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2123</v>
+        <v>2190</v>
       </c>
       <c r="D303" t="s">
-        <v>2124</v>
+        <v>2191</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
-        <v>2125</v>
+        <v>2192</v>
       </c>
       <c r="I303" t="s">
-        <v>2126</v>
+        <v>2193</v>
       </c>
       <c r="J303" t="s">
-        <v>470</v>
+        <v>2179</v>
       </c>
       <c r="K303" t="s">
-        <v>2127</v>
+        <v>2194</v>
       </c>
       <c r="L303" t="s">
-        <v>2128</v>
+        <v>2195</v>
       </c>
       <c r="M303" t="s">
-        <v>2129</v>
+        <v>2196</v>
       </c>
       <c r="N303"/>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2130</v>
+        <v>2197</v>
       </c>
       <c r="D304" t="s">
-        <v>2131</v>
+        <v>2198</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>2132</v>
+        <v>2199</v>
       </c>
       <c r="I304" t="s">
-        <v>2133</v>
+        <v>2200</v>
       </c>
       <c r="J304" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K304" t="s">
-        <v>2134</v>
+        <v>2201</v>
       </c>
       <c r="L304" t="s">
-        <v>182</v>
+        <v>2202</v>
       </c>
       <c r="M304" t="s">
-        <v>2135</v>
-[...3 lines deleted...]
-      </c>
+        <v>2203</v>
+      </c>
+      <c r="N304"/>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2137</v>
+        <v>2204</v>
       </c>
       <c r="D305" t="s">
-        <v>17</v>
+        <v>2205</v>
       </c>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
-        <v>2138</v>
+        <v>2206</v>
       </c>
       <c r="I305" t="s">
-        <v>2139</v>
+        <v>2207</v>
       </c>
       <c r="J305" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K305" t="s">
-        <v>2140</v>
+        <v>2208</v>
       </c>
       <c r="L305" t="s">
-        <v>2141</v>
+        <v>2209</v>
       </c>
       <c r="M305" t="s">
-        <v>2142</v>
-[...3 lines deleted...]
-      </c>
+        <v>2210</v>
+      </c>
+      <c r="N305"/>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2144</v>
+        <v>2211</v>
       </c>
       <c r="D306" t="s">
-        <v>17</v>
+        <v>2212</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>2145</v>
+        <v>368</v>
       </c>
       <c r="I306" t="s">
-        <v>2146</v>
+        <v>2213</v>
       </c>
       <c r="J306" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K306" t="s">
-        <v>2147</v>
+        <v>2214</v>
       </c>
       <c r="L306" t="s">
-        <v>2148</v>
+        <v>116</v>
       </c>
       <c r="M306" t="s">
-        <v>2149</v>
+        <v>2215</v>
       </c>
       <c r="N306" t="s">
-        <v>2150</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2151</v>
+        <v>2211</v>
       </c>
       <c r="D307" t="s">
-        <v>17</v>
+        <v>2217</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
-        <v>2152</v>
+        <v>2218</v>
       </c>
       <c r="I307" t="s">
-        <v>2153</v>
+        <v>2219</v>
       </c>
       <c r="J307" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K307" t="s">
-        <v>2154</v>
+        <v>2220</v>
       </c>
       <c r="L307" t="s">
-        <v>2155</v>
+        <v>116</v>
       </c>
       <c r="M307" t="s">
-        <v>2156</v>
+        <v>2221</v>
       </c>
       <c r="N307" t="s">
-        <v>2157</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2158</v>
+        <v>2222</v>
       </c>
       <c r="D308" t="s">
-        <v>17</v>
+        <v>2223</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>2159</v>
+        <v>368</v>
       </c>
       <c r="I308" t="s">
-        <v>2160</v>
+        <v>2224</v>
       </c>
       <c r="J308" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K308" t="s">
-        <v>2161</v>
+        <v>2225</v>
       </c>
       <c r="L308" t="s">
-        <v>2162</v>
+        <v>116</v>
       </c>
       <c r="M308" t="s">
-        <v>2163</v>
+        <v>2226</v>
       </c>
       <c r="N308" t="s">
-        <v>2164</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2165</v>
+        <v>2222</v>
       </c>
       <c r="D309" t="s">
-        <v>17</v>
+        <v>2228</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
-        <v>2166</v>
+        <v>2229</v>
       </c>
       <c r="I309" t="s">
-        <v>2167</v>
+        <v>2230</v>
       </c>
       <c r="J309" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K309" t="s">
-        <v>2168</v>
+        <v>2231</v>
       </c>
       <c r="L309" t="s">
-        <v>2169</v>
+        <v>116</v>
       </c>
       <c r="M309" t="s">
-        <v>2170</v>
+        <v>2232</v>
       </c>
       <c r="N309" t="s">
-        <v>2171</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2172</v>
+        <v>2233</v>
       </c>
       <c r="D310" t="s">
-        <v>17</v>
+        <v>2234</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>2173</v>
+        <v>368</v>
       </c>
       <c r="I310" t="s">
-        <v>2174</v>
+        <v>2235</v>
       </c>
       <c r="J310" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K310" t="s">
-        <v>2175</v>
+        <v>2236</v>
       </c>
       <c r="L310" t="s">
-        <v>2176</v>
+        <v>116</v>
       </c>
       <c r="M310" t="s">
-        <v>2177</v>
+        <v>2237</v>
       </c>
       <c r="N310" t="s">
-        <v>2178</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2179</v>
+        <v>2239</v>
       </c>
       <c r="D311" t="s">
-        <v>17</v>
+        <v>2240</v>
       </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
-        <v>2180</v>
+        <v>368</v>
       </c>
       <c r="I311" t="s">
-        <v>2181</v>
+        <v>2241</v>
       </c>
       <c r="J311" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K311" t="s">
-        <v>2182</v>
+        <v>2242</v>
       </c>
       <c r="L311" t="s">
-        <v>2183</v>
+        <v>116</v>
       </c>
       <c r="M311" t="s">
-        <v>2184</v>
+        <v>2243</v>
       </c>
       <c r="N311" t="s">
-        <v>2185</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2186</v>
+        <v>2233</v>
       </c>
       <c r="D312" t="s">
-        <v>17</v>
+        <v>2245</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>2187</v>
+        <v>2246</v>
       </c>
       <c r="I312" t="s">
-        <v>2188</v>
+        <v>2247</v>
       </c>
       <c r="J312" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K312" t="s">
-        <v>2189</v>
+        <v>2248</v>
       </c>
       <c r="L312" t="s">
-        <v>2190</v>
+        <v>116</v>
       </c>
       <c r="M312" t="s">
-        <v>2191</v>
+        <v>2249</v>
       </c>
       <c r="N312" t="s">
-        <v>2192</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2193</v>
+        <v>2239</v>
       </c>
       <c r="D313" t="s">
-        <v>17</v>
+        <v>2250</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313"/>
       <c r="H313" t="s">
-        <v>2194</v>
+        <v>2251</v>
       </c>
       <c r="I313" t="s">
-        <v>2195</v>
+        <v>2252</v>
       </c>
       <c r="J313" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K313" t="s">
-        <v>2196</v>
+        <v>2253</v>
       </c>
       <c r="L313" t="s">
-        <v>2197</v>
+        <v>116</v>
       </c>
       <c r="M313" t="s">
-        <v>2198</v>
+        <v>2254</v>
       </c>
       <c r="N313" t="s">
-        <v>2199</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2200</v>
+        <v>2255</v>
       </c>
       <c r="D314" t="s">
-        <v>17</v>
+        <v>2256</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>2201</v>
+        <v>368</v>
       </c>
       <c r="I314" t="s">
-        <v>2202</v>
+        <v>2257</v>
       </c>
       <c r="J314" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K314" t="s">
-        <v>2203</v>
+        <v>2258</v>
       </c>
       <c r="L314" t="s">
-        <v>2204</v>
+        <v>116</v>
       </c>
       <c r="M314" t="s">
-        <v>2205</v>
+        <v>2259</v>
       </c>
       <c r="N314" t="s">
-        <v>2206</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2207</v>
+        <v>2255</v>
       </c>
       <c r="D315" t="s">
-        <v>17</v>
+        <v>2261</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
-        <v>2208</v>
+        <v>2262</v>
       </c>
       <c r="I315" t="s">
-        <v>2209</v>
+        <v>2263</v>
       </c>
       <c r="J315" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K315" t="s">
-        <v>2210</v>
+        <v>2264</v>
       </c>
       <c r="L315" t="s">
-        <v>2211</v>
+        <v>116</v>
       </c>
       <c r="M315" t="s">
-        <v>2212</v>
+        <v>2265</v>
       </c>
       <c r="N315" t="s">
-        <v>2213</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2214</v>
+        <v>2266</v>
       </c>
       <c r="D316" t="s">
-        <v>17</v>
+        <v>2267</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316" t="s">
-        <v>2215</v>
+        <v>2268</v>
       </c>
       <c r="I316" t="s">
-        <v>2216</v>
+        <v>2269</v>
       </c>
       <c r="J316" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K316" t="s">
-        <v>2217</v>
+        <v>2270</v>
       </c>
       <c r="L316" t="s">
-        <v>2218</v>
+        <v>357</v>
       </c>
       <c r="M316" t="s">
-        <v>2219</v>
+        <v>2271</v>
       </c>
       <c r="N316" t="s">
-        <v>2220</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2221</v>
+        <v>2273</v>
       </c>
       <c r="D317" t="s">
-        <v>17</v>
+        <v>2274</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317"/>
       <c r="H317" t="s">
-        <v>2222</v>
+        <v>2275</v>
       </c>
       <c r="I317" t="s">
-        <v>2223</v>
+        <v>2276</v>
       </c>
       <c r="J317" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K317" t="s">
-        <v>2224</v>
+        <v>2277</v>
       </c>
       <c r="L317" t="s">
-        <v>2225</v>
+        <v>116</v>
       </c>
       <c r="M317" t="s">
-        <v>2226</v>
+        <v>2278</v>
       </c>
       <c r="N317" t="s">
-        <v>2227</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2228</v>
+        <v>2280</v>
       </c>
       <c r="D318" t="s">
-        <v>17</v>
+        <v>2281</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>2229</v>
+        <v>2282</v>
       </c>
       <c r="I318" t="s">
-        <v>2230</v>
+        <v>2283</v>
       </c>
       <c r="J318" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K318" t="s">
-        <v>2231</v>
+        <v>2284</v>
       </c>
       <c r="L318" t="s">
-        <v>2232</v>
+        <v>2285</v>
       </c>
       <c r="M318" t="s">
-        <v>2233</v>
-[...3 lines deleted...]
-      </c>
+        <v>2286</v>
+      </c>
+      <c r="N318"/>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2235</v>
+        <v>2287</v>
       </c>
       <c r="D319" t="s">
-        <v>17</v>
+        <v>2288</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319"/>
       <c r="H319" t="s">
-        <v>2236</v>
+        <v>2289</v>
       </c>
       <c r="I319" t="s">
-        <v>2237</v>
+        <v>2290</v>
       </c>
       <c r="J319" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K319" t="s">
-        <v>2238</v>
+        <v>2291</v>
       </c>
       <c r="L319" t="s">
-        <v>2239</v>
+        <v>2292</v>
       </c>
       <c r="M319" t="s">
-        <v>2240</v>
-[...3 lines deleted...]
-      </c>
+        <v>2293</v>
+      </c>
+      <c r="N319"/>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2242</v>
+        <v>2294</v>
       </c>
       <c r="D320" t="s">
-        <v>17</v>
+        <v>2295</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>2243</v>
+        <v>2296</v>
       </c>
       <c r="I320" t="s">
-        <v>2244</v>
+        <v>2297</v>
       </c>
       <c r="J320" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K320" t="s">
-        <v>2245</v>
+        <v>2298</v>
       </c>
       <c r="L320" t="s">
-        <v>2246</v>
+        <v>116</v>
       </c>
       <c r="M320" t="s">
-        <v>2247</v>
+        <v>2299</v>
       </c>
       <c r="N320" t="s">
-        <v>2248</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
-      <c r="C321" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C321"/>
       <c r="D321" t="s">
-        <v>17</v>
+        <v>2301</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321"/>
       <c r="H321" t="s">
-        <v>2250</v>
+        <v>2302</v>
       </c>
       <c r="I321" t="s">
-        <v>2251</v>
+        <v>2303</v>
       </c>
       <c r="J321" t="s">
-        <v>2095</v>
+        <v>2304</v>
       </c>
       <c r="K321" t="s">
-        <v>2252</v>
+        <v>2305</v>
       </c>
       <c r="L321" t="s">
-        <v>2253</v>
+        <v>2306</v>
       </c>
       <c r="M321" t="s">
-        <v>2254</v>
-[...3 lines deleted...]
-      </c>
+        <v>2307</v>
+      </c>
+      <c r="N321"/>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2256</v>
+        <v>2308</v>
       </c>
       <c r="D322" t="s">
-        <v>17</v>
+        <v>2309</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>2257</v>
+        <v>368</v>
       </c>
       <c r="I322" t="s">
-        <v>2258</v>
+        <v>2310</v>
       </c>
       <c r="J322" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="K322" t="s">
-        <v>2259</v>
+        <v>2311</v>
       </c>
       <c r="L322" t="s">
-        <v>2260</v>
+        <v>2312</v>
       </c>
       <c r="M322" t="s">
-        <v>2261</v>
+        <v>2313</v>
       </c>
       <c r="N322" t="s">
-        <v>2262</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2263</v>
+        <v>2315</v>
       </c>
       <c r="D323" t="s">
-        <v>17</v>
+        <v>2316</v>
       </c>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323"/>
       <c r="H323" t="s">
-        <v>2264</v>
+        <v>2317</v>
       </c>
       <c r="I323" t="s">
-        <v>2265</v>
+        <v>2318</v>
       </c>
       <c r="J323" t="s">
-        <v>2095</v>
+        <v>1031</v>
       </c>
       <c r="K323" t="s">
-        <v>2266</v>
+        <v>2319</v>
       </c>
       <c r="L323" t="s">
-        <v>2267</v>
+        <v>357</v>
       </c>
       <c r="M323" t="s">
-        <v>2268</v>
+        <v>2320</v>
       </c>
       <c r="N323" t="s">
-        <v>2269</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2270</v>
+        <v>2322</v>
       </c>
       <c r="D324" t="s">
-        <v>17</v>
+        <v>2323</v>
       </c>
       <c r="E324"/>
       <c r="F324"/>
       <c r="G324"/>
       <c r="H324" t="s">
-        <v>2271</v>
+        <v>2324</v>
       </c>
       <c r="I324" t="s">
-        <v>2272</v>
+        <v>2325</v>
       </c>
       <c r="J324" t="s">
-        <v>2095</v>
+        <v>1031</v>
       </c>
       <c r="K324" t="s">
-        <v>2273</v>
+        <v>2326</v>
       </c>
       <c r="L324" t="s">
-        <v>2274</v>
+        <v>2141</v>
       </c>
       <c r="M324" t="s">
-        <v>2275</v>
+        <v>2327</v>
       </c>
       <c r="N324" t="s">
-        <v>2276</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2277</v>
+        <v>2329</v>
       </c>
       <c r="D325" t="s">
-        <v>17</v>
+        <v>2330</v>
       </c>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325"/>
       <c r="H325" t="s">
-        <v>2278</v>
+        <v>2331</v>
       </c>
       <c r="I325" t="s">
-        <v>2279</v>
+        <v>2332</v>
       </c>
       <c r="J325" t="s">
-        <v>2095</v>
+        <v>1031</v>
       </c>
       <c r="K325" t="s">
-        <v>2280</v>
+        <v>2333</v>
       </c>
       <c r="L325" t="s">
-        <v>2281</v>
+        <v>2334</v>
       </c>
       <c r="M325" t="s">
-        <v>2282</v>
-[...3 lines deleted...]
-      </c>
+        <v>2335</v>
+      </c>
+      <c r="N325"/>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2284</v>
+        <v>2336</v>
       </c>
       <c r="D326" t="s">
-        <v>17</v>
+        <v>2337</v>
       </c>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326"/>
       <c r="H326" t="s">
-        <v>2285</v>
+        <v>2338</v>
       </c>
       <c r="I326" t="s">
-        <v>2286</v>
+        <v>2339</v>
       </c>
       <c r="J326" t="s">
-        <v>2095</v>
+        <v>1031</v>
       </c>
       <c r="K326" t="s">
-        <v>2287</v>
+        <v>2340</v>
       </c>
       <c r="L326" t="s">
-        <v>2288</v>
+        <v>116</v>
       </c>
       <c r="M326" t="s">
-        <v>2289</v>
+        <v>2341</v>
       </c>
       <c r="N326" t="s">
-        <v>2290</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2291</v>
+        <v>2294</v>
       </c>
       <c r="D327" t="s">
-        <v>17</v>
+        <v>2295</v>
       </c>
       <c r="E327"/>
       <c r="F327"/>
       <c r="G327"/>
       <c r="H327" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="I327" t="s">
-        <v>2293</v>
+        <v>2343</v>
       </c>
       <c r="J327" t="s">
-        <v>2095</v>
+        <v>1031</v>
       </c>
       <c r="K327" t="s">
-        <v>2294</v>
+        <v>2344</v>
       </c>
       <c r="L327" t="s">
-        <v>2295</v>
+        <v>116</v>
       </c>
       <c r="M327" t="s">
-        <v>2296</v>
+        <v>2345</v>
       </c>
       <c r="N327" t="s">
-        <v>2297</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2298</v>
+        <v>2346</v>
       </c>
       <c r="D328" t="s">
-        <v>17</v>
+        <v>2347</v>
       </c>
       <c r="E328"/>
       <c r="F328"/>
       <c r="G328"/>
       <c r="H328" t="s">
-        <v>2299</v>
+        <v>2348</v>
       </c>
       <c r="I328" t="s">
-        <v>2300</v>
+        <v>2349</v>
       </c>
       <c r="J328" t="s">
-        <v>2095</v>
+        <v>1031</v>
       </c>
       <c r="K328" t="s">
-        <v>2301</v>
+        <v>2350</v>
       </c>
       <c r="L328" t="s">
-        <v>2302</v>
+        <v>116</v>
       </c>
       <c r="M328" t="s">
-        <v>2303</v>
+        <v>2351</v>
       </c>
       <c r="N328" t="s">
-        <v>2304</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
-      <c r="C329" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C329"/>
       <c r="D329" t="s">
-        <v>17</v>
+        <v>2353</v>
       </c>
       <c r="E329"/>
       <c r="F329"/>
       <c r="G329"/>
       <c r="H329" t="s">
-        <v>1521</v>
+        <v>2354</v>
       </c>
       <c r="I329" t="s">
-        <v>2306</v>
+        <v>2355</v>
       </c>
       <c r="J329" t="s">
-        <v>2095</v>
+        <v>2356</v>
       </c>
       <c r="K329" t="s">
-        <v>2307</v>
+        <v>2357</v>
       </c>
       <c r="L329" t="s">
-        <v>2308</v>
+        <v>2358</v>
       </c>
       <c r="M329" t="s">
-        <v>2309</v>
-[...3 lines deleted...]
-      </c>
+        <v>2359</v>
+      </c>
+      <c r="N329"/>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
-      <c r="C330" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C330"/>
       <c r="D330" t="s">
-        <v>17</v>
+        <v>2360</v>
       </c>
       <c r="E330"/>
       <c r="F330"/>
       <c r="G330"/>
       <c r="H330" t="s">
-        <v>2312</v>
+        <v>2361</v>
       </c>
       <c r="I330" t="s">
-        <v>2313</v>
+        <v>2362</v>
       </c>
       <c r="J330" t="s">
-        <v>2095</v>
+        <v>2356</v>
       </c>
       <c r="K330" t="s">
-        <v>2314</v>
+        <v>2363</v>
       </c>
       <c r="L330" t="s">
-        <v>2315</v>
+        <v>2364</v>
       </c>
       <c r="M330" t="s">
-        <v>2316</v>
-[...3 lines deleted...]
-      </c>
+        <v>2365</v>
+      </c>
+      <c r="N330"/>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
-      <c r="C331" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C331"/>
       <c r="D331" t="s">
-        <v>17</v>
+        <v>2366</v>
       </c>
       <c r="E331"/>
       <c r="F331"/>
       <c r="G331"/>
       <c r="H331" t="s">
-        <v>2319</v>
+        <v>2367</v>
       </c>
       <c r="I331" t="s">
-        <v>2320</v>
+        <v>2368</v>
       </c>
       <c r="J331" t="s">
-        <v>2095</v>
+        <v>2356</v>
       </c>
       <c r="K331" t="s">
-        <v>2321</v>
+        <v>2369</v>
       </c>
       <c r="L331" t="s">
-        <v>2322</v>
+        <v>2370</v>
       </c>
       <c r="M331" t="s">
-        <v>2323</v>
-[...3 lines deleted...]
-      </c>
+        <v>2371</v>
+      </c>
+      <c r="N331"/>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
-      <c r="C332" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C332"/>
       <c r="D332" t="s">
-        <v>17</v>
+        <v>2372</v>
       </c>
       <c r="E332"/>
       <c r="F332"/>
       <c r="G332"/>
       <c r="H332" t="s">
-        <v>2326</v>
+        <v>2373</v>
       </c>
       <c r="I332" t="s">
-        <v>2327</v>
+        <v>2374</v>
       </c>
       <c r="J332" t="s">
-        <v>2095</v>
+        <v>2356</v>
       </c>
       <c r="K332" t="s">
-        <v>2328</v>
+        <v>2375</v>
       </c>
       <c r="L332" t="s">
-        <v>2329</v>
+        <v>2376</v>
       </c>
       <c r="M332" t="s">
-        <v>2330</v>
-[...3 lines deleted...]
-      </c>
+        <v>2377</v>
+      </c>
+      <c r="N332"/>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2332</v>
+        <v>2378</v>
       </c>
       <c r="D333" t="s">
-        <v>17</v>
+        <v>2379</v>
       </c>
       <c r="E333"/>
       <c r="F333"/>
       <c r="G333"/>
       <c r="H333" t="s">
-        <v>2333</v>
+        <v>2380</v>
       </c>
       <c r="I333" t="s">
-        <v>2334</v>
+        <v>2381</v>
       </c>
       <c r="J333" t="s">
-        <v>2095</v>
+        <v>2382</v>
       </c>
       <c r="K333" t="s">
-        <v>2335</v>
+        <v>2383</v>
       </c>
       <c r="L333" t="s">
-        <v>2336</v>
+        <v>116</v>
       </c>
       <c r="M333" t="s">
-        <v>2337</v>
+        <v>2384</v>
       </c>
       <c r="N333" t="s">
-        <v>2338</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2339</v>
+        <v>2386</v>
       </c>
       <c r="D334" t="s">
-        <v>17</v>
+        <v>2387</v>
       </c>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334"/>
       <c r="H334" t="s">
-        <v>2340</v>
+        <v>2388</v>
       </c>
       <c r="I334" t="s">
-        <v>2341</v>
+        <v>2389</v>
       </c>
       <c r="J334" t="s">
-        <v>2095</v>
+        <v>2382</v>
       </c>
       <c r="K334" t="s">
-        <v>2342</v>
+        <v>2390</v>
       </c>
       <c r="L334" t="s">
-        <v>2343</v>
+        <v>116</v>
       </c>
       <c r="M334" t="s">
-        <v>2344</v>
+        <v>2391</v>
       </c>
       <c r="N334" t="s">
-        <v>2345</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2346</v>
+        <v>2393</v>
       </c>
       <c r="D335" t="s">
-        <v>17</v>
+        <v>2394</v>
       </c>
       <c r="E335"/>
       <c r="F335"/>
       <c r="G335"/>
       <c r="H335" t="s">
-        <v>2347</v>
+        <v>2395</v>
       </c>
       <c r="I335" t="s">
-        <v>2348</v>
+        <v>2396</v>
       </c>
       <c r="J335" t="s">
-        <v>2095</v>
+        <v>2382</v>
       </c>
       <c r="K335" t="s">
-        <v>2349</v>
+        <v>2397</v>
       </c>
       <c r="L335" t="s">
-        <v>2350</v>
+        <v>116</v>
       </c>
       <c r="M335" t="s">
-        <v>2351</v>
+        <v>2398</v>
       </c>
       <c r="N335" t="s">
-        <v>2352</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2353</v>
+        <v>2400</v>
       </c>
       <c r="D336" t="s">
-        <v>17</v>
+        <v>2401</v>
       </c>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336"/>
       <c r="H336" t="s">
-        <v>2354</v>
+        <v>2402</v>
       </c>
       <c r="I336" t="s">
-        <v>2355</v>
+        <v>2403</v>
       </c>
       <c r="J336" t="s">
-        <v>2095</v>
+        <v>2382</v>
       </c>
       <c r="K336" t="s">
-        <v>2356</v>
+        <v>2404</v>
       </c>
       <c r="L336" t="s">
-        <v>2357</v>
+        <v>116</v>
       </c>
       <c r="M336" t="s">
-        <v>2358</v>
+        <v>2405</v>
       </c>
       <c r="N336" t="s">
-        <v>2359</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2360</v>
+        <v>2407</v>
       </c>
       <c r="D337" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G337"/>
+        <v>1136</v>
+      </c>
+      <c r="E337" t="s">
+        <v>2408</v>
+      </c>
+      <c r="F337" t="s">
+        <v>2409</v>
+      </c>
+      <c r="G337" t="s">
+        <v>2410</v>
+      </c>
       <c r="H337" t="s">
-        <v>2361</v>
+        <v>2411</v>
       </c>
       <c r="I337" t="s">
-        <v>2362</v>
+        <v>2412</v>
       </c>
       <c r="J337" t="s">
-        <v>2095</v>
+        <v>2413</v>
       </c>
       <c r="K337" t="s">
-        <v>2363</v>
+        <v>2414</v>
       </c>
       <c r="L337" t="s">
-        <v>2364</v>
+        <v>1140</v>
       </c>
       <c r="M337" t="s">
-        <v>2365</v>
+        <v>2415</v>
       </c>
       <c r="N337" t="s">
-        <v>2366</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2367</v>
+        <v>2417</v>
       </c>
       <c r="D338" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G338"/>
+        <v>1136</v>
+      </c>
+      <c r="E338" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F338" t="s">
+        <v>2419</v>
+      </c>
+      <c r="G338" t="s">
+        <v>2420</v>
+      </c>
       <c r="H338" t="s">
-        <v>2368</v>
+        <v>2421</v>
       </c>
       <c r="I338" t="s">
-        <v>2369</v>
+        <v>2422</v>
       </c>
       <c r="J338" t="s">
-        <v>2095</v>
+        <v>2413</v>
       </c>
       <c r="K338" t="s">
-        <v>2370</v>
+        <v>2423</v>
       </c>
       <c r="L338" t="s">
-        <v>2371</v>
+        <v>1140</v>
       </c>
       <c r="M338" t="s">
-        <v>2372</v>
+        <v>2424</v>
       </c>
       <c r="N338" t="s">
-        <v>2373</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2374</v>
+        <v>2426</v>
       </c>
       <c r="D339" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G339"/>
+        <v>1136</v>
+      </c>
+      <c r="E339" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F339" t="s">
+        <v>2428</v>
+      </c>
+      <c r="G339" t="s">
+        <v>2429</v>
+      </c>
       <c r="H339" t="s">
-        <v>1747</v>
+        <v>2430</v>
       </c>
       <c r="I339" t="s">
-        <v>2375</v>
+        <v>2431</v>
       </c>
       <c r="J339" t="s">
-        <v>2095</v>
+        <v>2413</v>
       </c>
       <c r="K339" t="s">
-        <v>2376</v>
+        <v>2432</v>
       </c>
       <c r="L339" t="s">
-        <v>2377</v>
+        <v>1140</v>
       </c>
       <c r="M339" t="s">
-        <v>2378</v>
+        <v>2433</v>
       </c>
       <c r="N339" t="s">
-        <v>2379</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2380</v>
+        <v>2435</v>
       </c>
       <c r="D340" t="s">
-        <v>2381</v>
-[...3 lines deleted...]
-      <c r="G340"/>
+        <v>1136</v>
+      </c>
+      <c r="E340" t="s">
+        <v>2436</v>
+      </c>
+      <c r="F340" t="s">
+        <v>2437</v>
+      </c>
+      <c r="G340" t="s">
+        <v>2438</v>
+      </c>
       <c r="H340" t="s">
-        <v>2382</v>
+        <v>2439</v>
       </c>
       <c r="I340" t="s">
-        <v>2383</v>
+        <v>2440</v>
       </c>
       <c r="J340" t="s">
-        <v>1932</v>
+        <v>2413</v>
       </c>
       <c r="K340" t="s">
-        <v>2384</v>
+        <v>2441</v>
       </c>
       <c r="L340" t="s">
-        <v>150</v>
+        <v>1140</v>
       </c>
       <c r="M340" t="s">
-        <v>2385</v>
+        <v>2442</v>
       </c>
       <c r="N340" t="s">
-        <v>2386</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2387</v>
+        <v>2444</v>
       </c>
       <c r="D341" t="s">
-        <v>17</v>
+        <v>2445</v>
       </c>
       <c r="E341"/>
       <c r="F341"/>
       <c r="G341"/>
       <c r="H341" t="s">
-        <v>2388</v>
+        <v>2446</v>
       </c>
       <c r="I341" t="s">
-        <v>2389</v>
+        <v>2447</v>
       </c>
       <c r="J341" t="s">
-        <v>2095</v>
+        <v>2382</v>
       </c>
       <c r="K341" t="s">
-        <v>2390</v>
+        <v>2448</v>
       </c>
       <c r="L341" t="s">
-        <v>2391</v>
+        <v>357</v>
       </c>
       <c r="M341" t="s">
-        <v>2392</v>
+        <v>2449</v>
       </c>
       <c r="N341" t="s">
-        <v>2393</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2394</v>
+        <v>2451</v>
       </c>
       <c r="D342" t="s">
-        <v>17</v>
+        <v>2452</v>
       </c>
       <c r="E342"/>
       <c r="F342"/>
       <c r="G342"/>
       <c r="H342" t="s">
-        <v>2395</v>
+        <v>2453</v>
       </c>
       <c r="I342" t="s">
-        <v>2396</v>
+        <v>2454</v>
       </c>
       <c r="J342" t="s">
-        <v>2095</v>
+        <v>2382</v>
       </c>
       <c r="K342" t="s">
-        <v>2397</v>
+        <v>2455</v>
       </c>
       <c r="L342" t="s">
-        <v>2398</v>
+        <v>116</v>
       </c>
       <c r="M342" t="s">
-        <v>2399</v>
+        <v>2456</v>
       </c>
       <c r="N342" t="s">
-        <v>2400</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2401</v>
+        <v>2294</v>
       </c>
       <c r="D343" t="s">
-        <v>17</v>
+        <v>2295</v>
       </c>
       <c r="E343"/>
       <c r="F343"/>
       <c r="G343"/>
       <c r="H343" t="s">
-        <v>2402</v>
+        <v>2296</v>
       </c>
       <c r="I343" t="s">
-        <v>2403</v>
+        <v>2458</v>
       </c>
       <c r="J343" t="s">
-        <v>2095</v>
+        <v>2382</v>
       </c>
       <c r="K343" t="s">
-        <v>2404</v>
+        <v>2459</v>
       </c>
       <c r="L343" t="s">
-        <v>2405</v>
+        <v>116</v>
       </c>
       <c r="M343" t="s">
-        <v>2406</v>
+        <v>2460</v>
       </c>
       <c r="N343" t="s">
-        <v>2407</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
-      <c r="C344" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C344"/>
       <c r="D344" t="s">
-        <v>17</v>
+        <v>2461</v>
       </c>
       <c r="E344"/>
       <c r="F344"/>
       <c r="G344"/>
       <c r="H344" t="s">
-        <v>2409</v>
+        <v>2462</v>
       </c>
       <c r="I344" t="s">
-        <v>2410</v>
+        <v>2463</v>
       </c>
       <c r="J344" t="s">
-        <v>2095</v>
+        <v>2464</v>
       </c>
       <c r="K344" t="s">
-        <v>2411</v>
+        <v>2465</v>
       </c>
       <c r="L344" t="s">
-        <v>2412</v>
+        <v>2466</v>
       </c>
       <c r="M344" t="s">
-        <v>2413</v>
-[...3 lines deleted...]
-      </c>
+        <v>2467</v>
+      </c>
+      <c r="N344"/>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2415</v>
+        <v>2468</v>
       </c>
       <c r="D345" t="s">
-        <v>17</v>
+        <v>2469</v>
       </c>
       <c r="E345"/>
       <c r="F345"/>
       <c r="G345"/>
       <c r="H345" t="s">
-        <v>1747</v>
+        <v>2470</v>
       </c>
       <c r="I345" t="s">
-        <v>2416</v>
+        <v>2471</v>
       </c>
       <c r="J345" t="s">
-        <v>2095</v>
+        <v>2472</v>
       </c>
       <c r="K345" t="s">
-        <v>2417</v>
+        <v>2473</v>
       </c>
       <c r="L345" t="s">
-        <v>2418</v>
+        <v>335</v>
       </c>
       <c r="M345" t="s">
-        <v>2419</v>
+        <v>2474</v>
       </c>
       <c r="N345" t="s">
-        <v>2420</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2421</v>
+        <v>2476</v>
       </c>
       <c r="D346" t="s">
-        <v>17</v>
+        <v>2477</v>
       </c>
       <c r="E346"/>
       <c r="F346"/>
       <c r="G346"/>
       <c r="H346" t="s">
-        <v>2422</v>
+        <v>2478</v>
       </c>
       <c r="I346" t="s">
-        <v>2423</v>
+        <v>2479</v>
       </c>
       <c r="J346" t="s">
-        <v>2095</v>
+        <v>2472</v>
       </c>
       <c r="K346" t="s">
-        <v>2424</v>
+        <v>2480</v>
       </c>
       <c r="L346" t="s">
-        <v>2425</v>
+        <v>116</v>
       </c>
       <c r="M346" t="s">
-        <v>2426</v>
+        <v>2481</v>
       </c>
       <c r="N346" t="s">
-        <v>2427</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2428</v>
+        <v>2483</v>
       </c>
       <c r="D347" t="s">
-        <v>17</v>
+        <v>2484</v>
       </c>
       <c r="E347"/>
       <c r="F347"/>
       <c r="G347"/>
       <c r="H347" t="s">
-        <v>2429</v>
+        <v>2485</v>
       </c>
       <c r="I347" t="s">
-        <v>2430</v>
+        <v>2486</v>
       </c>
       <c r="J347" t="s">
-        <v>2095</v>
+        <v>2472</v>
       </c>
       <c r="K347" t="s">
-        <v>2431</v>
+        <v>2487</v>
       </c>
       <c r="L347" t="s">
-        <v>2432</v>
+        <v>357</v>
       </c>
       <c r="M347" t="s">
-        <v>2433</v>
+        <v>2488</v>
       </c>
       <c r="N347" t="s">
-        <v>2434</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2435</v>
+        <v>2490</v>
       </c>
       <c r="D348" t="s">
-        <v>2436</v>
+        <v>2491</v>
       </c>
       <c r="E348"/>
       <c r="F348"/>
       <c r="G348"/>
       <c r="H348" t="s">
-        <v>2437</v>
+        <v>2492</v>
       </c>
       <c r="I348" t="s">
-        <v>2438</v>
+        <v>2493</v>
       </c>
       <c r="J348" t="s">
-        <v>1932</v>
+        <v>2472</v>
       </c>
       <c r="K348" t="s">
-        <v>2439</v>
+        <v>2494</v>
       </c>
       <c r="L348" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M348" t="s">
-        <v>2440</v>
+        <v>2495</v>
       </c>
       <c r="N348" t="s">
-        <v>2441</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2442</v>
+        <v>2497</v>
       </c>
       <c r="D349" t="s">
-        <v>17</v>
+        <v>2498</v>
       </c>
       <c r="E349"/>
       <c r="F349"/>
       <c r="G349"/>
       <c r="H349" t="s">
-        <v>2443</v>
+        <v>2499</v>
       </c>
       <c r="I349" t="s">
-        <v>2444</v>
+        <v>2500</v>
       </c>
       <c r="J349" t="s">
-        <v>2095</v>
+        <v>2472</v>
       </c>
       <c r="K349" t="s">
-        <v>2445</v>
+        <v>2501</v>
       </c>
       <c r="L349" t="s">
-        <v>2446</v>
+        <v>2141</v>
       </c>
       <c r="M349" t="s">
-        <v>2447</v>
+        <v>2502</v>
       </c>
       <c r="N349" t="s">
-        <v>2448</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2449</v>
+        <v>395</v>
       </c>
       <c r="D350" t="s">
-        <v>17</v>
+        <v>396</v>
       </c>
       <c r="E350"/>
       <c r="F350"/>
       <c r="G350"/>
       <c r="H350" t="s">
-        <v>2450</v>
+        <v>2504</v>
       </c>
       <c r="I350" t="s">
-        <v>2451</v>
+        <v>2505</v>
       </c>
       <c r="J350" t="s">
-        <v>2095</v>
+        <v>2472</v>
       </c>
       <c r="K350" t="s">
-        <v>2452</v>
+        <v>2506</v>
       </c>
       <c r="L350" t="s">
-        <v>2453</v>
+        <v>116</v>
       </c>
       <c r="M350" t="s">
-        <v>2454</v>
+        <v>2507</v>
       </c>
       <c r="N350" t="s">
-        <v>2455</v>
+        <v>401</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2456</v>
+        <v>2508</v>
       </c>
       <c r="D351" t="s">
-        <v>2457</v>
+        <v>2509</v>
       </c>
       <c r="E351"/>
       <c r="F351"/>
       <c r="G351"/>
       <c r="H351" t="s">
-        <v>2458</v>
+        <v>2510</v>
       </c>
       <c r="I351" t="s">
-        <v>2459</v>
+        <v>2511</v>
       </c>
       <c r="J351" t="s">
-        <v>1932</v>
+        <v>2472</v>
       </c>
       <c r="K351" t="s">
-        <v>2460</v>
+        <v>2512</v>
       </c>
       <c r="L351" t="s">
-        <v>2461</v>
+        <v>335</v>
       </c>
       <c r="M351" t="s">
-        <v>2462</v>
+        <v>2513</v>
       </c>
       <c r="N351" t="s">
-        <v>2463</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2464</v>
+        <v>2515</v>
       </c>
       <c r="D352" t="s">
-        <v>2465</v>
+        <v>2516</v>
       </c>
       <c r="E352"/>
       <c r="F352"/>
       <c r="G352"/>
       <c r="H352" t="s">
-        <v>2466</v>
+        <v>2517</v>
       </c>
       <c r="I352" t="s">
-        <v>2467</v>
+        <v>2518</v>
       </c>
       <c r="J352" t="s">
-        <v>1932</v>
+        <v>2472</v>
       </c>
       <c r="K352" t="s">
-        <v>2468</v>
+        <v>2519</v>
       </c>
       <c r="L352" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M352" t="s">
-        <v>2469</v>
+        <v>2520</v>
       </c>
       <c r="N352" t="s">
-        <v>2470</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2471</v>
+        <v>2522</v>
       </c>
       <c r="D353" t="s">
-        <v>2472</v>
+        <v>2523</v>
       </c>
       <c r="E353"/>
       <c r="F353"/>
       <c r="G353"/>
       <c r="H353" t="s">
-        <v>2473</v>
+        <v>2524</v>
       </c>
       <c r="I353" t="s">
-        <v>2474</v>
+        <v>2525</v>
       </c>
       <c r="J353" t="s">
-        <v>1932</v>
+        <v>2472</v>
       </c>
       <c r="K353" t="s">
-        <v>2475</v>
+        <v>2526</v>
       </c>
       <c r="L353" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M353" t="s">
-        <v>2476</v>
+        <v>2527</v>
       </c>
       <c r="N353" t="s">
-        <v>2477</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2478</v>
+        <v>2529</v>
       </c>
       <c r="D354" t="s">
-        <v>2479</v>
+        <v>2530</v>
       </c>
       <c r="E354"/>
       <c r="F354"/>
       <c r="G354"/>
       <c r="H354" t="s">
-        <v>2480</v>
+        <v>2531</v>
       </c>
       <c r="I354" t="s">
-        <v>2481</v>
+        <v>2532</v>
       </c>
       <c r="J354" t="s">
-        <v>1932</v>
+        <v>2304</v>
       </c>
       <c r="K354" t="s">
-        <v>2482</v>
+        <v>2533</v>
       </c>
       <c r="L354" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="M354" t="s">
-        <v>2483</v>
+        <v>2534</v>
       </c>
       <c r="N354" t="s">
-        <v>2484</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2485</v>
+        <v>2536</v>
       </c>
       <c r="D355" t="s">
-        <v>2486</v>
+        <v>2537</v>
       </c>
       <c r="E355"/>
       <c r="F355"/>
       <c r="G355"/>
       <c r="H355" t="s">
-        <v>2487</v>
+        <v>2538</v>
       </c>
       <c r="I355" t="s">
-        <v>2488</v>
+        <v>2539</v>
       </c>
       <c r="J355" t="s">
-        <v>1932</v>
+        <v>2304</v>
       </c>
       <c r="K355" t="s">
-        <v>2489</v>
+        <v>2540</v>
       </c>
       <c r="L355" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M355" t="s">
-        <v>2490</v>
+        <v>2541</v>
       </c>
       <c r="N355" t="s">
-        <v>2491</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2492</v>
+        <v>2497</v>
       </c>
       <c r="D356" t="s">
-        <v>2493</v>
+        <v>2543</v>
       </c>
       <c r="E356"/>
       <c r="F356"/>
       <c r="G356"/>
       <c r="H356" t="s">
-        <v>2494</v>
+        <v>368</v>
       </c>
       <c r="I356" t="s">
-        <v>2495</v>
+        <v>2544</v>
       </c>
       <c r="J356" t="s">
-        <v>2095</v>
+        <v>2304</v>
       </c>
       <c r="K356" t="s">
-        <v>2496</v>
+        <v>2545</v>
       </c>
       <c r="L356" t="s">
-        <v>2497</v>
+        <v>2141</v>
       </c>
       <c r="M356" t="s">
-        <v>2498</v>
+        <v>2546</v>
       </c>
       <c r="N356" t="s">
-        <v>2499</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2500</v>
+        <v>2547</v>
       </c>
       <c r="D357" t="s">
-        <v>17</v>
+        <v>2548</v>
       </c>
       <c r="E357"/>
       <c r="F357"/>
       <c r="G357"/>
       <c r="H357" t="s">
-        <v>2501</v>
+        <v>2549</v>
       </c>
       <c r="I357" t="s">
-        <v>2502</v>
+        <v>2550</v>
       </c>
       <c r="J357" t="s">
-        <v>2095</v>
+        <v>2304</v>
       </c>
       <c r="K357" t="s">
-        <v>2503</v>
+        <v>2551</v>
       </c>
       <c r="L357" t="s">
-        <v>2504</v>
+        <v>335</v>
       </c>
       <c r="M357" t="s">
-        <v>2505</v>
+        <v>2552</v>
       </c>
       <c r="N357" t="s">
-        <v>2506</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2507</v>
+        <v>2554</v>
       </c>
       <c r="D358" t="s">
-        <v>2508</v>
+        <v>2555</v>
       </c>
       <c r="E358"/>
       <c r="F358"/>
       <c r="G358"/>
       <c r="H358" t="s">
-        <v>2509</v>
+        <v>2556</v>
       </c>
       <c r="I358" t="s">
-        <v>2510</v>
+        <v>2557</v>
       </c>
       <c r="J358" t="s">
-        <v>1932</v>
+        <v>2304</v>
       </c>
       <c r="K358" t="s">
-        <v>2511</v>
+        <v>2558</v>
       </c>
       <c r="L358" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="M358" t="s">
-        <v>2512</v>
+        <v>2559</v>
       </c>
       <c r="N358" t="s">
-        <v>2513</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>14</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
-      <c r="C359" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C359"/>
       <c r="D359" t="s">
-        <v>17</v>
+        <v>2561</v>
       </c>
       <c r="E359"/>
       <c r="F359"/>
       <c r="G359"/>
       <c r="H359" t="s">
-        <v>2515</v>
+        <v>2562</v>
       </c>
       <c r="I359" t="s">
-        <v>2516</v>
+        <v>2563</v>
       </c>
       <c r="J359" t="s">
-        <v>2095</v>
+        <v>273</v>
       </c>
       <c r="K359" t="s">
-        <v>2517</v>
+        <v>2564</v>
       </c>
       <c r="L359" t="s">
-        <v>2518</v>
+        <v>2565</v>
       </c>
       <c r="M359" t="s">
-        <v>2519</v>
-[...3 lines deleted...]
-      </c>
+        <v>2566</v>
+      </c>
+      <c r="N359"/>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>14</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
-      <c r="C360" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C360"/>
       <c r="D360" t="s">
-        <v>17</v>
+        <v>2567</v>
       </c>
       <c r="E360"/>
       <c r="F360"/>
       <c r="G360"/>
       <c r="H360" t="s">
-        <v>2522</v>
+        <v>2568</v>
       </c>
       <c r="I360" t="s">
-        <v>2523</v>
+        <v>2569</v>
       </c>
       <c r="J360" t="s">
-        <v>2095</v>
+        <v>273</v>
       </c>
       <c r="K360" t="s">
-        <v>2524</v>
+        <v>2570</v>
       </c>
       <c r="L360" t="s">
-        <v>2525</v>
+        <v>2571</v>
       </c>
       <c r="M360" t="s">
-        <v>2526</v>
-[...3 lines deleted...]
-      </c>
+        <v>2572</v>
+      </c>
+      <c r="N360"/>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>14</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
-      <c r="C361" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C361"/>
       <c r="D361" t="s">
-        <v>2529</v>
+        <v>2573</v>
       </c>
       <c r="E361"/>
       <c r="F361"/>
       <c r="G361"/>
       <c r="H361" t="s">
-        <v>2530</v>
+        <v>2574</v>
       </c>
       <c r="I361" t="s">
-        <v>2531</v>
+        <v>2575</v>
       </c>
       <c r="J361" t="s">
-        <v>1932</v>
+        <v>273</v>
       </c>
       <c r="K361" t="s">
-        <v>2532</v>
+        <v>2576</v>
       </c>
       <c r="L361" t="s">
-        <v>150</v>
+        <v>2577</v>
       </c>
       <c r="M361" t="s">
-        <v>2533</v>
-[...3 lines deleted...]
-      </c>
+        <v>2578</v>
+      </c>
+      <c r="N361"/>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2535</v>
+        <v>2579</v>
       </c>
       <c r="D362" t="s">
-        <v>2536</v>
+        <v>2579</v>
       </c>
       <c r="E362"/>
       <c r="F362"/>
       <c r="G362"/>
       <c r="H362" t="s">
-        <v>2537</v>
+        <v>368</v>
       </c>
       <c r="I362" t="s">
-        <v>2538</v>
+        <v>2580</v>
       </c>
       <c r="J362" t="s">
-        <v>2095</v>
+        <v>2304</v>
       </c>
       <c r="K362" t="s">
-        <v>2539</v>
+        <v>2581</v>
       </c>
       <c r="L362" t="s">
-        <v>2540</v>
+        <v>116</v>
       </c>
       <c r="M362" t="s">
-        <v>2541</v>
+        <v>2582</v>
       </c>
       <c r="N362" t="s">
-        <v>2542</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
-      <c r="C363"/>
+      <c r="C363" t="s">
+        <v>2579</v>
+      </c>
       <c r="D363" t="s">
-        <v>2543</v>
+        <v>2584</v>
       </c>
       <c r="E363"/>
       <c r="F363"/>
       <c r="G363"/>
       <c r="H363" t="s">
-        <v>2544</v>
+        <v>2585</v>
       </c>
       <c r="I363" t="s">
-        <v>2545</v>
+        <v>2586</v>
       </c>
       <c r="J363" t="s">
-        <v>2546</v>
+        <v>2356</v>
       </c>
       <c r="K363" t="s">
-        <v>2547</v>
+        <v>2587</v>
       </c>
       <c r="L363" t="s">
-        <v>2548</v>
+        <v>116</v>
       </c>
       <c r="M363" t="s">
-        <v>2549</v>
-[...1 lines deleted...]
-      <c r="N363"/>
+        <v>2588</v>
+      </c>
+      <c r="N363" t="s">
+        <v>2583</v>
+      </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>14</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
-      <c r="C364" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C364"/>
       <c r="D364" t="s">
-        <v>2551</v>
+        <v>2589</v>
       </c>
       <c r="E364"/>
       <c r="F364"/>
       <c r="G364"/>
       <c r="H364" t="s">
-        <v>2552</v>
+        <v>2590</v>
       </c>
       <c r="I364" t="s">
-        <v>2553</v>
+        <v>2591</v>
       </c>
       <c r="J364" t="s">
-        <v>762</v>
+        <v>471</v>
       </c>
       <c r="K364" t="s">
-        <v>2554</v>
+        <v>2592</v>
       </c>
       <c r="L364" t="s">
-        <v>150</v>
+        <v>2593</v>
       </c>
       <c r="M364" t="s">
-        <v>2555</v>
-[...3 lines deleted...]
-      </c>
+        <v>2594</v>
+      </c>
+      <c r="N364"/>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2557</v>
+        <v>2595</v>
       </c>
       <c r="D365" t="s">
-        <v>2558</v>
+        <v>2596</v>
       </c>
       <c r="E365"/>
       <c r="F365"/>
       <c r="G365"/>
       <c r="H365" t="s">
-        <v>2559</v>
+        <v>2597</v>
       </c>
       <c r="I365" t="s">
-        <v>2560</v>
+        <v>2598</v>
       </c>
       <c r="J365" t="s">
-        <v>762</v>
+        <v>2464</v>
       </c>
       <c r="K365" t="s">
-        <v>2561</v>
+        <v>2599</v>
       </c>
       <c r="L365" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M365" t="s">
-        <v>2562</v>
+        <v>2600</v>
       </c>
       <c r="N365" t="s">
-        <v>2563</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2564</v>
+        <v>2602</v>
       </c>
       <c r="D366" t="s">
-        <v>2565</v>
+        <v>2603</v>
       </c>
       <c r="E366"/>
       <c r="F366"/>
       <c r="G366"/>
       <c r="H366" t="s">
-        <v>2566</v>
+        <v>2604</v>
       </c>
       <c r="I366" t="s">
-        <v>2567</v>
+        <v>2605</v>
       </c>
       <c r="J366" t="s">
-        <v>762</v>
+        <v>2464</v>
       </c>
       <c r="K366" t="s">
-        <v>2568</v>
+        <v>2606</v>
       </c>
       <c r="L366" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="M366" t="s">
-        <v>2569</v>
+        <v>2607</v>
       </c>
       <c r="N366" t="s">
-        <v>2570</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2571</v>
+        <v>2609</v>
       </c>
       <c r="D367" t="s">
-        <v>2572</v>
+        <v>2610</v>
       </c>
       <c r="E367"/>
       <c r="F367"/>
       <c r="G367"/>
       <c r="H367" t="s">
-        <v>2573</v>
+        <v>2611</v>
       </c>
       <c r="I367" t="s">
-        <v>2574</v>
+        <v>2612</v>
       </c>
       <c r="J367" t="s">
-        <v>762</v>
+        <v>2464</v>
       </c>
       <c r="K367" t="s">
-        <v>2575</v>
+        <v>2613</v>
       </c>
       <c r="L367" t="s">
-        <v>2576</v>
+        <v>116</v>
       </c>
       <c r="M367" t="s">
-        <v>2577</v>
-[...1 lines deleted...]
-      <c r="N367"/>
+        <v>2614</v>
+      </c>
+      <c r="N367" t="s">
+        <v>2615</v>
+      </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2578</v>
+        <v>2616</v>
       </c>
       <c r="D368" t="s">
-        <v>2579</v>
+        <v>2617</v>
       </c>
       <c r="E368"/>
       <c r="F368"/>
       <c r="G368"/>
       <c r="H368" t="s">
-        <v>2573</v>
+        <v>2618</v>
       </c>
       <c r="I368" t="s">
-        <v>2580</v>
+        <v>2619</v>
       </c>
       <c r="J368" t="s">
-        <v>762</v>
+        <v>2464</v>
       </c>
       <c r="K368" t="s">
-        <v>2581</v>
+        <v>2620</v>
       </c>
       <c r="L368" t="s">
-        <v>2582</v>
+        <v>380</v>
       </c>
       <c r="M368" t="s">
-        <v>2583</v>
-[...1 lines deleted...]
-      <c r="N368"/>
+        <v>2621</v>
+      </c>
+      <c r="N368" t="s">
+        <v>2622</v>
+      </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
-      <c r="C369" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C369"/>
       <c r="D369" t="s">
-        <v>2585</v>
+        <v>2623</v>
       </c>
       <c r="E369"/>
       <c r="F369"/>
       <c r="G369"/>
       <c r="H369" t="s">
-        <v>2586</v>
+        <v>2624</v>
       </c>
       <c r="I369" t="s">
-        <v>2587</v>
+        <v>2625</v>
       </c>
       <c r="J369" t="s">
-        <v>762</v>
+        <v>823</v>
       </c>
       <c r="K369" t="s">
-        <v>2588</v>
+        <v>2626</v>
       </c>
       <c r="L369" t="s">
-        <v>2589</v>
+        <v>2627</v>
       </c>
       <c r="M369" t="s">
-        <v>2590</v>
+        <v>2628</v>
       </c>
       <c r="N369"/>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2591</v>
+        <v>2629</v>
       </c>
       <c r="D370" t="s">
-        <v>2592</v>
+        <v>2630</v>
       </c>
       <c r="E370"/>
       <c r="F370"/>
       <c r="G370"/>
       <c r="H370" t="s">
-        <v>853</v>
+        <v>2631</v>
       </c>
       <c r="I370" t="s">
-        <v>2593</v>
+        <v>2632</v>
       </c>
       <c r="J370" t="s">
-        <v>470</v>
+        <v>67</v>
       </c>
       <c r="K370" t="s">
-        <v>2594</v>
+        <v>2633</v>
       </c>
       <c r="L370" t="s">
-        <v>150</v>
+        <v>357</v>
       </c>
       <c r="M370" t="s">
-        <v>2595</v>
+        <v>2634</v>
       </c>
       <c r="N370" t="s">
-        <v>2596</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2597</v>
+        <v>2636</v>
       </c>
       <c r="D371" t="s">
-        <v>2598</v>
+        <v>2637</v>
       </c>
       <c r="E371"/>
       <c r="F371"/>
       <c r="G371"/>
       <c r="H371" t="s">
-        <v>2599</v>
+        <v>2638</v>
       </c>
       <c r="I371" t="s">
-        <v>2600</v>
+        <v>2639</v>
       </c>
       <c r="J371" t="s">
-        <v>762</v>
+        <v>67</v>
       </c>
       <c r="K371" t="s">
-        <v>2601</v>
+        <v>2640</v>
       </c>
       <c r="L371" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M371" t="s">
-        <v>2602</v>
+        <v>2641</v>
       </c>
       <c r="N371" t="s">
-        <v>2603</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2591</v>
+        <v>2643</v>
       </c>
       <c r="D372" t="s">
-        <v>2604</v>
+        <v>2644</v>
       </c>
       <c r="E372"/>
       <c r="F372"/>
       <c r="G372"/>
       <c r="H372" t="s">
-        <v>2605</v>
+        <v>2645</v>
       </c>
       <c r="I372" t="s">
-        <v>2606</v>
+        <v>2646</v>
       </c>
       <c r="J372" t="s">
-        <v>762</v>
+        <v>142</v>
       </c>
       <c r="K372" t="s">
-        <v>2607</v>
+        <v>2647</v>
       </c>
       <c r="L372" t="s">
-        <v>150</v>
+        <v>2648</v>
       </c>
       <c r="M372" t="s">
-        <v>2608</v>
+        <v>2649</v>
       </c>
       <c r="N372" t="s">
-        <v>2596</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2609</v>
+        <v>2651</v>
       </c>
       <c r="D373" t="s">
-        <v>2610</v>
+        <v>2652</v>
       </c>
       <c r="E373"/>
       <c r="F373"/>
       <c r="G373"/>
       <c r="H373" t="s">
-        <v>2611</v>
+        <v>2206</v>
       </c>
       <c r="I373" t="s">
-        <v>2612</v>
+        <v>2653</v>
       </c>
       <c r="J373" t="s">
-        <v>762</v>
+        <v>2654</v>
       </c>
       <c r="K373" t="s">
-        <v>2613</v>
+        <v>2655</v>
       </c>
       <c r="L373" t="s">
-        <v>319</v>
+        <v>2656</v>
       </c>
       <c r="M373" t="s">
-        <v>2614</v>
-[...3 lines deleted...]
-      </c>
+        <v>2657</v>
+      </c>
+      <c r="N373"/>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2616</v>
+        <v>2658</v>
       </c>
       <c r="D374" t="s">
-        <v>2617</v>
-[...9 lines deleted...]
-      </c>
+        <v>2659</v>
+      </c>
+      <c r="E374"/>
+      <c r="F374"/>
+      <c r="G374"/>
       <c r="H374" t="s">
-        <v>2621</v>
+        <v>2660</v>
       </c>
       <c r="I374" t="s">
-        <v>2622</v>
+        <v>2661</v>
       </c>
       <c r="J374" t="s">
-        <v>2623</v>
+        <v>67</v>
       </c>
       <c r="K374" t="s">
-        <v>2624</v>
+        <v>2662</v>
       </c>
       <c r="L374" t="s">
-        <v>2625</v>
+        <v>116</v>
       </c>
       <c r="M374" t="s">
-        <v>2626</v>
+        <v>2663</v>
       </c>
       <c r="N374" t="s">
-        <v>2627</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2628</v>
+        <v>2665</v>
       </c>
       <c r="D375" t="s">
-        <v>2617</v>
-[...9 lines deleted...]
-      </c>
+        <v>2666</v>
+      </c>
+      <c r="E375"/>
+      <c r="F375"/>
+      <c r="G375"/>
       <c r="H375" t="s">
-        <v>2632</v>
+        <v>2667</v>
       </c>
       <c r="I375" t="s">
-        <v>2633</v>
+        <v>2668</v>
       </c>
       <c r="J375" t="s">
-        <v>2623</v>
+        <v>67</v>
       </c>
       <c r="K375" t="s">
-        <v>2634</v>
+        <v>2669</v>
       </c>
       <c r="L375" t="s">
-        <v>2625</v>
+        <v>116</v>
       </c>
       <c r="M375" t="s">
-        <v>2635</v>
+        <v>2670</v>
       </c>
       <c r="N375" t="s">
-        <v>2636</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2637</v>
+        <v>2672</v>
       </c>
       <c r="D376" t="s">
-        <v>2617</v>
-[...9 lines deleted...]
-      </c>
+        <v>2673</v>
+      </c>
+      <c r="E376"/>
+      <c r="F376"/>
+      <c r="G376"/>
       <c r="H376" t="s">
-        <v>2641</v>
+        <v>2674</v>
       </c>
       <c r="I376" t="s">
-        <v>2642</v>
+        <v>2675</v>
       </c>
       <c r="J376" t="s">
-        <v>2623</v>
+        <v>67</v>
       </c>
       <c r="K376" t="s">
-        <v>2643</v>
+        <v>2676</v>
       </c>
       <c r="L376" t="s">
-        <v>2625</v>
+        <v>116</v>
       </c>
       <c r="M376" t="s">
-        <v>2644</v>
+        <v>2677</v>
       </c>
       <c r="N376" t="s">
-        <v>2645</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2646</v>
+        <v>2679</v>
       </c>
       <c r="D377" t="s">
-        <v>2647</v>
+        <v>2680</v>
       </c>
       <c r="E377"/>
       <c r="F377"/>
       <c r="G377"/>
       <c r="H377" t="s">
-        <v>2648</v>
+        <v>2681</v>
       </c>
       <c r="I377" t="s">
-        <v>2649</v>
+        <v>2682</v>
       </c>
       <c r="J377" t="s">
-        <v>762</v>
+        <v>67</v>
       </c>
       <c r="K377" t="s">
-        <v>2650</v>
+        <v>2683</v>
       </c>
       <c r="L377" t="s">
-        <v>45</v>
+        <v>335</v>
       </c>
       <c r="M377" t="s">
-        <v>2651</v>
+        <v>2684</v>
       </c>
       <c r="N377" t="s">
-        <v>2652</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2653</v>
+        <v>2686</v>
       </c>
       <c r="D378" t="s">
-        <v>2654</v>
+        <v>2687</v>
       </c>
       <c r="E378"/>
       <c r="F378"/>
       <c r="G378"/>
       <c r="H378" t="s">
-        <v>2655</v>
+        <v>2688</v>
       </c>
       <c r="I378" t="s">
-        <v>2656</v>
+        <v>2689</v>
       </c>
       <c r="J378" t="s">
-        <v>762</v>
+        <v>67</v>
       </c>
       <c r="K378" t="s">
-        <v>2657</v>
+        <v>2690</v>
       </c>
       <c r="L378" t="s">
-        <v>319</v>
+        <v>2141</v>
       </c>
       <c r="M378" t="s">
-        <v>2658</v>
+        <v>2691</v>
       </c>
       <c r="N378" t="s">
-        <v>2659</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2660</v>
+        <v>2693</v>
       </c>
       <c r="D379" t="s">
-        <v>2661</v>
+        <v>2694</v>
       </c>
       <c r="E379"/>
       <c r="F379"/>
       <c r="G379"/>
       <c r="H379" t="s">
-        <v>2662</v>
+        <v>2695</v>
       </c>
       <c r="I379" t="s">
-        <v>2663</v>
+        <v>2696</v>
       </c>
       <c r="J379" t="s">
-        <v>762</v>
+        <v>67</v>
       </c>
       <c r="K379" t="s">
-        <v>2664</v>
+        <v>2697</v>
       </c>
       <c r="L379" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M379" t="s">
-        <v>2665</v>
+        <v>2698</v>
       </c>
       <c r="N379" t="s">
-        <v>2666</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2667</v>
+        <v>1128</v>
       </c>
       <c r="D380" t="s">
-        <v>2668</v>
+        <v>1129</v>
       </c>
       <c r="E380"/>
       <c r="F380"/>
       <c r="G380"/>
       <c r="H380" t="s">
-        <v>2669</v>
+        <v>1130</v>
       </c>
       <c r="I380" t="s">
-        <v>2670</v>
+        <v>2700</v>
       </c>
       <c r="J380" t="s">
-        <v>762</v>
+        <v>67</v>
       </c>
       <c r="K380" t="s">
-        <v>2671</v>
+        <v>2701</v>
       </c>
       <c r="L380" t="s">
-        <v>319</v>
+        <v>2141</v>
       </c>
       <c r="M380" t="s">
-        <v>2672</v>
+        <v>2702</v>
       </c>
       <c r="N380" t="s">
-        <v>2673</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
-      <c r="C381" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C381"/>
       <c r="D381" t="s">
-        <v>2675</v>
+        <v>2703</v>
       </c>
       <c r="E381"/>
       <c r="F381"/>
       <c r="G381"/>
       <c r="H381" t="s">
-        <v>2676</v>
+        <v>2704</v>
       </c>
       <c r="I381" t="s">
-        <v>2677</v>
+        <v>2705</v>
       </c>
       <c r="J381" t="s">
-        <v>762</v>
+        <v>2706</v>
       </c>
       <c r="K381" t="s">
-        <v>2678</v>
+        <v>2707</v>
       </c>
       <c r="L381" t="s">
-        <v>150</v>
+        <v>2708</v>
       </c>
       <c r="M381" t="s">
-        <v>2679</v>
-[...3 lines deleted...]
-      </c>
+        <v>2709</v>
+      </c>
+      <c r="N381"/>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2681</v>
+        <v>2710</v>
       </c>
       <c r="D382" t="s">
-        <v>2682</v>
+        <v>2711</v>
       </c>
       <c r="E382"/>
       <c r="F382"/>
       <c r="G382"/>
       <c r="H382" t="s">
-        <v>2683</v>
+        <v>2712</v>
       </c>
       <c r="I382" t="s">
-        <v>2684</v>
+        <v>2713</v>
       </c>
       <c r="J382" t="s">
-        <v>762</v>
+        <v>23</v>
       </c>
       <c r="K382" t="s">
-        <v>2685</v>
+        <v>2714</v>
       </c>
       <c r="L382" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="M382" t="s">
-        <v>2686</v>
+        <v>2715</v>
       </c>
       <c r="N382" t="s">
-        <v>2687</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2688</v>
+        <v>2717</v>
       </c>
       <c r="D383" t="s">
-        <v>2689</v>
+        <v>2718</v>
       </c>
       <c r="E383"/>
       <c r="F383"/>
       <c r="G383"/>
       <c r="H383" t="s">
-        <v>2690</v>
+        <v>2719</v>
       </c>
       <c r="I383" t="s">
-        <v>2691</v>
+        <v>2720</v>
       </c>
       <c r="J383" t="s">
-        <v>2692</v>
+        <v>23</v>
       </c>
       <c r="K383" t="s">
-        <v>2693</v>
+        <v>2721</v>
       </c>
       <c r="L383" t="s">
-        <v>150</v>
+        <v>2141</v>
       </c>
       <c r="M383" t="s">
-        <v>2694</v>
+        <v>2722</v>
       </c>
       <c r="N383" t="s">
-        <v>2695</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2696</v>
+        <v>2724</v>
       </c>
       <c r="D384" t="s">
-        <v>2697</v>
+        <v>2725</v>
       </c>
       <c r="E384"/>
       <c r="F384"/>
       <c r="G384"/>
       <c r="H384" t="s">
-        <v>2698</v>
+        <v>2726</v>
       </c>
       <c r="I384" t="s">
-        <v>2699</v>
+        <v>2727</v>
       </c>
       <c r="J384" t="s">
-        <v>2692</v>
+        <v>2654</v>
       </c>
       <c r="K384" t="s">
-        <v>2700</v>
+        <v>2728</v>
       </c>
       <c r="L384" t="s">
-        <v>150</v>
+        <v>2729</v>
       </c>
       <c r="M384" t="s">
-        <v>2701</v>
+        <v>2730</v>
       </c>
       <c r="N384" t="s">
-        <v>2702</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2703</v>
+        <v>2732</v>
       </c>
       <c r="D385" t="s">
-        <v>2704</v>
+        <v>2733</v>
       </c>
       <c r="E385"/>
       <c r="F385"/>
       <c r="G385"/>
       <c r="H385" t="s">
-        <v>2705</v>
+        <v>2734</v>
       </c>
       <c r="I385" t="s">
-        <v>2706</v>
+        <v>2735</v>
       </c>
       <c r="J385" t="s">
-        <v>2692</v>
+        <v>2654</v>
       </c>
       <c r="K385" t="s">
-        <v>2707</v>
+        <v>2736</v>
       </c>
       <c r="L385" t="s">
-        <v>150</v>
+        <v>2737</v>
       </c>
       <c r="M385" t="s">
-        <v>2708</v>
+        <v>2738</v>
       </c>
       <c r="N385" t="s">
-        <v>2709</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2710</v>
+        <v>2740</v>
       </c>
       <c r="D386" t="s">
-        <v>2711</v>
+        <v>2741</v>
       </c>
       <c r="E386"/>
       <c r="F386"/>
       <c r="G386"/>
       <c r="H386" t="s">
-        <v>2712</v>
+        <v>2742</v>
       </c>
       <c r="I386" t="s">
-        <v>2713</v>
+        <v>2743</v>
       </c>
       <c r="J386" t="s">
-        <v>2692</v>
+        <v>23</v>
       </c>
       <c r="K386" t="s">
-        <v>2714</v>
+        <v>2744</v>
       </c>
       <c r="L386" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M386" t="s">
-        <v>2715</v>
+        <v>2745</v>
       </c>
       <c r="N386" t="s">
-        <v>2716</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2717</v>
+        <v>2747</v>
       </c>
       <c r="D387" t="s">
-        <v>2718</v>
+        <v>2748</v>
       </c>
       <c r="E387"/>
       <c r="F387"/>
       <c r="G387"/>
       <c r="H387" t="s">
-        <v>2719</v>
+        <v>2749</v>
       </c>
       <c r="I387" t="s">
-        <v>2720</v>
+        <v>2750</v>
       </c>
       <c r="J387" t="s">
-        <v>2692</v>
+        <v>23</v>
       </c>
       <c r="K387" t="s">
-        <v>2721</v>
+        <v>2751</v>
       </c>
       <c r="L387" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M387" t="s">
-        <v>2722</v>
+        <v>2752</v>
       </c>
       <c r="N387" t="s">
-        <v>2723</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2724</v>
+        <v>2754</v>
       </c>
       <c r="D388" t="s">
-        <v>2725</v>
+        <v>2755</v>
       </c>
       <c r="E388"/>
       <c r="F388"/>
       <c r="G388"/>
       <c r="H388" t="s">
-        <v>853</v>
+        <v>2756</v>
       </c>
       <c r="I388" t="s">
-        <v>2726</v>
+        <v>2757</v>
       </c>
       <c r="J388" t="s">
-        <v>2692</v>
+        <v>23</v>
       </c>
       <c r="K388" t="s">
-        <v>2727</v>
+        <v>2758</v>
       </c>
       <c r="L388" t="s">
-        <v>327</v>
+        <v>2141</v>
       </c>
       <c r="M388" t="s">
-        <v>2728</v>
+        <v>2759</v>
       </c>
       <c r="N388" t="s">
-        <v>2729</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2730</v>
+        <v>2761</v>
       </c>
       <c r="D389" t="s">
-        <v>2731</v>
+        <v>2762</v>
       </c>
       <c r="E389"/>
       <c r="F389"/>
       <c r="G389"/>
       <c r="H389" t="s">
-        <v>2732</v>
+        <v>2763</v>
       </c>
       <c r="I389" t="s">
-        <v>2733</v>
+        <v>2764</v>
       </c>
       <c r="J389" t="s">
-        <v>2692</v>
+        <v>23</v>
       </c>
       <c r="K389" t="s">
-        <v>2734</v>
+        <v>2765</v>
       </c>
       <c r="L389" t="s">
-        <v>150</v>
+        <v>357</v>
       </c>
       <c r="M389" t="s">
-        <v>2735</v>
+        <v>2766</v>
       </c>
       <c r="N389" t="s">
-        <v>2736</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
-      <c r="C390" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C390"/>
       <c r="D390" t="s">
-        <v>2738</v>
+        <v>2768</v>
       </c>
       <c r="E390"/>
       <c r="F390"/>
       <c r="G390"/>
       <c r="H390" t="s">
-        <v>2739</v>
+        <v>2769</v>
       </c>
       <c r="I390" t="s">
-        <v>2740</v>
+        <v>2770</v>
       </c>
       <c r="J390" t="s">
-        <v>2692</v>
+        <v>392</v>
       </c>
       <c r="K390" t="s">
-        <v>2741</v>
+        <v>2771</v>
       </c>
       <c r="L390" t="s">
-        <v>150</v>
+        <v>2772</v>
       </c>
       <c r="M390" t="s">
-        <v>2742</v>
-[...3 lines deleted...]
-      </c>
+        <v>2773</v>
+      </c>
+      <c r="N390"/>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2744</v>
+        <v>2774</v>
       </c>
       <c r="D391" t="s">
-        <v>2745</v>
+        <v>2775</v>
       </c>
       <c r="E391"/>
       <c r="F391"/>
       <c r="G391"/>
       <c r="H391" t="s">
-        <v>2746</v>
+        <v>2776</v>
       </c>
       <c r="I391" t="s">
-        <v>2747</v>
+        <v>2777</v>
       </c>
       <c r="J391" t="s">
-        <v>2692</v>
+        <v>273</v>
       </c>
       <c r="K391" t="s">
-        <v>2748</v>
+        <v>2778</v>
       </c>
       <c r="L391" t="s">
-        <v>319</v>
+        <v>2141</v>
       </c>
       <c r="M391" t="s">
-        <v>2749</v>
+        <v>2779</v>
       </c>
       <c r="N391" t="s">
-        <v>2750</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
-      <c r="C392"/>
+      <c r="C392" t="s">
+        <v>2781</v>
+      </c>
       <c r="D392" t="s">
-        <v>2751</v>
+        <v>2782</v>
       </c>
       <c r="E392"/>
       <c r="F392"/>
       <c r="G392"/>
       <c r="H392" t="s">
-        <v>2752</v>
+        <v>368</v>
       </c>
       <c r="I392" t="s">
-        <v>2753</v>
+        <v>2783</v>
       </c>
       <c r="J392" t="s">
-        <v>2754</v>
+        <v>23</v>
       </c>
       <c r="K392" t="s">
-        <v>2755</v>
+        <v>2784</v>
       </c>
       <c r="L392" t="s">
-        <v>2756</v>
+        <v>335</v>
       </c>
       <c r="M392" t="s">
-        <v>2757</v>
-[...1 lines deleted...]
-      <c r="N392"/>
+        <v>2785</v>
+      </c>
+      <c r="N392" t="s">
+        <v>2786</v>
+      </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
-      <c r="C393"/>
+      <c r="C393" t="s">
+        <v>2781</v>
+      </c>
       <c r="D393" t="s">
-        <v>2758</v>
+        <v>2787</v>
       </c>
       <c r="E393"/>
       <c r="F393"/>
       <c r="G393"/>
       <c r="H393" t="s">
-        <v>2759</v>
+        <v>2788</v>
       </c>
       <c r="I393" t="s">
-        <v>2760</v>
+        <v>2789</v>
       </c>
       <c r="J393" t="s">
-        <v>2754</v>
+        <v>273</v>
       </c>
       <c r="K393" t="s">
-        <v>2761</v>
+        <v>2790</v>
       </c>
       <c r="L393" t="s">
-        <v>2762</v>
+        <v>335</v>
       </c>
       <c r="M393" t="s">
-        <v>2763</v>
-[...1 lines deleted...]
-      <c r="N393"/>
+        <v>2791</v>
+      </c>
+      <c r="N393" t="s">
+        <v>2786</v>
+      </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
-      <c r="C394"/>
+      <c r="C394" t="s">
+        <v>2792</v>
+      </c>
       <c r="D394" t="s">
-        <v>2764</v>
+        <v>2793</v>
       </c>
       <c r="E394"/>
       <c r="F394"/>
       <c r="G394"/>
       <c r="H394" t="s">
-        <v>2765</v>
+        <v>2794</v>
       </c>
       <c r="I394" t="s">
-        <v>2766</v>
+        <v>2795</v>
       </c>
       <c r="J394" t="s">
-        <v>2754</v>
+        <v>273</v>
       </c>
       <c r="K394" t="s">
-        <v>2767</v>
+        <v>2796</v>
       </c>
       <c r="L394" t="s">
-        <v>2768</v>
+        <v>357</v>
       </c>
       <c r="M394" t="s">
-        <v>2769</v>
-[...1 lines deleted...]
-      <c r="N394"/>
+        <v>2797</v>
+      </c>
+      <c r="N394" t="s">
+        <v>2798</v>
+      </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
-      <c r="C395"/>
+      <c r="C395" t="s">
+        <v>2799</v>
+      </c>
       <c r="D395" t="s">
-        <v>2770</v>
+        <v>2800</v>
       </c>
       <c r="E395"/>
       <c r="F395"/>
       <c r="G395"/>
       <c r="H395" t="s">
-        <v>2771</v>
+        <v>2801</v>
       </c>
       <c r="I395" t="s">
-        <v>2772</v>
+        <v>2802</v>
       </c>
       <c r="J395" t="s">
-        <v>2754</v>
+        <v>273</v>
       </c>
       <c r="K395" t="s">
-        <v>2773</v>
+        <v>2803</v>
       </c>
       <c r="L395" t="s">
-        <v>2774</v>
+        <v>357</v>
       </c>
       <c r="M395" t="s">
-        <v>2775</v>
-[...1 lines deleted...]
-      <c r="N395"/>
+        <v>2804</v>
+      </c>
+      <c r="N395" t="s">
+        <v>2805</v>
+      </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
-      <c r="C396"/>
+      <c r="C396" t="s">
+        <v>2806</v>
+      </c>
       <c r="D396" t="s">
-        <v>2776</v>
+        <v>2807</v>
       </c>
       <c r="E396"/>
       <c r="F396"/>
       <c r="G396"/>
       <c r="H396" t="s">
-        <v>2777</v>
+        <v>2808</v>
       </c>
       <c r="I396" t="s">
-        <v>2778</v>
+        <v>2809</v>
       </c>
       <c r="J396" t="s">
-        <v>2754</v>
+        <v>273</v>
       </c>
       <c r="K396" t="s">
-        <v>2779</v>
+        <v>2810</v>
       </c>
       <c r="L396" t="s">
-        <v>2780</v>
+        <v>2141</v>
       </c>
       <c r="M396" t="s">
-        <v>2781</v>
-[...1 lines deleted...]
-      <c r="N396"/>
+        <v>2811</v>
+      </c>
+      <c r="N396" t="s">
+        <v>2812</v>
+      </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
-      <c r="C397"/>
+      <c r="C397" t="s">
+        <v>2813</v>
+      </c>
       <c r="D397" t="s">
-        <v>2782</v>
+        <v>2814</v>
       </c>
       <c r="E397"/>
       <c r="F397"/>
       <c r="G397"/>
       <c r="H397" t="s">
-        <v>2783</v>
+        <v>2815</v>
       </c>
       <c r="I397" t="s">
-        <v>2784</v>
+        <v>2816</v>
       </c>
       <c r="J397" t="s">
-        <v>2754</v>
+        <v>273</v>
       </c>
       <c r="K397" t="s">
-        <v>2785</v>
+        <v>2817</v>
       </c>
       <c r="L397" t="s">
-        <v>2786</v>
+        <v>357</v>
       </c>
       <c r="M397" t="s">
-        <v>2787</v>
-[...1 lines deleted...]
-      <c r="N397"/>
+        <v>2818</v>
+      </c>
+      <c r="N397" t="s">
+        <v>2819</v>
+      </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
-      <c r="C398"/>
+      <c r="C398" t="s">
+        <v>2820</v>
+      </c>
       <c r="D398" t="s">
-        <v>2788</v>
+        <v>2821</v>
       </c>
       <c r="E398"/>
       <c r="F398"/>
       <c r="G398"/>
       <c r="H398" t="s">
-        <v>2789</v>
+        <v>2822</v>
       </c>
       <c r="I398" t="s">
-        <v>2790</v>
+        <v>2823</v>
       </c>
       <c r="J398" t="s">
-        <v>2754</v>
+        <v>273</v>
       </c>
       <c r="K398" t="s">
-        <v>2791</v>
+        <v>2824</v>
       </c>
       <c r="L398" t="s">
-        <v>2792</v>
+        <v>116</v>
       </c>
       <c r="M398" t="s">
-        <v>2793</v>
-[...1 lines deleted...]
-      <c r="N398"/>
+        <v>2825</v>
+      </c>
+      <c r="N398" t="s">
+        <v>2826</v>
+      </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
-      <c r="C399"/>
+      <c r="C399" t="s">
+        <v>2827</v>
+      </c>
       <c r="D399" t="s">
-        <v>2794</v>
+        <v>2828</v>
       </c>
       <c r="E399"/>
       <c r="F399"/>
       <c r="G399"/>
       <c r="H399" t="s">
-        <v>2795</v>
+        <v>2829</v>
       </c>
       <c r="I399" t="s">
-        <v>2796</v>
+        <v>2830</v>
       </c>
       <c r="J399" t="s">
-        <v>2754</v>
+        <v>273</v>
       </c>
       <c r="K399" t="s">
-        <v>2797</v>
+        <v>2831</v>
       </c>
       <c r="L399" t="s">
-        <v>2798</v>
+        <v>2832</v>
       </c>
       <c r="M399" t="s">
-        <v>2799</v>
-[...1 lines deleted...]
-      <c r="N399"/>
+        <v>2833</v>
+      </c>
+      <c r="N399" t="s">
+        <v>2834</v>
+      </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2800</v>
+        <v>2835</v>
       </c>
       <c r="D400" t="s">
-        <v>2801</v>
+        <v>2836</v>
       </c>
       <c r="E400"/>
       <c r="F400"/>
       <c r="G400"/>
       <c r="H400" t="s">
-        <v>2802</v>
+        <v>2837</v>
       </c>
       <c r="I400" t="s">
-        <v>2803</v>
+        <v>2838</v>
       </c>
       <c r="J400" t="s">
-        <v>1911</v>
+        <v>273</v>
       </c>
       <c r="K400" t="s">
-        <v>2804</v>
+        <v>2839</v>
       </c>
       <c r="L400" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M400" t="s">
-        <v>2805</v>
+        <v>2840</v>
       </c>
       <c r="N400" t="s">
-        <v>2806</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2807</v>
+        <v>2842</v>
       </c>
       <c r="D401" t="s">
-        <v>2808</v>
+        <v>2843</v>
       </c>
       <c r="E401"/>
       <c r="F401"/>
       <c r="G401"/>
       <c r="H401" t="s">
-        <v>2809</v>
+        <v>2844</v>
       </c>
       <c r="I401" t="s">
-        <v>2810</v>
+        <v>2845</v>
       </c>
       <c r="J401" t="s">
-        <v>1911</v>
+        <v>273</v>
       </c>
       <c r="K401" t="s">
-        <v>2811</v>
+        <v>2846</v>
       </c>
       <c r="L401" t="s">
-        <v>150</v>
+        <v>2832</v>
       </c>
       <c r="M401" t="s">
-        <v>2812</v>
+        <v>2847</v>
       </c>
       <c r="N401" t="s">
-        <v>2813</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2814</v>
+        <v>2849</v>
       </c>
       <c r="D402" t="s">
-        <v>2815</v>
+        <v>2850</v>
       </c>
       <c r="E402"/>
       <c r="F402"/>
       <c r="G402"/>
       <c r="H402" t="s">
-        <v>2816</v>
+        <v>2851</v>
       </c>
       <c r="I402" t="s">
-        <v>2817</v>
+        <v>2852</v>
       </c>
       <c r="J402" t="s">
-        <v>1911</v>
+        <v>273</v>
       </c>
       <c r="K402" t="s">
-        <v>2818</v>
+        <v>2853</v>
       </c>
       <c r="L402" t="s">
-        <v>319</v>
+        <v>2854</v>
       </c>
       <c r="M402" t="s">
-        <v>2819</v>
-[...3 lines deleted...]
-      </c>
+        <v>2855</v>
+      </c>
+      <c r="N402"/>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2821</v>
+        <v>2856</v>
       </c>
       <c r="D403" t="s">
-        <v>2822</v>
+        <v>2857</v>
       </c>
       <c r="E403"/>
       <c r="F403"/>
       <c r="G403"/>
       <c r="H403" t="s">
-        <v>2823</v>
+        <v>2858</v>
       </c>
       <c r="I403" t="s">
-        <v>2824</v>
+        <v>2859</v>
       </c>
       <c r="J403" t="s">
-        <v>1911</v>
+        <v>273</v>
       </c>
       <c r="K403" t="s">
-        <v>2825</v>
+        <v>2860</v>
       </c>
       <c r="L403" t="s">
-        <v>150</v>
+        <v>2861</v>
       </c>
       <c r="M403" t="s">
-        <v>2826</v>
-[...3 lines deleted...]
-      </c>
+        <v>2862</v>
+      </c>
+      <c r="N403"/>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
-      <c r="C404"/>
+      <c r="C404" t="s">
+        <v>2863</v>
+      </c>
       <c r="D404" t="s">
-        <v>2828</v>
+        <v>2864</v>
       </c>
       <c r="E404"/>
       <c r="F404"/>
       <c r="G404"/>
       <c r="H404" t="s">
-        <v>2829</v>
+        <v>2865</v>
       </c>
       <c r="I404" t="s">
-        <v>2830</v>
+        <v>2866</v>
       </c>
       <c r="J404" t="s">
-        <v>2831</v>
+        <v>273</v>
       </c>
       <c r="K404" t="s">
-        <v>2832</v>
+        <v>2867</v>
       </c>
       <c r="L404" t="s">
-        <v>2833</v>
+        <v>2868</v>
       </c>
       <c r="M404" t="s">
-        <v>2834</v>
+        <v>2869</v>
       </c>
       <c r="N404"/>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
-      <c r="C405"/>
+      <c r="C405" t="s">
+        <v>2870</v>
+      </c>
       <c r="D405" t="s">
-        <v>2835</v>
+        <v>2871</v>
       </c>
       <c r="E405"/>
       <c r="F405"/>
       <c r="G405"/>
       <c r="H405" t="s">
-        <v>2836</v>
+        <v>2872</v>
       </c>
       <c r="I405" t="s">
-        <v>2837</v>
+        <v>2873</v>
       </c>
       <c r="J405" t="s">
-        <v>2831</v>
+        <v>273</v>
       </c>
       <c r="K405" t="s">
-        <v>2838</v>
+        <v>2874</v>
       </c>
       <c r="L405" t="s">
-        <v>2839</v>
+        <v>2832</v>
       </c>
       <c r="M405" t="s">
-        <v>2840</v>
-[...1 lines deleted...]
-      <c r="N405"/>
+        <v>2875</v>
+      </c>
+      <c r="N405" t="s">
+        <v>2876</v>
+      </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
-      <c r="C406"/>
+      <c r="C406" t="s">
+        <v>2877</v>
+      </c>
       <c r="D406" t="s">
-        <v>2841</v>
+        <v>2878</v>
       </c>
       <c r="E406"/>
       <c r="F406"/>
       <c r="G406"/>
       <c r="H406" t="s">
-        <v>2842</v>
+        <v>2879</v>
       </c>
       <c r="I406" t="s">
-        <v>2843</v>
+        <v>2880</v>
       </c>
       <c r="J406" t="s">
-        <v>2831</v>
+        <v>273</v>
       </c>
       <c r="K406" t="s">
-        <v>2844</v>
+        <v>2881</v>
       </c>
       <c r="L406" t="s">
-        <v>2845</v>
+        <v>2832</v>
       </c>
       <c r="M406" t="s">
-        <v>2846</v>
-[...1 lines deleted...]
-      <c r="N406"/>
+        <v>2882</v>
+      </c>
+      <c r="N406" t="s">
+        <v>2883</v>
+      </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2847</v>
+        <v>2884</v>
       </c>
       <c r="D407" t="s">
-        <v>2848</v>
+        <v>2885</v>
       </c>
       <c r="E407"/>
       <c r="F407"/>
       <c r="G407"/>
       <c r="H407" t="s">
-        <v>2849</v>
+        <v>2886</v>
       </c>
       <c r="I407" t="s">
-        <v>2850</v>
+        <v>2887</v>
       </c>
       <c r="J407" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K407" t="s">
-        <v>2851</v>
+        <v>2888</v>
       </c>
       <c r="L407" t="s">
-        <v>327</v>
+        <v>2832</v>
       </c>
       <c r="M407" t="s">
-        <v>2852</v>
+        <v>2889</v>
       </c>
       <c r="N407" t="s">
-        <v>2853</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2854</v>
+        <v>2891</v>
       </c>
       <c r="D408" t="s">
-        <v>2855</v>
+        <v>2892</v>
       </c>
       <c r="E408"/>
       <c r="F408"/>
       <c r="G408"/>
       <c r="H408" t="s">
-        <v>2856</v>
+        <v>2893</v>
       </c>
       <c r="I408" t="s">
-        <v>2857</v>
+        <v>2894</v>
       </c>
       <c r="J408" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K408" t="s">
-        <v>2858</v>
+        <v>2895</v>
       </c>
       <c r="L408" t="s">
-        <v>327</v>
+        <v>2896</v>
       </c>
       <c r="M408" t="s">
-        <v>2859</v>
-[...3 lines deleted...]
-      </c>
+        <v>2897</v>
+      </c>
+      <c r="N408"/>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2861</v>
+        <v>2898</v>
       </c>
       <c r="D409" t="s">
-        <v>2862</v>
+        <v>2899</v>
       </c>
       <c r="E409"/>
       <c r="F409"/>
       <c r="G409"/>
       <c r="H409" t="s">
-        <v>2863</v>
+        <v>2851</v>
       </c>
       <c r="I409" t="s">
-        <v>2864</v>
+        <v>2900</v>
       </c>
       <c r="J409" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K409" t="s">
-        <v>2865</v>
+        <v>2901</v>
       </c>
       <c r="L409" t="s">
-        <v>327</v>
+        <v>2902</v>
       </c>
       <c r="M409" t="s">
-        <v>2866</v>
-[...3 lines deleted...]
-      </c>
+        <v>2903</v>
+      </c>
+      <c r="N409"/>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2868</v>
+        <v>2904</v>
       </c>
       <c r="D410" t="s">
-        <v>2869</v>
+        <v>2905</v>
       </c>
       <c r="E410"/>
       <c r="F410"/>
       <c r="G410"/>
       <c r="H410" t="s">
-        <v>2870</v>
+        <v>2858</v>
       </c>
       <c r="I410" t="s">
-        <v>2871</v>
+        <v>2900</v>
       </c>
       <c r="J410" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K410" t="s">
-        <v>2872</v>
+        <v>2906</v>
       </c>
       <c r="L410" t="s">
-        <v>2873</v>
+        <v>2907</v>
       </c>
       <c r="M410" t="s">
-        <v>2874</v>
-[...3 lines deleted...]
-      </c>
+        <v>2908</v>
+      </c>
+      <c r="N410"/>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2876</v>
+        <v>2909</v>
       </c>
       <c r="D411" t="s">
-        <v>2877</v>
+        <v>2910</v>
       </c>
       <c r="E411"/>
       <c r="F411"/>
       <c r="G411"/>
       <c r="H411" t="s">
-        <v>2878</v>
+        <v>2911</v>
       </c>
       <c r="I411" t="s">
-        <v>2879</v>
+        <v>2912</v>
       </c>
       <c r="J411" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K411" t="s">
-        <v>2880</v>
+        <v>2913</v>
       </c>
       <c r="L411" t="s">
-        <v>327</v>
+        <v>116</v>
       </c>
       <c r="M411" t="s">
-        <v>2881</v>
+        <v>2914</v>
       </c>
       <c r="N411" t="s">
-        <v>2882</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2883</v>
+        <v>2916</v>
       </c>
       <c r="D412" t="s">
-        <v>2884</v>
+        <v>2917</v>
       </c>
       <c r="E412"/>
       <c r="F412"/>
       <c r="G412"/>
       <c r="H412" t="s">
-        <v>2885</v>
+        <v>2865</v>
       </c>
       <c r="I412" t="s">
-        <v>2886</v>
+        <v>2918</v>
       </c>
       <c r="J412" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K412" t="s">
-        <v>2887</v>
+        <v>2919</v>
       </c>
       <c r="L412" t="s">
-        <v>327</v>
+        <v>2920</v>
       </c>
       <c r="M412" t="s">
-        <v>2888</v>
-[...3 lines deleted...]
-      </c>
+        <v>2921</v>
+      </c>
+      <c r="N412"/>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>1368</v>
+        <v>2922</v>
       </c>
       <c r="D413" t="s">
-        <v>1369</v>
+        <v>2923</v>
       </c>
       <c r="E413"/>
       <c r="F413"/>
       <c r="G413"/>
       <c r="H413" t="s">
-        <v>2890</v>
+        <v>2851</v>
       </c>
       <c r="I413" t="s">
-        <v>2891</v>
+        <v>2924</v>
       </c>
       <c r="J413" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K413" t="s">
-        <v>2892</v>
+        <v>2925</v>
       </c>
       <c r="L413" t="s">
-        <v>327</v>
+        <v>2926</v>
       </c>
       <c r="M413" t="s">
-        <v>2893</v>
-[...3 lines deleted...]
-      </c>
+        <v>2927</v>
+      </c>
+      <c r="N413"/>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2894</v>
+        <v>2928</v>
       </c>
       <c r="D414" t="s">
-        <v>2895</v>
+        <v>2929</v>
       </c>
       <c r="E414"/>
       <c r="F414"/>
       <c r="G414"/>
       <c r="H414" t="s">
-        <v>2896</v>
+        <v>2858</v>
       </c>
       <c r="I414" t="s">
-        <v>2897</v>
+        <v>2924</v>
       </c>
       <c r="J414" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K414" t="s">
-        <v>2898</v>
+        <v>2930</v>
       </c>
       <c r="L414" t="s">
-        <v>45</v>
+        <v>2931</v>
       </c>
       <c r="M414" t="s">
-        <v>2899</v>
-[...3 lines deleted...]
-      </c>
+        <v>2932</v>
+      </c>
+      <c r="N414"/>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2901</v>
+        <v>2933</v>
       </c>
       <c r="D415" t="s">
-        <v>2902</v>
+        <v>2934</v>
       </c>
       <c r="E415"/>
       <c r="F415"/>
       <c r="G415"/>
       <c r="H415" t="s">
-        <v>2903</v>
+        <v>2935</v>
       </c>
       <c r="I415" t="s">
-        <v>2904</v>
+        <v>2936</v>
       </c>
       <c r="J415" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K415" t="s">
-        <v>2905</v>
+        <v>2937</v>
       </c>
       <c r="L415" t="s">
-        <v>327</v>
+        <v>116</v>
       </c>
       <c r="M415" t="s">
-        <v>2906</v>
+        <v>2938</v>
       </c>
       <c r="N415" t="s">
-        <v>2907</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2908</v>
+        <v>2940</v>
       </c>
       <c r="D416" t="s">
-        <v>2909</v>
+        <v>2941</v>
       </c>
       <c r="E416"/>
       <c r="F416"/>
       <c r="G416"/>
       <c r="H416" t="s">
-        <v>2910</v>
+        <v>2942</v>
       </c>
       <c r="I416" t="s">
-        <v>2911</v>
+        <v>2943</v>
       </c>
       <c r="J416" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K416" t="s">
-        <v>2912</v>
+        <v>2944</v>
       </c>
       <c r="L416" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
       <c r="M416" t="s">
-        <v>2913</v>
+        <v>2945</v>
       </c>
       <c r="N416" t="s">
-        <v>2914</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2915</v>
+        <v>2947</v>
       </c>
       <c r="D417" t="s">
-        <v>2916</v>
+        <v>2948</v>
       </c>
       <c r="E417"/>
       <c r="F417"/>
       <c r="G417"/>
       <c r="H417" t="s">
-        <v>2917</v>
+        <v>2949</v>
       </c>
       <c r="I417" t="s">
-        <v>2918</v>
+        <v>2950</v>
       </c>
       <c r="J417" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K417" t="s">
-        <v>2919</v>
+        <v>2951</v>
       </c>
       <c r="L417" t="s">
-        <v>327</v>
+        <v>116</v>
       </c>
       <c r="M417" t="s">
-        <v>2920</v>
+        <v>2952</v>
       </c>
       <c r="N417" t="s">
-        <v>2921</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2922</v>
+        <v>2954</v>
       </c>
       <c r="D418" t="s">
-        <v>2923</v>
+        <v>2955</v>
       </c>
       <c r="E418"/>
       <c r="F418"/>
       <c r="G418"/>
       <c r="H418" t="s">
-        <v>2924</v>
+        <v>2956</v>
       </c>
       <c r="I418" t="s">
-        <v>2925</v>
+        <v>2957</v>
       </c>
       <c r="J418" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K418" t="s">
-        <v>2926</v>
+        <v>2958</v>
       </c>
       <c r="L418" t="s">
-        <v>45</v>
+        <v>335</v>
       </c>
       <c r="M418" t="s">
-        <v>2927</v>
+        <v>2959</v>
       </c>
       <c r="N418" t="s">
-        <v>2928</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2929</v>
+        <v>2961</v>
       </c>
       <c r="D419" t="s">
-        <v>2930</v>
+        <v>2962</v>
       </c>
       <c r="E419"/>
       <c r="F419"/>
       <c r="G419"/>
       <c r="H419" t="s">
-        <v>2931</v>
+        <v>2963</v>
       </c>
       <c r="I419" t="s">
-        <v>2932</v>
+        <v>2964</v>
       </c>
       <c r="J419" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K419" t="s">
-        <v>2933</v>
+        <v>2965</v>
       </c>
       <c r="L419" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M419" t="s">
-        <v>2934</v>
+        <v>2966</v>
       </c>
       <c r="N419" t="s">
-        <v>2935</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2936</v>
+        <v>2968</v>
       </c>
       <c r="D420" t="s">
-        <v>2937</v>
+        <v>2969</v>
       </c>
       <c r="E420"/>
       <c r="F420"/>
       <c r="G420"/>
       <c r="H420" t="s">
-        <v>2931</v>
+        <v>2970</v>
       </c>
       <c r="I420" t="s">
-        <v>2938</v>
+        <v>2971</v>
       </c>
       <c r="J420" t="s">
-        <v>2074</v>
+        <v>471</v>
       </c>
       <c r="K420" t="s">
-        <v>2939</v>
+        <v>2972</v>
       </c>
       <c r="L420" t="s">
-        <v>150</v>
+        <v>335</v>
       </c>
       <c r="M420" t="s">
-        <v>2940</v>
+        <v>2973</v>
       </c>
       <c r="N420" t="s">
-        <v>2941</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>2942</v>
+        <v>2975</v>
       </c>
       <c r="D421" t="s">
-        <v>2943</v>
+        <v>2976</v>
       </c>
       <c r="E421"/>
       <c r="F421"/>
       <c r="G421"/>
       <c r="H421" t="s">
-        <v>2944</v>
+        <v>2977</v>
       </c>
       <c r="I421" t="s">
-        <v>2945</v>
+        <v>2978</v>
       </c>
       <c r="J421" t="s">
-        <v>2074</v>
+        <v>471</v>
       </c>
       <c r="K421" t="s">
-        <v>2946</v>
+        <v>2979</v>
       </c>
       <c r="L421" t="s">
-        <v>45</v>
+        <v>2980</v>
       </c>
       <c r="M421" t="s">
-        <v>2947</v>
-[...3 lines deleted...]
-      </c>
+        <v>2981</v>
+      </c>
+      <c r="N421"/>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>2949</v>
+        <v>2982</v>
       </c>
       <c r="D422" t="s">
-        <v>2950</v>
+        <v>2983</v>
       </c>
       <c r="E422"/>
       <c r="F422"/>
       <c r="G422"/>
       <c r="H422" t="s">
-        <v>853</v>
+        <v>2984</v>
       </c>
       <c r="I422" t="s">
-        <v>2951</v>
+        <v>2985</v>
       </c>
       <c r="J422" t="s">
-        <v>1911</v>
+        <v>471</v>
       </c>
       <c r="K422" t="s">
-        <v>2952</v>
+        <v>2986</v>
       </c>
       <c r="L422" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M422" t="s">
-        <v>2953</v>
+        <v>2987</v>
       </c>
       <c r="N422" t="s">
-        <v>2954</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2955</v>
+        <v>2989</v>
       </c>
       <c r="D423" t="s">
-        <v>2956</v>
+        <v>2990</v>
       </c>
       <c r="E423"/>
       <c r="F423"/>
       <c r="G423"/>
       <c r="H423" t="s">
-        <v>2957</v>
+        <v>2991</v>
       </c>
       <c r="I423" t="s">
-        <v>2958</v>
+        <v>2992</v>
       </c>
       <c r="J423" t="s">
-        <v>2074</v>
+        <v>471</v>
       </c>
       <c r="K423" t="s">
-        <v>2959</v>
+        <v>2993</v>
       </c>
       <c r="L423" t="s">
-        <v>45</v>
+        <v>357</v>
       </c>
       <c r="M423" t="s">
-        <v>2960</v>
+        <v>2994</v>
       </c>
       <c r="N423" t="s">
-        <v>2961</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>2962</v>
+        <v>2996</v>
       </c>
       <c r="D424" t="s">
-        <v>2963</v>
+        <v>2997</v>
       </c>
       <c r="E424"/>
       <c r="F424"/>
       <c r="G424"/>
       <c r="H424" t="s">
-        <v>2964</v>
+        <v>368</v>
       </c>
       <c r="I424" t="s">
-        <v>2965</v>
+        <v>2998</v>
       </c>
       <c r="J424" t="s">
-        <v>2074</v>
+        <v>273</v>
       </c>
       <c r="K424" t="s">
-        <v>2966</v>
+        <v>2999</v>
       </c>
       <c r="L424" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
       <c r="M424" t="s">
-        <v>2967</v>
+        <v>3000</v>
       </c>
       <c r="N424" t="s">
-        <v>2968</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2969</v>
+        <v>2996</v>
       </c>
       <c r="D425" t="s">
-        <v>2970</v>
+        <v>3002</v>
       </c>
       <c r="E425"/>
       <c r="F425"/>
       <c r="G425"/>
       <c r="H425" t="s">
-        <v>853</v>
+        <v>3003</v>
       </c>
       <c r="I425" t="s">
-        <v>2971</v>
+        <v>3004</v>
       </c>
       <c r="J425" t="s">
-        <v>293</v>
+        <v>471</v>
       </c>
       <c r="K425" t="s">
-        <v>2972</v>
+        <v>3005</v>
       </c>
       <c r="L425" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M425" t="s">
-        <v>2973</v>
+        <v>3006</v>
       </c>
       <c r="N425" t="s">
-        <v>2974</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>2969</v>
+        <v>3007</v>
       </c>
       <c r="D426" t="s">
-        <v>2975</v>
+        <v>3008</v>
       </c>
       <c r="E426"/>
       <c r="F426"/>
       <c r="G426"/>
       <c r="H426" t="s">
-        <v>2976</v>
+        <v>3009</v>
       </c>
       <c r="I426" t="s">
-        <v>2977</v>
+        <v>3010</v>
       </c>
       <c r="J426" t="s">
-        <v>2074</v>
+        <v>471</v>
       </c>
       <c r="K426" t="s">
-        <v>2978</v>
+        <v>3011</v>
       </c>
       <c r="L426" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M426" t="s">
-        <v>2979</v>
+        <v>3012</v>
       </c>
       <c r="N426" t="s">
-        <v>2974</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>2980</v>
+        <v>3014</v>
       </c>
       <c r="D427" t="s">
-        <v>2981</v>
+        <v>3015</v>
       </c>
       <c r="E427"/>
       <c r="F427"/>
       <c r="G427"/>
       <c r="H427" t="s">
-        <v>2982</v>
+        <v>3016</v>
       </c>
       <c r="I427" t="s">
-        <v>2983</v>
+        <v>3017</v>
       </c>
       <c r="J427" t="s">
-        <v>2074</v>
+        <v>471</v>
       </c>
       <c r="K427" t="s">
-        <v>2984</v>
+        <v>3018</v>
       </c>
       <c r="L427" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M427" t="s">
-        <v>2985</v>
+        <v>3019</v>
       </c>
       <c r="N427" t="s">
-        <v>2986</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>2987</v>
+        <v>3007</v>
       </c>
       <c r="D428" t="s">
-        <v>2988</v>
+        <v>3007</v>
       </c>
       <c r="E428"/>
       <c r="F428"/>
       <c r="G428"/>
       <c r="H428" t="s">
-        <v>853</v>
+        <v>368</v>
       </c>
       <c r="I428" t="s">
-        <v>2989</v>
+        <v>3021</v>
       </c>
       <c r="J428" t="s">
-        <v>1911</v>
+        <v>3022</v>
       </c>
       <c r="K428" t="s">
-        <v>2990</v>
+        <v>3023</v>
       </c>
       <c r="L428" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M428" t="s">
-        <v>2991</v>
+        <v>3024</v>
       </c>
       <c r="N428" t="s">
-        <v>2992</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2987</v>
+        <v>3025</v>
       </c>
       <c r="D429" t="s">
-        <v>2993</v>
+        <v>3026</v>
       </c>
       <c r="E429"/>
       <c r="F429"/>
       <c r="G429"/>
       <c r="H429" t="s">
-        <v>2994</v>
+        <v>3027</v>
       </c>
       <c r="I429" t="s">
-        <v>2995</v>
+        <v>3028</v>
       </c>
       <c r="J429" t="s">
-        <v>2074</v>
+        <v>3029</v>
       </c>
       <c r="K429" t="s">
-        <v>2996</v>
+        <v>3030</v>
       </c>
       <c r="L429" t="s">
-        <v>150</v>
+        <v>3031</v>
       </c>
       <c r="M429" t="s">
-        <v>2997</v>
+        <v>3032</v>
       </c>
       <c r="N429" t="s">
-        <v>2992</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>2998</v>
+        <v>3034</v>
       </c>
       <c r="D430" t="s">
-        <v>2999</v>
+        <v>3035</v>
       </c>
       <c r="E430"/>
       <c r="F430"/>
       <c r="G430"/>
       <c r="H430" t="s">
-        <v>853</v>
+        <v>368</v>
       </c>
       <c r="I430" t="s">
-        <v>3000</v>
+        <v>3036</v>
       </c>
       <c r="J430" t="s">
-        <v>1911</v>
+        <v>823</v>
       </c>
       <c r="K430" t="s">
-        <v>3001</v>
+        <v>3037</v>
       </c>
       <c r="L430" t="s">
-        <v>150</v>
+        <v>2141</v>
       </c>
       <c r="M430" t="s">
-        <v>3002</v>
+        <v>3038</v>
       </c>
       <c r="N430" t="s">
-        <v>3003</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>2998</v>
+        <v>3040</v>
       </c>
       <c r="D431" t="s">
-        <v>3004</v>
+        <v>3041</v>
       </c>
       <c r="E431"/>
       <c r="F431"/>
       <c r="G431"/>
       <c r="H431" t="s">
-        <v>3005</v>
+        <v>3042</v>
       </c>
       <c r="I431" t="s">
-        <v>3006</v>
+        <v>3043</v>
       </c>
       <c r="J431" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K431" t="s">
-        <v>3007</v>
+        <v>3044</v>
       </c>
       <c r="L431" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M431" t="s">
-        <v>3008</v>
+        <v>3045</v>
       </c>
       <c r="N431" t="s">
-        <v>3003</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>3009</v>
+        <v>3047</v>
       </c>
       <c r="D432" t="s">
-        <v>3010</v>
+        <v>3048</v>
       </c>
       <c r="E432"/>
       <c r="F432"/>
       <c r="G432"/>
       <c r="H432" t="s">
-        <v>853</v>
+        <v>3049</v>
       </c>
       <c r="I432" t="s">
-        <v>3011</v>
+        <v>3050</v>
       </c>
       <c r="J432" t="s">
-        <v>1911</v>
+        <v>823</v>
       </c>
       <c r="K432" t="s">
-        <v>3012</v>
+        <v>3051</v>
       </c>
       <c r="L432" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M432" t="s">
-        <v>3013</v>
+        <v>3052</v>
       </c>
       <c r="N432" t="s">
-        <v>3014</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>3009</v>
+        <v>3054</v>
       </c>
       <c r="D433" t="s">
-        <v>3015</v>
+        <v>3055</v>
       </c>
       <c r="E433"/>
       <c r="F433"/>
       <c r="G433"/>
       <c r="H433" t="s">
-        <v>3016</v>
+        <v>368</v>
       </c>
       <c r="I433" t="s">
-        <v>3017</v>
+        <v>3056</v>
       </c>
       <c r="J433" t="s">
-        <v>2074</v>
+        <v>471</v>
       </c>
       <c r="K433" t="s">
-        <v>3018</v>
+        <v>3057</v>
       </c>
       <c r="L433" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M433" t="s">
-        <v>3019</v>
+        <v>3058</v>
       </c>
       <c r="N433" t="s">
-        <v>3014</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>3020</v>
+        <v>3054</v>
       </c>
       <c r="D434" t="s">
-        <v>3021</v>
+        <v>3060</v>
       </c>
       <c r="E434"/>
       <c r="F434"/>
       <c r="G434"/>
       <c r="H434" t="s">
-        <v>3022</v>
+        <v>3061</v>
       </c>
       <c r="I434" t="s">
-        <v>3023</v>
+        <v>3062</v>
       </c>
       <c r="J434" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K434" t="s">
-        <v>3024</v>
+        <v>3063</v>
       </c>
       <c r="L434" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M434" t="s">
-        <v>3025</v>
+        <v>3064</v>
       </c>
       <c r="N434" t="s">
-        <v>3026</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>3027</v>
+        <v>3065</v>
       </c>
       <c r="D435" t="s">
-        <v>3028</v>
+        <v>3066</v>
       </c>
       <c r="E435"/>
       <c r="F435"/>
       <c r="G435"/>
       <c r="H435" t="s">
-        <v>3029</v>
+        <v>3067</v>
       </c>
       <c r="I435" t="s">
-        <v>3030</v>
+        <v>3068</v>
       </c>
       <c r="J435" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K435" t="s">
-        <v>3031</v>
+        <v>3069</v>
       </c>
       <c r="L435" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M435" t="s">
-        <v>3032</v>
+        <v>3070</v>
       </c>
       <c r="N435" t="s">
-        <v>3033</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>3034</v>
+        <v>3072</v>
       </c>
       <c r="D436" t="s">
-        <v>3035</v>
+        <v>3073</v>
       </c>
       <c r="E436"/>
       <c r="F436"/>
       <c r="G436"/>
       <c r="H436" t="s">
-        <v>3036</v>
+        <v>3074</v>
       </c>
       <c r="I436" t="s">
-        <v>3037</v>
+        <v>3075</v>
       </c>
       <c r="J436" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K436" t="s">
-        <v>3038</v>
+        <v>3076</v>
       </c>
       <c r="L436" t="s">
-        <v>150</v>
+        <v>2141</v>
       </c>
       <c r="M436" t="s">
-        <v>3039</v>
+        <v>3077</v>
       </c>
       <c r="N436" t="s">
-        <v>3040</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>3041</v>
+        <v>3079</v>
       </c>
       <c r="D437" t="s">
-        <v>3042</v>
+        <v>3080</v>
       </c>
       <c r="E437"/>
       <c r="F437"/>
       <c r="G437"/>
       <c r="H437" t="s">
-        <v>853</v>
+        <v>368</v>
       </c>
       <c r="I437" t="s">
-        <v>3043</v>
+        <v>3081</v>
       </c>
       <c r="J437" t="s">
-        <v>1911</v>
+        <v>471</v>
       </c>
       <c r="K437" t="s">
-        <v>3044</v>
+        <v>3082</v>
       </c>
       <c r="L437" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M437" t="s">
-        <v>3045</v>
+        <v>3083</v>
       </c>
       <c r="N437" t="s">
-        <v>3046</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>3041</v>
+        <v>3079</v>
       </c>
       <c r="D438" t="s">
-        <v>3047</v>
+        <v>3085</v>
       </c>
       <c r="E438"/>
       <c r="F438"/>
       <c r="G438"/>
       <c r="H438" t="s">
-        <v>3048</v>
+        <v>3086</v>
       </c>
       <c r="I438" t="s">
-        <v>3049</v>
+        <v>3087</v>
       </c>
       <c r="J438" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K438" t="s">
-        <v>3050</v>
+        <v>3088</v>
       </c>
       <c r="L438" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M438" t="s">
-        <v>3051</v>
+        <v>3089</v>
       </c>
       <c r="N438" t="s">
-        <v>3046</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>3052</v>
+        <v>3090</v>
       </c>
       <c r="D439" t="s">
-        <v>3053</v>
+        <v>3091</v>
       </c>
       <c r="E439"/>
       <c r="F439"/>
       <c r="G439"/>
       <c r="H439" t="s">
-        <v>853</v>
+        <v>3092</v>
       </c>
       <c r="I439" t="s">
-        <v>3054</v>
+        <v>3093</v>
       </c>
       <c r="J439" t="s">
-        <v>2692</v>
+        <v>823</v>
       </c>
       <c r="K439" t="s">
-        <v>3055</v>
+        <v>3094</v>
       </c>
       <c r="L439" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M439" t="s">
-        <v>3056</v>
+        <v>3095</v>
       </c>
       <c r="N439" t="s">
-        <v>3057</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>3052</v>
+        <v>3097</v>
       </c>
       <c r="D440" t="s">
-        <v>3058</v>
+        <v>3098</v>
       </c>
       <c r="E440"/>
       <c r="F440"/>
       <c r="G440"/>
       <c r="H440" t="s">
-        <v>3059</v>
+        <v>3099</v>
       </c>
       <c r="I440" t="s">
-        <v>3060</v>
+        <v>3100</v>
       </c>
       <c r="J440" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K440" t="s">
-        <v>3061</v>
+        <v>3101</v>
       </c>
       <c r="L440" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M440" t="s">
-        <v>3062</v>
+        <v>3102</v>
       </c>
       <c r="N440" t="s">
-        <v>3057</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>3063</v>
+        <v>3104</v>
       </c>
       <c r="D441" t="s">
-        <v>3064</v>
+        <v>3105</v>
       </c>
       <c r="E441"/>
       <c r="F441"/>
       <c r="G441"/>
       <c r="H441" t="s">
-        <v>3065</v>
+        <v>3106</v>
       </c>
       <c r="I441" t="s">
-        <v>3066</v>
+        <v>3107</v>
       </c>
       <c r="J441" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K441" t="s">
-        <v>3067</v>
+        <v>3108</v>
       </c>
       <c r="L441" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M441" t="s">
-        <v>3068</v>
+        <v>3109</v>
       </c>
       <c r="N441" t="s">
-        <v>3069</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>3070</v>
+        <v>3111</v>
       </c>
       <c r="D442" t="s">
-        <v>3071</v>
+        <v>3112</v>
       </c>
       <c r="E442"/>
       <c r="F442"/>
       <c r="G442"/>
       <c r="H442" t="s">
-        <v>3072</v>
+        <v>3113</v>
       </c>
       <c r="I442" t="s">
-        <v>3073</v>
+        <v>3114</v>
       </c>
       <c r="J442" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K442" t="s">
-        <v>3074</v>
+        <v>3115</v>
       </c>
       <c r="L442" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="M442" t="s">
-        <v>3075</v>
+        <v>3116</v>
       </c>
       <c r="N442" t="s">
-        <v>3076</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>3077</v>
+        <v>3118</v>
       </c>
       <c r="D443" t="s">
-        <v>3078</v>
+        <v>3119</v>
       </c>
       <c r="E443"/>
       <c r="F443"/>
       <c r="G443"/>
       <c r="H443" t="s">
-        <v>3079</v>
+        <v>3120</v>
       </c>
       <c r="I443" t="s">
-        <v>3080</v>
+        <v>3121</v>
       </c>
       <c r="J443" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K443" t="s">
-        <v>3081</v>
+        <v>3122</v>
       </c>
       <c r="L443" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="M443" t="s">
-        <v>3082</v>
+        <v>3123</v>
       </c>
       <c r="N443" t="s">
-        <v>3083</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>3084</v>
+        <v>3125</v>
       </c>
       <c r="D444" t="s">
-        <v>3085</v>
+        <v>3126</v>
       </c>
       <c r="E444"/>
       <c r="F444"/>
       <c r="G444"/>
       <c r="H444" t="s">
-        <v>3086</v>
+        <v>3127</v>
       </c>
       <c r="I444" t="s">
-        <v>3087</v>
+        <v>3128</v>
       </c>
       <c r="J444" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K444" t="s">
-        <v>3088</v>
+        <v>3129</v>
       </c>
       <c r="L444" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M444" t="s">
-        <v>3089</v>
+        <v>3130</v>
       </c>
       <c r="N444" t="s">
-        <v>3090</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>3091</v>
+        <v>3132</v>
       </c>
       <c r="D445" t="s">
-        <v>3092</v>
+        <v>3133</v>
       </c>
       <c r="E445"/>
       <c r="F445"/>
       <c r="G445"/>
       <c r="H445" t="s">
-        <v>3093</v>
+        <v>3134</v>
       </c>
       <c r="I445" t="s">
-        <v>3094</v>
+        <v>3135</v>
       </c>
       <c r="J445" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K445" t="s">
-        <v>3095</v>
+        <v>3136</v>
       </c>
       <c r="L445" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M445" t="s">
-        <v>3096</v>
+        <v>3137</v>
       </c>
       <c r="N445" t="s">
-        <v>3097</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>3098</v>
+        <v>3139</v>
       </c>
       <c r="D446" t="s">
-        <v>3099</v>
+        <v>3140</v>
       </c>
       <c r="E446"/>
       <c r="F446"/>
       <c r="G446"/>
       <c r="H446" t="s">
-        <v>3100</v>
+        <v>3141</v>
       </c>
       <c r="I446" t="s">
-        <v>3101</v>
+        <v>3142</v>
       </c>
       <c r="J446" t="s">
-        <v>2074</v>
+        <v>2706</v>
       </c>
       <c r="K446" t="s">
-        <v>3102</v>
+        <v>3143</v>
       </c>
       <c r="L446" t="s">
-        <v>150</v>
+        <v>3144</v>
       </c>
       <c r="M446" t="s">
-        <v>3103</v>
-[...3 lines deleted...]
-      </c>
+        <v>3145</v>
+      </c>
+      <c r="N446"/>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>3105</v>
+        <v>3146</v>
       </c>
       <c r="D447" t="s">
-        <v>3106</v>
+        <v>3147</v>
       </c>
       <c r="E447"/>
       <c r="F447"/>
       <c r="G447"/>
       <c r="H447" t="s">
-        <v>3107</v>
+        <v>3148</v>
       </c>
       <c r="I447" t="s">
-        <v>3108</v>
+        <v>3149</v>
       </c>
       <c r="J447" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K447" t="s">
-        <v>3109</v>
+        <v>3150</v>
       </c>
       <c r="L447" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M447" t="s">
-        <v>3110</v>
+        <v>3151</v>
       </c>
       <c r="N447" t="s">
-        <v>3111</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>3112</v>
+        <v>3153</v>
       </c>
       <c r="D448" t="s">
-        <v>3113</v>
+        <v>3154</v>
       </c>
       <c r="E448"/>
       <c r="F448"/>
       <c r="G448"/>
       <c r="H448" t="s">
-        <v>3114</v>
+        <v>3155</v>
       </c>
       <c r="I448" t="s">
-        <v>3115</v>
+        <v>3156</v>
       </c>
       <c r="J448" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K448" t="s">
-        <v>3116</v>
+        <v>3157</v>
       </c>
       <c r="L448" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M448" t="s">
-        <v>3117</v>
+        <v>3158</v>
       </c>
       <c r="N448" t="s">
-        <v>3118</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>3119</v>
+        <v>3160</v>
       </c>
       <c r="D449" t="s">
-        <v>3120</v>
+        <v>3161</v>
       </c>
       <c r="E449"/>
       <c r="F449"/>
       <c r="G449"/>
       <c r="H449" t="s">
-        <v>3121</v>
+        <v>3162</v>
       </c>
       <c r="I449" t="s">
-        <v>3122</v>
+        <v>3163</v>
       </c>
       <c r="J449" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K449" t="s">
-        <v>3123</v>
+        <v>3164</v>
       </c>
       <c r="L449" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="M449" t="s">
-        <v>3124</v>
+        <v>3165</v>
       </c>
       <c r="N449" t="s">
-        <v>3125</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>3126</v>
+        <v>3167</v>
       </c>
       <c r="D450" t="s">
-        <v>3127</v>
+        <v>3168</v>
       </c>
       <c r="E450"/>
       <c r="F450"/>
       <c r="G450"/>
       <c r="H450" t="s">
-        <v>3128</v>
+        <v>3169</v>
       </c>
       <c r="I450" t="s">
-        <v>3129</v>
+        <v>3170</v>
       </c>
       <c r="J450" t="s">
-        <v>2074</v>
+        <v>823</v>
       </c>
       <c r="K450" t="s">
-        <v>3130</v>
+        <v>3171</v>
       </c>
       <c r="L450" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M450" t="s">
-        <v>3131</v>
+        <v>3172</v>
       </c>
       <c r="N450" t="s">
-        <v>3132</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
-      <c r="C451"/>
+      <c r="C451" t="s">
+        <v>3174</v>
+      </c>
       <c r="D451" t="s">
-        <v>3133</v>
+        <v>3175</v>
       </c>
       <c r="E451"/>
       <c r="F451"/>
       <c r="G451"/>
       <c r="H451" t="s">
-        <v>3134</v>
+        <v>3176</v>
       </c>
       <c r="I451" t="s">
-        <v>3135</v>
+        <v>3177</v>
       </c>
       <c r="J451" t="s">
-        <v>3136</v>
+        <v>823</v>
       </c>
       <c r="K451" t="s">
-        <v>3137</v>
+        <v>3178</v>
       </c>
       <c r="L451" t="s">
-        <v>3138</v>
+        <v>116</v>
       </c>
       <c r="M451" t="s">
-        <v>3139</v>
-[...1 lines deleted...]
-      <c r="N451"/>
+        <v>3179</v>
+      </c>
+      <c r="N451" t="s">
+        <v>3180</v>
+      </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3140</v>
+        <v>3181</v>
       </c>
       <c r="D452" t="s">
-        <v>3141</v>
+        <v>3182</v>
       </c>
       <c r="E452"/>
       <c r="F452"/>
       <c r="G452"/>
       <c r="H452" t="s">
-        <v>3142</v>
+        <v>3183</v>
       </c>
       <c r="I452" t="s">
-        <v>3143</v>
+        <v>3184</v>
       </c>
       <c r="J452" t="s">
-        <v>3144</v>
+        <v>823</v>
       </c>
       <c r="K452" t="s">
-        <v>3145</v>
+        <v>3185</v>
       </c>
       <c r="L452" t="s">
-        <v>319</v>
+        <v>335</v>
       </c>
       <c r="M452" t="s">
-        <v>3146</v>
+        <v>3186</v>
       </c>
       <c r="N452" t="s">
-        <v>3147</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3148</v>
+        <v>3188</v>
       </c>
       <c r="D453" t="s">
-        <v>3149</v>
+        <v>3189</v>
       </c>
       <c r="E453"/>
       <c r="F453"/>
       <c r="G453"/>
       <c r="H453" t="s">
-        <v>3100</v>
+        <v>3190</v>
       </c>
       <c r="I453" t="s">
-        <v>3150</v>
+        <v>3191</v>
       </c>
       <c r="J453" t="s">
-        <v>3144</v>
+        <v>823</v>
       </c>
       <c r="K453" t="s">
-        <v>3151</v>
+        <v>3192</v>
       </c>
       <c r="L453" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M453" t="s">
-        <v>3152</v>
+        <v>3193</v>
       </c>
       <c r="N453" t="s">
-        <v>3153</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3154</v>
+        <v>3195</v>
       </c>
       <c r="D454" t="s">
-        <v>3155</v>
+        <v>3196</v>
       </c>
       <c r="E454"/>
       <c r="F454"/>
       <c r="G454"/>
       <c r="H454" t="s">
-        <v>3156</v>
+        <v>3197</v>
       </c>
       <c r="I454" t="s">
-        <v>3157</v>
+        <v>3198</v>
       </c>
       <c r="J454" t="s">
-        <v>3144</v>
+        <v>823</v>
       </c>
       <c r="K454" t="s">
-        <v>3158</v>
+        <v>3199</v>
       </c>
       <c r="L454" t="s">
-        <v>150</v>
+        <v>335</v>
       </c>
       <c r="M454" t="s">
-        <v>3159</v>
+        <v>3200</v>
       </c>
       <c r="N454" t="s">
-        <v>3160</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3161</v>
+        <v>3202</v>
       </c>
       <c r="D455" t="s">
-        <v>3162</v>
+        <v>3203</v>
       </c>
       <c r="E455"/>
       <c r="F455"/>
       <c r="G455"/>
       <c r="H455" t="s">
-        <v>3163</v>
+        <v>3204</v>
       </c>
       <c r="I455" t="s">
-        <v>3164</v>
+        <v>3205</v>
       </c>
       <c r="J455" t="s">
-        <v>3144</v>
+        <v>823</v>
       </c>
       <c r="K455" t="s">
-        <v>3165</v>
+        <v>3206</v>
       </c>
       <c r="L455" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M455" t="s">
-        <v>3166</v>
+        <v>3207</v>
       </c>
       <c r="N455" t="s">
-        <v>3167</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>3168</v>
+        <v>3209</v>
       </c>
       <c r="D456" t="s">
-        <v>3169</v>
+        <v>3210</v>
       </c>
       <c r="E456"/>
       <c r="F456"/>
       <c r="G456"/>
       <c r="H456" t="s">
-        <v>3170</v>
+        <v>3211</v>
       </c>
       <c r="I456" t="s">
-        <v>3171</v>
+        <v>3212</v>
       </c>
       <c r="J456" t="s">
-        <v>3144</v>
+        <v>392</v>
       </c>
       <c r="K456" t="s">
-        <v>3172</v>
+        <v>3213</v>
       </c>
       <c r="L456" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M456" t="s">
-        <v>3173</v>
+        <v>3214</v>
       </c>
       <c r="N456" t="s">
-        <v>3174</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3175</v>
+        <v>3216</v>
       </c>
       <c r="D457" t="s">
-        <v>3176</v>
+        <v>3217</v>
       </c>
       <c r="E457"/>
       <c r="F457"/>
       <c r="G457"/>
       <c r="H457" t="s">
-        <v>3177</v>
+        <v>3218</v>
       </c>
       <c r="I457" t="s">
-        <v>3178</v>
+        <v>3219</v>
       </c>
       <c r="J457" t="s">
-        <v>3144</v>
+        <v>392</v>
       </c>
       <c r="K457" t="s">
-        <v>3179</v>
+        <v>3220</v>
       </c>
       <c r="L457" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="M457" t="s">
-        <v>3180</v>
+        <v>3221</v>
       </c>
       <c r="N457" t="s">
-        <v>3181</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3182</v>
+        <v>3223</v>
       </c>
       <c r="D458" t="s">
-        <v>3183</v>
+        <v>3224</v>
       </c>
       <c r="E458"/>
       <c r="F458"/>
       <c r="G458"/>
       <c r="H458" t="s">
-        <v>3184</v>
+        <v>3225</v>
       </c>
       <c r="I458" t="s">
-        <v>3185</v>
+        <v>3226</v>
       </c>
       <c r="J458" t="s">
-        <v>3144</v>
+        <v>392</v>
       </c>
       <c r="K458" t="s">
-        <v>3186</v>
+        <v>3227</v>
       </c>
       <c r="L458" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="M458" t="s">
-        <v>3187</v>
+        <v>3228</v>
       </c>
       <c r="N458" t="s">
-        <v>3188</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3189</v>
+        <v>3230</v>
       </c>
       <c r="D459" t="s">
-        <v>3190</v>
+        <v>3231</v>
       </c>
       <c r="E459"/>
       <c r="F459"/>
       <c r="G459"/>
       <c r="H459" t="s">
-        <v>3191</v>
+        <v>3232</v>
       </c>
       <c r="I459" t="s">
-        <v>3192</v>
+        <v>3233</v>
       </c>
       <c r="J459" t="s">
-        <v>3144</v>
+        <v>392</v>
       </c>
       <c r="K459" t="s">
-        <v>3193</v>
+        <v>3234</v>
       </c>
       <c r="L459" t="s">
-        <v>319</v>
+        <v>3235</v>
       </c>
       <c r="M459" t="s">
-        <v>3194</v>
-[...3 lines deleted...]
-      </c>
+        <v>3236</v>
+      </c>
+      <c r="N459"/>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3196</v>
+        <v>3237</v>
       </c>
       <c r="D460" t="s">
-        <v>3197</v>
+        <v>3238</v>
       </c>
       <c r="E460"/>
       <c r="F460"/>
       <c r="G460"/>
       <c r="H460" t="s">
-        <v>3198</v>
+        <v>3232</v>
       </c>
       <c r="I460" t="s">
-        <v>3199</v>
+        <v>3239</v>
       </c>
       <c r="J460" t="s">
-        <v>3144</v>
+        <v>392</v>
       </c>
       <c r="K460" t="s">
-        <v>3200</v>
+        <v>3240</v>
       </c>
       <c r="L460" t="s">
-        <v>319</v>
+        <v>3241</v>
       </c>
       <c r="M460" t="s">
-        <v>3201</v>
-[...3 lines deleted...]
-      </c>
+        <v>3242</v>
+      </c>
+      <c r="N460"/>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3203</v>
+        <v>3243</v>
       </c>
       <c r="D461" t="s">
-        <v>3204</v>
+        <v>3244</v>
       </c>
       <c r="E461"/>
       <c r="F461"/>
       <c r="G461"/>
       <c r="H461" t="s">
-        <v>3205</v>
+        <v>3245</v>
       </c>
       <c r="I461" t="s">
-        <v>3206</v>
+        <v>3246</v>
       </c>
       <c r="J461" t="s">
-        <v>3144</v>
+        <v>392</v>
       </c>
       <c r="K461" t="s">
-        <v>3207</v>
+        <v>3247</v>
       </c>
       <c r="L461" t="s">
-        <v>319</v>
+        <v>3248</v>
       </c>
       <c r="M461" t="s">
-        <v>3208</v>
-[...3 lines deleted...]
-      </c>
+        <v>3249</v>
+      </c>
+      <c r="N461"/>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3203</v>
+        <v>3250</v>
       </c>
       <c r="D462" t="s">
-        <v>3204</v>
+        <v>3251</v>
       </c>
       <c r="E462"/>
       <c r="F462"/>
       <c r="G462"/>
       <c r="H462" t="s">
-        <v>3210</v>
+        <v>368</v>
       </c>
       <c r="I462" t="s">
-        <v>3211</v>
+        <v>3252</v>
       </c>
       <c r="J462" t="s">
-        <v>3144</v>
+        <v>2706</v>
       </c>
       <c r="K462" t="s">
-        <v>3212</v>
+        <v>3253</v>
       </c>
       <c r="L462" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
       <c r="M462" t="s">
-        <v>3213</v>
+        <v>3254</v>
       </c>
       <c r="N462" t="s">
-        <v>3209</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3214</v>
+        <v>3256</v>
       </c>
       <c r="D463" t="s">
-        <v>3215</v>
+        <v>3257</v>
       </c>
       <c r="E463"/>
       <c r="F463"/>
       <c r="G463"/>
       <c r="H463" t="s">
-        <v>3216</v>
+        <v>3258</v>
       </c>
       <c r="I463" t="s">
-        <v>3217</v>
+        <v>3259</v>
       </c>
       <c r="J463" t="s">
-        <v>3144</v>
+        <v>392</v>
       </c>
       <c r="K463" t="s">
-        <v>3218</v>
+        <v>3260</v>
       </c>
       <c r="L463" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="M463" t="s">
-        <v>3219</v>
+        <v>3261</v>
       </c>
       <c r="N463" t="s">
-        <v>3220</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>3221</v>
+        <v>3250</v>
       </c>
       <c r="D464" t="s">
-        <v>3222</v>
+        <v>3263</v>
       </c>
       <c r="E464"/>
       <c r="F464"/>
       <c r="G464"/>
       <c r="H464" t="s">
-        <v>853</v>
+        <v>3264</v>
       </c>
       <c r="I464" t="s">
-        <v>3223</v>
+        <v>3265</v>
       </c>
       <c r="J464" t="s">
-        <v>3224</v>
+        <v>392</v>
       </c>
       <c r="K464" t="s">
-        <v>3225</v>
+        <v>3266</v>
       </c>
       <c r="L464" t="s">
-        <v>327</v>
+        <v>116</v>
       </c>
       <c r="M464" t="s">
-        <v>3226</v>
+        <v>3267</v>
       </c>
       <c r="N464" t="s">
-        <v>3227</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
-      <c r="C465"/>
+      <c r="C465" t="s">
+        <v>3268</v>
+      </c>
       <c r="D465" t="s">
-        <v>3228</v>
+        <v>3269</v>
       </c>
       <c r="E465"/>
       <c r="F465"/>
       <c r="G465"/>
       <c r="H465" t="s">
-        <v>3229</v>
+        <v>3270</v>
       </c>
       <c r="I465" t="s">
-        <v>3230</v>
+        <v>3271</v>
       </c>
       <c r="J465" t="s">
-        <v>3231</v>
+        <v>392</v>
       </c>
       <c r="K465" t="s">
-        <v>3232</v>
+        <v>3272</v>
       </c>
       <c r="L465" t="s">
-        <v>3233</v>
+        <v>335</v>
       </c>
       <c r="M465" t="s">
-        <v>3234</v>
-[...1 lines deleted...]
-      <c r="N465"/>
+        <v>3273</v>
+      </c>
+      <c r="N465" t="s">
+        <v>3274</v>
+      </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
         <v>14</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3235</v>
+        <v>3275</v>
       </c>
       <c r="D466" t="s">
-        <v>3236</v>
-[...3 lines deleted...]
-      <c r="G466"/>
+        <v>3276</v>
+      </c>
+      <c r="E466" t="s">
+        <v>3277</v>
+      </c>
+      <c r="F466" t="s">
+        <v>3278</v>
+      </c>
+      <c r="G466" t="s">
+        <v>3279</v>
+      </c>
       <c r="H466" t="s">
-        <v>3237</v>
+        <v>3280</v>
       </c>
       <c r="I466" t="s">
-        <v>3238</v>
+        <v>3281</v>
       </c>
       <c r="J466" t="s">
-        <v>3239</v>
+        <v>3282</v>
       </c>
       <c r="K466" t="s">
-        <v>3240</v>
+        <v>3283</v>
       </c>
       <c r="L466" t="s">
-        <v>150</v>
+        <v>1140</v>
       </c>
       <c r="M466" t="s">
-        <v>3241</v>
+        <v>3284</v>
       </c>
       <c r="N466" t="s">
-        <v>3242</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
         <v>14</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3243</v>
+        <v>3286</v>
       </c>
       <c r="D467" t="s">
-        <v>3244</v>
-[...3 lines deleted...]
-      <c r="G467"/>
+        <v>3276</v>
+      </c>
+      <c r="E467" t="s">
+        <v>3287</v>
+      </c>
+      <c r="F467" t="s">
+        <v>3288</v>
+      </c>
+      <c r="G467" t="s">
+        <v>3289</v>
+      </c>
       <c r="H467" t="s">
-        <v>3245</v>
+        <v>3290</v>
       </c>
       <c r="I467" t="s">
-        <v>3246</v>
+        <v>3291</v>
       </c>
       <c r="J467" t="s">
-        <v>3239</v>
+        <v>3282</v>
       </c>
       <c r="K467" t="s">
-        <v>3247</v>
+        <v>3292</v>
       </c>
       <c r="L467" t="s">
-        <v>150</v>
+        <v>1140</v>
       </c>
       <c r="M467" t="s">
-        <v>3248</v>
+        <v>3293</v>
       </c>
       <c r="N467" t="s">
-        <v>3249</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
         <v>14</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>3250</v>
+        <v>3295</v>
       </c>
       <c r="D468" t="s">
-        <v>3251</v>
-[...3 lines deleted...]
-      <c r="G468"/>
+        <v>3276</v>
+      </c>
+      <c r="E468" t="s">
+        <v>3296</v>
+      </c>
+      <c r="F468" t="s">
+        <v>3297</v>
+      </c>
+      <c r="G468" t="s">
+        <v>3298</v>
+      </c>
       <c r="H468" t="s">
-        <v>3252</v>
+        <v>3299</v>
       </c>
       <c r="I468" t="s">
-        <v>3253</v>
+        <v>3300</v>
       </c>
       <c r="J468" t="s">
-        <v>3239</v>
+        <v>3282</v>
       </c>
       <c r="K468" t="s">
-        <v>3254</v>
+        <v>3301</v>
       </c>
       <c r="L468" t="s">
-        <v>319</v>
+        <v>1140</v>
       </c>
       <c r="M468" t="s">
-        <v>3255</v>
+        <v>3302</v>
       </c>
       <c r="N468" t="s">
-        <v>3256</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>3257</v>
+        <v>3304</v>
       </c>
       <c r="D469" t="s">
-        <v>3258</v>
+        <v>3305</v>
       </c>
       <c r="E469"/>
       <c r="F469"/>
       <c r="G469"/>
       <c r="H469" t="s">
-        <v>3259</v>
+        <v>3306</v>
       </c>
       <c r="I469" t="s">
-        <v>3260</v>
+        <v>3307</v>
       </c>
       <c r="J469" t="s">
-        <v>3239</v>
+        <v>392</v>
       </c>
       <c r="K469" t="s">
-        <v>3261</v>
+        <v>3308</v>
       </c>
       <c r="L469" t="s">
-        <v>319</v>
+        <v>357</v>
       </c>
       <c r="M469" t="s">
-        <v>3262</v>
+        <v>3309</v>
       </c>
       <c r="N469" t="s">
-        <v>3263</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>3264</v>
+        <v>3311</v>
       </c>
       <c r="D470" t="s">
-        <v>3265</v>
+        <v>3312</v>
       </c>
       <c r="E470"/>
       <c r="F470"/>
       <c r="G470"/>
       <c r="H470" t="s">
-        <v>3266</v>
+        <v>3313</v>
       </c>
       <c r="I470" t="s">
-        <v>3267</v>
+        <v>3314</v>
       </c>
       <c r="J470" t="s">
-        <v>3239</v>
+        <v>392</v>
       </c>
       <c r="K470" t="s">
-        <v>3268</v>
+        <v>3315</v>
       </c>
       <c r="L470" t="s">
-        <v>3269</v>
+        <v>335</v>
       </c>
       <c r="M470" t="s">
-        <v>3270</v>
-[...1 lines deleted...]
-      <c r="N470"/>
+        <v>3316</v>
+      </c>
+      <c r="N470" t="s">
+        <v>3317</v>
+      </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>3271</v>
+        <v>3318</v>
       </c>
       <c r="D471" t="s">
-        <v>3272</v>
+        <v>3319</v>
       </c>
       <c r="E471"/>
       <c r="F471"/>
       <c r="G471"/>
       <c r="H471" t="s">
-        <v>3273</v>
+        <v>3320</v>
       </c>
       <c r="I471" t="s">
-        <v>3274</v>
+        <v>3321</v>
       </c>
       <c r="J471" t="s">
-        <v>3239</v>
+        <v>392</v>
       </c>
       <c r="K471" t="s">
-        <v>3275</v>
+        <v>3322</v>
       </c>
       <c r="L471" t="s">
-        <v>3276</v>
+        <v>116</v>
       </c>
       <c r="M471" t="s">
-        <v>3277</v>
-[...1 lines deleted...]
-      <c r="N471"/>
+        <v>3323</v>
+      </c>
+      <c r="N471" t="s">
+        <v>3324</v>
+      </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>3278</v>
+        <v>3325</v>
       </c>
       <c r="D472" t="s">
-        <v>3279</v>
+        <v>3326</v>
       </c>
       <c r="E472"/>
       <c r="F472"/>
       <c r="G472"/>
       <c r="H472" t="s">
-        <v>3280</v>
+        <v>3327</v>
       </c>
       <c r="I472" t="s">
-        <v>3281</v>
+        <v>3328</v>
       </c>
       <c r="J472" t="s">
-        <v>3239</v>
+        <v>392</v>
       </c>
       <c r="K472" t="s">
-        <v>3282</v>
+        <v>3329</v>
       </c>
       <c r="L472" t="s">
-        <v>319</v>
+        <v>335</v>
       </c>
       <c r="M472" t="s">
-        <v>3283</v>
+        <v>3330</v>
       </c>
       <c r="N472" t="s">
-        <v>3284</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>3285</v>
+        <v>3332</v>
       </c>
       <c r="D473" t="s">
-        <v>3286</v>
+        <v>3333</v>
       </c>
       <c r="E473"/>
       <c r="F473"/>
       <c r="G473"/>
       <c r="H473" t="s">
-        <v>3287</v>
+        <v>3334</v>
       </c>
       <c r="I473" t="s">
-        <v>3288</v>
+        <v>3335</v>
       </c>
       <c r="J473" t="s">
-        <v>3239</v>
+        <v>392</v>
       </c>
       <c r="K473" t="s">
-        <v>3289</v>
+        <v>3336</v>
       </c>
       <c r="L473" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="M473" t="s">
-        <v>3290</v>
+        <v>3337</v>
       </c>
       <c r="N473" t="s">
-        <v>3291</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3292</v>
+        <v>3339</v>
       </c>
       <c r="D474" t="s">
-        <v>3293</v>
+        <v>3340</v>
       </c>
       <c r="E474"/>
       <c r="F474"/>
       <c r="G474"/>
       <c r="H474" t="s">
-        <v>3294</v>
+        <v>3341</v>
       </c>
       <c r="I474" t="s">
-        <v>3295</v>
+        <v>3342</v>
       </c>
       <c r="J474" t="s">
-        <v>3239</v>
+        <v>392</v>
       </c>
       <c r="K474" t="s">
-        <v>3296</v>
+        <v>3343</v>
       </c>
       <c r="L474" t="s">
-        <v>45</v>
+        <v>335</v>
       </c>
       <c r="M474" t="s">
-        <v>3297</v>
+        <v>3344</v>
       </c>
       <c r="N474" t="s">
-        <v>3298</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>3299</v>
+        <v>368</v>
       </c>
       <c r="D475" t="s">
-        <v>3300</v>
+        <v>3346</v>
       </c>
       <c r="E475"/>
       <c r="F475"/>
       <c r="G475"/>
       <c r="H475" t="s">
-        <v>3301</v>
+        <v>3347</v>
       </c>
       <c r="I475" t="s">
-        <v>3302</v>
+        <v>3348</v>
       </c>
       <c r="J475" t="s">
-        <v>3239</v>
+        <v>3349</v>
       </c>
       <c r="K475" t="s">
-        <v>3303</v>
+        <v>3350</v>
       </c>
       <c r="L475" t="s">
-        <v>319</v>
+        <v>3351</v>
       </c>
       <c r="M475" t="s">
-        <v>3304</v>
-[...3 lines deleted...]
-      </c>
+        <v>3352</v>
+      </c>
+      <c r="N475"/>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>3306</v>
+        <v>3353</v>
       </c>
       <c r="D476" t="s">
-        <v>3307</v>
+        <v>3354</v>
       </c>
       <c r="E476"/>
       <c r="F476"/>
       <c r="G476"/>
       <c r="H476" t="s">
-        <v>3308</v>
+        <v>3355</v>
       </c>
       <c r="I476" t="s">
-        <v>3309</v>
+        <v>3356</v>
       </c>
       <c r="J476" t="s">
-        <v>3239</v>
+        <v>3357</v>
       </c>
       <c r="K476" t="s">
-        <v>3310</v>
+        <v>3358</v>
       </c>
       <c r="L476" t="s">
-        <v>150</v>
+        <v>3359</v>
       </c>
       <c r="M476" t="s">
-        <v>3311</v>
+        <v>3360</v>
       </c>
       <c r="N476" t="s">
-        <v>3312</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>3313</v>
+        <v>3362</v>
       </c>
       <c r="D477" t="s">
-        <v>3314</v>
+        <v>3363</v>
       </c>
       <c r="E477"/>
       <c r="F477"/>
       <c r="G477"/>
       <c r="H477" t="s">
-        <v>3315</v>
+        <v>3364</v>
       </c>
       <c r="I477" t="s">
-        <v>3316</v>
+        <v>3365</v>
       </c>
       <c r="J477" t="s">
-        <v>2754</v>
+        <v>3357</v>
       </c>
       <c r="K477" t="s">
-        <v>3317</v>
+        <v>3366</v>
       </c>
       <c r="L477" t="s">
-        <v>150</v>
+        <v>3367</v>
       </c>
       <c r="M477" t="s">
-        <v>3318</v>
+        <v>3368</v>
       </c>
       <c r="N477" t="s">
-        <v>3319</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
         <v>14</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3313</v>
+        <v>3370</v>
       </c>
       <c r="D478" t="s">
-        <v>3320</v>
-[...3 lines deleted...]
-      <c r="G478"/>
+        <v>3371</v>
+      </c>
+      <c r="E478" t="s">
+        <v>3372</v>
+      </c>
+      <c r="F478" t="s">
+        <v>3373</v>
+      </c>
+      <c r="G478" t="s">
+        <v>3374</v>
+      </c>
       <c r="H478" t="s">
-        <v>853</v>
+        <v>3375</v>
       </c>
       <c r="I478" t="s">
-        <v>3321</v>
+        <v>3376</v>
       </c>
       <c r="J478" t="s">
-        <v>3239</v>
+        <v>392</v>
       </c>
       <c r="K478" t="s">
-        <v>3322</v>
+        <v>3377</v>
       </c>
       <c r="L478" t="s">
-        <v>150</v>
+        <v>1140</v>
       </c>
       <c r="M478" t="s">
-        <v>3323</v>
+        <v>3378</v>
       </c>
       <c r="N478" t="s">
-        <v>3319</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
         <v>14</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>3324</v>
+        <v>3380</v>
       </c>
       <c r="D479" t="s">
-        <v>3325</v>
-[...3 lines deleted...]
-      <c r="G479"/>
+        <v>3371</v>
+      </c>
+      <c r="E479" t="s">
+        <v>3381</v>
+      </c>
+      <c r="F479" t="s">
+        <v>3382</v>
+      </c>
+      <c r="G479" t="s">
+        <v>3383</v>
+      </c>
       <c r="H479" t="s">
-        <v>853</v>
+        <v>3384</v>
       </c>
       <c r="I479" t="s">
-        <v>3326</v>
+        <v>3385</v>
       </c>
       <c r="J479" t="s">
-        <v>3239</v>
+        <v>392</v>
       </c>
       <c r="K479" t="s">
-        <v>3327</v>
+        <v>3386</v>
       </c>
       <c r="L479" t="s">
-        <v>150</v>
+        <v>1140</v>
       </c>
       <c r="M479" t="s">
-        <v>3328</v>
+        <v>3387</v>
       </c>
       <c r="N479" t="s">
-        <v>3329</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>3324</v>
+        <v>368</v>
       </c>
       <c r="D480" t="s">
-        <v>3330</v>
+        <v>3389</v>
       </c>
       <c r="E480"/>
       <c r="F480"/>
       <c r="G480"/>
       <c r="H480" t="s">
-        <v>3331</v>
+        <v>3390</v>
       </c>
       <c r="I480" t="s">
-        <v>3332</v>
+        <v>3391</v>
       </c>
       <c r="J480" t="s">
-        <v>2754</v>
+        <v>3392</v>
       </c>
       <c r="K480" t="s">
-        <v>3333</v>
+        <v>3393</v>
       </c>
       <c r="L480" t="s">
-        <v>150</v>
+        <v>3394</v>
       </c>
       <c r="M480" t="s">
-        <v>3334</v>
-[...3 lines deleted...]
-      </c>
+        <v>3395</v>
+      </c>
+      <c r="N480"/>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>3335</v>
+        <v>3396</v>
       </c>
       <c r="D481" t="s">
-        <v>3336</v>
+        <v>3397</v>
       </c>
       <c r="E481"/>
       <c r="F481"/>
       <c r="G481"/>
       <c r="H481" t="s">
-        <v>853</v>
+        <v>3398</v>
       </c>
       <c r="I481" t="s">
-        <v>3337</v>
+        <v>3399</v>
       </c>
       <c r="J481" t="s">
-        <v>3224</v>
+        <v>471</v>
       </c>
       <c r="K481" t="s">
-        <v>3338</v>
+        <v>3400</v>
       </c>
       <c r="L481" t="s">
-        <v>150</v>
+        <v>3401</v>
       </c>
       <c r="M481" t="s">
-        <v>3339</v>
+        <v>3402</v>
       </c>
       <c r="N481" t="s">
-        <v>3340</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>3306</v>
+        <v>368</v>
       </c>
       <c r="D482" t="s">
-        <v>3341</v>
+        <v>407</v>
       </c>
       <c r="E482"/>
       <c r="F482"/>
       <c r="G482"/>
       <c r="H482" t="s">
-        <v>853</v>
+        <v>3404</v>
       </c>
       <c r="I482" t="s">
-        <v>3342</v>
+        <v>3405</v>
       </c>
       <c r="J482" t="s">
-        <v>2754</v>
+        <v>1317</v>
       </c>
       <c r="K482" t="s">
-        <v>3343</v>
+        <v>3406</v>
       </c>
       <c r="L482" t="s">
-        <v>150</v>
+        <v>3407</v>
       </c>
       <c r="M482" t="s">
-        <v>3344</v>
-[...3 lines deleted...]
-      </c>
+        <v>3408</v>
+      </c>
+      <c r="N482"/>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>3345</v>
+        <v>368</v>
       </c>
       <c r="D483" t="s">
-        <v>3346</v>
+        <v>3409</v>
       </c>
       <c r="E483"/>
       <c r="F483"/>
       <c r="G483"/>
       <c r="H483" t="s">
-        <v>853</v>
+        <v>3410</v>
       </c>
       <c r="I483" t="s">
-        <v>3347</v>
-[...3 lines deleted...]
-      </c>
+        <v>3411</v>
+      </c>
+      <c r="J483"/>
       <c r="K483" t="s">
-        <v>3348</v>
+        <v>3412</v>
       </c>
       <c r="L483" t="s">
-        <v>319</v>
+        <v>3413</v>
       </c>
       <c r="M483" t="s">
-        <v>3349</v>
-[...3 lines deleted...]
-      </c>
+        <v>3414</v>
+      </c>
+      <c r="N483"/>
     </row>
     <row r="484">
       <c r="A484" t="s">
         <v>14</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>3345</v>
+        <v>3415</v>
       </c>
       <c r="D484" t="s">
-        <v>3351</v>
-[...3 lines deleted...]
-      <c r="G484"/>
+        <v>3416</v>
+      </c>
+      <c r="E484" t="s">
+        <v>3417</v>
+      </c>
+      <c r="F484" t="s">
+        <v>3418</v>
+      </c>
+      <c r="G484" t="s">
+        <v>3419</v>
+      </c>
       <c r="H484" t="s">
-        <v>3352</v>
+        <v>3420</v>
       </c>
       <c r="I484" t="s">
-        <v>3353</v>
-[...3 lines deleted...]
-      </c>
+        <v>3421</v>
+      </c>
+      <c r="J484"/>
       <c r="K484" t="s">
-        <v>3354</v>
+        <v>3422</v>
       </c>
       <c r="L484" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M484" t="s">
-        <v>3355</v>
+        <v>3423</v>
       </c>
       <c r="N484" t="s">
-        <v>3350</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
         <v>14</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3356</v>
+        <v>3425</v>
       </c>
       <c r="D485" t="s">
-        <v>3357</v>
-[...3 lines deleted...]
-      <c r="G485"/>
+        <v>3426</v>
+      </c>
+      <c r="E485" t="s">
+        <v>3427</v>
+      </c>
+      <c r="F485" t="s">
+        <v>3428</v>
+      </c>
+      <c r="G485" t="s">
+        <v>3429</v>
+      </c>
       <c r="H485" t="s">
-        <v>853</v>
+        <v>3430</v>
       </c>
       <c r="I485" t="s">
-        <v>3358</v>
-[...3 lines deleted...]
-      </c>
+        <v>3431</v>
+      </c>
+      <c r="J485"/>
       <c r="K485" t="s">
-        <v>3359</v>
+        <v>3432</v>
       </c>
       <c r="L485" t="s">
-        <v>150</v>
+        <v>1140</v>
       </c>
       <c r="M485" t="s">
-        <v>3360</v>
+        <v>3433</v>
       </c>
       <c r="N485" t="s">
-        <v>3361</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>3362</v>
+        <v>368</v>
       </c>
       <c r="D486" t="s">
-        <v>3363</v>
+        <v>3435</v>
       </c>
       <c r="E486"/>
       <c r="F486"/>
       <c r="G486"/>
       <c r="H486" t="s">
-        <v>853</v>
+        <v>3436</v>
       </c>
       <c r="I486" t="s">
-        <v>3364</v>
-[...3 lines deleted...]
-      </c>
+        <v>3437</v>
+      </c>
+      <c r="J486"/>
       <c r="K486" t="s">
-        <v>3365</v>
+        <v>3438</v>
       </c>
       <c r="L486" t="s">
-        <v>319</v>
+        <v>3439</v>
       </c>
       <c r="M486" t="s">
-        <v>3366</v>
-[...3 lines deleted...]
-      </c>
+        <v>3440</v>
+      </c>
+      <c r="N486"/>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3368</v>
+        <v>368</v>
       </c>
       <c r="D487" t="s">
-        <v>3369</v>
+        <v>407</v>
       </c>
       <c r="E487"/>
       <c r="F487"/>
       <c r="G487"/>
       <c r="H487" t="s">
-        <v>3370</v>
+        <v>3441</v>
       </c>
       <c r="I487" t="s">
-        <v>3371</v>
-[...3 lines deleted...]
-      </c>
+        <v>3442</v>
+      </c>
+      <c r="J487"/>
       <c r="K487" t="s">
-        <v>3372</v>
+        <v>3443</v>
       </c>
       <c r="L487" t="s">
-        <v>150</v>
+        <v>3444</v>
       </c>
       <c r="M487" t="s">
-        <v>3373</v>
-[...3 lines deleted...]
-      </c>
+        <v>3445</v>
+      </c>
+      <c r="N487"/>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>3375</v>
+        <v>3446</v>
       </c>
       <c r="D488" t="s">
-        <v>3376</v>
+        <v>3447</v>
       </c>
       <c r="E488"/>
       <c r="F488"/>
       <c r="G488"/>
       <c r="H488" t="s">
-        <v>3377</v>
+        <v>3448</v>
       </c>
       <c r="I488" t="s">
-        <v>3378</v>
-[...3 lines deleted...]
-      </c>
+        <v>3449</v>
+      </c>
+      <c r="J488"/>
       <c r="K488" t="s">
-        <v>3379</v>
+        <v>3450</v>
       </c>
       <c r="L488" t="s">
-        <v>45</v>
+        <v>3451</v>
       </c>
       <c r="M488" t="s">
-        <v>3380</v>
+        <v>3452</v>
       </c>
       <c r="N488" t="s">
-        <v>3381</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>3382</v>
+        <v>3454</v>
       </c>
       <c r="D489" t="s">
-        <v>3383</v>
+        <v>3455</v>
       </c>
       <c r="E489"/>
       <c r="F489"/>
       <c r="G489"/>
       <c r="H489" t="s">
-        <v>3384</v>
+        <v>3456</v>
       </c>
       <c r="I489" t="s">
-        <v>3385</v>
-[...3 lines deleted...]
-      </c>
+        <v>3457</v>
+      </c>
+      <c r="J489"/>
       <c r="K489" t="s">
-        <v>3386</v>
+        <v>3458</v>
       </c>
       <c r="L489" t="s">
-        <v>150</v>
+        <v>3459</v>
       </c>
       <c r="M489" t="s">
-        <v>3387</v>
+        <v>3460</v>
       </c>
       <c r="N489" t="s">
-        <v>3388</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>3389</v>
+        <v>3462</v>
       </c>
       <c r="D490" t="s">
-        <v>3390</v>
+        <v>3463</v>
       </c>
       <c r="E490"/>
       <c r="F490"/>
       <c r="G490"/>
       <c r="H490" t="s">
-        <v>3391</v>
+        <v>3464</v>
       </c>
       <c r="I490" t="s">
-        <v>3392</v>
-[...3 lines deleted...]
-      </c>
+        <v>3465</v>
+      </c>
+      <c r="J490"/>
       <c r="K490" t="s">
-        <v>3393</v>
+        <v>3466</v>
       </c>
       <c r="L490" t="s">
-        <v>327</v>
+        <v>3467</v>
       </c>
       <c r="M490" t="s">
-        <v>3394</v>
+        <v>3468</v>
       </c>
       <c r="N490" t="s">
-        <v>3395</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>3396</v>
+        <v>3470</v>
       </c>
       <c r="D491" t="s">
-        <v>3397</v>
+        <v>3471</v>
       </c>
       <c r="E491"/>
       <c r="F491"/>
       <c r="G491"/>
       <c r="H491" t="s">
-        <v>3398</v>
+        <v>3472</v>
       </c>
       <c r="I491" t="s">
-        <v>3399</v>
-[...3 lines deleted...]
-      </c>
+        <v>3473</v>
+      </c>
+      <c r="J491"/>
       <c r="K491" t="s">
-        <v>3400</v>
+        <v>3474</v>
       </c>
       <c r="L491" t="s">
-        <v>150</v>
+        <v>3475</v>
       </c>
       <c r="M491" t="s">
-        <v>3401</v>
+        <v>3476</v>
       </c>
       <c r="N491" t="s">
-        <v>3402</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
         <v>14</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>3403</v>
+        <v>3478</v>
       </c>
       <c r="D492" t="s">
-        <v>3404</v>
-[...3 lines deleted...]
-      <c r="G492"/>
+        <v>3479</v>
+      </c>
+      <c r="E492" t="s">
+        <v>3480</v>
+      </c>
+      <c r="F492" t="s">
+        <v>3481</v>
+      </c>
+      <c r="G492" t="s">
+        <v>3482</v>
+      </c>
       <c r="H492" t="s">
-        <v>3405</v>
+        <v>3483</v>
       </c>
       <c r="I492" t="s">
-        <v>3406</v>
-[...3 lines deleted...]
-      </c>
+        <v>3484</v>
+      </c>
+      <c r="J492"/>
       <c r="K492" t="s">
-        <v>3407</v>
+        <v>3485</v>
       </c>
       <c r="L492" t="s">
-        <v>327</v>
+        <v>251</v>
       </c>
       <c r="M492" t="s">
-        <v>3408</v>
+        <v>3486</v>
       </c>
       <c r="N492" t="s">
-        <v>3409</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
         <v>14</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3389</v>
+        <v>3488</v>
       </c>
       <c r="D493" t="s">
-        <v>3410</v>
-[...3 lines deleted...]
-      <c r="G493"/>
+        <v>3489</v>
+      </c>
+      <c r="E493" t="s">
+        <v>3490</v>
+      </c>
+      <c r="F493" t="s">
+        <v>3491</v>
+      </c>
+      <c r="G493" t="s">
+        <v>3492</v>
+      </c>
       <c r="H493" t="s">
-        <v>853</v>
+        <v>3493</v>
       </c>
       <c r="I493" t="s">
-        <v>3411</v>
-[...3 lines deleted...]
-      </c>
+        <v>3494</v>
+      </c>
+      <c r="J493"/>
       <c r="K493" t="s">
-        <v>3412</v>
+        <v>3495</v>
       </c>
       <c r="L493" t="s">
-        <v>327</v>
+        <v>1140</v>
       </c>
       <c r="M493" t="s">
-        <v>3413</v>
+        <v>3496</v>
       </c>
       <c r="N493" t="s">
-        <v>3395</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
         <v>14</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>3414</v>
+        <v>3498</v>
       </c>
       <c r="D494" t="s">
-        <v>3415</v>
-[...3 lines deleted...]
-      <c r="G494"/>
+        <v>3489</v>
+      </c>
+      <c r="E494" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F494" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G494" t="s">
+        <v>3501</v>
+      </c>
       <c r="H494" t="s">
-        <v>3416</v>
+        <v>3502</v>
       </c>
       <c r="I494" t="s">
-        <v>3417</v>
-[...3 lines deleted...]
-      </c>
+        <v>3503</v>
+      </c>
+      <c r="J494"/>
       <c r="K494" t="s">
-        <v>3418</v>
+        <v>3504</v>
       </c>
       <c r="L494" t="s">
-        <v>3419</v>
+        <v>1140</v>
       </c>
       <c r="M494" t="s">
-        <v>3420</v>
-[...1 lines deleted...]
-      <c r="N494"/>
+        <v>3505</v>
+      </c>
+      <c r="N494" t="s">
+        <v>3506</v>
+      </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
         <v>14</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3421</v>
+        <v>3507</v>
       </c>
       <c r="D495" t="s">
-        <v>3422</v>
-[...3 lines deleted...]
-      <c r="G495"/>
+        <v>3479</v>
+      </c>
+      <c r="E495" t="s">
+        <v>3508</v>
+      </c>
+      <c r="F495" t="s">
+        <v>3509</v>
+      </c>
+      <c r="G495" t="s">
+        <v>3510</v>
+      </c>
       <c r="H495" t="s">
-        <v>3423</v>
+        <v>3511</v>
       </c>
       <c r="I495" t="s">
-        <v>3424</v>
-[...3 lines deleted...]
-      </c>
+        <v>3512</v>
+      </c>
+      <c r="J495"/>
       <c r="K495" t="s">
-        <v>3425</v>
+        <v>3513</v>
       </c>
       <c r="L495" t="s">
-        <v>3426</v>
+        <v>155</v>
       </c>
       <c r="M495" t="s">
-        <v>3427</v>
-[...1 lines deleted...]
-      <c r="N495"/>
+        <v>3514</v>
+      </c>
+      <c r="N495" t="s">
+        <v>3515</v>
+      </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
         <v>14</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>3428</v>
+        <v>3516</v>
       </c>
       <c r="D496" t="s">
-        <v>3429</v>
-[...3 lines deleted...]
-      <c r="G496"/>
+        <v>3489</v>
+      </c>
+      <c r="E496" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F496" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G496" t="s">
+        <v>3519</v>
+      </c>
       <c r="H496" t="s">
-        <v>3430</v>
+        <v>3520</v>
       </c>
       <c r="I496" t="s">
-        <v>3431</v>
-[...3 lines deleted...]
-      </c>
+        <v>3521</v>
+      </c>
+      <c r="J496"/>
       <c r="K496" t="s">
-        <v>3432</v>
+        <v>3522</v>
       </c>
       <c r="L496" t="s">
-        <v>3433</v>
+        <v>1140</v>
       </c>
       <c r="M496" t="s">
-        <v>3434</v>
-[...1 lines deleted...]
-      <c r="N496"/>
+        <v>3523</v>
+      </c>
+      <c r="N496" t="s">
+        <v>3524</v>
+      </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
         <v>14</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>3435</v>
+        <v>3525</v>
       </c>
       <c r="D497" t="s">
-        <v>3436</v>
-[...3 lines deleted...]
-      <c r="G497"/>
+        <v>3479</v>
+      </c>
+      <c r="E497" t="s">
+        <v>3526</v>
+      </c>
+      <c r="F497" t="s">
+        <v>3527</v>
+      </c>
+      <c r="G497" t="s">
+        <v>3528</v>
+      </c>
       <c r="H497" t="s">
-        <v>3437</v>
+        <v>3529</v>
       </c>
       <c r="I497" t="s">
-        <v>3438</v>
-[...3 lines deleted...]
-      </c>
+        <v>3530</v>
+      </c>
+      <c r="J497"/>
       <c r="K497" t="s">
-        <v>3439</v>
+        <v>3531</v>
       </c>
       <c r="L497" t="s">
-        <v>3440</v>
+        <v>155</v>
       </c>
       <c r="M497" t="s">
-        <v>3441</v>
-[...1 lines deleted...]
-      <c r="N497"/>
+        <v>3532</v>
+      </c>
+      <c r="N497" t="s">
+        <v>3533</v>
+      </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
         <v>14</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>3442</v>
+        <v>3534</v>
       </c>
       <c r="D498" t="s">
-        <v>3443</v>
-[...3 lines deleted...]
-      <c r="G498"/>
+        <v>3479</v>
+      </c>
+      <c r="E498" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F498" t="s">
+        <v>3536</v>
+      </c>
+      <c r="G498" t="s">
+        <v>3537</v>
+      </c>
       <c r="H498" t="s">
-        <v>853</v>
+        <v>3538</v>
       </c>
       <c r="I498" t="s">
-        <v>3444</v>
-[...3 lines deleted...]
-      </c>
+        <v>3539</v>
+      </c>
+      <c r="J498"/>
       <c r="K498" t="s">
-        <v>3445</v>
+        <v>3540</v>
       </c>
       <c r="L498" t="s">
-        <v>3446</v>
+        <v>155</v>
       </c>
       <c r="M498" t="s">
-        <v>3447</v>
+        <v>3541</v>
       </c>
       <c r="N498" t="s">
-        <v>3448</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
         <v>14</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>3449</v>
+        <v>3543</v>
       </c>
       <c r="D499" t="s">
-        <v>3450</v>
-[...3 lines deleted...]
-      <c r="G499"/>
+        <v>3544</v>
+      </c>
+      <c r="E499" t="s">
+        <v>3545</v>
+      </c>
+      <c r="F499" t="s">
+        <v>3546</v>
+      </c>
+      <c r="G499" t="s">
+        <v>3547</v>
+      </c>
       <c r="H499" t="s">
-        <v>3451</v>
+        <v>3548</v>
       </c>
       <c r="I499" t="s">
-        <v>3452</v>
-[...3 lines deleted...]
-      </c>
+        <v>3549</v>
+      </c>
+      <c r="J499"/>
       <c r="K499" t="s">
-        <v>3453</v>
+        <v>3550</v>
       </c>
       <c r="L499" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M499" t="s">
-        <v>3454</v>
+        <v>3551</v>
       </c>
       <c r="N499" t="s">
-        <v>3455</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
         <v>14</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>3456</v>
+        <v>3553</v>
       </c>
       <c r="D500" t="s">
-        <v>3457</v>
-[...3 lines deleted...]
-      <c r="G500"/>
+        <v>3554</v>
+      </c>
+      <c r="E500" t="s">
+        <v>3555</v>
+      </c>
+      <c r="F500" t="s">
+        <v>3556</v>
+      </c>
+      <c r="G500" t="s">
+        <v>3557</v>
+      </c>
       <c r="H500" t="s">
-        <v>3458</v>
+        <v>3558</v>
       </c>
       <c r="I500" t="s">
-        <v>3459</v>
-[...3 lines deleted...]
-      </c>
+        <v>3559</v>
+      </c>
+      <c r="J500"/>
       <c r="K500" t="s">
-        <v>3460</v>
+        <v>3560</v>
       </c>
       <c r="L500" t="s">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="M500" t="s">
-        <v>3461</v>
+        <v>3561</v>
       </c>
       <c r="N500" t="s">
-        <v>3462</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
         <v>14</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>3463</v>
+        <v>3563</v>
       </c>
       <c r="D501" t="s">
-        <v>3464</v>
-[...3 lines deleted...]
-      <c r="G501"/>
+        <v>3554</v>
+      </c>
+      <c r="E501" t="s">
+        <v>3564</v>
+      </c>
+      <c r="F501" t="s">
+        <v>3565</v>
+      </c>
+      <c r="G501" t="s">
+        <v>3566</v>
+      </c>
       <c r="H501" t="s">
-        <v>3465</v>
+        <v>3567</v>
       </c>
       <c r="I501" t="s">
-        <v>3466</v>
-[...3 lines deleted...]
-      </c>
+        <v>3568</v>
+      </c>
+      <c r="J501"/>
       <c r="K501" t="s">
-        <v>3467</v>
+        <v>3569</v>
       </c>
       <c r="L501" t="s">
-        <v>319</v>
+        <v>196</v>
       </c>
       <c r="M501" t="s">
-        <v>3468</v>
+        <v>3570</v>
       </c>
       <c r="N501" t="s">
-        <v>3469</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
-      <c r="C502"/>
+      <c r="C502" t="s">
+        <v>3572</v>
+      </c>
       <c r="D502" t="s">
-        <v>3470</v>
-[...3 lines deleted...]
-      <c r="G502"/>
+        <v>3554</v>
+      </c>
+      <c r="E502" t="s">
+        <v>3573</v>
+      </c>
+      <c r="F502" t="s">
+        <v>3574</v>
+      </c>
+      <c r="G502" t="s">
+        <v>3575</v>
+      </c>
       <c r="H502" t="s">
-        <v>3471</v>
+        <v>3576</v>
       </c>
       <c r="I502" t="s">
-        <v>3472</v>
-[...3 lines deleted...]
-      </c>
+        <v>3577</v>
+      </c>
+      <c r="J502"/>
       <c r="K502" t="s">
-        <v>3473</v>
+        <v>3578</v>
       </c>
       <c r="L502" t="s">
-        <v>3474</v>
+        <v>196</v>
       </c>
       <c r="M502" t="s">
-        <v>3475</v>
-[...1 lines deleted...]
-      <c r="N502"/>
+        <v>3579</v>
+      </c>
+      <c r="N502" t="s">
+        <v>3580</v>
+      </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
-      <c r="C503"/>
+      <c r="C503" t="s">
+        <v>3581</v>
+      </c>
       <c r="D503" t="s">
-        <v>3476</v>
-[...3 lines deleted...]
-      <c r="G503"/>
+        <v>3582</v>
+      </c>
+      <c r="E503" t="s">
+        <v>3583</v>
+      </c>
+      <c r="F503" t="s">
+        <v>3584</v>
+      </c>
+      <c r="G503" t="s">
+        <v>3585</v>
+      </c>
       <c r="H503" t="s">
-        <v>3477</v>
+        <v>3586</v>
       </c>
       <c r="I503" t="s">
-        <v>3478</v>
-[...3 lines deleted...]
-      </c>
+        <v>3587</v>
+      </c>
+      <c r="J503"/>
       <c r="K503" t="s">
-        <v>3479</v>
+        <v>3588</v>
       </c>
       <c r="L503" t="s">
-        <v>3480</v>
+        <v>196</v>
       </c>
       <c r="M503" t="s">
-        <v>3481</v>
-[...1 lines deleted...]
-      <c r="N503"/>
+        <v>3589</v>
+      </c>
+      <c r="N503" t="s">
+        <v>3590</v>
+      </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
-      <c r="C504"/>
+      <c r="C504" t="s">
+        <v>3591</v>
+      </c>
       <c r="D504" t="s">
-        <v>3482</v>
-[...3 lines deleted...]
-      <c r="G504"/>
+        <v>3592</v>
+      </c>
+      <c r="E504" t="s">
+        <v>3593</v>
+      </c>
+      <c r="F504" t="s">
+        <v>3594</v>
+      </c>
+      <c r="G504" t="s">
+        <v>3595</v>
+      </c>
       <c r="H504" t="s">
-        <v>3483</v>
+        <v>3596</v>
       </c>
       <c r="I504" t="s">
-        <v>3484</v>
-[...3 lines deleted...]
-      </c>
+        <v>3597</v>
+      </c>
+      <c r="J504"/>
       <c r="K504" t="s">
-        <v>3485</v>
+        <v>3598</v>
       </c>
       <c r="L504" t="s">
-        <v>3486</v>
+        <v>3599</v>
       </c>
       <c r="M504" t="s">
-        <v>3487</v>
-[...1 lines deleted...]
-      <c r="N504"/>
+        <v>3600</v>
+      </c>
+      <c r="N504" t="s">
+        <v>3601</v>
+      </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
         <v>14</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>3488</v>
+        <v>3602</v>
       </c>
       <c r="D505" t="s">
-        <v>3489</v>
-[...3 lines deleted...]
-      <c r="G505"/>
+        <v>3603</v>
+      </c>
+      <c r="E505" t="s">
+        <v>3604</v>
+      </c>
+      <c r="F505" t="s">
+        <v>3605</v>
+      </c>
+      <c r="G505" t="s">
+        <v>3606</v>
+      </c>
       <c r="H505" t="s">
-        <v>853</v>
+        <v>3607</v>
       </c>
       <c r="I505" t="s">
-        <v>3490</v>
-[...3 lines deleted...]
-      </c>
+        <v>3608</v>
+      </c>
+      <c r="J505"/>
       <c r="K505" t="s">
-        <v>3491</v>
+        <v>3609</v>
       </c>
       <c r="L505" t="s">
-        <v>327</v>
+        <v>3610</v>
       </c>
       <c r="M505" t="s">
-        <v>3492</v>
+        <v>3611</v>
       </c>
       <c r="N505" t="s">
-        <v>3493</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
         <v>14</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>3494</v>
+        <v>3602</v>
       </c>
       <c r="D506" t="s">
-        <v>3495</v>
-[...3 lines deleted...]
-      <c r="G506"/>
+        <v>3603</v>
+      </c>
+      <c r="E506" t="s">
+        <v>3604</v>
+      </c>
+      <c r="F506" t="s">
+        <v>3605</v>
+      </c>
+      <c r="G506" t="s">
+        <v>3606</v>
+      </c>
       <c r="H506" t="s">
-        <v>3496</v>
+        <v>3613</v>
       </c>
       <c r="I506" t="s">
-        <v>3497</v>
-[...3 lines deleted...]
-      </c>
+        <v>3614</v>
+      </c>
+      <c r="J506"/>
       <c r="K506" t="s">
-        <v>3498</v>
+        <v>3615</v>
       </c>
       <c r="L506" t="s">
-        <v>150</v>
+        <v>3610</v>
       </c>
       <c r="M506" t="s">
-        <v>3499</v>
+        <v>3616</v>
       </c>
       <c r="N506" t="s">
-        <v>3500</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
         <v>14</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>3501</v>
+        <v>3602</v>
       </c>
       <c r="D507" t="s">
-        <v>3502</v>
-[...3 lines deleted...]
-      <c r="G507"/>
+        <v>3603</v>
+      </c>
+      <c r="E507" t="s">
+        <v>3604</v>
+      </c>
+      <c r="F507" t="s">
+        <v>3605</v>
+      </c>
+      <c r="G507" t="s">
+        <v>3606</v>
+      </c>
       <c r="H507" t="s">
-        <v>3503</v>
+        <v>3617</v>
       </c>
       <c r="I507" t="s">
-        <v>3504</v>
-[...3 lines deleted...]
-      </c>
+        <v>3618</v>
+      </c>
+      <c r="J507"/>
       <c r="K507" t="s">
-        <v>3505</v>
+        <v>3619</v>
       </c>
       <c r="L507" t="s">
-        <v>319</v>
+        <v>3610</v>
       </c>
       <c r="M507" t="s">
-        <v>3506</v>
+        <v>3620</v>
       </c>
       <c r="N507" t="s">
-        <v>3507</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
         <v>14</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>3508</v>
+        <v>3602</v>
       </c>
       <c r="D508" t="s">
-        <v>3509</v>
-[...3 lines deleted...]
-      <c r="G508"/>
+        <v>3603</v>
+      </c>
+      <c r="E508" t="s">
+        <v>3604</v>
+      </c>
+      <c r="F508" t="s">
+        <v>3605</v>
+      </c>
+      <c r="G508" t="s">
+        <v>3606</v>
+      </c>
       <c r="H508" t="s">
-        <v>3510</v>
+        <v>3621</v>
       </c>
       <c r="I508" t="s">
-        <v>3511</v>
-[...3 lines deleted...]
-      </c>
+        <v>3622</v>
+      </c>
+      <c r="J508"/>
       <c r="K508" t="s">
-        <v>3512</v>
+        <v>3623</v>
       </c>
       <c r="L508" t="s">
-        <v>150</v>
+        <v>3610</v>
       </c>
       <c r="M508" t="s">
-        <v>3513</v>
+        <v>3624</v>
       </c>
       <c r="N508" t="s">
-        <v>3514</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>3515</v>
+        <v>368</v>
       </c>
       <c r="D509" t="s">
-        <v>3516</v>
+        <v>3625</v>
       </c>
       <c r="E509"/>
       <c r="F509"/>
       <c r="G509"/>
       <c r="H509" t="s">
-        <v>3517</v>
+        <v>3626</v>
       </c>
       <c r="I509" t="s">
-        <v>3518</v>
-[...3 lines deleted...]
-      </c>
+        <v>3627</v>
+      </c>
+      <c r="J509"/>
       <c r="K509" t="s">
-        <v>3519</v>
+        <v>3628</v>
       </c>
       <c r="L509" t="s">
-        <v>150</v>
+        <v>3629</v>
       </c>
       <c r="M509" t="s">
-        <v>3520</v>
-[...3 lines deleted...]
-      </c>
+        <v>3630</v>
+      </c>
+      <c r="N509"/>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>3522</v>
+        <v>3631</v>
       </c>
       <c r="D510" t="s">
-        <v>3523</v>
+        <v>3632</v>
       </c>
       <c r="E510"/>
       <c r="F510"/>
       <c r="G510"/>
       <c r="H510" t="s">
-        <v>3524</v>
+        <v>3633</v>
       </c>
       <c r="I510" t="s">
-        <v>3525</v>
-[...3 lines deleted...]
-      </c>
+        <v>3634</v>
+      </c>
+      <c r="J510"/>
       <c r="K510" t="s">
-        <v>3526</v>
+        <v>3635</v>
       </c>
       <c r="L510" t="s">
-        <v>319</v>
+        <v>3636</v>
       </c>
       <c r="M510" t="s">
-        <v>3527</v>
+        <v>3637</v>
       </c>
       <c r="N510" t="s">
-        <v>3528</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>3529</v>
+        <v>3639</v>
       </c>
       <c r="D511" t="s">
-        <v>3530</v>
+        <v>3640</v>
       </c>
       <c r="E511"/>
       <c r="F511"/>
       <c r="G511"/>
       <c r="H511" t="s">
-        <v>3531</v>
+        <v>3641</v>
       </c>
       <c r="I511" t="s">
-        <v>3532</v>
-[...3 lines deleted...]
-      </c>
+        <v>3642</v>
+      </c>
+      <c r="J511"/>
       <c r="K511" t="s">
-        <v>3533</v>
+        <v>3643</v>
       </c>
       <c r="L511" t="s">
-        <v>150</v>
+        <v>3644</v>
       </c>
       <c r="M511" t="s">
-        <v>3534</v>
+        <v>3645</v>
       </c>
       <c r="N511" t="s">
-        <v>3535</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>853</v>
+        <v>368</v>
       </c>
       <c r="D512" t="s">
-        <v>3536</v>
+        <v>3647</v>
       </c>
       <c r="E512"/>
       <c r="F512"/>
       <c r="G512"/>
       <c r="H512" t="s">
-        <v>3537</v>
+        <v>3648</v>
       </c>
       <c r="I512" t="s">
-        <v>3538</v>
-[...3 lines deleted...]
-      </c>
+        <v>3649</v>
+      </c>
+      <c r="J512"/>
       <c r="K512" t="s">
-        <v>3540</v>
+        <v>3650</v>
       </c>
       <c r="L512" t="s">
-        <v>3541</v>
+        <v>3651</v>
       </c>
       <c r="M512" t="s">
-        <v>3542</v>
+        <v>3652</v>
       </c>
       <c r="N512"/>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>3543</v>
+        <v>3653</v>
       </c>
       <c r="D513" t="s">
-        <v>3544</v>
+        <v>3654</v>
       </c>
       <c r="E513"/>
       <c r="F513"/>
       <c r="G513"/>
       <c r="H513" t="s">
-        <v>3545</v>
+        <v>3655</v>
       </c>
       <c r="I513" t="s">
-        <v>3546</v>
-[...3 lines deleted...]
-      </c>
+        <v>3656</v>
+      </c>
+      <c r="J513"/>
       <c r="K513" t="s">
-        <v>3547</v>
+        <v>3657</v>
       </c>
       <c r="L513" t="s">
-        <v>150</v>
+        <v>3658</v>
       </c>
       <c r="M513" t="s">
-        <v>3548</v>
+        <v>3659</v>
       </c>
       <c r="N513" t="s">
-        <v>3549</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>3550</v>
+        <v>3661</v>
       </c>
       <c r="D514" t="s">
-        <v>3551</v>
+        <v>3662</v>
       </c>
       <c r="E514"/>
       <c r="F514"/>
       <c r="G514"/>
       <c r="H514" t="s">
-        <v>3552</v>
+        <v>3663</v>
       </c>
       <c r="I514" t="s">
-        <v>3553</v>
-[...3 lines deleted...]
-      </c>
+        <v>3664</v>
+      </c>
+      <c r="J514"/>
       <c r="K514" t="s">
-        <v>3554</v>
+        <v>3665</v>
       </c>
       <c r="L514" t="s">
-        <v>3555</v>
+        <v>3666</v>
       </c>
       <c r="M514" t="s">
-        <v>3556</v>
+        <v>3667</v>
       </c>
       <c r="N514" t="s">
-        <v>3557</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
         <v>14</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>3558</v>
+        <v>3669</v>
       </c>
       <c r="D515" t="s">
-        <v>3559</v>
-[...3 lines deleted...]
-      <c r="G515"/>
+        <v>3670</v>
+      </c>
+      <c r="E515" t="s">
+        <v>3671</v>
+      </c>
+      <c r="F515" t="s">
+        <v>3672</v>
+      </c>
+      <c r="G515" t="s">
+        <v>3673</v>
+      </c>
       <c r="H515" t="s">
-        <v>3560</v>
+        <v>3674</v>
       </c>
       <c r="I515" t="s">
-        <v>3561</v>
-[...3 lines deleted...]
-      </c>
+        <v>3675</v>
+      </c>
+      <c r="J515"/>
       <c r="K515" t="s">
-        <v>3562</v>
+        <v>3676</v>
       </c>
       <c r="L515" t="s">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="M515" t="s">
-        <v>3563</v>
+        <v>3677</v>
       </c>
       <c r="N515" t="s">
-        <v>3564</v>
+        <v>3678</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
       <c r="C516" t="s">
-        <v>3565</v>
+        <v>3679</v>
       </c>
       <c r="D516" t="s">
-        <v>3566</v>
+        <v>3680</v>
       </c>
       <c r="E516"/>
       <c r="F516"/>
       <c r="G516"/>
       <c r="H516" t="s">
-        <v>3567</v>
+        <v>3681</v>
       </c>
       <c r="I516" t="s">
-        <v>3568</v>
-[...3 lines deleted...]
-      </c>
+        <v>3682</v>
+      </c>
+      <c r="J516"/>
       <c r="K516" t="s">
-        <v>3569</v>
+        <v>3683</v>
       </c>
       <c r="L516" t="s">
-        <v>3570</v>
+        <v>3684</v>
       </c>
       <c r="M516" t="s">
-        <v>3571</v>
+        <v>3685</v>
       </c>
       <c r="N516" t="s">
-        <v>3572</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>3573</v>
+        <v>3687</v>
       </c>
       <c r="D517" t="s">
-        <v>3574</v>
+        <v>3688</v>
       </c>
       <c r="E517"/>
       <c r="F517"/>
       <c r="G517"/>
       <c r="H517" t="s">
-        <v>3575</v>
+        <v>3689</v>
       </c>
       <c r="I517" t="s">
-        <v>3576</v>
-[...3 lines deleted...]
-      </c>
+        <v>3690</v>
+      </c>
+      <c r="J517"/>
       <c r="K517" t="s">
-        <v>3577</v>
+        <v>3691</v>
       </c>
       <c r="L517" t="s">
-        <v>150</v>
+        <v>3692</v>
       </c>
       <c r="M517" t="s">
-        <v>3578</v>
+        <v>3693</v>
       </c>
       <c r="N517" t="s">
-        <v>3579</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>3580</v>
+        <v>3695</v>
       </c>
       <c r="D518" t="s">
-        <v>3581</v>
+        <v>3696</v>
       </c>
       <c r="E518"/>
       <c r="F518"/>
       <c r="G518"/>
       <c r="H518" t="s">
-        <v>3582</v>
+        <v>3697</v>
       </c>
       <c r="I518" t="s">
-        <v>3583</v>
-[...3 lines deleted...]
-      </c>
+        <v>3698</v>
+      </c>
+      <c r="J518"/>
       <c r="K518" t="s">
-        <v>3584</v>
+        <v>3699</v>
       </c>
       <c r="L518" t="s">
-        <v>319</v>
+        <v>3700</v>
       </c>
       <c r="M518" t="s">
-        <v>3585</v>
+        <v>3701</v>
       </c>
       <c r="N518" t="s">
-        <v>3586</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
       <c r="C519" t="s">
-        <v>3587</v>
+        <v>368</v>
       </c>
       <c r="D519" t="s">
-        <v>3588</v>
+        <v>3703</v>
       </c>
       <c r="E519"/>
       <c r="F519"/>
       <c r="G519"/>
       <c r="H519" t="s">
-        <v>3589</v>
+        <v>3704</v>
       </c>
       <c r="I519" t="s">
-        <v>3590</v>
-[...3 lines deleted...]
-      </c>
+        <v>3705</v>
+      </c>
+      <c r="J519"/>
       <c r="K519" t="s">
-        <v>3591</v>
+        <v>3706</v>
       </c>
       <c r="L519" t="s">
-        <v>150</v>
+        <v>3707</v>
       </c>
       <c r="M519" t="s">
-        <v>3592</v>
-[...3 lines deleted...]
-      </c>
+        <v>3708</v>
+      </c>
+      <c r="N519"/>
     </row>
     <row r="520">
       <c r="A520" t="s">
         <v>14</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>3594</v>
+        <v>3709</v>
       </c>
       <c r="D520" t="s">
-        <v>3595</v>
-[...3 lines deleted...]
-      <c r="G520"/>
+        <v>3710</v>
+      </c>
+      <c r="E520" t="s">
+        <v>3711</v>
+      </c>
+      <c r="F520" t="s">
+        <v>3712</v>
+      </c>
+      <c r="G520" t="s">
+        <v>3713</v>
+      </c>
       <c r="H520" t="s">
-        <v>3596</v>
+        <v>3714</v>
       </c>
       <c r="I520" t="s">
-        <v>3597</v>
-[...3 lines deleted...]
-      </c>
+        <v>3715</v>
+      </c>
+      <c r="J520"/>
       <c r="K520" t="s">
-        <v>3598</v>
+        <v>3716</v>
       </c>
       <c r="L520" t="s">
-        <v>319</v>
+        <v>196</v>
       </c>
       <c r="M520" t="s">
-        <v>3599</v>
+        <v>3717</v>
       </c>
       <c r="N520" t="s">
-        <v>3600</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
         <v>14</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>3601</v>
+        <v>3719</v>
       </c>
       <c r="D521" t="s">
-        <v>3602</v>
-[...3 lines deleted...]
-      <c r="G521"/>
+        <v>3720</v>
+      </c>
+      <c r="E521" t="s">
+        <v>3721</v>
+      </c>
+      <c r="F521" t="s">
+        <v>3722</v>
+      </c>
+      <c r="G521" t="s">
+        <v>3723</v>
+      </c>
       <c r="H521" t="s">
-        <v>853</v>
+        <v>3724</v>
       </c>
       <c r="I521" t="s">
-        <v>3603</v>
-[...3 lines deleted...]
-      </c>
+        <v>3725</v>
+      </c>
+      <c r="J521"/>
       <c r="K521" t="s">
-        <v>3604</v>
+        <v>3726</v>
       </c>
       <c r="L521" t="s">
-        <v>150</v>
+        <v>3727</v>
       </c>
       <c r="M521" t="s">
-        <v>3605</v>
+        <v>3728</v>
       </c>
       <c r="N521" t="s">
-        <v>3606</v>
+        <v>3729</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>3601</v>
+        <v>3730</v>
       </c>
       <c r="D522" t="s">
-        <v>3607</v>
+        <v>3731</v>
       </c>
       <c r="E522"/>
       <c r="F522"/>
       <c r="G522"/>
       <c r="H522" t="s">
-        <v>3608</v>
+        <v>3732</v>
       </c>
       <c r="I522" t="s">
-        <v>3609</v>
-[...3 lines deleted...]
-      </c>
+        <v>3733</v>
+      </c>
+      <c r="J522"/>
       <c r="K522" t="s">
-        <v>3610</v>
+        <v>3734</v>
       </c>
       <c r="L522" t="s">
-        <v>150</v>
+        <v>3735</v>
       </c>
       <c r="M522" t="s">
-        <v>3611</v>
+        <v>3736</v>
       </c>
       <c r="N522" t="s">
-        <v>3606</v>
+        <v>3737</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>3612</v>
+        <v>3738</v>
       </c>
       <c r="D523" t="s">
-        <v>3613</v>
+        <v>3739</v>
       </c>
       <c r="E523"/>
       <c r="F523"/>
       <c r="G523"/>
       <c r="H523" t="s">
-        <v>853</v>
+        <v>3740</v>
       </c>
       <c r="I523" t="s">
-        <v>3614</v>
-[...3 lines deleted...]
-      </c>
+        <v>3741</v>
+      </c>
+      <c r="J523"/>
       <c r="K523" t="s">
-        <v>3615</v>
+        <v>3742</v>
       </c>
       <c r="L523" t="s">
-        <v>150</v>
+        <v>3743</v>
       </c>
       <c r="M523" t="s">
-        <v>3616</v>
+        <v>3744</v>
       </c>
       <c r="N523" t="s">
-        <v>3617</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
         <v>14</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>3612</v>
+        <v>3746</v>
       </c>
       <c r="D524" t="s">
-        <v>3618</v>
-[...3 lines deleted...]
-      <c r="G524"/>
+        <v>3747</v>
+      </c>
+      <c r="E524" t="s">
+        <v>3748</v>
+      </c>
+      <c r="F524" t="s">
+        <v>3749</v>
+      </c>
+      <c r="G524" t="s">
+        <v>3750</v>
+      </c>
       <c r="H524" t="s">
-        <v>3619</v>
+        <v>3751</v>
       </c>
       <c r="I524" t="s">
-        <v>3620</v>
-[...3 lines deleted...]
-      </c>
+        <v>3752</v>
+      </c>
+      <c r="J524"/>
       <c r="K524" t="s">
-        <v>3621</v>
+        <v>3753</v>
       </c>
       <c r="L524" t="s">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="M524" t="s">
-        <v>3622</v>
+        <v>3754</v>
       </c>
       <c r="N524" t="s">
-        <v>3617</v>
+        <v>3755</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
         <v>14</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>3623</v>
+        <v>3756</v>
       </c>
       <c r="D525" t="s">
-        <v>3624</v>
-[...3 lines deleted...]
-      <c r="G525"/>
+        <v>3757</v>
+      </c>
+      <c r="E525" t="s">
+        <v>3758</v>
+      </c>
+      <c r="F525" t="s">
+        <v>3759</v>
+      </c>
+      <c r="G525" t="s">
+        <v>3760</v>
+      </c>
       <c r="H525" t="s">
-        <v>853</v>
+        <v>3761</v>
       </c>
       <c r="I525" t="s">
-        <v>3625</v>
-[...3 lines deleted...]
-      </c>
+        <v>3762</v>
+      </c>
+      <c r="J525"/>
       <c r="K525" t="s">
-        <v>3626</v>
+        <v>3763</v>
       </c>
       <c r="L525" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M525" t="s">
-        <v>3627</v>
+        <v>3764</v>
       </c>
       <c r="N525" t="s">
-        <v>3628</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>3623</v>
+        <v>3766</v>
       </c>
       <c r="D526" t="s">
-        <v>3629</v>
+        <v>3767</v>
       </c>
       <c r="E526"/>
       <c r="F526"/>
       <c r="G526"/>
       <c r="H526" t="s">
-        <v>3630</v>
+        <v>3768</v>
       </c>
       <c r="I526" t="s">
-        <v>3631</v>
-[...3 lines deleted...]
-      </c>
+        <v>3769</v>
+      </c>
+      <c r="J526"/>
       <c r="K526" t="s">
-        <v>3632</v>
+        <v>3770</v>
       </c>
       <c r="L526" t="s">
-        <v>150</v>
+        <v>3771</v>
       </c>
       <c r="M526" t="s">
-        <v>3633</v>
+        <v>3772</v>
       </c>
       <c r="N526" t="s">
-        <v>3628</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
         <v>14</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>3634</v>
+        <v>3774</v>
       </c>
       <c r="D527" t="s">
-        <v>3635</v>
-[...3 lines deleted...]
-      <c r="G527"/>
+        <v>3775</v>
+      </c>
+      <c r="E527" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F527" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G527" t="s">
+        <v>3778</v>
+      </c>
       <c r="H527" t="s">
-        <v>3636</v>
+        <v>3779</v>
       </c>
       <c r="I527" t="s">
-        <v>3637</v>
-[...3 lines deleted...]
-      </c>
+        <v>3780</v>
+      </c>
+      <c r="J527"/>
       <c r="K527" t="s">
-        <v>3638</v>
+        <v>3781</v>
       </c>
       <c r="L527" t="s">
-        <v>319</v>
+        <v>155</v>
       </c>
       <c r="M527" t="s">
-        <v>3639</v>
+        <v>3782</v>
       </c>
       <c r="N527" t="s">
-        <v>3640</v>
+        <v>3783</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>3641</v>
+        <v>368</v>
       </c>
       <c r="D528" t="s">
-        <v>3642</v>
+        <v>3703</v>
       </c>
       <c r="E528"/>
       <c r="F528"/>
       <c r="G528"/>
       <c r="H528" t="s">
-        <v>3643</v>
+        <v>3784</v>
       </c>
       <c r="I528" t="s">
-        <v>3644</v>
-[...3 lines deleted...]
-      </c>
+        <v>3785</v>
+      </c>
+      <c r="J528"/>
       <c r="K528" t="s">
-        <v>3645</v>
+        <v>3786</v>
       </c>
       <c r="L528" t="s">
-        <v>319</v>
+        <v>3787</v>
       </c>
       <c r="M528" t="s">
-        <v>3646</v>
-[...3 lines deleted...]
-      </c>
+        <v>3788</v>
+      </c>
+      <c r="N528"/>
     </row>
     <row r="529">
       <c r="A529" t="s">
         <v>14</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>3648</v>
+        <v>3789</v>
       </c>
       <c r="D529" t="s">
-        <v>3649</v>
-[...3 lines deleted...]
-      <c r="G529"/>
+        <v>3790</v>
+      </c>
+      <c r="E529" t="s">
+        <v>3791</v>
+      </c>
+      <c r="F529" t="s">
+        <v>3792</v>
+      </c>
+      <c r="G529" t="s">
+        <v>3793</v>
+      </c>
       <c r="H529" t="s">
-        <v>3156</v>
+        <v>3794</v>
       </c>
       <c r="I529" t="s">
-        <v>3650</v>
-[...3 lines deleted...]
-      </c>
+        <v>3795</v>
+      </c>
+      <c r="J529"/>
       <c r="K529" t="s">
-        <v>3651</v>
+        <v>3796</v>
       </c>
       <c r="L529" t="s">
-        <v>150</v>
+        <v>3797</v>
       </c>
       <c r="M529" t="s">
-        <v>3652</v>
+        <v>3798</v>
       </c>
       <c r="N529" t="s">
-        <v>3653</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>3654</v>
+        <v>368</v>
       </c>
       <c r="D530" t="s">
-        <v>3655</v>
+        <v>3703</v>
       </c>
       <c r="E530"/>
       <c r="F530"/>
       <c r="G530"/>
       <c r="H530" t="s">
-        <v>853</v>
+        <v>3800</v>
       </c>
       <c r="I530" t="s">
-        <v>3656</v>
-[...3 lines deleted...]
-      </c>
+        <v>3801</v>
+      </c>
+      <c r="J530"/>
       <c r="K530" t="s">
-        <v>3657</v>
+        <v>3802</v>
       </c>
       <c r="L530" t="s">
-        <v>150</v>
+        <v>3803</v>
       </c>
       <c r="M530" t="s">
-        <v>3658</v>
-[...3 lines deleted...]
-      </c>
+        <v>3804</v>
+      </c>
+      <c r="N530"/>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>3654</v>
+        <v>368</v>
       </c>
       <c r="D531" t="s">
-        <v>3660</v>
+        <v>3703</v>
       </c>
       <c r="E531"/>
       <c r="F531"/>
       <c r="G531"/>
       <c r="H531" t="s">
-        <v>3661</v>
+        <v>3800</v>
       </c>
       <c r="I531" t="s">
-        <v>3662</v>
-[...3 lines deleted...]
-      </c>
+        <v>3805</v>
+      </c>
+      <c r="J531"/>
       <c r="K531" t="s">
-        <v>3663</v>
+        <v>3806</v>
       </c>
       <c r="L531" t="s">
-        <v>150</v>
+        <v>3803</v>
       </c>
       <c r="M531" t="s">
-        <v>3664</v>
-[...3 lines deleted...]
-      </c>
+        <v>3807</v>
+      </c>
+      <c r="N531"/>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>3665</v>
+        <v>368</v>
       </c>
       <c r="D532" t="s">
-        <v>3666</v>
+        <v>3808</v>
       </c>
       <c r="E532"/>
       <c r="F532"/>
       <c r="G532"/>
       <c r="H532" t="s">
-        <v>853</v>
+        <v>3809</v>
       </c>
       <c r="I532" t="s">
-        <v>3667</v>
-[...3 lines deleted...]
-      </c>
+        <v>3810</v>
+      </c>
+      <c r="J532"/>
       <c r="K532" t="s">
-        <v>3668</v>
+        <v>3811</v>
       </c>
       <c r="L532" t="s">
-        <v>150</v>
+        <v>3812</v>
       </c>
       <c r="M532" t="s">
-        <v>3669</v>
-[...3 lines deleted...]
-      </c>
+        <v>3813</v>
+      </c>
+      <c r="N532"/>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>3665</v>
+        <v>368</v>
       </c>
       <c r="D533" t="s">
-        <v>3671</v>
+        <v>3808</v>
       </c>
       <c r="E533"/>
       <c r="F533"/>
       <c r="G533"/>
       <c r="H533" t="s">
-        <v>3672</v>
+        <v>3809</v>
       </c>
       <c r="I533" t="s">
-        <v>3673</v>
-[...3 lines deleted...]
-      </c>
+        <v>3814</v>
+      </c>
+      <c r="J533"/>
       <c r="K533" t="s">
-        <v>3674</v>
+        <v>3815</v>
       </c>
       <c r="L533" t="s">
-        <v>150</v>
+        <v>3812</v>
       </c>
       <c r="M533" t="s">
-        <v>3675</v>
-[...3 lines deleted...]
-      </c>
+        <v>3816</v>
+      </c>
+      <c r="N533"/>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>3676</v>
+        <v>368</v>
       </c>
       <c r="D534" t="s">
-        <v>3677</v>
+        <v>3817</v>
       </c>
       <c r="E534"/>
       <c r="F534"/>
       <c r="G534"/>
       <c r="H534" t="s">
-        <v>3678</v>
+        <v>3818</v>
       </c>
       <c r="I534" t="s">
-        <v>3679</v>
-[...3 lines deleted...]
-      </c>
+        <v>3819</v>
+      </c>
+      <c r="J534"/>
       <c r="K534" t="s">
-        <v>3680</v>
+        <v>3820</v>
       </c>
       <c r="L534" t="s">
-        <v>150</v>
+        <v>3821</v>
       </c>
       <c r="M534" t="s">
-        <v>3681</v>
-[...3 lines deleted...]
-      </c>
+        <v>3822</v>
+      </c>
+      <c r="N534"/>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>3683</v>
+        <v>3823</v>
       </c>
       <c r="D535" t="s">
-        <v>3684</v>
+        <v>3824</v>
       </c>
       <c r="E535"/>
       <c r="F535"/>
       <c r="G535"/>
       <c r="H535" t="s">
-        <v>3685</v>
+        <v>3825</v>
       </c>
       <c r="I535" t="s">
-        <v>3686</v>
-[...3 lines deleted...]
-      </c>
+        <v>3826</v>
+      </c>
+      <c r="J535"/>
       <c r="K535" t="s">
-        <v>3687</v>
+        <v>3827</v>
       </c>
       <c r="L535" t="s">
-        <v>45</v>
+        <v>3828</v>
       </c>
       <c r="M535" t="s">
-        <v>3688</v>
+        <v>3829</v>
       </c>
       <c r="N535" t="s">
-        <v>3689</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
         <v>14</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>3690</v>
+        <v>3831</v>
       </c>
       <c r="D536" t="s">
-        <v>3691</v>
-[...3 lines deleted...]
-      <c r="G536"/>
+        <v>3832</v>
+      </c>
+      <c r="E536" t="s">
+        <v>3833</v>
+      </c>
+      <c r="F536" t="s">
+        <v>3834</v>
+      </c>
+      <c r="G536" t="s">
+        <v>3835</v>
+      </c>
       <c r="H536" t="s">
-        <v>3692</v>
+        <v>3836</v>
       </c>
       <c r="I536" t="s">
-        <v>3693</v>
-[...3 lines deleted...]
-      </c>
+        <v>3837</v>
+      </c>
+      <c r="J536"/>
       <c r="K536" t="s">
-        <v>3694</v>
+        <v>3838</v>
       </c>
       <c r="L536" t="s">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="M536" t="s">
-        <v>3695</v>
+        <v>3839</v>
       </c>
       <c r="N536" t="s">
-        <v>3696</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
         <v>14</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>3697</v>
+        <v>3841</v>
       </c>
       <c r="D537" t="s">
-        <v>3698</v>
-[...3 lines deleted...]
-      <c r="G537"/>
+        <v>3842</v>
+      </c>
+      <c r="E537" t="s">
+        <v>3843</v>
+      </c>
+      <c r="F537" t="s">
+        <v>3844</v>
+      </c>
+      <c r="G537" t="s">
+        <v>3845</v>
+      </c>
       <c r="H537" t="s">
-        <v>3699</v>
+        <v>3846</v>
       </c>
       <c r="I537" t="s">
-        <v>3700</v>
-[...3 lines deleted...]
-      </c>
+        <v>3847</v>
+      </c>
+      <c r="J537"/>
       <c r="K537" t="s">
-        <v>3701</v>
+        <v>3848</v>
       </c>
       <c r="L537" t="s">
-        <v>319</v>
+        <v>1140</v>
       </c>
       <c r="M537" t="s">
-        <v>3702</v>
+        <v>3849</v>
       </c>
       <c r="N537" t="s">
-        <v>3703</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>3704</v>
+        <v>3851</v>
       </c>
       <c r="D538" t="s">
-        <v>3705</v>
+        <v>3852</v>
       </c>
       <c r="E538"/>
       <c r="F538"/>
       <c r="G538"/>
       <c r="H538" t="s">
-        <v>3706</v>
+        <v>3853</v>
       </c>
       <c r="I538" t="s">
-        <v>3707</v>
-[...3 lines deleted...]
-      </c>
+        <v>3854</v>
+      </c>
+      <c r="J538"/>
       <c r="K538" t="s">
-        <v>3708</v>
+        <v>3855</v>
       </c>
       <c r="L538" t="s">
-        <v>319</v>
+        <v>3856</v>
       </c>
       <c r="M538" t="s">
-        <v>3709</v>
+        <v>3857</v>
       </c>
       <c r="N538" t="s">
-        <v>3710</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
         <v>14</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>3711</v>
+        <v>3859</v>
       </c>
       <c r="D539" t="s">
-        <v>3712</v>
-[...3 lines deleted...]
-      <c r="G539"/>
+        <v>3860</v>
+      </c>
+      <c r="E539" t="s">
+        <v>3861</v>
+      </c>
+      <c r="F539" t="s">
+        <v>3862</v>
+      </c>
+      <c r="G539" t="s">
+        <v>3863</v>
+      </c>
       <c r="H539" t="s">
-        <v>3713</v>
+        <v>3864</v>
       </c>
       <c r="I539" t="s">
-        <v>3714</v>
-[...3 lines deleted...]
-      </c>
+        <v>3865</v>
+      </c>
+      <c r="J539"/>
       <c r="K539" t="s">
-        <v>3715</v>
+        <v>3866</v>
       </c>
       <c r="L539" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M539" t="s">
-        <v>3716</v>
+        <v>3867</v>
       </c>
       <c r="N539" t="s">
-        <v>3717</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
         <v>14</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>3718</v>
+        <v>3869</v>
       </c>
       <c r="D540" t="s">
-        <v>3719</v>
-[...3 lines deleted...]
-      <c r="G540"/>
+        <v>3870</v>
+      </c>
+      <c r="E540" t="s">
+        <v>3871</v>
+      </c>
+      <c r="F540" t="s">
+        <v>3872</v>
+      </c>
+      <c r="G540" t="s">
+        <v>3873</v>
+      </c>
       <c r="H540" t="s">
-        <v>3720</v>
+        <v>3874</v>
       </c>
       <c r="I540" t="s">
-        <v>3721</v>
-[...3 lines deleted...]
-      </c>
+        <v>3875</v>
+      </c>
+      <c r="J540"/>
       <c r="K540" t="s">
-        <v>3722</v>
+        <v>3876</v>
       </c>
       <c r="L540" t="s">
-        <v>319</v>
+        <v>196</v>
       </c>
       <c r="M540" t="s">
-        <v>3723</v>
+        <v>3877</v>
       </c>
       <c r="N540" t="s">
-        <v>3724</v>
+        <v>3878</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
         <v>14</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>3725</v>
+        <v>3879</v>
       </c>
       <c r="D541" t="s">
-        <v>3726</v>
-[...3 lines deleted...]
-      <c r="G541"/>
+        <v>3880</v>
+      </c>
+      <c r="E541" t="s">
+        <v>3881</v>
+      </c>
+      <c r="F541" t="s">
+        <v>3882</v>
+      </c>
+      <c r="G541" t="s">
+        <v>3883</v>
+      </c>
       <c r="H541" t="s">
-        <v>3727</v>
+        <v>3884</v>
       </c>
       <c r="I541" t="s">
-        <v>3728</v>
-[...3 lines deleted...]
-      </c>
+        <v>3885</v>
+      </c>
+      <c r="J541"/>
       <c r="K541" t="s">
-        <v>3729</v>
+        <v>3886</v>
       </c>
       <c r="L541" t="s">
-        <v>319</v>
+        <v>155</v>
       </c>
       <c r="M541" t="s">
-        <v>3730</v>
+        <v>3887</v>
       </c>
       <c r="N541" t="s">
-        <v>3731</v>
+        <v>3888</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
         <v>14</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>3732</v>
+        <v>3889</v>
       </c>
       <c r="D542" t="s">
-        <v>3733</v>
-[...3 lines deleted...]
-      <c r="G542"/>
+        <v>3890</v>
+      </c>
+      <c r="E542" t="s">
+        <v>3891</v>
+      </c>
+      <c r="F542" t="s">
+        <v>3892</v>
+      </c>
+      <c r="G542" t="s">
+        <v>3893</v>
+      </c>
       <c r="H542" t="s">
-        <v>3734</v>
+        <v>3894</v>
       </c>
       <c r="I542" t="s">
-        <v>3735</v>
-[...3 lines deleted...]
-      </c>
+        <v>3895</v>
+      </c>
+      <c r="J542"/>
       <c r="K542" t="s">
-        <v>3736</v>
+        <v>3896</v>
       </c>
       <c r="L542" t="s">
-        <v>319</v>
+        <v>155</v>
       </c>
       <c r="M542" t="s">
-        <v>3737</v>
+        <v>3897</v>
       </c>
       <c r="N542" t="s">
-        <v>3738</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
         <v>14</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
       <c r="C543" t="s">
-        <v>3739</v>
+        <v>3899</v>
       </c>
       <c r="D543" t="s">
-        <v>3740</v>
-[...3 lines deleted...]
-      <c r="G543"/>
+        <v>3900</v>
+      </c>
+      <c r="E543" t="s">
+        <v>3901</v>
+      </c>
+      <c r="F543" t="s">
+        <v>3902</v>
+      </c>
+      <c r="G543" t="s">
+        <v>3903</v>
+      </c>
       <c r="H543" t="s">
-        <v>3741</v>
+        <v>3904</v>
       </c>
       <c r="I543" t="s">
-        <v>3742</v>
-[...3 lines deleted...]
-      </c>
+        <v>3905</v>
+      </c>
+      <c r="J543"/>
       <c r="K543" t="s">
-        <v>3743</v>
+        <v>3906</v>
       </c>
       <c r="L543" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M543" t="s">
-        <v>3744</v>
+        <v>3907</v>
       </c>
       <c r="N543" t="s">
-        <v>3745</v>
+        <v>3908</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
         <v>14</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>3746</v>
+        <v>3909</v>
       </c>
       <c r="D544" t="s">
-        <v>3747</v>
-[...3 lines deleted...]
-      <c r="G544"/>
+        <v>3900</v>
+      </c>
+      <c r="E544" t="s">
+        <v>3910</v>
+      </c>
+      <c r="F544" t="s">
+        <v>3911</v>
+      </c>
+      <c r="G544" t="s">
+        <v>3912</v>
+      </c>
       <c r="H544" t="s">
-        <v>3748</v>
+        <v>3913</v>
       </c>
       <c r="I544" t="s">
-        <v>3749</v>
-[...3 lines deleted...]
-      </c>
+        <v>3914</v>
+      </c>
+      <c r="J544"/>
       <c r="K544" t="s">
-        <v>3750</v>
+        <v>3915</v>
       </c>
       <c r="L544" t="s">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="M544" t="s">
-        <v>3751</v>
+        <v>3916</v>
       </c>
       <c r="N544" t="s">
-        <v>3752</v>
+        <v>3917</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
         <v>14</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>3753</v>
+        <v>3918</v>
       </c>
       <c r="D545" t="s">
-        <v>3754</v>
-[...3 lines deleted...]
-      <c r="G545"/>
+        <v>3919</v>
+      </c>
+      <c r="E545" t="s">
+        <v>3920</v>
+      </c>
+      <c r="F545" t="s">
+        <v>3921</v>
+      </c>
+      <c r="G545" t="s">
+        <v>3922</v>
+      </c>
       <c r="H545" t="s">
-        <v>853</v>
+        <v>3923</v>
       </c>
       <c r="I545" t="s">
-        <v>3755</v>
-[...3 lines deleted...]
-      </c>
+        <v>3924</v>
+      </c>
+      <c r="J545"/>
       <c r="K545" t="s">
-        <v>3756</v>
+        <v>3925</v>
       </c>
       <c r="L545" t="s">
-        <v>327</v>
+        <v>155</v>
       </c>
       <c r="M545" t="s">
-        <v>3757</v>
+        <v>3926</v>
       </c>
       <c r="N545" t="s">
-        <v>3758</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
         <v>14</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
       <c r="C546" t="s">
-        <v>3759</v>
+        <v>3928</v>
       </c>
       <c r="D546" t="s">
-        <v>3760</v>
-[...3 lines deleted...]
-      <c r="G546"/>
+        <v>3929</v>
+      </c>
+      <c r="E546" t="s">
+        <v>3930</v>
+      </c>
+      <c r="F546" t="s">
+        <v>3931</v>
+      </c>
+      <c r="G546" t="s">
+        <v>3932</v>
+      </c>
       <c r="H546" t="s">
-        <v>853</v>
+        <v>3933</v>
       </c>
       <c r="I546" t="s">
-        <v>3761</v>
-[...3 lines deleted...]
-      </c>
+        <v>3934</v>
+      </c>
+      <c r="J546"/>
       <c r="K546" t="s">
-        <v>3762</v>
+        <v>3935</v>
       </c>
       <c r="L546" t="s">
-        <v>327</v>
+        <v>155</v>
       </c>
       <c r="M546" t="s">
-        <v>3763</v>
+        <v>3936</v>
       </c>
       <c r="N546" t="s">
-        <v>3764</v>
+        <v>3937</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>3765</v>
+        <v>3938</v>
       </c>
       <c r="D547" t="s">
-        <v>3766</v>
+        <v>3939</v>
       </c>
       <c r="E547"/>
       <c r="F547"/>
       <c r="G547"/>
       <c r="H547" t="s">
-        <v>3767</v>
+        <v>3940</v>
       </c>
       <c r="I547" t="s">
-        <v>3768</v>
-[...3 lines deleted...]
-      </c>
+        <v>3941</v>
+      </c>
+      <c r="J547"/>
       <c r="K547" t="s">
-        <v>3769</v>
+        <v>3942</v>
       </c>
       <c r="L547" t="s">
-        <v>319</v>
+        <v>3943</v>
       </c>
       <c r="M547" t="s">
-        <v>3770</v>
+        <v>3944</v>
       </c>
       <c r="N547" t="s">
-        <v>3771</v>
+        <v>3945</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
         <v>14</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>3772</v>
+        <v>3946</v>
       </c>
       <c r="D548" t="s">
-        <v>3773</v>
-[...3 lines deleted...]
-      <c r="G548"/>
+        <v>3947</v>
+      </c>
+      <c r="E548" t="s">
+        <v>3948</v>
+      </c>
+      <c r="F548" t="s">
+        <v>3949</v>
+      </c>
+      <c r="G548" t="s">
+        <v>3950</v>
+      </c>
       <c r="H548" t="s">
-        <v>3774</v>
+        <v>3951</v>
       </c>
       <c r="I548" t="s">
-        <v>3775</v>
-[...3 lines deleted...]
-      </c>
+        <v>3952</v>
+      </c>
+      <c r="J548"/>
       <c r="K548" t="s">
-        <v>3776</v>
+        <v>3953</v>
       </c>
       <c r="L548" t="s">
-        <v>319</v>
+        <v>155</v>
       </c>
       <c r="M548" t="s">
-        <v>3777</v>
+        <v>3954</v>
       </c>
       <c r="N548" t="s">
-        <v>3778</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
         <v>14</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>3779</v>
+        <v>3956</v>
       </c>
       <c r="D549" t="s">
-        <v>3780</v>
-[...3 lines deleted...]
-      <c r="G549"/>
+        <v>3957</v>
+      </c>
+      <c r="E549" t="s">
+        <v>3958</v>
+      </c>
+      <c r="F549" t="s">
+        <v>3959</v>
+      </c>
+      <c r="G549" t="s">
+        <v>3960</v>
+      </c>
       <c r="H549" t="s">
-        <v>3781</v>
+        <v>3961</v>
       </c>
       <c r="I549" t="s">
-        <v>3782</v>
-[...3 lines deleted...]
-      </c>
+        <v>3962</v>
+      </c>
+      <c r="J549"/>
       <c r="K549" t="s">
-        <v>3783</v>
+        <v>3963</v>
       </c>
       <c r="L549" t="s">
-        <v>327</v>
+        <v>25</v>
       </c>
       <c r="M549" t="s">
-        <v>3784</v>
+        <v>3964</v>
       </c>
       <c r="N549" t="s">
-        <v>3785</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
         <v>14</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>3786</v>
+        <v>3966</v>
       </c>
       <c r="D550" t="s">
-        <v>3787</v>
-[...3 lines deleted...]
-      <c r="G550"/>
+        <v>3967</v>
+      </c>
+      <c r="E550" t="s">
+        <v>3968</v>
+      </c>
+      <c r="F550" t="s">
+        <v>3969</v>
+      </c>
+      <c r="G550" t="s">
+        <v>3970</v>
+      </c>
       <c r="H550" t="s">
-        <v>3788</v>
+        <v>3971</v>
       </c>
       <c r="I550" t="s">
-        <v>3789</v>
-[...3 lines deleted...]
-      </c>
+        <v>3972</v>
+      </c>
+      <c r="J550"/>
       <c r="K550" t="s">
-        <v>3790</v>
+        <v>3973</v>
       </c>
       <c r="L550" t="s">
-        <v>150</v>
+        <v>251</v>
       </c>
       <c r="M550" t="s">
-        <v>3791</v>
+        <v>3974</v>
       </c>
       <c r="N550" t="s">
-        <v>3792</v>
+        <v>3975</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
         <v>14</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>3793</v>
+        <v>3976</v>
       </c>
       <c r="D551" t="s">
-        <v>3794</v>
-[...3 lines deleted...]
-      <c r="G551"/>
+        <v>3977</v>
+      </c>
+      <c r="E551" t="s">
+        <v>3978</v>
+      </c>
+      <c r="F551" t="s">
+        <v>3979</v>
+      </c>
+      <c r="G551" t="s">
+        <v>3980</v>
+      </c>
       <c r="H551" t="s">
-        <v>3795</v>
+        <v>3981</v>
       </c>
       <c r="I551" t="s">
-        <v>3796</v>
-[...3 lines deleted...]
-      </c>
+        <v>3982</v>
+      </c>
+      <c r="J551"/>
       <c r="K551" t="s">
-        <v>3797</v>
+        <v>3983</v>
       </c>
       <c r="L551" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M551" t="s">
-        <v>3798</v>
+        <v>3984</v>
       </c>
       <c r="N551" t="s">
-        <v>3799</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
         <v>14</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>3800</v>
+        <v>3986</v>
       </c>
       <c r="D552" t="s">
-        <v>3801</v>
-[...3 lines deleted...]
-      <c r="G552"/>
+        <v>3987</v>
+      </c>
+      <c r="E552" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F552" t="s">
+        <v>3989</v>
+      </c>
+      <c r="G552" t="s">
+        <v>3990</v>
+      </c>
       <c r="H552" t="s">
-        <v>3802</v>
+        <v>3991</v>
       </c>
       <c r="I552" t="s">
-        <v>3803</v>
-[...3 lines deleted...]
-      </c>
+        <v>3992</v>
+      </c>
+      <c r="J552"/>
       <c r="K552" t="s">
-        <v>3804</v>
+        <v>3993</v>
       </c>
       <c r="L552" t="s">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="M552" t="s">
-        <v>3805</v>
+        <v>3994</v>
       </c>
       <c r="N552" t="s">
-        <v>3806</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
         <v>14</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>3807</v>
+        <v>3996</v>
       </c>
       <c r="D553" t="s">
-        <v>3808</v>
-[...3 lines deleted...]
-      <c r="G553"/>
+        <v>3987</v>
+      </c>
+      <c r="E553" t="s">
+        <v>3997</v>
+      </c>
+      <c r="F553" t="s">
+        <v>3998</v>
+      </c>
+      <c r="G553" t="s">
+        <v>3999</v>
+      </c>
       <c r="H553" t="s">
-        <v>2802</v>
+        <v>4000</v>
       </c>
       <c r="I553" t="s">
-        <v>3809</v>
-[...3 lines deleted...]
-      </c>
+        <v>4001</v>
+      </c>
+      <c r="J553"/>
       <c r="K553" t="s">
-        <v>3810</v>
+        <v>4002</v>
       </c>
       <c r="L553" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M553" t="s">
-        <v>3811</v>
+        <v>4003</v>
       </c>
       <c r="N553" t="s">
-        <v>3812</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
         <v>14</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>1936</v>
+        <v>4005</v>
       </c>
       <c r="D554" t="s">
-        <v>1937</v>
-[...3 lines deleted...]
-      <c r="G554"/>
+        <v>4006</v>
+      </c>
+      <c r="E554" t="s">
+        <v>4007</v>
+      </c>
+      <c r="F554" t="s">
+        <v>4008</v>
+      </c>
+      <c r="G554" t="s">
+        <v>4009</v>
+      </c>
       <c r="H554" t="s">
-        <v>3813</v>
+        <v>4010</v>
       </c>
       <c r="I554" t="s">
-        <v>3814</v>
-[...3 lines deleted...]
-      </c>
+        <v>4011</v>
+      </c>
+      <c r="J554"/>
       <c r="K554" t="s">
-        <v>3815</v>
+        <v>4012</v>
       </c>
       <c r="L554" t="s">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="M554" t="s">
-        <v>3816</v>
+        <v>4013</v>
       </c>
       <c r="N554" t="s">
-        <v>1942</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>3817</v>
+        <v>4015</v>
       </c>
       <c r="D555" t="s">
-        <v>3818</v>
+        <v>4016</v>
       </c>
       <c r="E555"/>
       <c r="F555"/>
       <c r="G555"/>
       <c r="H555" t="s">
-        <v>3819</v>
+        <v>4017</v>
       </c>
       <c r="I555" t="s">
-        <v>3820</v>
-[...3 lines deleted...]
-      </c>
+        <v>4018</v>
+      </c>
+      <c r="J555"/>
       <c r="K555" t="s">
-        <v>3821</v>
+        <v>4019</v>
       </c>
       <c r="L555" t="s">
-        <v>150</v>
+        <v>4020</v>
       </c>
       <c r="M555" t="s">
-        <v>3822</v>
+        <v>4021</v>
       </c>
       <c r="N555" t="s">
-        <v>3823</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
         <v>14</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
       <c r="C556" t="s">
-        <v>3824</v>
+        <v>4023</v>
       </c>
       <c r="D556" t="s">
-        <v>3825</v>
-[...3 lines deleted...]
-      <c r="G556"/>
+        <v>4024</v>
+      </c>
+      <c r="E556" t="s">
+        <v>4025</v>
+      </c>
+      <c r="F556" t="s">
+        <v>4026</v>
+      </c>
+      <c r="G556" t="s">
+        <v>4027</v>
+      </c>
       <c r="H556" t="s">
-        <v>3826</v>
+        <v>4028</v>
       </c>
       <c r="I556" t="s">
-        <v>3827</v>
-[...3 lines deleted...]
-      </c>
+        <v>4029</v>
+      </c>
+      <c r="J556"/>
       <c r="K556" t="s">
-        <v>3828</v>
+        <v>4030</v>
       </c>
       <c r="L556" t="s">
-        <v>150</v>
+        <v>251</v>
       </c>
       <c r="M556" t="s">
-        <v>3829</v>
+        <v>4031</v>
       </c>
       <c r="N556" t="s">
-        <v>3830</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
         <v>14</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
       <c r="C557" t="s">
-        <v>3831</v>
+        <v>4033</v>
       </c>
       <c r="D557" t="s">
-        <v>3832</v>
-[...3 lines deleted...]
-      <c r="G557"/>
+        <v>4034</v>
+      </c>
+      <c r="E557" t="s">
+        <v>4035</v>
+      </c>
+      <c r="F557" t="s">
+        <v>4036</v>
+      </c>
+      <c r="G557" t="s">
+        <v>4037</v>
+      </c>
       <c r="H557" t="s">
-        <v>853</v>
+        <v>4038</v>
       </c>
       <c r="I557" t="s">
-        <v>3833</v>
-[...3 lines deleted...]
-      </c>
+        <v>4039</v>
+      </c>
+      <c r="J557"/>
       <c r="K557" t="s">
-        <v>3834</v>
+        <v>4040</v>
       </c>
       <c r="L557" t="s">
-        <v>327</v>
+        <v>251</v>
       </c>
       <c r="M557" t="s">
-        <v>3835</v>
+        <v>4041</v>
       </c>
       <c r="N557" t="s">
-        <v>3836</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
         <v>14</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>3837</v>
+        <v>4043</v>
       </c>
       <c r="D558" t="s">
-        <v>3838</v>
-[...3 lines deleted...]
-      <c r="G558"/>
+        <v>4044</v>
+      </c>
+      <c r="E558" t="s">
+        <v>4045</v>
+      </c>
+      <c r="F558" t="s">
+        <v>4046</v>
+      </c>
+      <c r="G558" t="s">
+        <v>4047</v>
+      </c>
       <c r="H558" t="s">
-        <v>3839</v>
+        <v>4048</v>
       </c>
       <c r="I558" t="s">
-        <v>3840</v>
-[...3 lines deleted...]
-      </c>
+        <v>4049</v>
+      </c>
+      <c r="J558"/>
       <c r="K558" t="s">
-        <v>3841</v>
+        <v>4050</v>
       </c>
       <c r="L558" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M558" t="s">
-        <v>3842</v>
+        <v>4051</v>
       </c>
       <c r="N558" t="s">
-        <v>3843</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
         <v>14</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>3837</v>
+        <v>4053</v>
       </c>
       <c r="D559" t="s">
-        <v>3838</v>
-[...3 lines deleted...]
-      <c r="G559"/>
+        <v>4044</v>
+      </c>
+      <c r="E559" t="s">
+        <v>4054</v>
+      </c>
+      <c r="F559" t="s">
+        <v>4055</v>
+      </c>
+      <c r="G559" t="s">
+        <v>4056</v>
+      </c>
       <c r="H559" t="s">
-        <v>3844</v>
+        <v>4057</v>
       </c>
       <c r="I559" t="s">
-        <v>3845</v>
-[...3 lines deleted...]
-      </c>
+        <v>4058</v>
+      </c>
+      <c r="J559"/>
       <c r="K559" t="s">
-        <v>3846</v>
+        <v>4059</v>
       </c>
       <c r="L559" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M559" t="s">
-        <v>3847</v>
+        <v>4060</v>
       </c>
       <c r="N559" t="s">
-        <v>3843</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
         <v>14</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>3779</v>
+        <v>4062</v>
       </c>
       <c r="D560" t="s">
-        <v>3848</v>
-[...3 lines deleted...]
-      <c r="G560"/>
+        <v>4044</v>
+      </c>
+      <c r="E560" t="s">
+        <v>4063</v>
+      </c>
+      <c r="F560" t="s">
+        <v>4064</v>
+      </c>
+      <c r="G560" t="s">
+        <v>4065</v>
+      </c>
       <c r="H560" t="s">
-        <v>853</v>
+        <v>4066</v>
       </c>
       <c r="I560" t="s">
-        <v>3849</v>
-[...3 lines deleted...]
-      </c>
+        <v>4067</v>
+      </c>
+      <c r="J560"/>
       <c r="K560" t="s">
-        <v>3850</v>
+        <v>4068</v>
       </c>
       <c r="L560" t="s">
-        <v>327</v>
+        <v>155</v>
       </c>
       <c r="M560" t="s">
-        <v>3851</v>
+        <v>4069</v>
       </c>
       <c r="N560" t="s">
-        <v>3785</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
         <v>14</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>3852</v>
+        <v>4071</v>
       </c>
       <c r="D561" t="s">
-        <v>3853</v>
-[...3 lines deleted...]
-      <c r="G561"/>
+        <v>4072</v>
+      </c>
+      <c r="E561" t="s">
+        <v>4073</v>
+      </c>
+      <c r="F561" t="s">
+        <v>4074</v>
+      </c>
+      <c r="G561" t="s">
+        <v>4075</v>
+      </c>
       <c r="H561" t="s">
-        <v>3854</v>
+        <v>4076</v>
       </c>
       <c r="I561" t="s">
-        <v>3855</v>
-[...3 lines deleted...]
-      </c>
+        <v>4077</v>
+      </c>
+      <c r="J561"/>
       <c r="K561" t="s">
-        <v>3856</v>
+        <v>4078</v>
       </c>
       <c r="L561" t="s">
-        <v>150</v>
+        <v>4079</v>
       </c>
       <c r="M561" t="s">
-        <v>3857</v>
+        <v>4080</v>
       </c>
       <c r="N561" t="s">
-        <v>3858</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
         <v>14</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>3859</v>
+        <v>4082</v>
       </c>
       <c r="D562" t="s">
-        <v>3860</v>
-[...3 lines deleted...]
-      <c r="G562"/>
+        <v>4083</v>
+      </c>
+      <c r="E562" t="s">
+        <v>4084</v>
+      </c>
+      <c r="F562" t="s">
+        <v>4085</v>
+      </c>
+      <c r="G562" t="s">
+        <v>4086</v>
+      </c>
       <c r="H562" t="s">
-        <v>3861</v>
+        <v>4087</v>
       </c>
       <c r="I562" t="s">
-        <v>3862</v>
-[...3 lines deleted...]
-      </c>
+        <v>4088</v>
+      </c>
+      <c r="J562"/>
       <c r="K562" t="s">
-        <v>3863</v>
+        <v>4089</v>
       </c>
       <c r="L562" t="s">
-        <v>150</v>
+        <v>4090</v>
       </c>
       <c r="M562" t="s">
-        <v>3864</v>
+        <v>4091</v>
       </c>
       <c r="N562" t="s">
-        <v>3865</v>
+        <v>4092</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
         <v>14</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>3866</v>
+        <v>4082</v>
       </c>
       <c r="D563" t="s">
-        <v>3867</v>
-[...3 lines deleted...]
-      <c r="G563"/>
+        <v>4083</v>
+      </c>
+      <c r="E563" t="s">
+        <v>4084</v>
+      </c>
+      <c r="F563" t="s">
+        <v>4085</v>
+      </c>
+      <c r="G563" t="s">
+        <v>4086</v>
+      </c>
       <c r="H563" t="s">
-        <v>853</v>
+        <v>4093</v>
       </c>
       <c r="I563" t="s">
-        <v>3868</v>
-[...3 lines deleted...]
-      </c>
+        <v>4094</v>
+      </c>
+      <c r="J563"/>
       <c r="K563" t="s">
-        <v>3869</v>
+        <v>4095</v>
       </c>
       <c r="L563" t="s">
-        <v>150</v>
+        <v>4096</v>
       </c>
       <c r="M563" t="s">
-        <v>3870</v>
+        <v>4097</v>
       </c>
       <c r="N563" t="s">
-        <v>3871</v>
+        <v>4092</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
         <v>14</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>3866</v>
+        <v>4098</v>
       </c>
       <c r="D564" t="s">
-        <v>3872</v>
-[...3 lines deleted...]
-      <c r="G564"/>
+        <v>4099</v>
+      </c>
+      <c r="E564" t="s">
+        <v>4100</v>
+      </c>
+      <c r="F564" t="s">
+        <v>4101</v>
+      </c>
+      <c r="G564" t="s">
+        <v>4102</v>
+      </c>
       <c r="H564" t="s">
-        <v>3873</v>
+        <v>4103</v>
       </c>
       <c r="I564" t="s">
-        <v>3874</v>
-[...3 lines deleted...]
-      </c>
+        <v>4104</v>
+      </c>
+      <c r="J564"/>
       <c r="K564" t="s">
-        <v>3875</v>
+        <v>4105</v>
       </c>
       <c r="L564" t="s">
-        <v>150</v>
+        <v>4106</v>
       </c>
       <c r="M564" t="s">
-        <v>3876</v>
+        <v>4107</v>
       </c>
       <c r="N564" t="s">
-        <v>3871</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
         <v>14</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>3877</v>
+        <v>4098</v>
       </c>
       <c r="D565" t="s">
-        <v>3878</v>
-[...3 lines deleted...]
-      <c r="G565"/>
+        <v>4099</v>
+      </c>
+      <c r="E565" t="s">
+        <v>4100</v>
+      </c>
+      <c r="F565" t="s">
+        <v>4101</v>
+      </c>
+      <c r="G565" t="s">
+        <v>4102</v>
+      </c>
       <c r="H565" t="s">
-        <v>3879</v>
+        <v>4109</v>
       </c>
       <c r="I565" t="s">
-        <v>3880</v>
-[...3 lines deleted...]
-      </c>
+        <v>4110</v>
+      </c>
+      <c r="J565"/>
       <c r="K565" t="s">
-        <v>3881</v>
+        <v>4111</v>
       </c>
       <c r="L565" t="s">
-        <v>150</v>
+        <v>4112</v>
       </c>
       <c r="M565" t="s">
-        <v>3882</v>
+        <v>4113</v>
       </c>
       <c r="N565" t="s">
-        <v>3883</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
         <v>14</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>3884</v>
+        <v>4114</v>
       </c>
       <c r="D566" t="s">
-        <v>3885</v>
-[...3 lines deleted...]
-      <c r="G566"/>
+        <v>4115</v>
+      </c>
+      <c r="E566" t="s">
+        <v>4116</v>
+      </c>
+      <c r="F566" t="s">
+        <v>4117</v>
+      </c>
+      <c r="G566" t="s">
+        <v>4118</v>
+      </c>
       <c r="H566" t="s">
-        <v>3886</v>
+        <v>4119</v>
       </c>
       <c r="I566" t="s">
-        <v>3887</v>
-[...3 lines deleted...]
-      </c>
+        <v>4120</v>
+      </c>
+      <c r="J566"/>
       <c r="K566" t="s">
-        <v>3888</v>
+        <v>4121</v>
       </c>
       <c r="L566" t="s">
-        <v>327</v>
+        <v>4122</v>
       </c>
       <c r="M566" t="s">
-        <v>3889</v>
+        <v>4123</v>
       </c>
       <c r="N566" t="s">
-        <v>3890</v>
+        <v>4124</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
         <v>14</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>3891</v>
+        <v>4125</v>
       </c>
       <c r="D567" t="s">
-        <v>3892</v>
-[...3 lines deleted...]
-      <c r="G567"/>
+        <v>4126</v>
+      </c>
+      <c r="E567" t="s">
+        <v>4127</v>
+      </c>
+      <c r="F567" t="s">
+        <v>4128</v>
+      </c>
+      <c r="G567" t="s">
+        <v>4129</v>
+      </c>
       <c r="H567" t="s">
-        <v>3893</v>
+        <v>4130</v>
       </c>
       <c r="I567" t="s">
-        <v>3894</v>
-[...3 lines deleted...]
-      </c>
+        <v>4131</v>
+      </c>
+      <c r="J567"/>
       <c r="K567" t="s">
-        <v>3895</v>
+        <v>4132</v>
       </c>
       <c r="L567" t="s">
-        <v>150</v>
+        <v>4133</v>
       </c>
       <c r="M567" t="s">
-        <v>3896</v>
+        <v>4134</v>
       </c>
       <c r="N567" t="s">
-        <v>3897</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
         <v>14</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>3898</v>
+        <v>4136</v>
       </c>
       <c r="D568" t="s">
-        <v>3899</v>
-[...3 lines deleted...]
-      <c r="G568"/>
+        <v>4137</v>
+      </c>
+      <c r="E568" t="s">
+        <v>4138</v>
+      </c>
+      <c r="F568" t="s">
+        <v>4139</v>
+      </c>
+      <c r="G568" t="s">
+        <v>4140</v>
+      </c>
       <c r="H568" t="s">
-        <v>3900</v>
+        <v>4141</v>
       </c>
       <c r="I568" t="s">
-        <v>3901</v>
-[...3 lines deleted...]
-      </c>
+        <v>4142</v>
+      </c>
+      <c r="J568"/>
       <c r="K568" t="s">
-        <v>3902</v>
+        <v>4143</v>
       </c>
       <c r="L568" t="s">
-        <v>150</v>
+        <v>4144</v>
       </c>
       <c r="M568" t="s">
-        <v>3903</v>
+        <v>4145</v>
       </c>
       <c r="N568" t="s">
-        <v>3904</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
         <v>14</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>3905</v>
+        <v>4136</v>
       </c>
       <c r="D569" t="s">
-        <v>3906</v>
-[...3 lines deleted...]
-      <c r="G569"/>
+        <v>4137</v>
+      </c>
+      <c r="E569" t="s">
+        <v>4138</v>
+      </c>
+      <c r="F569" t="s">
+        <v>4139</v>
+      </c>
+      <c r="G569" t="s">
+        <v>4140</v>
+      </c>
       <c r="H569" t="s">
-        <v>3907</v>
+        <v>4147</v>
       </c>
       <c r="I569" t="s">
-        <v>3908</v>
-[...3 lines deleted...]
-      </c>
+        <v>4148</v>
+      </c>
+      <c r="J569"/>
       <c r="K569" t="s">
-        <v>3909</v>
+        <v>4149</v>
       </c>
       <c r="L569" t="s">
-        <v>150</v>
+        <v>4150</v>
       </c>
       <c r="M569" t="s">
-        <v>3910</v>
+        <v>4151</v>
       </c>
       <c r="N569" t="s">
-        <v>3911</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
         <v>14</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>3912</v>
+        <v>4152</v>
       </c>
       <c r="D570" t="s">
-        <v>3913</v>
-[...3 lines deleted...]
-      <c r="G570"/>
+        <v>4153</v>
+      </c>
+      <c r="E570" t="s">
+        <v>4154</v>
+      </c>
+      <c r="F570" t="s">
+        <v>4155</v>
+      </c>
+      <c r="G570" t="s">
+        <v>4156</v>
+      </c>
       <c r="H570" t="s">
-        <v>3914</v>
+        <v>4157</v>
       </c>
       <c r="I570" t="s">
-        <v>3915</v>
-[...3 lines deleted...]
-      </c>
+        <v>4158</v>
+      </c>
+      <c r="J570"/>
       <c r="K570" t="s">
-        <v>3916</v>
+        <v>4159</v>
       </c>
       <c r="L570" t="s">
-        <v>319</v>
+        <v>4160</v>
       </c>
       <c r="M570" t="s">
-        <v>3917</v>
+        <v>4161</v>
       </c>
       <c r="N570" t="s">
-        <v>3918</v>
+        <v>4162</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
         <v>14</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>3919</v>
+        <v>4163</v>
       </c>
       <c r="D571" t="s">
-        <v>3920</v>
-[...3 lines deleted...]
-      <c r="G571"/>
+        <v>4164</v>
+      </c>
+      <c r="E571" t="s">
+        <v>4165</v>
+      </c>
+      <c r="F571" t="s">
+        <v>4166</v>
+      </c>
+      <c r="G571" t="s">
+        <v>4167</v>
+      </c>
       <c r="H571" t="s">
-        <v>3921</v>
+        <v>4168</v>
       </c>
       <c r="I571" t="s">
-        <v>3922</v>
-[...3 lines deleted...]
-      </c>
+        <v>4169</v>
+      </c>
+      <c r="J571"/>
       <c r="K571" t="s">
-        <v>3923</v>
+        <v>4170</v>
       </c>
       <c r="L571" t="s">
-        <v>150</v>
+        <v>4171</v>
       </c>
       <c r="M571" t="s">
-        <v>3924</v>
+        <v>4172</v>
       </c>
       <c r="N571" t="s">
-        <v>3925</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
         <v>14</v>
       </c>
       <c r="B572" t="s">
         <v>15</v>
       </c>
       <c r="C572" t="s">
-        <v>3926</v>
+        <v>4163</v>
       </c>
       <c r="D572" t="s">
-        <v>3927</v>
-[...3 lines deleted...]
-      <c r="G572"/>
+        <v>4164</v>
+      </c>
+      <c r="E572" t="s">
+        <v>4165</v>
+      </c>
+      <c r="F572" t="s">
+        <v>4166</v>
+      </c>
+      <c r="G572" t="s">
+        <v>4167</v>
+      </c>
       <c r="H572" t="s">
-        <v>3928</v>
+        <v>4174</v>
       </c>
       <c r="I572" t="s">
-        <v>3929</v>
-[...3 lines deleted...]
-      </c>
+        <v>4175</v>
+      </c>
+      <c r="J572"/>
       <c r="K572" t="s">
-        <v>3930</v>
+        <v>4176</v>
       </c>
       <c r="L572" t="s">
-        <v>150</v>
+        <v>4177</v>
       </c>
       <c r="M572" t="s">
-        <v>3931</v>
+        <v>4178</v>
       </c>
       <c r="N572" t="s">
-        <v>3932</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
         <v>14</v>
       </c>
       <c r="B573" t="s">
         <v>15</v>
       </c>
       <c r="C573" t="s">
-        <v>3933</v>
+        <v>4179</v>
       </c>
       <c r="D573" t="s">
-        <v>3934</v>
-[...3 lines deleted...]
-      <c r="G573"/>
+        <v>4180</v>
+      </c>
+      <c r="E573" t="s">
+        <v>4181</v>
+      </c>
+      <c r="F573" t="s">
+        <v>4182</v>
+      </c>
+      <c r="G573" t="s">
+        <v>4183</v>
+      </c>
       <c r="H573" t="s">
-        <v>3935</v>
+        <v>4184</v>
       </c>
       <c r="I573" t="s">
-        <v>3936</v>
-[...3 lines deleted...]
-      </c>
+        <v>4185</v>
+      </c>
+      <c r="J573"/>
       <c r="K573" t="s">
-        <v>3937</v>
+        <v>4186</v>
       </c>
       <c r="L573" t="s">
-        <v>150</v>
+        <v>4187</v>
       </c>
       <c r="M573" t="s">
-        <v>3938</v>
+        <v>4188</v>
       </c>
       <c r="N573" t="s">
-        <v>3939</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
         <v>14</v>
       </c>
       <c r="B574" t="s">
         <v>15</v>
       </c>
       <c r="C574" t="s">
-        <v>3940</v>
+        <v>4179</v>
       </c>
       <c r="D574" t="s">
-        <v>3941</v>
-[...3 lines deleted...]
-      <c r="G574"/>
+        <v>4180</v>
+      </c>
+      <c r="E574" t="s">
+        <v>4181</v>
+      </c>
+      <c r="F574" t="s">
+        <v>4182</v>
+      </c>
+      <c r="G574" t="s">
+        <v>4183</v>
+      </c>
       <c r="H574" t="s">
-        <v>3942</v>
+        <v>4190</v>
       </c>
       <c r="I574" t="s">
-        <v>3943</v>
-[...3 lines deleted...]
-      </c>
+        <v>4191</v>
+      </c>
+      <c r="J574"/>
       <c r="K574" t="s">
-        <v>3944</v>
+        <v>4192</v>
       </c>
       <c r="L574" t="s">
-        <v>150</v>
+        <v>4193</v>
       </c>
       <c r="M574" t="s">
-        <v>3945</v>
+        <v>4194</v>
       </c>
       <c r="N574" t="s">
-        <v>3946</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
         <v>14</v>
       </c>
       <c r="B575" t="s">
         <v>15</v>
       </c>
       <c r="C575" t="s">
-        <v>3947</v>
+        <v>4195</v>
       </c>
       <c r="D575" t="s">
-        <v>3948</v>
-[...3 lines deleted...]
-      <c r="G575"/>
+        <v>4196</v>
+      </c>
+      <c r="E575" t="s">
+        <v>4197</v>
+      </c>
+      <c r="F575" t="s">
+        <v>4198</v>
+      </c>
+      <c r="G575" t="s">
+        <v>4199</v>
+      </c>
       <c r="H575" t="s">
-        <v>3949</v>
+        <v>4200</v>
       </c>
       <c r="I575" t="s">
-        <v>3950</v>
-[...3 lines deleted...]
-      </c>
+        <v>4201</v>
+      </c>
+      <c r="J575"/>
       <c r="K575" t="s">
-        <v>3951</v>
+        <v>4202</v>
       </c>
       <c r="L575" t="s">
-        <v>150</v>
+        <v>4203</v>
       </c>
       <c r="M575" t="s">
-        <v>3952</v>
+        <v>4204</v>
       </c>
       <c r="N575" t="s">
-        <v>3953</v>
+        <v>4205</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
         <v>14</v>
       </c>
       <c r="B576" t="s">
         <v>15</v>
       </c>
       <c r="C576" t="s">
-        <v>3954</v>
+        <v>4195</v>
       </c>
       <c r="D576" t="s">
-        <v>3955</v>
-[...3 lines deleted...]
-      <c r="G576"/>
+        <v>4196</v>
+      </c>
+      <c r="E576" t="s">
+        <v>4197</v>
+      </c>
+      <c r="F576" t="s">
+        <v>4198</v>
+      </c>
+      <c r="G576" t="s">
+        <v>4199</v>
+      </c>
       <c r="H576" t="s">
-        <v>3956</v>
+        <v>4206</v>
       </c>
       <c r="I576" t="s">
-        <v>3957</v>
-[...3 lines deleted...]
-      </c>
+        <v>4207</v>
+      </c>
+      <c r="J576"/>
       <c r="K576" t="s">
-        <v>3958</v>
+        <v>4208</v>
       </c>
       <c r="L576" t="s">
-        <v>150</v>
+        <v>4209</v>
       </c>
       <c r="M576" t="s">
-        <v>3959</v>
+        <v>4210</v>
       </c>
       <c r="N576" t="s">
-        <v>3960</v>
+        <v>4205</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
         <v>14</v>
       </c>
       <c r="B577" t="s">
         <v>15</v>
       </c>
       <c r="C577" t="s">
-        <v>3961</v>
+        <v>4211</v>
       </c>
       <c r="D577" t="s">
-        <v>3962</v>
-[...3 lines deleted...]
-      <c r="G577"/>
+        <v>4212</v>
+      </c>
+      <c r="E577" t="s">
+        <v>4213</v>
+      </c>
+      <c r="F577" t="s">
+        <v>4214</v>
+      </c>
+      <c r="G577" t="s">
+        <v>4215</v>
+      </c>
       <c r="H577" t="s">
-        <v>3963</v>
+        <v>4216</v>
       </c>
       <c r="I577" t="s">
-        <v>3964</v>
-[...3 lines deleted...]
-      </c>
+        <v>4217</v>
+      </c>
+      <c r="J577"/>
       <c r="K577" t="s">
-        <v>3965</v>
+        <v>4218</v>
       </c>
       <c r="L577" t="s">
-        <v>150</v>
+        <v>4219</v>
       </c>
       <c r="M577" t="s">
-        <v>3966</v>
+        <v>4220</v>
       </c>
       <c r="N577" t="s">
-        <v>3967</v>
+        <v>4221</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
         <v>14</v>
       </c>
       <c r="B578" t="s">
         <v>15</v>
       </c>
       <c r="C578" t="s">
-        <v>3968</v>
+        <v>4222</v>
       </c>
       <c r="D578" t="s">
-        <v>3969</v>
-[...3 lines deleted...]
-      <c r="G578"/>
+        <v>4223</v>
+      </c>
+      <c r="E578" t="s">
+        <v>4224</v>
+      </c>
+      <c r="F578" t="s">
+        <v>4225</v>
+      </c>
+      <c r="G578" t="s">
+        <v>4226</v>
+      </c>
       <c r="H578" t="s">
-        <v>3963</v>
+        <v>4227</v>
       </c>
       <c r="I578" t="s">
-        <v>3970</v>
-[...3 lines deleted...]
-      </c>
+        <v>4228</v>
+      </c>
+      <c r="J578"/>
       <c r="K578" t="s">
-        <v>3971</v>
+        <v>4229</v>
       </c>
       <c r="L578" t="s">
-        <v>150</v>
+        <v>4230</v>
       </c>
       <c r="M578" t="s">
-        <v>3972</v>
+        <v>4231</v>
       </c>
       <c r="N578" t="s">
-        <v>3973</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
         <v>14</v>
       </c>
       <c r="B579" t="s">
         <v>15</v>
       </c>
       <c r="C579" t="s">
-        <v>3974</v>
+        <v>4222</v>
       </c>
       <c r="D579" t="s">
-        <v>3975</v>
-[...3 lines deleted...]
-      <c r="G579"/>
+        <v>4223</v>
+      </c>
+      <c r="E579" t="s">
+        <v>4224</v>
+      </c>
+      <c r="F579" t="s">
+        <v>4225</v>
+      </c>
+      <c r="G579" t="s">
+        <v>4226</v>
+      </c>
       <c r="H579" t="s">
-        <v>3976</v>
+        <v>4233</v>
       </c>
       <c r="I579" t="s">
-        <v>3977</v>
-[...3 lines deleted...]
-      </c>
+        <v>4234</v>
+      </c>
+      <c r="J579"/>
       <c r="K579" t="s">
-        <v>3978</v>
+        <v>4235</v>
       </c>
       <c r="L579" t="s">
-        <v>150</v>
+        <v>4236</v>
       </c>
       <c r="M579" t="s">
-        <v>3979</v>
+        <v>4237</v>
       </c>
       <c r="N579" t="s">
-        <v>3980</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
         <v>14</v>
       </c>
       <c r="B580" t="s">
         <v>15</v>
       </c>
       <c r="C580" t="s">
-        <v>3981</v>
+        <v>4222</v>
       </c>
       <c r="D580" t="s">
-        <v>3982</v>
-[...3 lines deleted...]
-      <c r="G580"/>
+        <v>4238</v>
+      </c>
+      <c r="E580" t="s">
+        <v>4224</v>
+      </c>
+      <c r="F580" t="s">
+        <v>4225</v>
+      </c>
+      <c r="G580" t="s">
+        <v>4226</v>
+      </c>
       <c r="H580" t="s">
-        <v>853</v>
+        <v>4227</v>
       </c>
       <c r="I580" t="s">
-        <v>3983</v>
-[...3 lines deleted...]
-      </c>
+        <v>4239</v>
+      </c>
+      <c r="J580"/>
       <c r="K580" t="s">
-        <v>3984</v>
+        <v>4240</v>
       </c>
       <c r="L580" t="s">
-        <v>327</v>
+        <v>4241</v>
       </c>
       <c r="M580" t="s">
-        <v>3985</v>
+        <v>4242</v>
       </c>
       <c r="N580" t="s">
-        <v>3986</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
         <v>14</v>
       </c>
       <c r="B581" t="s">
         <v>15</v>
       </c>
       <c r="C581" t="s">
-        <v>3987</v>
+        <v>4222</v>
       </c>
       <c r="D581" t="s">
-        <v>3982</v>
-[...3 lines deleted...]
-      <c r="G581"/>
+        <v>4238</v>
+      </c>
+      <c r="E581" t="s">
+        <v>4224</v>
+      </c>
+      <c r="F581" t="s">
+        <v>4225</v>
+      </c>
+      <c r="G581" t="s">
+        <v>4226</v>
+      </c>
       <c r="H581" t="s">
-        <v>853</v>
+        <v>4233</v>
       </c>
       <c r="I581" t="s">
-        <v>3988</v>
-[...3 lines deleted...]
-      </c>
+        <v>4243</v>
+      </c>
+      <c r="J581"/>
       <c r="K581" t="s">
-        <v>3989</v>
+        <v>4244</v>
       </c>
       <c r="L581" t="s">
-        <v>327</v>
+        <v>4245</v>
       </c>
       <c r="M581" t="s">
-        <v>3990</v>
+        <v>4246</v>
       </c>
       <c r="N581" t="s">
-        <v>3991</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
         <v>14</v>
       </c>
       <c r="B582" t="s">
         <v>15</v>
       </c>
       <c r="C582" t="s">
-        <v>3992</v>
+        <v>4247</v>
       </c>
       <c r="D582" t="s">
-        <v>3993</v>
-[...3 lines deleted...]
-      <c r="G582"/>
+        <v>4248</v>
+      </c>
+      <c r="E582" t="s">
+        <v>4249</v>
+      </c>
+      <c r="F582" t="s">
+        <v>4250</v>
+      </c>
+      <c r="G582" t="s">
+        <v>4251</v>
+      </c>
       <c r="H582" t="s">
-        <v>3994</v>
+        <v>4252</v>
       </c>
       <c r="I582" t="s">
-        <v>3995</v>
-[...3 lines deleted...]
-      </c>
+        <v>4253</v>
+      </c>
+      <c r="J582"/>
       <c r="K582" t="s">
-        <v>3996</v>
+        <v>4254</v>
       </c>
       <c r="L582" t="s">
-        <v>150</v>
+        <v>4255</v>
       </c>
       <c r="M582" t="s">
-        <v>3997</v>
+        <v>4256</v>
       </c>
       <c r="N582" t="s">
-        <v>3998</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
         <v>14</v>
       </c>
       <c r="B583" t="s">
         <v>15</v>
       </c>
       <c r="C583" t="s">
-        <v>3999</v>
+        <v>4247</v>
       </c>
       <c r="D583" t="s">
-        <v>4000</v>
-[...3 lines deleted...]
-      <c r="G583"/>
+        <v>4248</v>
+      </c>
+      <c r="E583" t="s">
+        <v>4249</v>
+      </c>
+      <c r="F583" t="s">
+        <v>4250</v>
+      </c>
+      <c r="G583" t="s">
+        <v>4251</v>
+      </c>
       <c r="H583" t="s">
-        <v>3900</v>
+        <v>4258</v>
       </c>
       <c r="I583" t="s">
-        <v>4001</v>
-[...3 lines deleted...]
-      </c>
+        <v>4259</v>
+      </c>
+      <c r="J583"/>
       <c r="K583" t="s">
-        <v>4002</v>
+        <v>4260</v>
       </c>
       <c r="L583" t="s">
-        <v>150</v>
+        <v>4261</v>
       </c>
       <c r="M583" t="s">
-        <v>4003</v>
+        <v>4262</v>
       </c>
       <c r="N583" t="s">
-        <v>4004</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
         <v>14</v>
       </c>
       <c r="B584" t="s">
         <v>15</v>
       </c>
       <c r="C584" t="s">
-        <v>4005</v>
+        <v>4263</v>
       </c>
       <c r="D584" t="s">
-        <v>4006</v>
-[...3 lines deleted...]
-      <c r="G584"/>
+        <v>4264</v>
+      </c>
+      <c r="E584" t="s">
+        <v>4265</v>
+      </c>
+      <c r="F584" t="s">
+        <v>4266</v>
+      </c>
+      <c r="G584" t="s">
+        <v>4267</v>
+      </c>
       <c r="H584" t="s">
-        <v>4007</v>
+        <v>4268</v>
       </c>
       <c r="I584" t="s">
-        <v>4008</v>
-[...3 lines deleted...]
-      </c>
+        <v>4269</v>
+      </c>
+      <c r="J584"/>
       <c r="K584" t="s">
-        <v>4009</v>
+        <v>4270</v>
       </c>
       <c r="L584" t="s">
-        <v>150</v>
+        <v>4271</v>
       </c>
       <c r="M584" t="s">
-        <v>4010</v>
+        <v>4272</v>
       </c>
       <c r="N584" t="s">
-        <v>4011</v>
+        <v>4273</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
         <v>14</v>
       </c>
       <c r="B585" t="s">
         <v>15</v>
       </c>
       <c r="C585" t="s">
-        <v>4012</v>
+        <v>4263</v>
       </c>
       <c r="D585" t="s">
-        <v>4013</v>
-[...3 lines deleted...]
-      <c r="G585"/>
+        <v>4264</v>
+      </c>
+      <c r="E585" t="s">
+        <v>4265</v>
+      </c>
+      <c r="F585" t="s">
+        <v>4266</v>
+      </c>
+      <c r="G585" t="s">
+        <v>4267</v>
+      </c>
       <c r="H585" t="s">
-        <v>4014</v>
+        <v>4274</v>
       </c>
       <c r="I585" t="s">
-        <v>4015</v>
-[...3 lines deleted...]
-      </c>
+        <v>4275</v>
+      </c>
+      <c r="J585"/>
       <c r="K585" t="s">
-        <v>4016</v>
+        <v>4276</v>
       </c>
       <c r="L585" t="s">
-        <v>45</v>
+        <v>4277</v>
       </c>
       <c r="M585" t="s">
-        <v>4017</v>
+        <v>4278</v>
       </c>
       <c r="N585" t="s">
-        <v>4018</v>
+        <v>4273</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
         <v>14</v>
       </c>
       <c r="B586" t="s">
         <v>15</v>
       </c>
       <c r="C586" t="s">
-        <v>4019</v>
+        <v>4279</v>
       </c>
       <c r="D586" t="s">
-        <v>4020</v>
-[...3 lines deleted...]
-      <c r="G586"/>
+        <v>4280</v>
+      </c>
+      <c r="E586" t="s">
+        <v>4281</v>
+      </c>
+      <c r="F586" t="s">
+        <v>4282</v>
+      </c>
+      <c r="G586" t="s">
+        <v>4283</v>
+      </c>
       <c r="H586" t="s">
-        <v>4021</v>
+        <v>4284</v>
       </c>
       <c r="I586" t="s">
-        <v>4022</v>
-[...3 lines deleted...]
-      </c>
+        <v>4285</v>
+      </c>
+      <c r="J586"/>
       <c r="K586" t="s">
-        <v>4023</v>
+        <v>4286</v>
       </c>
       <c r="L586" t="s">
-        <v>150</v>
+        <v>4287</v>
       </c>
       <c r="M586" t="s">
-        <v>4024</v>
+        <v>4288</v>
       </c>
       <c r="N586" t="s">
-        <v>4025</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
         <v>14</v>
       </c>
       <c r="B587" t="s">
         <v>15</v>
       </c>
       <c r="C587" t="s">
-        <v>4026</v>
+        <v>4279</v>
       </c>
       <c r="D587" t="s">
-        <v>4027</v>
-[...3 lines deleted...]
-      <c r="G587"/>
+        <v>4280</v>
+      </c>
+      <c r="E587" t="s">
+        <v>4281</v>
+      </c>
+      <c r="F587" t="s">
+        <v>4282</v>
+      </c>
+      <c r="G587" t="s">
+        <v>4283</v>
+      </c>
       <c r="H587" t="s">
-        <v>853</v>
+        <v>4290</v>
       </c>
       <c r="I587" t="s">
-        <v>4028</v>
-[...3 lines deleted...]
-      </c>
+        <v>4291</v>
+      </c>
+      <c r="J587"/>
       <c r="K587" t="s">
-        <v>4029</v>
+        <v>4292</v>
       </c>
       <c r="L587" t="s">
-        <v>327</v>
+        <v>4293</v>
       </c>
       <c r="M587" t="s">
-        <v>4030</v>
+        <v>4294</v>
       </c>
       <c r="N587" t="s">
-        <v>4031</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
         <v>14</v>
       </c>
       <c r="B588" t="s">
         <v>15</v>
       </c>
       <c r="C588" t="s">
-        <v>4032</v>
+        <v>4295</v>
       </c>
       <c r="D588" t="s">
-        <v>4033</v>
-[...3 lines deleted...]
-      <c r="G588"/>
+        <v>4296</v>
+      </c>
+      <c r="E588" t="s">
+        <v>4297</v>
+      </c>
+      <c r="F588" t="s">
+        <v>4298</v>
+      </c>
+      <c r="G588" t="s">
+        <v>4299</v>
+      </c>
       <c r="H588" t="s">
-        <v>4034</v>
+        <v>4300</v>
       </c>
       <c r="I588" t="s">
-        <v>4035</v>
-[...3 lines deleted...]
-      </c>
+        <v>4301</v>
+      </c>
+      <c r="J588"/>
       <c r="K588" t="s">
-        <v>4036</v>
+        <v>4302</v>
       </c>
       <c r="L588" t="s">
-        <v>150</v>
+        <v>4303</v>
       </c>
       <c r="M588" t="s">
-        <v>4037</v>
+        <v>4304</v>
       </c>
       <c r="N588" t="s">
-        <v>4038</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
         <v>14</v>
       </c>
       <c r="B589" t="s">
         <v>15</v>
       </c>
       <c r="C589" t="s">
-        <v>3884</v>
+        <v>4295</v>
       </c>
       <c r="D589" t="s">
-        <v>4039</v>
-[...3 lines deleted...]
-      <c r="G589"/>
+        <v>4296</v>
+      </c>
+      <c r="E589" t="s">
+        <v>4297</v>
+      </c>
+      <c r="F589" t="s">
+        <v>4298</v>
+      </c>
+      <c r="G589" t="s">
+        <v>4299</v>
+      </c>
       <c r="H589" t="s">
-        <v>853</v>
+        <v>4306</v>
       </c>
       <c r="I589" t="s">
-        <v>4040</v>
-[...3 lines deleted...]
-      </c>
+        <v>4307</v>
+      </c>
+      <c r="J589"/>
       <c r="K589" t="s">
-        <v>4041</v>
+        <v>4308</v>
       </c>
       <c r="L589" t="s">
-        <v>327</v>
+        <v>4309</v>
       </c>
       <c r="M589" t="s">
-        <v>4042</v>
+        <v>4310</v>
       </c>
       <c r="N589" t="s">
-        <v>3890</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
         <v>14</v>
       </c>
       <c r="B590" t="s">
         <v>15</v>
       </c>
       <c r="C590" t="s">
-        <v>4043</v>
+        <v>4311</v>
       </c>
       <c r="D590" t="s">
-        <v>4044</v>
-[...3 lines deleted...]
-      <c r="G590"/>
+        <v>4312</v>
+      </c>
+      <c r="E590" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F590" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G590" t="s">
+        <v>4315</v>
+      </c>
       <c r="H590" t="s">
-        <v>4045</v>
+        <v>4316</v>
       </c>
       <c r="I590" t="s">
-        <v>4046</v>
-[...3 lines deleted...]
-      </c>
+        <v>4317</v>
+      </c>
+      <c r="J590"/>
       <c r="K590" t="s">
-        <v>4047</v>
+        <v>4318</v>
       </c>
       <c r="L590" t="s">
-        <v>150</v>
+        <v>4319</v>
       </c>
       <c r="M590" t="s">
-        <v>4048</v>
+        <v>4320</v>
       </c>
       <c r="N590" t="s">
-        <v>4049</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
         <v>14</v>
       </c>
       <c r="B591" t="s">
         <v>15</v>
       </c>
       <c r="C591" t="s">
-        <v>4050</v>
+        <v>4311</v>
       </c>
       <c r="D591" t="s">
-        <v>4051</v>
-[...3 lines deleted...]
-      <c r="G591"/>
+        <v>4312</v>
+      </c>
+      <c r="E591" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F591" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G591" t="s">
+        <v>4315</v>
+      </c>
       <c r="H591" t="s">
-        <v>853</v>
+        <v>4322</v>
       </c>
       <c r="I591" t="s">
-        <v>4052</v>
-[...3 lines deleted...]
-      </c>
+        <v>4323</v>
+      </c>
+      <c r="J591"/>
       <c r="K591" t="s">
-        <v>4053</v>
+        <v>4324</v>
       </c>
       <c r="L591" t="s">
-        <v>327</v>
+        <v>4325</v>
       </c>
       <c r="M591" t="s">
-        <v>4054</v>
+        <v>4326</v>
       </c>
       <c r="N591" t="s">
-        <v>4055</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
         <v>14</v>
       </c>
       <c r="B592" t="s">
         <v>15</v>
       </c>
       <c r="C592" t="s">
-        <v>4056</v>
+        <v>4327</v>
       </c>
       <c r="D592" t="s">
-        <v>4057</v>
-[...3 lines deleted...]
-      <c r="G592"/>
+        <v>4328</v>
+      </c>
+      <c r="E592" t="s">
+        <v>4329</v>
+      </c>
+      <c r="F592" t="s">
+        <v>4330</v>
+      </c>
+      <c r="G592" t="s">
+        <v>4331</v>
+      </c>
       <c r="H592" t="s">
-        <v>4058</v>
+        <v>4332</v>
       </c>
       <c r="I592" t="s">
-        <v>4059</v>
-[...3 lines deleted...]
-      </c>
+        <v>4333</v>
+      </c>
+      <c r="J592"/>
       <c r="K592" t="s">
-        <v>4060</v>
+        <v>4334</v>
       </c>
       <c r="L592" t="s">
-        <v>150</v>
+        <v>4335</v>
       </c>
       <c r="M592" t="s">
-        <v>4061</v>
+        <v>4336</v>
       </c>
       <c r="N592" t="s">
-        <v>4062</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
         <v>14</v>
       </c>
       <c r="B593" t="s">
         <v>15</v>
       </c>
       <c r="C593" t="s">
-        <v>4063</v>
+        <v>4338</v>
       </c>
       <c r="D593" t="s">
-        <v>4064</v>
-[...3 lines deleted...]
-      <c r="G593"/>
+        <v>4339</v>
+      </c>
+      <c r="E593" t="s">
+        <v>4340</v>
+      </c>
+      <c r="F593" t="s">
+        <v>4341</v>
+      </c>
+      <c r="G593" t="s">
+        <v>4342</v>
+      </c>
       <c r="H593" t="s">
-        <v>853</v>
+        <v>4343</v>
       </c>
       <c r="I593" t="s">
-        <v>4065</v>
-[...3 lines deleted...]
-      </c>
+        <v>4344</v>
+      </c>
+      <c r="J593"/>
       <c r="K593" t="s">
-        <v>4066</v>
+        <v>4345</v>
       </c>
       <c r="L593" t="s">
-        <v>327</v>
+        <v>4346</v>
       </c>
       <c r="M593" t="s">
-        <v>4067</v>
+        <v>4347</v>
       </c>
       <c r="N593" t="s">
-        <v>4068</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
         <v>14</v>
       </c>
       <c r="B594" t="s">
         <v>15</v>
       </c>
       <c r="C594" t="s">
-        <v>4063</v>
+        <v>4349</v>
       </c>
       <c r="D594" t="s">
-        <v>4064</v>
-[...3 lines deleted...]
-      <c r="G594"/>
+        <v>4350</v>
+      </c>
+      <c r="E594" t="s">
+        <v>4351</v>
+      </c>
+      <c r="F594" t="s">
+        <v>4352</v>
+      </c>
+      <c r="G594" t="s">
+        <v>4353</v>
+      </c>
       <c r="H594" t="s">
-        <v>853</v>
+        <v>4354</v>
       </c>
       <c r="I594" t="s">
-        <v>4069</v>
-[...3 lines deleted...]
-      </c>
+        <v>4355</v>
+      </c>
+      <c r="J594"/>
       <c r="K594" t="s">
-        <v>4070</v>
+        <v>4356</v>
       </c>
       <c r="L594" t="s">
-        <v>327</v>
+        <v>4357</v>
       </c>
       <c r="M594" t="s">
-        <v>4071</v>
+        <v>4358</v>
       </c>
       <c r="N594" t="s">
-        <v>4068</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
         <v>14</v>
       </c>
       <c r="B595" t="s">
         <v>15</v>
       </c>
       <c r="C595" t="s">
-        <v>4063</v>
+        <v>4360</v>
       </c>
       <c r="D595" t="s">
-        <v>4072</v>
-[...3 lines deleted...]
-      <c r="G595"/>
+        <v>4361</v>
+      </c>
+      <c r="E595" t="s">
+        <v>4362</v>
+      </c>
+      <c r="F595" t="s">
+        <v>4363</v>
+      </c>
+      <c r="G595" t="s">
+        <v>4364</v>
+      </c>
       <c r="H595" t="s">
-        <v>4073</v>
+        <v>4365</v>
       </c>
       <c r="I595" t="s">
-        <v>4074</v>
-[...3 lines deleted...]
-      </c>
+        <v>4366</v>
+      </c>
+      <c r="J595"/>
       <c r="K595" t="s">
-        <v>4075</v>
+        <v>4367</v>
       </c>
       <c r="L595" t="s">
-        <v>327</v>
+        <v>4368</v>
       </c>
       <c r="M595" t="s">
-        <v>4076</v>
+        <v>4369</v>
       </c>
       <c r="N595" t="s">
-        <v>4068</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
         <v>14</v>
       </c>
       <c r="B596" t="s">
         <v>15</v>
       </c>
       <c r="C596" t="s">
-        <v>4077</v>
+        <v>4371</v>
       </c>
       <c r="D596" t="s">
-        <v>4078</v>
-[...3 lines deleted...]
-      <c r="G596"/>
+        <v>4372</v>
+      </c>
+      <c r="E596" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F596" t="s">
+        <v>4374</v>
+      </c>
+      <c r="G596" t="s">
+        <v>4375</v>
+      </c>
       <c r="H596" t="s">
-        <v>4079</v>
+        <v>4376</v>
       </c>
       <c r="I596" t="s">
-        <v>4080</v>
-[...3 lines deleted...]
-      </c>
+        <v>4377</v>
+      </c>
+      <c r="J596"/>
       <c r="K596" t="s">
-        <v>4081</v>
+        <v>4378</v>
       </c>
       <c r="L596" t="s">
-        <v>45</v>
+        <v>4379</v>
       </c>
       <c r="M596" t="s">
-        <v>4082</v>
+        <v>4380</v>
       </c>
       <c r="N596" t="s">
-        <v>4083</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
         <v>14</v>
       </c>
       <c r="B597" t="s">
         <v>15</v>
       </c>
       <c r="C597" t="s">
-        <v>4084</v>
+        <v>4371</v>
       </c>
       <c r="D597" t="s">
-        <v>4085</v>
-[...3 lines deleted...]
-      <c r="G597"/>
+        <v>4372</v>
+      </c>
+      <c r="E597" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F597" t="s">
+        <v>4374</v>
+      </c>
+      <c r="G597" t="s">
+        <v>4375</v>
+      </c>
       <c r="H597" t="s">
-        <v>4086</v>
+        <v>4382</v>
       </c>
       <c r="I597" t="s">
-        <v>4087</v>
-[...3 lines deleted...]
-      </c>
+        <v>4383</v>
+      </c>
+      <c r="J597"/>
       <c r="K597" t="s">
-        <v>4088</v>
+        <v>4384</v>
       </c>
       <c r="L597" t="s">
-        <v>327</v>
+        <v>4385</v>
       </c>
       <c r="M597" t="s">
-        <v>4089</v>
+        <v>4386</v>
       </c>
       <c r="N597" t="s">
-        <v>4090</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
         <v>14</v>
       </c>
       <c r="B598" t="s">
         <v>15</v>
       </c>
       <c r="C598" t="s">
-        <v>4091</v>
+        <v>4371</v>
       </c>
       <c r="D598" t="s">
-        <v>4092</v>
-[...3 lines deleted...]
-      <c r="G598"/>
+        <v>4372</v>
+      </c>
+      <c r="E598" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F598" t="s">
+        <v>4374</v>
+      </c>
+      <c r="G598" t="s">
+        <v>4375</v>
+      </c>
       <c r="H598" t="s">
-        <v>4093</v>
+        <v>4387</v>
       </c>
       <c r="I598" t="s">
-        <v>4094</v>
-[...3 lines deleted...]
-      </c>
+        <v>4388</v>
+      </c>
+      <c r="J598"/>
       <c r="K598" t="s">
-        <v>4095</v>
+        <v>4389</v>
       </c>
       <c r="L598" t="s">
-        <v>45</v>
+        <v>4390</v>
       </c>
       <c r="M598" t="s">
-        <v>4096</v>
+        <v>4391</v>
       </c>
       <c r="N598" t="s">
-        <v>4097</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
         <v>14</v>
       </c>
       <c r="B599" t="s">
         <v>15</v>
       </c>
       <c r="C599" t="s">
-        <v>4098</v>
+        <v>4371</v>
       </c>
       <c r="D599" t="s">
-        <v>4099</v>
-[...3 lines deleted...]
-      <c r="G599"/>
+        <v>4372</v>
+      </c>
+      <c r="E599" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F599" t="s">
+        <v>4374</v>
+      </c>
+      <c r="G599" t="s">
+        <v>4375</v>
+      </c>
       <c r="H599" t="s">
-        <v>853</v>
+        <v>4392</v>
       </c>
       <c r="I599" t="s">
-        <v>4100</v>
-[...3 lines deleted...]
-      </c>
+        <v>4393</v>
+      </c>
+      <c r="J599"/>
       <c r="K599" t="s">
-        <v>4101</v>
+        <v>4394</v>
       </c>
       <c r="L599" t="s">
-        <v>327</v>
+        <v>4395</v>
       </c>
       <c r="M599" t="s">
-        <v>4102</v>
+        <v>4396</v>
       </c>
       <c r="N599" t="s">
-        <v>4103</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
         <v>14</v>
       </c>
       <c r="B600" t="s">
         <v>15</v>
       </c>
       <c r="C600" t="s">
-        <v>2800</v>
+        <v>4371</v>
       </c>
       <c r="D600" t="s">
-        <v>2801</v>
-[...3 lines deleted...]
-      <c r="G600"/>
+        <v>4372</v>
+      </c>
+      <c r="E600" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F600" t="s">
+        <v>4374</v>
+      </c>
+      <c r="G600" t="s">
+        <v>4375</v>
+      </c>
       <c r="H600" t="s">
-        <v>4104</v>
+        <v>4397</v>
       </c>
       <c r="I600" t="s">
-        <v>4105</v>
-[...3 lines deleted...]
-      </c>
+        <v>4398</v>
+      </c>
+      <c r="J600"/>
       <c r="K600" t="s">
-        <v>4106</v>
+        <v>4399</v>
       </c>
       <c r="L600" t="s">
-        <v>150</v>
+        <v>4400</v>
       </c>
       <c r="M600" t="s">
-        <v>4107</v>
+        <v>4401</v>
       </c>
       <c r="N600" t="s">
-        <v>2806</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
         <v>14</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601" t="s">
-        <v>4108</v>
+        <v>4371</v>
       </c>
       <c r="D601" t="s">
-        <v>4109</v>
-[...3 lines deleted...]
-      <c r="G601"/>
+        <v>4372</v>
+      </c>
+      <c r="E601" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F601" t="s">
+        <v>4374</v>
+      </c>
+      <c r="G601" t="s">
+        <v>4375</v>
+      </c>
       <c r="H601" t="s">
-        <v>4110</v>
+        <v>4402</v>
       </c>
       <c r="I601" t="s">
-        <v>4111</v>
-[...3 lines deleted...]
-      </c>
+        <v>4403</v>
+      </c>
+      <c r="J601"/>
       <c r="K601" t="s">
-        <v>4112</v>
+        <v>4404</v>
       </c>
       <c r="L601" t="s">
-        <v>150</v>
+        <v>4405</v>
       </c>
       <c r="M601" t="s">
-        <v>4113</v>
+        <v>4406</v>
       </c>
       <c r="N601" t="s">
-        <v>4114</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
         <v>14</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602" t="s">
-        <v>4115</v>
+        <v>4407</v>
       </c>
       <c r="D602" t="s">
-        <v>4116</v>
-[...3 lines deleted...]
-      <c r="G602"/>
+        <v>4408</v>
+      </c>
+      <c r="E602" t="s">
+        <v>4409</v>
+      </c>
+      <c r="F602" t="s">
+        <v>4410</v>
+      </c>
+      <c r="G602" t="s">
+        <v>4411</v>
+      </c>
       <c r="H602" t="s">
-        <v>4117</v>
+        <v>4412</v>
       </c>
       <c r="I602" t="s">
-        <v>4118</v>
-[...3 lines deleted...]
-      </c>
+        <v>4413</v>
+      </c>
+      <c r="J602"/>
       <c r="K602" t="s">
-        <v>4119</v>
+        <v>4414</v>
       </c>
       <c r="L602" t="s">
-        <v>2461</v>
+        <v>4415</v>
       </c>
       <c r="M602" t="s">
-        <v>4120</v>
+        <v>4416</v>
       </c>
       <c r="N602" t="s">
-        <v>4121</v>
+        <v>4417</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
         <v>14</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603" t="s">
-        <v>4122</v>
+        <v>4407</v>
       </c>
       <c r="D603" t="s">
-        <v>4123</v>
-[...3 lines deleted...]
-      <c r="G603"/>
+        <v>4418</v>
+      </c>
+      <c r="E603" t="s">
+        <v>4409</v>
+      </c>
+      <c r="F603" t="s">
+        <v>4410</v>
+      </c>
+      <c r="G603" t="s">
+        <v>4411</v>
+      </c>
       <c r="H603" t="s">
-        <v>4124</v>
+        <v>4412</v>
       </c>
       <c r="I603" t="s">
-        <v>4125</v>
-[...3 lines deleted...]
-      </c>
+        <v>4419</v>
+      </c>
+      <c r="J603"/>
       <c r="K603" t="s">
-        <v>4126</v>
+        <v>4420</v>
       </c>
       <c r="L603" t="s">
-        <v>150</v>
+        <v>4421</v>
       </c>
       <c r="M603" t="s">
-        <v>4127</v>
+        <v>4422</v>
       </c>
       <c r="N603" t="s">
-        <v>4128</v>
+        <v>4417</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
         <v>14</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604" t="s">
-        <v>4129</v>
+        <v>4423</v>
       </c>
       <c r="D604" t="s">
-        <v>4130</v>
-[...3 lines deleted...]
-      <c r="G604"/>
+        <v>4424</v>
+      </c>
+      <c r="E604" t="s">
+        <v>4425</v>
+      </c>
+      <c r="F604" t="s">
+        <v>4426</v>
+      </c>
+      <c r="G604" t="s">
+        <v>4427</v>
+      </c>
       <c r="H604" t="s">
-        <v>4131</v>
+        <v>4428</v>
       </c>
       <c r="I604" t="s">
-        <v>4132</v>
-[...3 lines deleted...]
-      </c>
+        <v>4429</v>
+      </c>
+      <c r="J604"/>
       <c r="K604" t="s">
-        <v>4133</v>
+        <v>4430</v>
       </c>
       <c r="L604" t="s">
-        <v>150</v>
+        <v>4431</v>
       </c>
       <c r="M604" t="s">
-        <v>4134</v>
+        <v>4432</v>
       </c>
       <c r="N604" t="s">
-        <v>4135</v>
+        <v>4433</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
         <v>14</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605" t="s">
-        <v>4136</v>
+        <v>4423</v>
       </c>
       <c r="D605" t="s">
-        <v>4137</v>
-[...3 lines deleted...]
-      <c r="G605"/>
+        <v>4424</v>
+      </c>
+      <c r="E605" t="s">
+        <v>4425</v>
+      </c>
+      <c r="F605" t="s">
+        <v>4426</v>
+      </c>
+      <c r="G605" t="s">
+        <v>4427</v>
+      </c>
       <c r="H605" t="s">
-        <v>4138</v>
+        <v>4434</v>
       </c>
       <c r="I605" t="s">
-        <v>4139</v>
-[...3 lines deleted...]
-      </c>
+        <v>4435</v>
+      </c>
+      <c r="J605"/>
       <c r="K605" t="s">
-        <v>4140</v>
+        <v>4436</v>
       </c>
       <c r="L605" t="s">
-        <v>150</v>
+        <v>4437</v>
       </c>
       <c r="M605" t="s">
-        <v>4141</v>
+        <v>4438</v>
       </c>
       <c r="N605" t="s">
-        <v>4142</v>
+        <v>4433</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
         <v>14</v>
       </c>
       <c r="B606" t="s">
         <v>15</v>
       </c>
       <c r="C606" t="s">
-        <v>4143</v>
+        <v>4423</v>
       </c>
       <c r="D606" t="s">
-        <v>4144</v>
-[...3 lines deleted...]
-      <c r="G606"/>
+        <v>4424</v>
+      </c>
+      <c r="E606" t="s">
+        <v>4425</v>
+      </c>
+      <c r="F606" t="s">
+        <v>4426</v>
+      </c>
+      <c r="G606" t="s">
+        <v>4427</v>
+      </c>
       <c r="H606" t="s">
-        <v>4145</v>
+        <v>4439</v>
       </c>
       <c r="I606" t="s">
-        <v>4146</v>
-[...3 lines deleted...]
-      </c>
+        <v>4440</v>
+      </c>
+      <c r="J606"/>
       <c r="K606" t="s">
-        <v>4147</v>
+        <v>4441</v>
       </c>
       <c r="L606" t="s">
-        <v>150</v>
+        <v>4442</v>
       </c>
       <c r="M606" t="s">
-        <v>4148</v>
+        <v>4443</v>
       </c>
       <c r="N606" t="s">
-        <v>4149</v>
+        <v>4433</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
         <v>14</v>
       </c>
       <c r="B607" t="s">
         <v>15</v>
       </c>
       <c r="C607" t="s">
-        <v>4150</v>
+        <v>4444</v>
       </c>
       <c r="D607" t="s">
-        <v>4151</v>
-[...3 lines deleted...]
-      <c r="G607"/>
+        <v>4445</v>
+      </c>
+      <c r="E607" t="s">
+        <v>4446</v>
+      </c>
+      <c r="F607" t="s">
+        <v>4447</v>
+      </c>
+      <c r="G607" t="s">
+        <v>4448</v>
+      </c>
       <c r="H607" t="s">
-        <v>4152</v>
+        <v>4449</v>
       </c>
       <c r="I607" t="s">
-        <v>4153</v>
-[...3 lines deleted...]
-      </c>
+        <v>4450</v>
+      </c>
+      <c r="J607"/>
       <c r="K607" t="s">
-        <v>4154</v>
+        <v>4451</v>
       </c>
       <c r="L607" t="s">
-        <v>150</v>
+        <v>4452</v>
       </c>
       <c r="M607" t="s">
-        <v>4155</v>
+        <v>4453</v>
       </c>
       <c r="N607" t="s">
-        <v>4156</v>
+        <v>4454</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
         <v>14</v>
       </c>
       <c r="B608" t="s">
         <v>15</v>
       </c>
       <c r="C608" t="s">
-        <v>4157</v>
+        <v>4455</v>
       </c>
       <c r="D608" t="s">
-        <v>4158</v>
-[...3 lines deleted...]
-      <c r="G608"/>
+        <v>4456</v>
+      </c>
+      <c r="E608" t="s">
+        <v>4457</v>
+      </c>
+      <c r="F608" t="s">
+        <v>4458</v>
+      </c>
+      <c r="G608" t="s">
+        <v>4459</v>
+      </c>
       <c r="H608" t="s">
-        <v>3741</v>
+        <v>4460</v>
       </c>
       <c r="I608" t="s">
-        <v>4159</v>
-[...3 lines deleted...]
-      </c>
+        <v>4461</v>
+      </c>
+      <c r="J608"/>
       <c r="K608" t="s">
-        <v>4160</v>
+        <v>4462</v>
       </c>
       <c r="L608" t="s">
-        <v>150</v>
+        <v>4463</v>
       </c>
       <c r="M608" t="s">
-        <v>4161</v>
+        <v>4464</v>
       </c>
       <c r="N608" t="s">
-        <v>4162</v>
+        <v>4465</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
         <v>14</v>
       </c>
       <c r="B609" t="s">
         <v>15</v>
       </c>
       <c r="C609" t="s">
-        <v>4163</v>
+        <v>4466</v>
       </c>
       <c r="D609" t="s">
-        <v>4164</v>
-[...3 lines deleted...]
-      <c r="G609"/>
+        <v>4467</v>
+      </c>
+      <c r="E609" t="s">
+        <v>4425</v>
+      </c>
+      <c r="F609" t="s">
+        <v>4426</v>
+      </c>
+      <c r="G609" t="s">
+        <v>4427</v>
+      </c>
       <c r="H609" t="s">
-        <v>4165</v>
+        <v>4439</v>
       </c>
       <c r="I609" t="s">
-        <v>4166</v>
-[...3 lines deleted...]
-      </c>
+        <v>4468</v>
+      </c>
+      <c r="J609"/>
       <c r="K609" t="s">
-        <v>4167</v>
+        <v>4469</v>
       </c>
       <c r="L609" t="s">
-        <v>150</v>
+        <v>4470</v>
       </c>
       <c r="M609" t="s">
-        <v>4168</v>
+        <v>4471</v>
       </c>
       <c r="N609" t="s">
-        <v>4169</v>
+        <v>4472</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
         <v>14</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610" t="s">
-        <v>4170</v>
+        <v>4466</v>
       </c>
       <c r="D610" t="s">
-        <v>4171</v>
-[...3 lines deleted...]
-      <c r="G610"/>
+        <v>4473</v>
+      </c>
+      <c r="E610" t="s">
+        <v>4425</v>
+      </c>
+      <c r="F610" t="s">
+        <v>4426</v>
+      </c>
+      <c r="G610" t="s">
+        <v>4427</v>
+      </c>
       <c r="H610" t="s">
-        <v>4172</v>
+        <v>4439</v>
       </c>
       <c r="I610" t="s">
-        <v>4173</v>
-[...3 lines deleted...]
-      </c>
+        <v>4474</v>
+      </c>
+      <c r="J610"/>
       <c r="K610" t="s">
-        <v>4174</v>
+        <v>4475</v>
       </c>
       <c r="L610" t="s">
-        <v>150</v>
+        <v>4476</v>
       </c>
       <c r="M610" t="s">
-        <v>4175</v>
+        <v>4477</v>
       </c>
       <c r="N610" t="s">
-        <v>4176</v>
-[...1429 lines deleted...]
-      <c r="M643" t="s">
         <v>4472</v>
-      </c>
-[...15273 lines deleted...]
-        <v>7568</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>