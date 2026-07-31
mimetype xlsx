--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -6,1492 +6,6186 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9039" uniqueCount="5804">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6488" uniqueCount="4171">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Općinski sud u Sisku</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DALIBOR CVETKOVIĆ</t>
+  </si>
+  <si>
+    <t>DALIBOR CVETKOVIĆ 01632098527</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:23</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8838d43a-656f-4b94-8821-1977c0b8798e</t>
+  </si>
+  <si>
+    <t>16.382526.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8838d43a-656f-4b94-8821-1977c0b8798e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANKA TITIJEVSKI</t>
+  </si>
+  <si>
+    <t>IVANKA TITIJEVSKI 04784935637</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/848e3b25-c2d7-4497-85fb-7d69282213b5</t>
+  </si>
+  <si>
+    <t>16.383151.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/848e3b25-c2d7-4497-85fb-7d69282213b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANKA VULETIĆ</t>
+  </si>
+  <si>
+    <t>ANKA VULETIĆ 49017949339</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/193a3c74-d5cd-4022-85ff-3500e5b97038</t>
+  </si>
+  <si>
+    <t>16.382725.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/193a3c74-d5cd-4022-85ff-3500e5b97038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZLATA KUMIC</t>
+  </si>
+  <si>
+    <t>ZLATA KUMIC 58991560358</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cfcdac0-51f6-4e2a-88ed-bbcc73dd03c7</t>
+  </si>
+  <si>
+    <t>16.382326.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cfcdac0-51f6-4e2a-88ed-bbcc73dd03c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Objava suda</t>
   </si>
   <si>
-    <t>Općinski sud u Sisku</t>
-[...2 lines deleted...]
-    <t>Ovr-569/2024</t>
+    <t>Z-10206/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-10206/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>30.07.2026. 14:16:09</t>
+  </si>
+  <si>
+    <t>30.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5469183c-f61d-4431-9504-177ae86ee51f</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5469183c-f61d-4431-9504-177ae86ee51f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10206/2026</t>
+  </si>
+  <si>
+    <t>ROKNIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:15:15</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/110fa49d-2bdf-4776-aed9-242543403b0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/110fa49d-2bdf-4776-aed9-242543403b0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-316/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Porobija 61658661344</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:07:29</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/917c8c41-d011-45c7-a4e0-21ad2f8834b9</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/917c8c41-d011-45c7-a4e0-21ad2f8834b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=316&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Željko Stanković 51711352674</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:07:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ab6905-d83a-41ca-b996-a88106d9716f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ab6905-d83a-41ca-b996-a88106d9716f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-135/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.05.2026.; Zahtjev od 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.</t>
+  </si>
+  <si>
+    <t>Olga Kalinić 88033871186</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:59:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f51e181-5717-4cdf-b887-2e36e418c35a</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-135_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-135_2026-1-2 - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-135_2026-1-3 - Rješenje o ovrsi Ovrv-6467_2025-8 od 18.9.2025..pdf; Prilog Ovr-135_2026-1-4 - Potvrda pravomoćnosti_ovršnosti Ovrv-6467_2025-15.pdf; Prilog Ovr-135_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-135_2026-1-6 - NOVA punomoć i molba JB_A1.pdf; Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f51e181-5717-4cdf-b887-2e36e418c35a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1 Ob-112/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Ilija Matić 26738936686</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:49:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/721259e5-7803-4e43-b9fb-df30718b7208</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/721259e5-7803-4e43-b9fb-df30718b7208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1 Ob&amp;predmet=112&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4680/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>DRAGICA SLEPČEVIĆ 83708107262</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:55:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7362ca92-44c5-47e4-9f7b-60ed389e0217</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4680_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7362ca92-44c5-47e4-9f7b-60ed389e0217/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4680&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4265/2026</t>
+  </si>
+  <si>
+    <t>SULEJMAN HUŠIĆ 87998845399</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:51:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc4f780a-f1d7-4623-aae7-cb82f37f3c01</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4265_2026-4-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc4f780a-f1d7-4623-aae7-cb82f37f3c01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4265&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1574/2011</t>
+  </si>
+  <si>
+    <t>Odluka od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Gregurinčić 52365337019</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:50:13</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91a5f67a-b846-4785-80d3-7153dc37696e</t>
+  </si>
+  <si>
+    <t>Skenirana odluka.pdf O1000000203O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91a5f67a-b846-4785-80d3-7153dc37696e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1574&amp;godina=2011</t>
+  </si>
+  <si>
+    <t>K-499/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Čubra 68137895837</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:59:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12fe2168-34c9-4a0d-bed6-f12d41273944</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12fe2168-34c9-4a0d-bed6-f12d41273944/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=499&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-3945/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi</t>
+  </si>
+  <si>
+    <t>VIŠNJICA PIRMAN 31257133166</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:57:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bf5176f-7c2c-410a-a54a-b1d0d49d6ab9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3945_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bf5176f-7c2c-410a-a54a-b1d0d49d6ab9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3945&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4098/2026</t>
+  </si>
+  <si>
+    <t>DALIBORKA DUJMIĆ 38480500861</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:55:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15cd620f-23ad-4b1f-85fc-c8132b7d2fb7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4098_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15cd620f-23ad-4b1f-85fc-c8132b7d2fb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4098&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4161/2026</t>
+  </si>
+  <si>
+    <t>Josip Cestarić 80453057063</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:53:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74695d60-37eb-4095-9e4d-1a131803aaa5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4161_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74695d60-37eb-4095-9e4d-1a131803aaa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1594/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2026.</t>
+  </si>
+  <si>
+    <t>Mile Pavlović 53981464764</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:52:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c522ec7e-2b67-4172-89e3-3d6e098f13ed</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c522ec7e-2b67-4172-89e3-3d6e098f13ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1594&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>Ovrv-4071/2026</t>
+  </si>
+  <si>
+    <t>NENAD STOJANOVIĆ 45009105752</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:49:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2e84dde-dfe7-4ad2-be0c-150f83fd5352</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4071_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2e84dde-dfe7-4ad2-be0c-150f83fd5352/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4071&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4044/2026</t>
+  </si>
+  <si>
+    <t>KOORDTAS 90391615840</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:46:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6344c45-17e0-4b17-86ff-6005a9d2c8b4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4044_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6344c45-17e0-4b17-86ff-6005a9d2c8b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4044&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3810/2026</t>
+  </si>
+  <si>
+    <t>Željko Cetinjan 29547890223</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:32:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d89cc6a3-cc0a-4af0-9055-80f31c4db208</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3810_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d89cc6a3-cc0a-4af0-9055-80f31c4db208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3810&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3927/2026</t>
+  </si>
+  <si>
+    <t>Ivan Matleković 06559805913</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:29:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45c98fa0-8d3d-4556-a66e-2bdd04f4ce02</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3927_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45c98fa0-8d3d-4556-a66e-2bdd04f4ce02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3927&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3990/2026</t>
+  </si>
+  <si>
+    <t>MILE JURKOVIĆ 29371632185</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:27:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3e100b0-35fd-448a-a830-35b89e3a0cf9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3990_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3e100b0-35fd-448a-a830-35b89e3a0cf9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3990&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3747/2026</t>
+  </si>
+  <si>
+    <t>NATAŠA JURKOVIĆ 18836791584</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:24:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b48d87b-3bd6-4f6b-a82b-cfc2b4ac2b1f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3747_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b48d87b-3bd6-4f6b-a82b-cfc2b4ac2b1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3747&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3738/2026</t>
+  </si>
+  <si>
+    <t>LJILJANA BRDARIĆ 40158596731</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:21:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a4f732-df46-4e21-9aa2-9aea1cc30554</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3738_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a4f732-df46-4e21-9aa2-9aea1cc30554/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3738&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3918/2026</t>
+  </si>
+  <si>
+    <t>BRANIMIR PULJKO 39088093370</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:58:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9408be-2db6-4d1a-beaa-b77ba5cd0964</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3918_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9408be-2db6-4d1a-beaa-b77ba5cd0964/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3918&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-15565/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15565/2025</t>
+  </si>
+  <si>
+    <t>Đuro Glogovac 30760695196</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:47:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/092d0073-9c02-4fbb-b93a-cc8e88f698aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/092d0073-9c02-4fbb-b93a-cc8e88f698aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15565&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-518/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>STIPE JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA TOMISLAVA 115, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>94255921144</t>
+  </si>
+  <si>
+    <t>STIPE JURKOVIĆ 94255921144; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:09:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37907307-a32e-400b-9302-ceff426d3ac9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37907307-a32e-400b-9302-ceff426d3ac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=518&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-503/2024</t>
+  </si>
+  <si>
+    <t>VESNA BLAGAJIĆ</t>
+  </si>
+  <si>
+    <t>RADOSLAVA LOPAŠIĆA 23, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>77190363489</t>
+  </si>
+  <si>
+    <t>VESNA BLAGAJIĆ 77190363489; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:07:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fd7dc2b-5618-4b18-8038-3efc4ee7960d</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fd7dc2b-5618-4b18-8038-3efc4ee7960d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=503&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-509/2024</t>
+  </si>
+  <si>
+    <t>LJUBO NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>PUT CAPR. POLJANE 34, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>28063240850</t>
+  </si>
+  <si>
+    <t>LJUBO NIKOLIĆ 28063240850; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:06:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1a9ec1e-7b64-4e30-b389-003439b1ca7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1a9ec1e-7b64-4e30-b389-003439b1ca7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=509&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-496/2024</t>
+  </si>
+  <si>
+    <t>Vlado Kajgan</t>
+  </si>
+  <si>
+    <t>Ivana Meštrovića 22, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>49089170977</t>
+  </si>
+  <si>
+    <t>Vlado Kajgan 49089170977; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:05:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b5cd80c-93e6-42d0-9556-aff15878bb6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b5cd80c-93e6-42d0-9556-aff15878bb6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=496&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-521/2024</t>
+  </si>
+  <si>
+    <t>AMELA HOTIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELSKA 1 A, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67176759429</t>
+  </si>
+  <si>
+    <t>AMELA HOTIĆ 67176759429; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:05:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cc020b0-50f7-4315-8593-0c3b50c145f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cc020b0-50f7-4315-8593-0c3b50c145f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=521&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-553/2024</t>
+  </si>
+  <si>
+    <t>NATAŠA OBRENOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA MARKA MARULIĆA 36 A, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>53459618189</t>
+  </si>
+  <si>
+    <t>NATAŠA OBRENOVIĆ 53459618189; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:04:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cdfb039-f4b3-4f6d-a16d-b2069f1a8156</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cdfb039-f4b3-4f6d-a16d-b2069f1a8156/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=553&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-97/2026</t>
   </si>
   <si>
     <t>Rješenje od 10.07.2026.</t>
   </si>
   <si>
-    <t>Svi sudionici</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/78f9f1d5-4ae2-437b-88a6-3dc119be15d6</t>
+    <t>Ivica Anić 46622974280</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:03:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83c016c-f43d-4cae-9f7f-a61b2c50eb40</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83c016c-f43d-4cae-9f7f-a61b2c50eb40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=97&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-524/2024</t>
+  </si>
+  <si>
+    <t>ANĐELKO LONČAREVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FERDE HEFELEA 4, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>13032240933</t>
+  </si>
+  <si>
+    <t>ANĐELKO LONČAREVIĆ 13032240933; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:03:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a57fbbfe-cede-4c73-ba67-cfc4215d33d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a57fbbfe-cede-4c73-ba67-cfc4215d33d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=524&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-579/2024</t>
+  </si>
+  <si>
+    <t>KRISTINA BELEC</t>
+  </si>
+  <si>
+    <t>BRĐANI CESTA 16, 44210 Brđani Cesta, Hrvatska</t>
+  </si>
+  <si>
+    <t>95695262858</t>
+  </si>
+  <si>
+    <t>KRISTINA BELEC 95695262858; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:02:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45434673-b93a-454e-8ed2-c17270595242</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45434673-b93a-454e-8ed2-c17270595242/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=579&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-558/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>FIKRETA BUNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA DOMAGOJA 19, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>94398037829</t>
+  </si>
+  <si>
+    <t>FIKRETA BUNIĆ 94398037829; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:01:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ac1af2-3c8a-4fb2-bcc9-aa8607590db2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ac1af2-3c8a-4fb2-bcc9-aa8607590db2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=558&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-583/2024</t>
+  </si>
+  <si>
+    <t>AIDA ABRAMOVIĆ</t>
+  </si>
+  <si>
+    <t>DRLJAČA 112 A, 44210 Drljača, Hrvatska</t>
+  </si>
+  <si>
+    <t>48020264433</t>
+  </si>
+  <si>
+    <t>AIDA ABRAMOVIĆ 48020264433; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:58:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/990359b9-5c75-46ea-a1ee-38410c54b0ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/990359b9-5c75-46ea-a1ee-38410c54b0ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=583&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-550/2024</t>
+  </si>
+  <si>
+    <t>MIRJANA GOJIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANA KRŠINIĆA 12, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>10324779900</t>
+  </si>
+  <si>
+    <t>MIRJANA GOJIĆ 10324779900; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:57:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8538de0-8f33-4ba7-93f7-e27d18622fae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8538de0-8f33-4ba7-93f7-e27d18622fae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=550&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-563/2025</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivanka Knežević 88772793722</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:57:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e200f72-f3df-49d6-9b50-b0114b73f6a7</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu.pdf P127P; Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e200f72-f3df-49d6-9b50-b0114b73f6a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=563&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-581/2024</t>
+  </si>
+  <si>
+    <t>VALENTINA DŽANIJA</t>
+  </si>
+  <si>
+    <t>PETRINJCI 12 A, 44210 Petrinjci, Hrvatska</t>
+  </si>
+  <si>
+    <t>31952439396</t>
+  </si>
+  <si>
+    <t>VALENTINA DŽANIJA 31952439396; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:56:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14dd5d22-46d1-497f-bcd9-3b47c904b914</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14dd5d22-46d1-497f-bcd9-3b47c904b914/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=581&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-564/2024</t>
+  </si>
+  <si>
+    <t>MARIN ŠOŠTARIĆ</t>
+  </si>
+  <si>
+    <t>GUŠĆE 304, 44203 Gušće, Hrvatska</t>
+  </si>
+  <si>
+    <t>34633673337</t>
+  </si>
+  <si>
+    <t>MARIN ŠOŠTARIĆ 34633673337; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:55:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89504563-0099-435c-9cb6-8fe002b95f72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89504563-0099-435c-9cb6-8fe002b95f72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=564&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3226/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>MO&amp;RA d.o.o. za proizvodnju, trgovinu i usluge 22003312066</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:54:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbd1af85-5ab9-42aa-bc3e-9736b63464b6</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbd1af85-5ab9-42aa-bc3e-9736b63464b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=3226&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-590/2024</t>
+  </si>
+  <si>
+    <t>BRANKA GENERALIĆ</t>
+  </si>
+  <si>
+    <t>STUPNO 14, 44000 Stupno, Hrvatska</t>
+  </si>
+  <si>
+    <t>72523886053</t>
+  </si>
+  <si>
+    <t>BRANKA GENERALIĆ 72523886053; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:54:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12c558b2-7ab8-4441-861e-9d434bf8d480</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12c558b2-7ab8-4441-861e-9d434bf8d480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=590&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-595/2024</t>
+  </si>
+  <si>
+    <t>JOVANKA PETROVIĆ</t>
+  </si>
+  <si>
+    <t>LETOVANIĆ 62, 44000 Letovanić, Hrvatska</t>
+  </si>
+  <si>
+    <t>84540296696</t>
+  </si>
+  <si>
+    <t>JOVANKA PETROVIĆ 84540296696; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:53:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd39755e-cbc9-4357-b131-1c3eaf97a856</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd39755e-cbc9-4357-b131-1c3eaf97a856/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=595&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-552/2024</t>
+  </si>
+  <si>
+    <t>ANKICA ČAVRAG</t>
+  </si>
+  <si>
+    <t>SISAČKA 77, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>66034650370</t>
+  </si>
+  <si>
+    <t>ANKICA ČAVRAG 66034650370; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0548bd0-8c2a-4eef-876e-dfbd48cc1d7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0548bd0-8c2a-4eef-876e-dfbd48cc1d7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=552&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-570/2024</t>
+  </si>
+  <si>
+    <t>MILANKO PRILJEVIĆ</t>
+  </si>
+  <si>
+    <t>BIJELNIK 74, 44250 Bijelnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>28182574914</t>
+  </si>
+  <si>
+    <t>MILANKO PRILJEVIĆ 28182574914; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:51:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cddd9d9f-4a50-42c0-b845-7c193f0ae192</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cddd9d9f-4a50-42c0-b845-7c193f0ae192/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=570&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-577/2024</t>
+  </si>
+  <si>
+    <t>ANA MAJETIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJEZNIČKA 9, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>13706167432</t>
+  </si>
+  <si>
+    <t>ANA MAJETIĆ 13706167432; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:50:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6d78d5-68b3-4178-8c83-44c9321a45fb</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6d78d5-68b3-4178-8c83-44c9321a45fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=577&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-566/2024</t>
+  </si>
+  <si>
+    <t>STANOJA NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>CAPRAŠKE POLJANE 56, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>33650687311</t>
+  </si>
+  <si>
+    <t>STANOJA NIKOLIĆ 33650687311; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:48:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca9bfc0f-22c1-4867-af87-d0235f82478f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca9bfc0f-22c1-4867-af87-d0235f82478f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=566&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-563/2024</t>
+  </si>
+  <si>
+    <t>LUKA ABRAMOVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA TOMISLAVA 72, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>08270129579</t>
+  </si>
+  <si>
+    <t>LUKA ABRAMOVIĆ 08270129579; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:46:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e96653-4893-4adb-b28d-5d5376f0bcd9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e96653-4893-4adb-b28d-5d5376f0bcd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=563&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-561/2024</t>
+  </si>
+  <si>
+    <t>FRANKO PREMRL</t>
+  </si>
+  <si>
+    <t>NOVO SELIŠTE 11, 44250 Novo Selište, Hrvatska</t>
+  </si>
+  <si>
+    <t>64935923130</t>
+  </si>
+  <si>
+    <t>FRANKO PREMRL 64935923130; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e556178-f2f2-42bc-8a39-818313e2c238</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e556178-f2f2-42bc-8a39-818313e2c238/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=561&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-582/2024</t>
+  </si>
+  <si>
+    <t>MARIJANA ŠTAGLJAR</t>
+  </si>
+  <si>
+    <t>ULICA IVANA MEŠTROVIĆA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>64057961858</t>
+  </si>
+  <si>
+    <t>MARIJANA ŠTAGLJAR 64057961858; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:45:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/782fc974-b2f7-46c9-8ea8-a25a745809e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/782fc974-b2f7-46c9-8ea8-a25a745809e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=582&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-576/2024</t>
+  </si>
+  <si>
+    <t>JOSIPA BRAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA TOMISLAVA 105, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>83762170007</t>
+  </si>
+  <si>
+    <t>JOSIPA BRAJKOVIĆ 83762170007; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:44:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b5815ab-1d83-46af-93fd-e319e5e734a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b5815ab-1d83-46af-93fd-e319e5e734a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=576&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-584/2024</t>
+  </si>
+  <si>
+    <t>JOSIP MAJZELJ</t>
+  </si>
+  <si>
+    <t>GORNJE KOMAREVO 60, 44010 Gornje Komarevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>50630933608</t>
+  </si>
+  <si>
+    <t>JOSIP MAJZELJ 50630933608; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:43:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f211622-4a10-45e0-ac5b-418ee8154d00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f211622-4a10-45e0-ac5b-418ee8154d00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=584&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-580/2024</t>
+  </si>
+  <si>
+    <t>MARINA ROŽIĆ</t>
+  </si>
+  <si>
+    <t>STUPNO 69 A, 44000 Stupno, Hrvatska</t>
+  </si>
+  <si>
+    <t>39796819350</t>
+  </si>
+  <si>
+    <t>MARINA ROŽIĆ 39796819350; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ae6bf57-4660-48df-8e3b-d87a98ee6156</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ae6bf57-4660-48df-8e3b-d87a98ee6156/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=580&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-559/2024</t>
+  </si>
+  <si>
+    <t>NIKOLINA PAVKOVIĆ</t>
+  </si>
+  <si>
+    <t>VEDRO POLJE 12 A, 44210 Vedro Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>40871625758</t>
+  </si>
+  <si>
+    <t>NIKOLINA PAVKOVIĆ 40871625758; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:41:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf9e533e-2661-4700-a484-ffff1d115a9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf9e533e-2661-4700-a484-ffff1d115a9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=559&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-578/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Andreja Petrović</t>
+  </si>
+  <si>
+    <t>GALDOVAČKA ULICA 30, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>05237950445</t>
+  </si>
+  <si>
+    <t>Andreja Petrović 05237950445; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:40:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a8ec8c-a91d-4d1c-8310-fe057f422ea9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a8ec8c-a91d-4d1c-8310-fe057f422ea9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=578&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-593/2024</t>
+  </si>
+  <si>
+    <t>MILAN MESIĆ</t>
+  </si>
+  <si>
+    <t>MACE MEDARIĆ 66, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>61305792515</t>
+  </si>
+  <si>
+    <t>MILAN MESIĆ 61305792515; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:39:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24f2aa3e-79a2-48cf-8835-6751ab1b7047</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24f2aa3e-79a2-48cf-8835-6751ab1b7047/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=593&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-575/2024</t>
+  </si>
+  <si>
+    <t>DEŠA IVANČIĆ</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 6, 44272 Lekenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>09566820227</t>
+  </si>
+  <si>
+    <t>DEŠA IVANČIĆ 09566820227; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:37:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67e04101-69fa-41cf-b1b7-34071cc87dbc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67e04101-69fa-41cf-b1b7-34071cc87dbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=575&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-585/2024</t>
+  </si>
+  <si>
+    <t>TENA PETROVIĆ</t>
+  </si>
+  <si>
+    <t>TRG 22. LIPNJA 1, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>14581952473</t>
+  </si>
+  <si>
+    <t>TENA PETROVIĆ 14581952473; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:36:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5a580d5-6a90-4018-bfdb-1acd0d1de8e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5a580d5-6a90-4018-bfdb-1acd0d1de8e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=585&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8507/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8507/2026</t>
+  </si>
+  <si>
+    <t>Hota Jelica; Ivković Milka; Roksandić Nikodija; Roksandić zadruga; Sutara Evica; Sutara Stojan; Vujanić Dmitar; Vujanić Rade; Vujanić Vlado; Vujanić Đuro; Čalić zadruga</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:26:33</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d3f470-a492-4004-b67d-d35e30e734c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d3f470-a492-4004-b67d-d35e30e734c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8507&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-330/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.05.2026.; Zahtjev od 30.04.2026.; Prilog od: 30.04.2026.; Prilog od: 30.04.2026.; Prilog od: 30.04.2026.; Prilog od: 30.04.2026.; Prilog od: 30.04.2026.; Prilog od: 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Stefan Vinkešević 28475489682</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:18:07</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/642291c3-9c95-4fad-bc3d-e5433d93135a</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-330_2026-1-1 - Podnesak OS SK Ovrv-8608-2025-1 od 01.10.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-330_2026-1-2 - Prilog OS SK Ovrv-8608-2025-1-1 od 01.10.2025. - Dokaz o zastupanju-punomoći; ovrhovoditelj_ SVEA EK.pdf; Prilog Ovr-330_2026-1-3 - Prilog OS SK Ovrv-8608-2025-1-2 od 01.10.2025. - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih .pdf; Prilog Ovr-330_2026-1-4 - Odluka OS SK Ovrv-8608-2025-8 od 10.11.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-330_2026-1-5 - Odluka OS SK Ovrv-8608-2025-14 od 13.04.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-330_2026-1-6 - 66794-2026_SVEA_EKONOMI_d.o.o._464206-2025.pdf; Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/642291c3-9c95-4fad-bc3d-e5433d93135a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-372/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.; Zahtjev od 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Saša Micin 48122307805</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:15:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35b37939-7873-4762-9435-7e3e1e7b101e</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-372_2026-1-1 - rjesenje_o_ovrsi.pdf; Prilog Ovr-372_2026-1-2 - potvrda_pravomocnosti.pdf; Prilog Ovr-372_2026-1-3 - prijedlog_za_ovrhu.pdf; Prilog Ovr-372_2026-1-4 - dokaz_zastupanje_punomoc.pdf; Prilog Ovr-372_2026-1-5 - zahtjev_za_naplatu.pdf; Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35b37939-7873-4762-9435-7e3e1e7b101e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=372&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-15/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2026.; Rješenje od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Bajić 48237036360</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:22:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d036f5-8528-466f-ba45-edd343e7461a</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O; Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d036f5-8528-466f-ba45-edd343e7461a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kovm&amp;predmet=15&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-107/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.06.2026.; Prijedlog od 06.02.2026.; Prilog od: 06.02.2026.; Prilog od: 06.02.2026.</t>
+  </si>
+  <si>
+    <t>Stipo Valentić 75386583662</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:22:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/519e47b3-33bb-4d10-9ed7-2f05e489441a</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1964_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ VODE BANOVINE d.o.o., zastupnik_opunomoćenik_ Tomislav I.pdf; Prilog Ovrv-1964_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/519e47b3-33bb-4d10-9ed7-2f05e489441a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pl&amp;predmet=107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-90/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.; Prijedlog od 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Jana Jurković Büyükkaya 05131405769</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:19:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2d87aed-9d14-4e31-baff-87a21a66eab3</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4021_2026-1-1 - punomoć.pdf; Prilog Ovrv-4021_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2d87aed-9d14-4e31-baff-87a21a66eab3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pl&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-346/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo 85077656753</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:02:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e70e1ff6-64c5-45e8-9bba-d3095aee37e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e70e1ff6-64c5-45e8-9bba-d3095aee37e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=346&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>VODE BANOVINE d.o.o. 12266526926</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:01:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c216197b-ea05-426c-9a70-8ba4a0cefb3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c216197b-ea05-426c-9a70-8ba4a0cefb3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-257/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Monika Špehar 81987113284</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:40:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56993d20-166d-42df-8255-5a2434ab059c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56993d20-166d-42df-8255-5a2434ab059c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=257&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-162/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2026.; Prijedlog od 12.03.2026.; Prilog od: 12.03.2026.; Prilog od: 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Kata Mlinarić 80959607502</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:31:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c526cc68-07f1-40af-b780-09f80192a13d</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-162_2026-1-1 - Generalna punomoć.pdf; Prilog Ovr-162_2026-1-2 - Rješenje o ovrsi Ovrv-8014_2024 od 20.12.2024. s potvrdom pravomoćnosti_ovršnosti; ZK izvadak k.o. N.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c526cc68-07f1-40af-b780-09f80192a13d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=162&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kristian Mlinarić 44404253271</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:31:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a3eb4e2-3fb4-4778-a6ed-59dbfaa85030</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a3eb4e2-3fb4-4778-a6ed-59dbfaa85030/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-292/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi od 19.05.2026.;</t>
+  </si>
+  <si>
+    <t>Damir Podrić 15232820641</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:09:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b9df93a-e214-484b-927f-bc3dc35b88ce</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu.pdf P127P; Prilog Ovr-292_2026-1-1 - O-DO-277_2026-1-1.pdf; Prilog Ovr-292_2026-1-2 - O-DO-277_2026-1-2.pdf; Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b9df93a-e214-484b-927f-bc3dc35b88ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=292&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-265/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Mihailo Milanković 99168207584</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:08:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/910ed9fb-eec9-462f-865b-eb73f9d4b838</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/910ed9fb-eec9-462f-865b-eb73f9d4b838/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=265&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-9/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Sejad Sedić 57054164734</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:54:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54638dc9-baa8-4304-94af-750ea0846261</t>
+  </si>
+  <si>
+    <t>Rješenje o povlačenju prijedloga.pdf O672O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54638dc9-baa8-4304-94af-750ea0846261/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=9&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-213/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Mirsada Čustić Pripuzović 26057031382</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:31:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02227717-f11f-4e57-9a4b-049b93b76b4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02227717-f11f-4e57-9a4b-049b93b76b4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Nikola Pripuzović 26367516387</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:31:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfbbeb98-43d7-4a08-b725-c98c004f44f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfbbeb98-43d7-4a08-b725-c98c004f44f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-433/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.11.2025.</t>
+  </si>
+  <si>
+    <t>Josip Fo 11753119586</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:28:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62ebfc8f-9639-4b23-a5fb-e056e86c9c25</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62ebfc8f-9639-4b23-a5fb-e056e86c9c25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=433&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovr-405/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.; Prijedlog od 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Nijaz Duraković 10257457940</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:01:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f2f9cb2-bd62-464d-84d9-84244af6643e</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-405_2026-1-1 - SKM_C75926051214310.pdf; Prilog Ovr-405_2026-1-2 - Prilog uz pristojbu.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f2f9cb2-bd62-464d-84d9-84244af6643e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=405&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-381/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.; 
+Prijedlog od 15.05.2026. s privitkom</t>
+  </si>
+  <si>
+    <t>Božidar Draženović 97122728593</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:55:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688e63fd-20e6-4567-833a-28f3dc930a25</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-381_2026-1-1 - Obavijest Fina Božidar Draženović.pdf; Prilog Ovr-381_2026-1-2 - Zk  izvaci Draženović Božidar.pdf; Prilog Ovr-381_2026-1-3 - Rješenje o ovrsi Draženović Božidar.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688e63fd-20e6-4567-833a-28f3dc930a25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=381&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-128/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.05.2026.; Zahtjev od 24.02.2026. s privitkom</t>
+  </si>
+  <si>
+    <t>Mia Šarić 38060992047</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:52:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f617789a-c89c-49ff-af63-c4eb91dc534d</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-128_2026-1-1 - FINA - zahtjev za naplatu.pdf; Prilog Ovr-128_2026-1-2 - FINA - potvrda slanja.pdf; Prilog Ovr-128_2026-1-3 - Rješenje o ovrsi Ovrv-3511_2025 od 17.6.2025..pdf; Prilog Ovr-128_2026-1-4 - Potvrda pravomoćnosti_ovršnosti.pdf; Prilog Ovr-128_2026-1-5 - Specifikacija_naplate_Ovrv-3511_2025.pdf; Prilog Ovr-128_2026-1-6 - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-128_2026-1-7 - Punomoć.pdf; Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f617789a-c89c-49ff-af63-c4eb91dc534d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4530/2026</t>
+  </si>
+  <si>
+    <t>SAVIA SISAK d.o.o. 55208846738</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:49:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ffacc03-65a4-4106-a999-23ff5105f7cb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4530_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-4530_2026-1-4 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja Zoran Kovač.pdf; Prilog Ovrv-4530_2026-1-5 - Ugovor o zajmu od 2. lipnja 2025..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ffacc03-65a4-4106-a999-23ff5105f7cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4530&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4386/2026</t>
+  </si>
+  <si>
+    <t>DRAŽEN ORŠULIĆ 05644763364</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:45:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c4fa18-01a6-4e6c-8cb1-c99ef80c21f5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4386_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c4fa18-01a6-4e6c-8cb1-c99ef80c21f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4386&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4322/2026</t>
+  </si>
+  <si>
+    <t>KATICA BOLTUŽIĆ 23983701230</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:42:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e52ff8c-5a12-4761-903c-2155e0149259</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4322_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e52ff8c-5a12-4761-903c-2155e0149259/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4322&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4304/2026</t>
+  </si>
+  <si>
+    <t>JOSIP SUČEC 15566911998</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:40:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1d13d2c-96c0-48cd-8641-ad29a8123cca</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4304_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1d13d2c-96c0-48cd-8641-ad29a8123cca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4304&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4295/2026</t>
+  </si>
+  <si>
+    <t>ZORAN CVIJANOVIĆ 70040589768</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:37:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a94875-ed5e-49d2-961c-cec2f47110b2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4295_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a94875-ed5e-49d2-961c-cec2f47110b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4295&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4286/2026</t>
+  </si>
+  <si>
+    <t>Maja Meščić 31037009546</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:34:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d4798e-8fbe-48b3-93c5-b3a2b03fd93d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4286_2026-1-3 - IZJAVA o korištenju VACO portala - VACO usluge.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50d4798e-8fbe-48b3-93c5-b3a2b03fd93d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4213/2026</t>
+  </si>
+  <si>
+    <t>JOSIP KAPAC 10501359364</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:29:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa2c4024-b4a3-4aa4-b758-f5b54527d10f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4213_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa2c4024-b4a3-4aa4-b758-f5b54527d10f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4186/2026</t>
+  </si>
+  <si>
+    <t>DAMIR vl. odjavljenog obrta PRECISION FORM MARIĆ 75220951750</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:24:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/880e4339-4e3f-4d2f-99dd-d623c1877474</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4186_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/880e4339-4e3f-4d2f-99dd-d623c1877474/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4141/2026</t>
+  </si>
+  <si>
+    <t>TIHOMIRA PERIĆ 10461455662</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:21:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe820121-3bf7-472b-be0b-9e59f2465620</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4141_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe820121-3bf7-472b-be0b-9e59f2465620/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4132/2026</t>
+  </si>
+  <si>
+    <t>ENES AHMETOVIĆ 33821391351</t>
+  </si>
+  <si>
+    <t>28.07.2026. 16:01:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e17bc85-dba9-41ad-91a4-407713d36465</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4132_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e17bc85-dba9-41ad-91a4-407713d36465/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4114/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO KNEŽEVIĆ 48242786970</t>
+  </si>
+  <si>
+    <t>28.07.2026. 15:59:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ca2e3a5-d4d0-4f0f-b694-942aacdfaf36</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4114_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ca2e3a5-d4d0-4f0f-b694-942aacdfaf36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4078/2026</t>
+  </si>
+  <si>
+    <t>Dragan Zinaja 28304753382</t>
+  </si>
+  <si>
+    <t>28.07.2026. 15:56:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe1d3486-98de-4560-997d-39b85b1d7bd1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4078_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe1d3486-98de-4560-997d-39b85b1d7bd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4078&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-10544/2025</t>
+  </si>
+  <si>
+    <t>LJUBICA IVOŠ 80073873529</t>
+  </si>
+  <si>
+    <t>28.07.2026. 15:53:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e4096c-b633-4c1d-9023-601cae01563c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-10544_2025-1-6 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-10544_2025-1-7 - Uplatnica ovrha.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e4096c-b633-4c1d-9023-601cae01563c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=10544&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-366/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Stanislav Hudorović 93059198135</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:52:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f353561-630d-45ff-967d-30db07c83396</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f353561-630d-45ff-967d-30db07c83396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp Ikp&amp;predmet=366&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4129/2026</t>
+  </si>
+  <si>
+    <t>ZORAN MRAKOVIĆ 98643357940</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:40:20</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3b5e680-d710-4e12-8efa-bddfb4f8d813</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4129_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3b5e680-d710-4e12-8efa-bddfb4f8d813/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-9777/2025</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi</t>
+  </si>
+  <si>
+    <t>ANDREA RADIKOVIĆ HAJDINJAK 82504197504</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:03:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68d1c510-8270-4119-a95e-a2ef85f6dd2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68d1c510-8270-4119-a95e-a2ef85f6dd2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=9777&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-10033/2025</t>
+  </si>
+  <si>
+    <t>ĐURO JURKOVIĆ 58582753117</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:58:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/766b3b78-1485-4040-bdf6-c5787f821e58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/766b3b78-1485-4040-bdf6-c5787f821e58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=10033&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3279/2026</t>
+  </si>
+  <si>
+    <t>MARINA MIĆANOVIĆ 07506888486</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:50:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b8bbdad-6d19-4075-a010-834a38a3423a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3279_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b8bbdad-6d19-4075-a010-834a38a3423a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3279&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3873/2026</t>
+  </si>
+  <si>
+    <t>TEA BUKOVAC 28191178775</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:48:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b244835a-addf-4842-b712-06942a0d35dc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3873_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b244835a-addf-4842-b712-06942a0d35dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3855/2026</t>
+  </si>
+  <si>
+    <t>MATEO-GRGA MILETIĆ 82137884193</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:30:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e4f5408-3356-4c41-be17-4f0bf8a0ddcf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3855_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e4f5408-3356-4c41-be17-4f0bf8a0ddcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3855&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3729/2026</t>
+  </si>
+  <si>
+    <t>Andrej Orešković 98551339721</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3ed4058-868e-4913-87a8-964295a3f363</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3729_2026-1-1 - Vjerodostojna isprava br. 7 - Račun.pdf; Prilog Ovrv-3729_2026-1-2 - Vjerodostojna isprava br. 8 - Račun.pdf; Prilog Ovrv-3729_2026-1-3 - Vjerodostojna isprava br. 9 - Račun.pdf; Prilog Ovrv-3729_2026-1-4 - Vjerodostojna isprava br. 10 - Račun.pdf; Prilog Ovrv-3729_2026-1-5 - Vjerodostojna isprava br. 5 - Račun.pdf; Prilog Ovrv-3729_2026-1-6 - Vjerodostojna isprava br. 2 - Račun.pdf; Prilog Ovrv-3729_2026-1-7 - Vjerodostojna isprava br. 3 - Račun.pdf; Prilog Ovrv-3729_2026-1-8 - Vjerodostojna isprava br. 6 - Račun.pdf; Prilog Ovrv-3729_2026-1-9 - Vjerodostojna isprava br. 1 - Račun.pdf; Prilog Ovrv-3729_2026-1-10 - Vjerodostojna isprava br. 4 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3ed4058-868e-4913-87a8-964295a3f363/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3729&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3648/2026</t>
+  </si>
+  <si>
+    <t>MATEO SLIJEPČEVIĆ 32501173150</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:24:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8628417-a03f-45dc-bf5e-09539c75c967</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3648_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8628417-a03f-45dc-bf5e-09539c75c967/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3648&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-356/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-356/2023</t>
+  </si>
+  <si>
+    <t>Aćimović Stanko; Bekić Đuro; Ivković Dragica; Ivković Milica</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:19:37</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab08e7ec-8f80-4f8a-a3aa-e310f6ec12e3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab08e7ec-8f80-4f8a-a3aa-e310f6ec12e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=356&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-3639/2026</t>
+  </si>
+  <si>
+    <t>VALENTINA KUKIĆ 23849410986</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:14:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c0bb74e-d310-4290-8bda-e14d9b3cd98b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3639_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c0bb74e-d310-4290-8bda-e14d9b3cd98b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3639&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-33/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Slavko Vratarić 48132758599</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:13:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db9c1cef-60d7-44db-85e6-285c1a788c3a</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db9c1cef-60d7-44db-85e6-285c1a788c3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=33&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3576/2026</t>
+  </si>
+  <si>
+    <t>Antonela Demić 07818184568</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:11:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a95a1933-761e-4e81-be9d-b09decf89026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3576_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-3576_2026-1-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a95a1933-761e-4e81-be9d-b09decf89026/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3576&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5777/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5777/2022</t>
+  </si>
+  <si>
+    <t>AJDINOVIĆ PAVLE; DEVIĆ STANA; Ljiljana Končarević 38431796488; Ljubomir Maslić 51850486865; ŽELIMIR MASLIĆ 31830336909</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:10:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a0e0435-f4d7-4d4d-b157-d6fa5fb10189</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a0e0435-f4d7-4d4d-b157-d6fa5fb10189/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5777&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-2766/2026</t>
+  </si>
+  <si>
+    <t>MAJA BATINIĆ 91970216565</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:09:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4350aaf1-2140-4173-8145-6081ea0d2985</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2766_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4350aaf1-2140-4173-8145-6081ea0d2985/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2847/2026</t>
+  </si>
+  <si>
+    <t>GORAN CRNOBRNJA 93276026330</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:03:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ecdd2dc-71bf-4a53-bc67-b0fb10666108</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2847_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ecdd2dc-71bf-4a53-bc67-b0fb10666108/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=2847&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4572/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4572/2023</t>
+  </si>
+  <si>
+    <t>IŠEK BOŽIDAR</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:02:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7e6e4b-b361-47af-9d7b-7113d28cd8d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7e6e4b-b361-47af-9d7b-7113d28cd8d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4572&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-3063/2026</t>
+  </si>
+  <si>
+    <t>Maja Bradač 02622714098</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:01:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96afde79-df5b-4bfd-975b-4a3de8969079</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3063_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96afde79-df5b-4bfd-975b-4a3de8969079/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3063&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3189/2026</t>
+  </si>
+  <si>
+    <t>ZLATKO ŠOŠTARIĆ 93905031238</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:58:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8536cd27-d0a1-4748-aee0-117fe5b51688</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3189_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8536cd27-d0a1-4748-aee0-117fe5b51688/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3297/2026</t>
+  </si>
+  <si>
+    <t>ANDREJ VELIĆ 08648619610</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:53:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/858ea7f3-e71b-40de-8a2a-5516c9785316</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3297_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/858ea7f3-e71b-40de-8a2a-5516c9785316/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3360/2026</t>
+  </si>
+  <si>
+    <t>Ana Amić 39362492216</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:50:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cba775b-15b9-410e-8740-9cc4741db191</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3360_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cba775b-15b9-410e-8740-9cc4741db191/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3360&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3468/2026</t>
+  </si>
+  <si>
+    <t>Arsen Salihi 24143684184</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:46:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd3a12bc-0c13-4f35-9add-2eef2746de57</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3468_2026-2-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd3a12bc-0c13-4f35-9add-2eef2746de57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3468&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3495/2026</t>
+  </si>
+  <si>
+    <t>VLATKO PAVLOVIĆ 29859133679</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:42:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b0f0d1c-6b33-4004-ba9f-3ef6897c9138</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3495_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b0f0d1c-6b33-4004-ba9f-3ef6897c9138/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3495&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3657/2026</t>
+  </si>
+  <si>
+    <t>MARIJO TOMUŠIĆ 47011819251</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:40:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aeeae3-94f1-494f-9519-600f3f406ff5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3657_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43aeeae3-94f1-494f-9519-600f3f406ff5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3657&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-1313/2026</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:39:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71631e13-9006-4139-800b-3860aa7c7413</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71631e13-9006-4139-800b-3860aa7c7413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=1313&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3612/2026</t>
+  </si>
+  <si>
+    <t>ROBERT MEŠČIĆ 65653043974</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:35:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a98df8d-cdf2-44ae-88bb-d67b4c280acf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3612_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a98df8d-cdf2-44ae-88bb-d67b4c280acf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3612&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5208/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5208/2025</t>
+  </si>
+  <si>
+    <t>VRANEŠIĆ KATA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:30:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4312ff20-3141-428d-b2b4-cab07912653e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4312ff20-3141-428d-b2b4-cab07912653e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5208&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3675/2026</t>
+  </si>
+  <si>
+    <t>ARMANDO LONČARIĆ 45314479066</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:28:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeb6c20b-7b27-41ec-a4ff-673ba2a17b18</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3675_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeb6c20b-7b27-41ec-a4ff-673ba2a17b18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3675&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3702/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO LAZAR 44945485763</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:22:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c43a5b53-81b9-4ff2-b77a-afb7a124e907</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3702_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c43a5b53-81b9-4ff2-b77a-afb7a124e907/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3702&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3783/2026</t>
+  </si>
+  <si>
+    <t>ĐORĐE STANKOVIĆ 32724083419</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:26:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9922547-498a-467c-b6cd-c5458942ab51</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3783_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9922547-498a-467c-b6cd-c5458942ab51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3783&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3801/2026</t>
+  </si>
+  <si>
+    <t>Antun Radošević 55324909966</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:23:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d7b104-62e6-4718-9b14-661a6506a207</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3801_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d7b104-62e6-4718-9b14-661a6506a207/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3801&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3585/2026</t>
+  </si>
+  <si>
+    <t>DARIO REPAC 63283937669</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:19:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dadd7f-e485-4359-a83a-ee98a1b19ef8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3585_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dadd7f-e485-4359-a83a-ee98a1b19ef8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3585&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3288/2026</t>
+  </si>
+  <si>
+    <t>SANJA PIŽIR 54724155398</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:16:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c31e6ff-b55c-4f6e-8150-a6057fd1ebf0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3288_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c31e6ff-b55c-4f6e-8150-a6057fd1ebf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3288&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6015/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6015/2026</t>
+  </si>
+  <si>
+    <t>KARMA AGRO d.o.o. 20087714911</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:48:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2004e363-efb2-4cd7-9d74-1e97e54456cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2004e363-efb2-4cd7-9d74-1e97e54456cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6015&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-11753/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Predrag Grujičić 76769066776</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:10:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8462dbbd-dc1d-4ae5-88fe-4b4f8caf1d4a</t>
+  </si>
+  <si>
+    <t>Rješenje - postavljanje privremenog zastupnika.pdf O259O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8462dbbd-dc1d-4ae5-88fe-4b4f8caf1d4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=11753&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kovm-50/2026</t>
+  </si>
+  <si>
+    <t>Dragan Zečević 56158464820</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:44:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c57eec5-8505-4e9d-b011-42e4eb93bbb5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c57eec5-8505-4e9d-b011-42e4eb93bbb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kovm&amp;predmet=50&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-267/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Robert Lipovec 12946485500</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:43:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f83cf68a-1901-495f-9c5d-933316d937db</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f83cf68a-1901-495f-9c5d-933316d937db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=267&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dopis od 07.07.2026.; Podnesak od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:43:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba1253fa-a6ea-41d1-863b-b622a193d5e0</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba1253fa-a6ea-41d1-863b-b622a193d5e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1102/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 07.09.2026.</t>
+  </si>
+  <si>
+    <t>ZUM ZUM ALMA j.d.o.o. za usluge i trgovinu u stečaju 99694956022</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:13:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26c9890e-3d33-47cd-904c-b39d6d345a03</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26c9890e-3d33-47cd-904c-b39d6d345a03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=1102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-10/2026</t>
+  </si>
+  <si>
+    <t>OGLAS - PROLAŠENJE NESTALE OSOBE UMRLOM - ŠOŠTARIĆ MILKA</t>
+  </si>
+  <si>
+    <t>MILKA ŠOŠTARIĆ</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:42:53</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31958acf-a8f6-4b6f-9d86-c6342be24cb6</t>
+  </si>
+  <si>
+    <t>OGLAS NN ŠOŠTARIĆ MILKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31958acf-a8f6-4b6f-9d86-c6342be24cb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=10&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-141/2025</t>
+  </si>
+  <si>
+    <t>OGLAS - DOKAZIVANJE SMRTI - PRIŠUT JOVAN</t>
+  </si>
+  <si>
+    <t>JOVAN PRIŠUT</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f150da07-e19d-4b2f-a6f8-07ba97308ac7</t>
+  </si>
+  <si>
+    <t>OGLAS - dokazivanje smrti PRIŠUT.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f150da07-e19d-4b2f-a6f8-07ba97308ac7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=141&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>R1-23/2026</t>
+  </si>
+  <si>
+    <t>OGLAS - DOKAZIVANJE SMRTI - KARAICA DRAGAN</t>
+  </si>
+  <si>
+    <t>DRAGAN KARAICA</t>
+  </si>
+  <si>
+    <t>28.07.2026. 07:57:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7184e85-0d56-48d5-8560-2e87c2f7d104</t>
+  </si>
+  <si>
+    <t>OGLAS - dokazivanje smrti Karaica.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7184e85-0d56-48d5-8560-2e87c2f7d104/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=23&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRA PILIPOVIĆ</t>
+  </si>
+  <si>
+    <t>MIRA PILIPOVIĆ 58945674969</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:26:52</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fea1f529-68ff-467c-9c42-c08d61498269</t>
+  </si>
+  <si>
+    <t>16.381830.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fea1f529-68ff-467c-9c42-c08d61498269/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9508/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9508/2026</t>
+  </si>
+  <si>
+    <t>Mato Martinić</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:56:08</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b660f512-a27f-4a3d-85c9-cd4ea8ca6e5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b660f512-a27f-4a3d-85c9-cd4ea8ca6e5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stjepan Probić</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:51:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3157e45f-c4d1-4c0f-b16a-f0fbb52bf3e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3157e45f-c4d1-4c0f-b16a-f0fbb52bf3e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje, O-844/2023, UPP/OS-122/2024, za nasljednicu Grgurović Anicu, ostavinski postupak iza pok. Logov Miloša</t>
+  </si>
+  <si>
+    <t>ANKICA GRGUROVIĆ 50825611625</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:55:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798122df-d1ae-41d3-b67f-f6316387713d</t>
+  </si>
+  <si>
+    <t>upp-os-o-122-2023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798122df-d1ae-41d3-b67f-f6316387713d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-5131/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5131/2025</t>
+  </si>
+  <si>
+    <t>MILOEVIĆ ZADRUGA KBR. 4</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:26:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20583240-7a7a-482b-bf84-d9321fdcb50b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20583240-7a7a-482b-bf84-d9321fdcb50b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5131&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-591/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Andrej Bobetko 52598052147</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:58:25</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4371ecc-bc5a-4678-a05d-5f60e22d4eea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4371ecc-bc5a-4678-a05d-5f60e22d4eea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=591&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-617/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Proizvodno - uslužna zadruga MOLARIS 08662935163</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:36:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f067dd9-cb65-438f-bd27-949676369da8</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f067dd9-cb65-438f-bd27-949676369da8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=617&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-10170/2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:27:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc504ba0-dcb5-4420-b4b6-66e620852360</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc504ba0-dcb5-4420-b4b6-66e620852360/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-10170/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO ŽUGAJ 52573067664</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d184999e-26c3-411b-99b4-52e32c902ce7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d184999e-26c3-411b-99b4-52e32c902ce7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Daliborka Musulin</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:45:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cca892f4-4983-4123-b689-93b617dafc11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cca892f4-4983-4123-b689-93b617dafc11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-280/2021</t>
+  </si>
+  <si>
+    <t>Drugostup. odluka od 16. 12. 2025. 
+Kž-212/2025</t>
+  </si>
+  <si>
+    <t>Ivica Štefanić 38055339771</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:19:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88427a67-f037-4968-ab04-43a3d36828c3</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88427a67-f037-4968-ab04-43a3d36828c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=280&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-13965/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13965/2025</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:15:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00d9787-60a7-44b3-a778-d7ccf01b2af4</t>
+  </si>
+  <si>
+    <t>OGLAS_k.o._Moscenica.pdf; RJESENJE_O_OSNIVANJU_OBNOVI_ZK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00d9787-60a7-44b3-a778-d7ccf01b2af4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13965&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9039/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9039/2026</t>
+  </si>
+  <si>
+    <t>Desanka Samardžić 41764443872</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:46:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f496c774-8cd9-4f5a-bd48-c13951996b62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f496c774-8cd9-4f5a-bd48-c13951996b62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9039&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3228/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Emina Bušatlić</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:11:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de31ce39-e8ae-4b78-9053-ceb39e297d9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de31ce39-e8ae-4b78-9053-ceb39e297d9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=3228&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-606/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>ČORDAŠ USLUGE j.d.o.o. za proizvodnju, trgovinu i usluge 25002971597</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:09:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f46b0a1-1486-4f97-912a-e7c3d00302ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f46b0a1-1486-4f97-912a-e7c3d00302ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=606&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-964/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Gašpar 72437069322</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:05:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e78a2df-3ccf-4d69-918e-244a6820abc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e78a2df-3ccf-4d69-918e-244a6820abc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=964&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV ŠEŠINA</t>
+  </si>
+  <si>
+    <t>MIROSLAV ŠEŠINA 13421809973</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:31:28</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a7f683d-5e13-4b77-bb9c-a938ea0763a7</t>
+  </si>
+  <si>
+    <t>16.382146.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a7f683d-5e13-4b77-bb9c-a938ea0763a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KRISTIJAN ČAVLOVIĆ</t>
+  </si>
+  <si>
+    <t>KRISTIJAN ČAVLOVIĆ 68518758115</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:31:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9074b8bf-ba21-447b-8688-136dcf4c2938</t>
+  </si>
+  <si>
+    <t>16.382010.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9074b8bf-ba21-447b-8688-136dcf4c2938/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-10/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Vlasta Joksimović 07305696847</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:12:21</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9651bf3-7705-4827-b0a9-fd73d2005547</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9651bf3-7705-4827-b0a9-fd73d2005547/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pr&amp;predmet=10&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Mladen Klaić 49108962025</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:12:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a7e3d8b-02f5-4e2a-b694-dcdd8de7c6c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a7e3d8b-02f5-4e2a-b694-dcdd8de7c6c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-15113/2022</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-15113/2022</t>
+  </si>
+  <si>
+    <t>Jelisavac Nada; RADMILA MEDAKOVIĆ 92472718748; ĆOSIĆ DUŠAN</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:04:18</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29971d53-9d2f-42d7-8686-60e9ea8abaa9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29971d53-9d2f-42d7-8686-60e9ea8abaa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15113&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-548/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Branislav Nikolić 55179805787</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:03:20</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df0a763d-3eaf-403f-aa8f-1af51e10c6cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df0a763d-3eaf-403f-aa8f-1af51e10c6cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=548&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-413/2025</t>
+  </si>
+  <si>
+    <t>Sanja Vukina, odvjetnica 36413430943</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:02:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cda5e96-670f-4485-8c2a-feb39363de4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cda5e96-670f-4485-8c2a-feb39363de4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=413&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Damir Karajić, odvjetnik 15630200783</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:02:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/049b31ab-6c87-4565-8ec4-da740f48515f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/049b31ab-6c87-4565-8ec4-da740f48515f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ĆOSIĆ DRAGAN 33818327720; ĆOSIĆ LJUBICA; ĆOSIĆ MILAN; ĆOSIĆ VELJKO; ĆOSIĆ VELJKO</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:54:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a9edda3-5b1b-487e-90c7-495dd87d282d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a9edda3-5b1b-487e-90c7-495dd87d282d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-229/2024</t>
+  </si>
+  <si>
+    <t>Josip Grošeta 99114998135</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:34:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63558f82-1b64-45fb-8d1d-273d0b4da962</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63558f82-1b64-45fb-8d1d-273d0b4da962/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P&amp;predmet=229&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sandra Fridrih 97122222423</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:34:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06954933-b43f-43af-9a9c-ad9ace326520</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06954933-b43f-43af-9a9c-ad9ace326520/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-4032/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4032/2025</t>
+  </si>
+  <si>
+    <t>KOLAR ZADRUGA KBR. 80</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:23:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adba051-c1b7-443e-8054-2c13a26c75c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adba051-c1b7-443e-8054-2c13a26c75c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4032&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-4686/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>JOSIP BADANJAK 03218169379</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:41:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee6384e-0190-4b48-8e4f-b29caff2f44d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4686_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee6384e-0190-4b48-8e4f-b29caff2f44d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4686&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4569/2026</t>
+  </si>
+  <si>
+    <t>Stella Rizzitelli 79697091727</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:41:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/829263bc-9047-471d-a8e2-aaaf612ea329</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4569_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/829263bc-9047-471d-a8e2-aaaf612ea329/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4569&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Miroslav Kolar</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c7fba4a-7cfd-4df1-83af-71e32d717136</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c7fba4a-7cfd-4df1-83af-71e32d717136/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-6569/2026</t>
+  </si>
+  <si>
+    <t>Štefica Radojčić</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:05:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ade0d18-324a-4488-baff-b2f6f6143029</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ade0d18-324a-4488-baff-b2f6f6143029/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6569&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9501/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9501/2026</t>
+  </si>
+  <si>
+    <t>Ivan Prelog</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:42:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fd4b13-a675-4d92-920e-a540614c8a96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fd4b13-a675-4d92-920e-a540614c8a96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9501&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9581/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9581/2025</t>
+  </si>
+  <si>
+    <t>JOvan Trivanović; Nikola Tišma</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:08:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3be04c7-8ed8-4f0f-a45f-d8b369c722a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3be04c7-8ed8-4f0f-a45f-d8b369c722a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9581&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8683/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8683/2023</t>
+  </si>
+  <si>
+    <t>METIKOŠ ADAM</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:26:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bda08fe2-b59e-4c29-92cd-cd98e96c9faa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bda08fe2-b59e-4c29-92cd-cd98e96c9faa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8683&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Metikoš Nikola; Metikoš Petar; Metikoš Stanko</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:25:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d31a2b6-4825-454a-80aa-b9d59de537a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d31a2b6-4825-454a-80aa-b9d59de537a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2722/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Darian Žuvić 47712734508</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:28:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f65dc19-4747-4717-a1e4-bcc351d84303</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f65dc19-4747-4717-a1e4-bcc351d84303/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=2722&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>RAAFOURTY BUILDING TECHNOLOGIES d.o.o. za usluge 15978996760</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:28:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ded0396-beb0-47a6-92a1-88376adcb7b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ded0396-beb0-47a6-92a1-88376adcb7b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1307/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Denis Vranić 84248277534</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:34:00</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0887f5d9-e6e8-4ed2-8ca1-fb1e15aa0076</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0887f5d9-e6e8-4ed2-8ca1-fb1e15aa0076/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp Ikp&amp;predmet=1307&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-1798/2013</t>
+  </si>
+  <si>
+    <t>e- Oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:58:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf7c4169-368f-4f24-96cb-a64742bd2c48</t>
   </si>
   <si>
     <t>Rješenje - o namirenju.pdf O185O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/78f9f1d5-4ae2-437b-88a6-3dc119be15d6/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=569&amp;godina=2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf7c4169-368f-4f24-96cb-a64742bd2c48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1798&amp;godina=2013</t>
+  </si>
+  <si>
+    <t>K-369/2012</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>ZLATKO PINTARIĆ 64781783974</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:51:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afa02680-7063-4fa8-ad02-76870effadf1</t>
+  </si>
+  <si>
+    <t>Rješenje - oslobađanje od pristojbe _ troška.pdf O247O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afa02680-7063-4fa8-ad02-76870effadf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=369&amp;godina=2012</t>
+  </si>
+  <si>
+    <t>Pp-1820/2023</t>
+  </si>
+  <si>
+    <t>II. st. odluka VPS-a od 15.042026.</t>
+  </si>
+  <si>
+    <t>Sanel Vasiljević 49149080368</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:44:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ec6c661-f4ac-4969-a401-05fca15f9bf4</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ec6c661-f4ac-4969-a401-05fca15f9bf4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=1820&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kv-255/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Antonija Ivanjek 64093034725</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:36:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cc65e74-0a98-4a0c-8f56-078c8a2928d2</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cc65e74-0a98-4a0c-8f56-078c8a2928d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kv&amp;predmet=255&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Danijela Ivanjek 90800658606</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:36:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc60931c-337e-4163-b39e-1ed19978fae6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc60931c-337e-4163-b39e-1ed19978fae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KATARINA LUKŠIĆ 53758052929</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:17:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d194de1-5de2-45af-bf71-4a0d08e5f10e</t>
+  </si>
+  <si>
+    <t>LUKŠIĆ KATARINA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d194de1-5de2-45af-bf71-4a0d08e5f10e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju</t>
+  </si>
+  <si>
+    <t>SANJA KUŠAN 67723588443</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:53:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b69278b1-2aff-487d-a113-98b62e9e0aec</t>
+  </si>
+  <si>
+    <t>ĐURIĆ KRSTAN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b69278b1-2aff-487d-a113-98b62e9e0aec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-189/2011</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2025.</t>
+  </si>
+  <si>
+    <t>Nedžad Kekić 39025565577</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:37:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab7049e8-1306-496c-bbe5-d1e7e1bcadbd</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab7049e8-1306-496c-bbe5-d1e7e1bcadbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=K&amp;predmet=189&amp;godina=2011</t>
+  </si>
+  <si>
+    <t>Mario Vuletić 33906256677</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:37:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2ed91cc-3d3b-4a19-b265-dacb8f70b6ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2ed91cc-3d3b-4a19-b265-dacb8f70b6ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-893/2026</t>
+  </si>
+  <si>
+    <t>Odluka VPS od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Macan 77895579247</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:17:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04793b1c-6f45-4742-a0f9-9a3d1e29e687</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04793b1c-6f45-4742-a0f9-9a3d1e29e687/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=893&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2713/2025</t>
+  </si>
+  <si>
+    <t>Robert Arsich 34363965546</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:15:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764b4abf-b27f-4429-bd52-13d77494c4bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764b4abf-b27f-4429-bd52-13d77494c4bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=2713&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2716/2025</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:12:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db41b316-c8ed-4260-9ec6-d5376f7d6b5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db41b316-c8ed-4260-9ec6-d5376f7d6b5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Pp&amp;predmet=2716&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-13173/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-13173/2025</t>
+  </si>
+  <si>
+    <t>DANILOVIĆ DRAGA; KUKAVICA TEODOR; RADOVANOVIĆ ANA; TURAJLIĆ DRAGA</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:03:55</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c834fd26-0235-430f-8a5e-b9ba5bf1e293</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c834fd26-0235-430f-8a5e-b9ba5bf1e293/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13173&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SEBASTIJAN IVANETIĆ</t>
+  </si>
+  <si>
+    <t>SEBASTIJAN IVANETIĆ 04739693042</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:32</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a96d434-ce62-431c-a68c-df6e8ed94261</t>
+  </si>
+  <si>
+    <t>16.382009.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a96d434-ce62-431c-a68c-df6e8ed94261/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-10569/2025</t>
+  </si>
+  <si>
+    <t>Republika Hrvatska</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:26:28</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50f4f9a-40a8-4add-b797-1778dc3360e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50f4f9a-40a8-4add-b797-1778dc3360e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10569&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3168/2026</t>
+  </si>
+  <si>
+    <t>IVAN BREBRIĆ 79291597057</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:19:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b806ad-b27a-4aeb-90e9-c2f856c68b31</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3168_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b806ad-b27a-4aeb-90e9-c2f856c68b31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=3168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-4226/2025</t>
+  </si>
+  <si>
+    <t>Ivan Meštrović</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:39:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/063dc65e-1c47-4c39-b4c6-fcbfb7211e2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/063dc65e-1c47-4c39-b4c6-fcbfb7211e2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4226&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Borislav Radovanović</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:38:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ccd7ed-9c4b-40c7-be0f-0d4067b1ef91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ccd7ed-9c4b-40c7-be0f-0d4067b1ef91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-4578/2026</t>
+  </si>
+  <si>
+    <t>HRVOJE MIKOČEVIĆ 67693099181</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:26:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a3beac9-f663-4300-86ff-cda150da2e4c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4578_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a3beac9-f663-4300-86ff-cda150da2e4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4578&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-4271/2026</t>
+  </si>
+  <si>
+    <t>LUKA IVANČAN 26591417413</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:26:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1048bcbe-d979-4457-9a26-c86be5f8d5a9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4271_2026-1-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1048bcbe-d979-4457-9a26-c86be5f8d5a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovrv&amp;predmet=4271&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8566/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8566/2025</t>
+  </si>
+  <si>
+    <t>Vid Krakč</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:19:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d058f1-370e-4835-a3c9-9cd30f04024b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d058f1-370e-4835-a3c9-9cd30f04024b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8566&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ivan Krkač; Jaga Krkč; Mijo Krkač; Miloš Prodanić; Nada Krkač; Đuro Prodanić</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:18:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f80bbb-3ba1-4f42-a826-198ddc8b70e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f80bbb-3ba1-4f42-a826-198ddc8b70e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OBUSTAVI - O-1255/2026, UPP/OS-O-170/2026</t>
+  </si>
+  <si>
+    <t>RADE MIOČINOVIĆ 42956054612</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:22:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6013e90f-bfe3-49d7-a769-92efb44cc897</t>
+  </si>
+  <si>
+    <t>OBUSTAVA OSTAVINSKOG POSTUPKA - MIOČINOVIĆ RADE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6013e90f-bfe3-49d7-a769-92efb44cc897/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OBUSTAVI - O-1240/2026, UPP/OS-O-167/2026</t>
+  </si>
+  <si>
+    <t>MILKA ŠUSTIĆ 35407544968</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:20:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60d51469-cef0-41f3-b8bb-6135f9336534</t>
+  </si>
+  <si>
+    <t>OBUSTAVA OSTAVINSKOG POSTUPKA - ŠUSTIĆ MILKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60d51469-cef0-41f3-b8bb-6135f9336534/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O OBUSTAVI - O-12343/2026, UPP/OS-O-165/2026</t>
+  </si>
+  <si>
+    <t>MILEVA BJELIĆ 78324662333</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:10:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/479d6cb1-75dd-40f4-8469-b3e46cc671c3</t>
+  </si>
+  <si>
+    <t>OBUSTAVA OSTAVINSKOG POSTUPKA - BJELIĆ MILEVA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/479d6cb1-75dd-40f4-8469-b3e46cc671c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>oglas</t>
+  </si>
+  <si>
+    <t>AGATA RUKAVINA; Odvjetnica Melita Marić Nekić, kao  privremeni skrbnik; SNJEŽANA LONČAR 13238044968</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:30:47</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4c709fe-3455-4c16-967d-c0994088e1d0</t>
+  </si>
+  <si>
+    <t>OGLAS.doc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4c709fe-3455-4c16-967d-c0994088e1d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>MILANA TOPO</t>
+  </si>
+  <si>
+    <t>RUJEVAC 46, 44440 Rujevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>83289284578</t>
+  </si>
+  <si>
+    <t>MILANA TOPO 83289284578; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:16:56</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA TOMISLAVA 22, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>36962238061</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ 36962238061; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9572/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9572/2026</t>
+  </si>
+  <si>
+    <t>BAJIĆ PETAR; HORŽIĆ IVAN</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:15:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ccd586-2a4a-4ade-b63a-934961f3bf68</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10ccd586-2a4a-4ade-b63a-934961f3bf68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-17546/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17546/2024</t>
+  </si>
+  <si>
+    <t>JANUZOVIĆ ZADRUGA KBR. 7</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:08:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2da0e0c2-bef8-439c-9054-7c960e63cd2a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2da0e0c2-bef8-439c-9054-7c960e63cd2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17546&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4925/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4925/2024</t>
+  </si>
+  <si>
+    <t>PLETIKOSIĆ JANKO; VUJIĆ RADOMIR</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da6347b-b62b-4da1-8812-749c9e5a870b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da6347b-b62b-4da1-8812-749c9e5a870b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4925&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3981/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3981/2024</t>
+  </si>
+  <si>
+    <t>Bradarić Tara; Valent  Bara</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:57:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6382bcf9-88c8-4d80-8eb1-264cc80f7315</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6382bcf9-88c8-4d80-8eb1-264cc80f7315/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3981&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-4583/2021</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-4583/2021</t>
+  </si>
+  <si>
+    <t>PAVLICA MARA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:45:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a35951-f3a8-4723-a638-224134288a70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a35951-f3a8-4723-a638-224134288a70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4583&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Z-6805/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6805/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Aleksa</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:36:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/101922fe-d95e-4beb-9300-4b8a268e1544</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/101922fe-d95e-4beb-9300-4b8a268e1544/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6805&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7415/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7415/2026</t>
+  </si>
+  <si>
+    <t>Hrvoje Lazić 91102380208</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:31:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349623e4-d326-4c62-b334-bd79275a1d1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349623e4-d326-4c62-b334-bd79275a1d1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7415&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1318/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1318/2024</t>
+  </si>
+  <si>
+    <t>BRADARIĆ KATA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:30:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e43e111c-aabb-48ee-b774-011de03812b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e43e111c-aabb-48ee-b774-011de03812b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1318&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-8612/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8612/2026</t>
+  </si>
+  <si>
+    <t>POUNJE Trikotaža, dioničko društvo u stečaju 66578115034</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:03:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28365c98-6901-4293-a0cc-1d51683cf066</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28365c98-6901-4293-a0cc-1d51683cf066/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8612&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zoran Rapo</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:59:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a73a446-4c74-48da-9fca-e945d15ad563</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a73a446-4c74-48da-9fca-e945d15ad563/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-18237/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-18237/2025</t>
+  </si>
+  <si>
+    <t>CAVRIĆ JANA; PIŠKOR KATA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:35:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92145d5-bcf6-487f-b6d7-8c9c32b30df6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92145d5-bcf6-487f-b6d7-8c9c32b30df6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18237&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8038/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8038/2026</t>
+  </si>
+  <si>
+    <t>BOJAN ŽILIĆ 91204192501; BRANISLAV ŽILIĆ 12757501732; Dmitar Žilić 24484555528</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:38:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d022107-31f1-4bf6-8c8b-f8f808a6bedc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d022107-31f1-4bf6-8c8b-f8f808a6bedc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8038&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3004/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3004/2026</t>
+  </si>
+  <si>
+    <t>VUJAKOVIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:30:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3381d4f0-57bb-4aef-8e09-59d055468d2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3381d4f0-57bb-4aef-8e09-59d055468d2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3004&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILOŠ NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>MILOŠ NIKOLIĆ 22232910132</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:28</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3934ea8-41b9-43ee-8f94-a1a6f5ee19c4</t>
+  </si>
+  <si>
+    <t>16.381739.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3934ea8-41b9-43ee-8f94-a1a6f5ee19c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ELVIR MAŠINOVIĆ</t>
+  </si>
+  <si>
+    <t>ELVIR MAŠINOVIĆ 71108633432</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f53f731-dc38-433a-948b-83c023c2d3f8</t>
+  </si>
+  <si>
+    <t>16.381161.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f53f731-dc38-433a-948b-83c023c2d3f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 9, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49047614080</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ 49047614080; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:15:33</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-17927/2024</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:59:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/277220e3-2393-4081-8702-baf1a958a580</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/277220e3-2393-4081-8702-baf1a958a580/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17927&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17927/2024</t>
+  </si>
+  <si>
+    <t>CEKOVIĆ IMBRO; CEKOVIĆ JANA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:58:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/590e29d2-f956-4a86-a2bc-63d69c9506a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/590e29d2-f956-4a86-a2bc-63d69c9506a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-9290/2023</t>
+  </si>
+  <si>
+    <t>Rješenje Z-9290/2023</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:21:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d9aae55-3afe-449f-9c7a-07af9d0aea32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d9aae55-3afe-449f-9c7a-07af9d0aea32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9290&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9290/2023</t>
+  </si>
+  <si>
+    <t>Dragica Vuksan</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:20:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a404945c-81b1-4dde-9d90-49f9fd17aab5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a404945c-81b1-4dde-9d90-49f9fd17aab5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8613/2026</t>
+  </si>
+  <si>
+    <t>Juraj Laktašić</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:12:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42626fcd-f038-404d-b8f9-e4b72d1a5047</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42626fcd-f038-404d-b8f9-e4b72d1a5047/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8613&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6893/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6893/2026</t>
+  </si>
+  <si>
+    <t>KOCKAR IVAN; KOCKAR JOSO; KOCKAR ROŽA, ROĐENA ATIĆ</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:14:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df021eaa-4485-4e01-bc19-87c11d5a4820</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df021eaa-4485-4e01-bc19-87c11d5a4820/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6893&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>BARIĆ JAGA; KOCKAR KATA; KOVAČIĆ JAGA</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:13:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd966f8-9152-4d4a-a2db-078cd46310f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd966f8-9152-4d4a-a2db-078cd46310f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MELITA ERCEG</t>
+  </si>
+  <si>
+    <t>MELITA ERCEG 98427569330</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:31:50</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fefd1a30-244a-41f6-91c1-63cbc581b244</t>
+  </si>
+  <si>
+    <t>16.381454.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fefd1a30-244a-41f6-91c1-63cbc581b244/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANKA RADOŠEVIĆ</t>
+  </si>
+  <si>
+    <t>IVANKA RADOŠEVIĆ 72867982423</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:31:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd973af8-2dfd-4076-8e66-556d38e54cc9</t>
+  </si>
+  <si>
+    <t>16.381618.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd973af8-2dfd-4076-8e66-556d38e54cc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-18135/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-18135/2025</t>
+  </si>
+  <si>
+    <t>Kata Čipor; SELANEC ZADRUGA; ČIPOR IVAN; ČIPOR MIJO</t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:50:28</t>
+  </si>
+  <si>
+    <t>18.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/757e0c6c-14d6-4d6c-b2e0-647d54b0b7c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/757e0c6c-14d6-4d6c-b2e0-647d54b0b7c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18135&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-8097/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8097/2026</t>
+  </si>
+  <si>
+    <t>Zlatko Vojasić 78620230650</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:44:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ab7d0b-31f5-4e50-8f18-2be569ebc702</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ab7d0b-31f5-4e50-8f18-2be569ebc702/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8097&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7309/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7309/2026</t>
+  </si>
+  <si>
+    <t>Slobodan Poljak 34299690344</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:39:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076bb4b8-9e7d-4a8f-b353-5dadac528f20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076bb4b8-9e7d-4a8f-b353-5dadac528f20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7309&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6693/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6693/2026</t>
+  </si>
+  <si>
+    <t>RADOJKA MIRILOVIĆ 74937572143</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4ea6379-577a-4f17-9c6e-e0b94a1653eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4ea6379-577a-4f17-9c6e-e0b94a1653eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6693&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3070/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3070/2026</t>
+  </si>
+  <si>
+    <t>RUSTINJAC TANJA</t>
+  </si>
+  <si>
+    <t>17.07.2026. 08:20:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c5d3310-cf46-42ca-867f-c47c7003a143</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c5d3310-cf46-42ca-867f-c47c7003a143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3070&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8039/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8039/2026</t>
+  </si>
+  <si>
+    <t>Bojan Žilić 91204192501; Branislav Žilić 12757501732; Dmitar Žilić 24484555528</t>
+  </si>
+  <si>
+    <t>17.07.2026. 07:19:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69f68eec-bd76-4414-a8be-f5b5b66fd83d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69f68eec-bd76-4414-a8be-f5b5b66fd83d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8039&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MILAN PANDŽA 75797841342</t>
+  </si>
+  <si>
+    <t>17.07.2026. 03:26:23</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab10e84-c7ea-4413-8578-d9d403f7ef6e</t>
+  </si>
+  <si>
+    <t>16.381405.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab10e84-c7ea-4413-8578-d9d403f7ef6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GABRIELA DIVKOVIĆ</t>
+  </si>
+  <si>
+    <t>GABRIELA DIVKOVIĆ 73112380959</t>
+  </si>
+  <si>
+    <t>17.07.2026. 03:26:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12dda6a0-67d8-4eae-91a5-146a0b059e1a</t>
+  </si>
+  <si>
+    <t>16.381576.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12dda6a0-67d8-4eae-91a5-146a0b059e1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LUKA AGATIĆ</t>
+  </si>
+  <si>
+    <t>LUKA AGATIĆ 79230767630</t>
+  </si>
+  <si>
+    <t>17.07.2026. 03:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f97d3924-3563-445d-b883-d1065191a717</t>
+  </si>
+  <si>
+    <t>16.381204.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f97d3924-3563-445d-b883-d1065191a717/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje, O-120/2026, UPP/OS-O-23/2026, ostavinski postupak iza pok. Mandić Anice, za nasljednicu Sliško Mandu, OIB: 34600648954</t>
+  </si>
+  <si>
+    <t>MANDA SLIŠKO 34600648954</t>
+  </si>
+  <si>
+    <t>16.07.2026. 14:51:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d06ed25-34c7-4da5-9d4f-7add6f97be7d</t>
+  </si>
+  <si>
+    <t>upp-23-2026-22 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d06ed25-34c7-4da5-9d4f-7add6f97be7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-18462/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-18462/2024</t>
+  </si>
+  <si>
+    <t>BARUNOVIĆ MATO; BARUNOVIĆ SOKA, UDOVA; VUKOLIĆ DUŠAN</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:20:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1bf6fb6-64a3-41f6-b797-e4d88bf41969</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1bf6fb6-64a3-41f6-b797-e4d88bf41969/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18462&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-5879/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5879/2026</t>
+  </si>
+  <si>
+    <t>Dušanka Lazić</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:18:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12de5a6d-e2b6-451d-abb1-2daba297d4c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12de5a6d-e2b6-451d-abb1-2daba297d4c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5879&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OB-782/2107/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/2107/4</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo u Sisku</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:57:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f076a71-6ded-46f1-9220-d2598e80d61a</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_329287.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f076a71-6ded-46f1-9220-d2598e80d61a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/2107/3</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/2107/3</t>
+  </si>
+  <si>
+    <t>Hrvatske vode</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:56:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc9c5663-b1f7-4037-9177-d65e867b9204</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_329286.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc9c5663-b1f7-4037-9177-d65e867b9204/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1970/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1970/2</t>
+  </si>
+  <si>
+    <t>HUSEIN MUJIĆ</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:55:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80a74ef1-13ee-4f00-a4bc-c42f11d9862c</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_321238.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80a74ef1-13ee-4f00-a4bc-c42f11d9862c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1799/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1799/2</t>
+  </si>
+  <si>
+    <t>NEDŽAD BALTIĆ</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:50:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e03f68a3-5965-48b6-bb29-26a6521412f6</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_292343.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e03f68a3-5965-48b6-bb29-26a6521412f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7932/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-7932/2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:38:08</t>
+  </si>
+  <si>
+    <t>16.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/829fef61-d871-41db-b66b-85a09cabc5d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/829fef61-d871-41db-b66b-85a09cabc5d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7932&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7932/2026</t>
+  </si>
+  <si>
+    <t>DOROTEJA JURKOVIĆ 56749951618</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:37:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de2dd76a-dab5-4226-8e6f-32c108679228</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de2dd76a-dab5-4226-8e6f-32c108679228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/2029/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/2029/1</t>
+  </si>
+  <si>
+    <t>DJURO DEDIĆ</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:35:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e24105cd-942d-4667-9d7e-70ff4659ce89</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_324356.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e24105cd-942d-4667-9d7e-70ff4659ce89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/2018/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/2018/1</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:34:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a41ecf70-fefd-4c8c-ae02-3ecdb3241017</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_324221.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a41ecf70-fefd-4c8c-ae02-3ecdb3241017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/2016/4</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/2016/4</t>
+  </si>
+  <si>
+    <t>JURE PRPIĆ</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:33:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6b19264-7e0a-4540-be40-8975be6d150f</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_324218.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6b19264-7e0a-4540-be40-8975be6d150f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1961/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1961/2</t>
+  </si>
+  <si>
+    <t>GROZDANA MIŠKULIN</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba26607b-b812-4a3f-a409-5164a5c07c03</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_319101.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba26607b-b812-4a3f-a409-5164a5c07c03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/2045/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/2045/1</t>
+  </si>
+  <si>
+    <t>MILE ANIĆ</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:27:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ce5d5b4-277f-4d27-8e8e-450d507b452e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_325557.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ce5d5b4-277f-4d27-8e8e-450d507b452e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1733/2</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1733/2</t>
+  </si>
+  <si>
+    <t>DENIS IŠTVANIĆ</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:27:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecad9008-e8ca-4ece-a2f6-279cc13fd8ed</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_288515.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecad9008-e8ca-4ece-a2f6-279cc13fd8ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1934/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1934/1</t>
+  </si>
+  <si>
+    <t>JAGA PRPIĆ</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:26:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d1a466b-e2a1-4baf-9df2-5824d7b6991e</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_317151.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d1a466b-e2a1-4baf-9df2-5824d7b6991e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1797/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1797/1</t>
+  </si>
+  <si>
+    <t>JOVANKA JARIĆ</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:25:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167bab7f-3a3a-4eb6-a818-17e0cb6ef660</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_292310.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167bab7f-3a3a-4eb6-a818-17e0cb6ef660/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OB-782/1863/1</t>
+  </si>
+  <si>
+    <t>ZK obnova OB-782/1863/1</t>
+  </si>
+  <si>
+    <t>SENADA SCHULZE</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:24:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92e6a279-389b-49fe-8358-4f2bb669d115</t>
+  </si>
+  <si>
+    <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_301600.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92e6a279-389b-49fe-8358-4f2bb669d115/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:53:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c365983-4fb5-40c3-aadf-a4ac18b689da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c365983-4fb5-40c3-aadf-a4ac18b689da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3081/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3081/2025</t>
+  </si>
+  <si>
+    <t>OČIGRIJA DRAGA</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:51:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de1a55e4-fe39-44c4-88ca-7139c996cdd2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de1a55e4-fe39-44c4-88ca-7139c996cdd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3081&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-5343/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5343/2026</t>
+  </si>
+  <si>
+    <t>Lazić Milka</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:36:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18947748-0fcf-4e3a-9c19-6e51934c6932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18947748-0fcf-4e3a-9c19-6e51934c6932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5343&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-8034/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8034/2024</t>
+  </si>
+  <si>
+    <t>DUKIĆ MILAN; DUKIĆ ZADRUGA</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:44:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9a39b97-74f8-442d-9ea1-afb53d1bebc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9a39b97-74f8-442d-9ea1-afb53d1bebc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8034&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SREĆKO GUČEK</t>
+  </si>
+  <si>
+    <t>SREĆKO GUČEK 26948803507</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:26:51</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8b3386-0029-47d8-b7ea-6c195b9ed0d4</t>
+  </si>
+  <si>
+    <t>16.381613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8b3386-0029-47d8-b7ea-6c195b9ed0d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ADRIANO BEČIREVIĆ</t>
+  </si>
+  <si>
+    <t>ADRIANO BEČIREVIĆ 79152165380</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:26:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613fa2a1-5d40-486a-887f-0394713cc147</t>
+  </si>
+  <si>
+    <t>16.381463.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613fa2a1-5d40-486a-887f-0394713cc147/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7052/2025</t>
+  </si>
+  <si>
+    <t>Ivan Jelkić</t>
+  </si>
+  <si>
+    <t>15.07.2026. 14:48:21</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e04fb800-aea3-4eaf-935b-8ff28101ebb5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e04fb800-aea3-4eaf-935b-8ff28101ebb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7052&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Nikola Vujaković</t>
+  </si>
+  <si>
+    <t>15.07.2026. 14:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59f40649-c9e4-4ad3-a5d8-e37ca8ae3901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59f40649-c9e4-4ad3-a5d8-e37ca8ae3901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-8468/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-8468/2026</t>
+  </si>
+  <si>
+    <t>Vender Nikola</t>
+  </si>
+  <si>
+    <t>15.07.2026. 14:12:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/587dec01-743c-492d-a3b5-4164a7fd2d9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/587dec01-743c-492d-a3b5-4164a7fd2d9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8468&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6056/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6056/2023</t>
+  </si>
+  <si>
+    <t>Kaurić DAnica; Radić Drago</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73093e5b-89ee-42ee-b4a4-03bd58e6b79c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73093e5b-89ee-42ee-b4a4-03bd58e6b79c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6056&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-12825/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-12825/2024</t>
+  </si>
+  <si>
+    <t>ROŽANKOVIĆ IVAN</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:16:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06e48685-da45-4c01-ba67-a2c761bfa590</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06e48685-da45-4c01-ba67-a2c761bfa590/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12825&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-9397/2026</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:06:35</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcfe9d4c-e83c-454d-9f06-5ec92e87d0aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcfe9d4c-e83c-454d-9f06-5ec92e87d0aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9397&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9397/2026</t>
+  </si>
+  <si>
+    <t>ROŽANKOVIĆ SLAVKA 19534749071</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a13e4dc-acbb-4e0d-a22d-8e48de33b037</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a13e4dc-acbb-4e0d-a22d-8e48de33b037/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1677/2025</t>
+  </si>
+  <si>
+    <t>Rješenje Z-1677/2025</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:33:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3972eac-cafc-4ead-a3a1-89cd8bc8b69e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3972eac-cafc-4ead-a3a1-89cd8bc8b69e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1677&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1677/2025</t>
+  </si>
+  <si>
+    <t>KLOBUČAR BARA</t>
+  </si>
+  <si>
+    <t>15.07.2026. 08:32:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a26e12f-3bf1-4abc-88ec-b19b3a3d5b31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a26e12f-3bf1-4abc-88ec-b19b3a3d5b31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NENAD GRADIŠAR</t>
+  </si>
+  <si>
+    <t>NENAD GRADIŠAR 79230397527</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1ea253-80fa-47eb-96d1-2d129bd57b51</t>
+  </si>
+  <si>
+    <t>16.381261.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1ea253-80fa-47eb-96d1-2d129bd57b51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-7528/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7528/2026</t>
+  </si>
+  <si>
+    <t>Dragica Ivanić 70815506208</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:08:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0716116-478e-4617-bfea-9afcff2d170c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0716116-478e-4617-bfea-9afcff2d170c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7528&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:09:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e374967-03c3-4c3c-96b8-7ef642752f3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e374967-03c3-4c3c-96b8-7ef642752f3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:07:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dd30b39-81e2-4252-a61d-bcc10ce5ef30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dd30b39-81e2-4252-a61d-bcc10ce5ef30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2633/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2633/2026</t>
+  </si>
+  <si>
+    <t>Milan Savić; Milka Tadić; Miloš Živković; Mirko Tadić; Radmila Vukotić; Ružica Savić; Sava Borković - Vukota; Stevo Savić</t>
+  </si>
+  <si>
+    <t>14.07.2026. 08:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f746427-d348-42bf-94a1-91ee8e68c923</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f746427-d348-42bf-94a1-91ee8e68c923/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2633&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-7430/2024</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-7430/2024</t>
+  </si>
+  <si>
+    <t>RADE MILJEVIĆ 99340340271</t>
+  </si>
+  <si>
+    <t>14.07.2026. 07:57:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b234256-b353-4b6a-b34b-90967a6f7df1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b234256-b353-4b6a-b34b-90967a6f7df1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7430&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-6603/2023</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6603/2023</t>
+  </si>
+  <si>
+    <t>DRAKULIĆ JULIKA; DRAKULIĆ SOKA; GRUBJEŠIĆ ANENIJA; GRUBJEŠIĆ MARA; GRUBJEŠIĆ MILE; GRUBJEŠIĆ MIRKO; GRUBJEŠIĆ NIKOLA; GRUBJEŠIĆ SAVA; GRUBJEŠIĆ SAVO ML.; GRUBJEŠIĆ SIMO; GRUBJEŠIĆ STANKO; GRUBJEŠIĆ STEVAN; GRUBJEŠIĆ ZORKA; GRUBJEŠIĆ ĐURO; KULOVIĆ DRAGA; MARIČEVIĆ DRAGA; MARIČEVIĆ SOKA; MARIČIĆ ANA; MARIČIĆ JANKO; MARIČIĆ LJUBA; MARIČIĆ MARKIŠ GJURO; MARIČIĆ MIĆO; MARKIŠ ANA; MATIJAŠ STANA; METIKOŠ DRAGINJA; SIKIRICA STANA; STAPAR STEVAN</t>
+  </si>
+  <si>
+    <t>14.07.2026. 07:52:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f66728d-131c-4b66-8e51-26a9ed05f12b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f66728d-131c-4b66-8e51-26a9ed05f12b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6603&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Z-17695/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-17695/2025</t>
+  </si>
+  <si>
+    <t>SUŽNJEVIĆ LJUBAN</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:20:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe094e92-a94d-437c-a686-81d7e3d3b6c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe094e92-a94d-437c-a686-81d7e3d3b6c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17695&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-9217/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9217/2026</t>
+  </si>
+  <si>
+    <t>ZEMLJIŠNA ZAJEDNICA SELA VELIKA SOLINA</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:01:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1a28a4-71fe-4ed6-9d54-2a33c5236217</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1a28a4-71fe-4ed6-9d54-2a33c5236217/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-5715/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-5715/2026</t>
+  </si>
+  <si>
+    <t>Infinite reality j. d. o. o. 38177938083</t>
+  </si>
+  <si>
+    <t>13.07.2026. 11:47:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb528c46-715d-44b8-8056-610d792fe2f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb528c46-715d-44b8-8056-610d792fe2f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5715&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6338/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6338/2026</t>
+  </si>
+  <si>
+    <t>MILORAD TURAJLIĆ 68676653644</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:01:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee6dbff1-2a24-4bbe-9a8f-8666171f759a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee6dbff1-2a24-4bbe-9a8f-8666171f759a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6338&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-9439/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-9439/2026</t>
+  </si>
+  <si>
+    <t>Jaga Štefančić</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:34:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d37864c-4ab2-4190-88a9-474eb2c83e94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d37864c-4ab2-4190-88a9-474eb2c83e94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-14369/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-14369/2025</t>
+  </si>
+  <si>
+    <t>Dragan Knežević 45872442802</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:31:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5921985e-08de-4dc1-baf3-ec096f580403</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5921985e-08de-4dc1-baf3-ec096f580403/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14369&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-6430/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6430/2026</t>
+  </si>
+  <si>
+    <t>DENIS IŠTVANIĆ 84186631730</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb9e623-ba16-4638-bc04-fb3004deea49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb9e623-ba16-4638-bc04-fb3004deea49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6430&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-6213/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-6213/2026</t>
+  </si>
+  <si>
+    <t>LJUBICA FAGANEL 18799045679</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:18:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56679474-585f-4357-a96c-ffefd76ef4a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56679474-585f-4357-a96c-ffefd76ef4a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JURICA BASARAC</t>
+  </si>
+  <si>
+    <t>JURICA BASARAC 35197359944</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:31:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfddff55-619d-4fd9-afa0-610d8c96f142</t>
+  </si>
+  <si>
+    <t>16.380654.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfddff55-619d-4fd9-afa0-610d8c96f142/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-9521/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9521/2026</t>
   </si>
   <si>
     <t>Željko Todorović 10695981026</t>
   </si>
   <si>
     <t>10.07.2026. 14:42:27</t>
   </si>
   <si>
-    <t>11.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e782205-8dfe-4c8b-8aa5-98a5a360c72e</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e782205-8dfe-4c8b-8aa5-98a5a360c72e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9521&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-9520/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9520/2026</t>
   </si>
   <si>
     <t>10.07.2026. 14:34:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b8d673a-ee69-4f2b-957b-345d47c9390f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b8d673a-ee69-4f2b-957b-345d47c9390f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9520&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-3833/2026</t>
-[...1126 lines deleted...]
-  <si>
     <t>Z-2804/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2804/2024</t>
   </si>
   <si>
     <t>Anka Vučičević, R. Djetetlića, Kostajnica; Boško Runić, Dubica; Ivan Vučičević, Cerovljani; Ljubica Vučičević, Kostajnica; Marica Čakalo, Dubica kbr. 727; Mijo Vučičević, Cerovljani; Miško Vučičević, Cerovljani; Prokop Runić, Cerovljani sada nepozanata boravišta; Simo Runić, Cerovljani sada nepoznata boravišta; Srđan Runić, Dubica; Željko Vučičević, Kostajnica</t>
   </si>
   <si>
     <t>10.07.2026. 11:57:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80d0745d-7653-47f1-9fc8-29f60200236f</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_UPIS_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-873-2024.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80d0745d-7653-47f1-9fc8-29f60200236f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2804&amp;godina=2024</t>
   </si>
   <si>
-    <t>Ovrv-2888/2026</t>
-[...166 lines deleted...]
-  <si>
     <t>Z-9342/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9342/2026</t>
   </si>
   <si>
     <t>RADELIĆ LJUBICA</t>
   </si>
   <si>
     <t>10.07.2026. 09:55:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8a76dd3-29ad-4aa9-ad3c-d8373c60ce3e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8a76dd3-29ad-4aa9-ad3c-d8373c60ce3e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9342&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-9339/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9339/2026</t>
@@ -1550,821 +6244,224 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7656&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3564/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-3564/2026</t>
   </si>
   <si>
     <t>Bajčić Gordana</t>
   </si>
   <si>
     <t>10.07.2026. 07:53:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d1f4b76-4b9d-4112-ae86-0f37caeaa2ce</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d1f4b76-4b9d-4112-ae86-0f37caeaa2ce/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=3564&amp;godina=2026</t>
   </si>
   <si>
-    <t>Stečaj potrošača</t>
-[...1 lines deleted...]
-  <si>
     <t>Poziv potrošaču za dostavu očitovanja - FILIP IKASOVIĆ</t>
   </si>
   <si>
     <t>FILIP IKASOVIĆ 77668528193</t>
   </si>
   <si>
     <t>10.07.2026. 03:25:31</t>
   </si>
   <si>
     <t>02.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c8a966c-080e-47d6-a398-f38c803c54b8</t>
   </si>
   <si>
     <t>16.380995.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c8a966c-080e-47d6-a398-f38c803c54b8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - ZORAN GAVRANOVIĆ</t>
   </si>
   <si>
     <t>ZORAN GAVRANOVIĆ 01950267994</t>
   </si>
   <si>
     <t>10.07.2026. 03:24:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14937e86-e3a6-4e36-9c7e-a969cffba3b9</t>
   </si>
   <si>
     <t>16.380630.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14937e86-e3a6-4e36-9c7e-a969cffba3b9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovrv-3558/2026</t>
-[...259 lines deleted...]
-  <si>
     <t>Z-6638/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6638/2023</t>
   </si>
   <si>
     <t>Damjan Mirilović; Ilija Mirilović; Ljuban Mirilović; Mile Mirilović; Milica Mirilović; Miljka Mirilović; Milka Mirilović; Pero Mirilović; Petar Mirilović; Seka Kljajić</t>
   </si>
   <si>
     <t>09.07.2026. 13:36:33</t>
   </si>
   <si>
-    <t>08.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9399e68d-8a01-4be4-acd5-52dfb0bc6618</t>
   </si>
   <si>
-    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9399e68d-8a01-4be4-acd5-52dfb0bc6618/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6638&amp;godina=2023</t>
   </si>
   <si>
-    <t>Ovrv-2784/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>Z-15096/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-15096/2023</t>
   </si>
   <si>
     <t>MIŠLJENOVIĆ ANKA; MIŠLJENOVIĆ KATA; MIŠLJENOVIĆ PAVICA; MIŠLJENOVIĆ ZANIJA; Mile Mišljenović</t>
   </si>
   <si>
     <t>09.07.2026. 12:31:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edf84b9e-a980-4012-91bc-f38f492f3a0a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edf84b9e-a980-4012-91bc-f38f492f3a0a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=15096&amp;godina=2023</t>
   </si>
   <si>
-    <t>Pp-3040/2024</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-18619/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-18619/2025</t>
   </si>
   <si>
     <t>Mijo Jurković; Zorka Škorić</t>
   </si>
   <si>
     <t>09.07.2026. 12:16:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/933419d1-2738-421f-847f-68e26f54da78</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/933419d1-2738-421f-847f-68e26f54da78/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18619&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-7848/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7848/2023</t>
   </si>
   <si>
     <t>Aleksandra Gitarić</t>
   </si>
   <si>
     <t>09.07.2026. 11:59:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/241ab13c-da6e-440f-ae1a-1ce462daed47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/241ab13c-da6e-440f-ae1a-1ce462daed47/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7848&amp;godina=2023</t>
   </si>
   <si>
-    <t>Kov-216/2024</t>
-[...55 lines deleted...]
-  <si>
     <t>Z-13648/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-13648/2025</t>
   </si>
   <si>
     <t>Bara Karanović; Danica Karanović; Franjo Karanović; Ivan Karanović; Jagoda Karanović; Kata Karanović; Marija Bunjevac; Marija Pressl; Marija Vukelić; Marija Vukelić; Milan Karanović; Momčilo Jeremić; Pero Karanović; Petar Karanović; Roza Karanović; Stjepan Bunjevac; Živko Medaković</t>
   </si>
   <si>
     <t>09.07.2026. 10:32:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e5df05a-9590-46e9-b0bf-355ef8126b3e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e5df05a-9590-46e9-b0bf-355ef8126b3e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=13648&amp;godina=2025</t>
   </si>
   <si>
-    <t>Sp-434/2024</t>
-[...118 lines deleted...]
-  <si>
     <t>Z-7771/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7771/2026</t>
   </si>
   <si>
     <t>LJUBIČIĆ PETAR 84929865260; MILAN LJUBIČIĆ 29015121382; STOJA LJUBIČIĆ 81808041427</t>
   </si>
   <si>
     <t>09.07.2026. 08:56:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8e6367c-030e-4dbd-ba6b-7791f5a2effa</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8e6367c-030e-4dbd-ba6b-7791f5a2effa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7771&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-435/2024</t>
-[...100 lines deleted...]
-  <si>
     <t>Poziv potrošaču za dostavu očitovanja - ANEL DEDIĆ</t>
   </si>
   <si>
     <t>ANEL DEDIĆ 21216925761</t>
   </si>
   <si>
     <t>09.07.2026. 03:25:20</t>
   </si>
   <si>
-    <t>01.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2126eccb-4bf9-4af8-9cd3-cf6a5fc4a2fc</t>
   </si>
   <si>
     <t>16.380736.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2126eccb-4bf9-4af8-9cd3-cf6a5fc4a2fc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - LEON MIHIĆ</t>
   </si>
   <si>
     <t>LEON MIHIĆ 58002143102</t>
   </si>
   <si>
     <t>09.07.2026. 03:25:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af077d3c-c447-41e4-a414-61b101ad77b2</t>
   </si>
   <si>
     <t>16.380731.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af077d3c-c447-41e4-a414-61b101ad77b2/dokumenti/preuzimanje</t>
@@ -2414,1886 +6511,182 @@
   <si>
     <t>09.07.2026. 03:24:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38dd1ce8-1b9c-4723-b839-e98b947dbdbb</t>
   </si>
   <si>
     <t>16.381036.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38dd1ce8-1b9c-4723-b839-e98b947dbdbb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-7093/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7093/2024</t>
   </si>
   <si>
     <t>Boško Runić, Dubica; Marica Čakalo, Dubica kbr. 727; Srđan Runić, Dubica</t>
   </si>
   <si>
     <t>08.07.2026. 14:15:54</t>
   </si>
   <si>
-    <t>07.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36e293e2-3828-4816-98b4-9c29109285aa</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-2387-2024.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36e293e2-3828-4816-98b4-9c29109285aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7093&amp;godina=2024</t>
   </si>
   <si>
-    <t>Ovrv-4006/2026</t>
-[...163 lines deleted...]
-  <si>
     <t>Z-6355/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6355/2026</t>
   </si>
   <si>
     <t>Tihomir Hanzić 65230607170</t>
   </si>
   <si>
     <t>08.07.2026. 13:09:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f175a86-a00e-457d-aa44-f731ccff3ea4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f175a86-a00e-457d-aa44-f731ccff3ea4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6355&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-3604/2026</t>
-[...40 lines deleted...]
-  <si>
     <t>Z-7246/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7246/2026</t>
   </si>
   <si>
     <t>Jana Petrović</t>
   </si>
   <si>
     <t>08.07.2026. 13:08:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/671d951f-2ba1-42d1-b7fd-254b03b4fe90</t>
   </si>
   <si>
     <t>RJESENJE_O_ODBIJANJU.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/671d951f-2ba1-42d1-b7fd-254b03b4fe90/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7246&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-3433/2026</t>
-[...349 lines deleted...]
-  <si>
     <t>Z-18401/2025</t>
   </si>
   <si>
     <t>Rješenje Z-18401/2025</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>08.07.2026. 12:55:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34db158c-b7f3-40b9-96bb-5abc4a7d151a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34db158c-b7f3-40b9-96bb-5abc4a7d151a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=18401&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-1729/2026</t>
-[...40 lines deleted...]
-  <si>
     <t>Rješenje i oglas Z-18401/2025</t>
   </si>
   <si>
     <t>Stevan Vojnović</t>
   </si>
   <si>
     <t>08.07.2026. 12:55:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdd7c657-4353-4871-821d-398c91e570f5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdd7c657-4353-4871-821d-398c91e570f5/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovrv-1252/2026</t>
-[...292 lines deleted...]
-  <si>
     <t>Z-9007/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9007/2026</t>
   </si>
   <si>
     <t>BOLTUŽIĆ NIKOLA; ĐURIĆ ŠTEFICA</t>
   </si>
   <si>
     <t>08.07.2026. 12:45:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c37c6ada-3906-4615-9e36-3de079adb8ec</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c37c6ada-3906-4615-9e36-3de079adb8ec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9007&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-55/2026</t>
-[...730 lines deleted...]
-  <si>
     <t>Z-5342/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5342/2026</t>
   </si>
   <si>
     <t>ARLOV EVICA; ARLOV MILE</t>
   </si>
   <si>
     <t>08.07.2026. 09:41:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5390d508-04d2-40fb-89cd-9d7fc004109a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5390d508-04d2-40fb-89cd-9d7fc004109a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5342&amp;godina=2026</t>
   </si>
   <si>
-    <t>O-993/2026</t>
-[...70 lines deleted...]
-  <si>
     <t>Z-4831/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4831/2024</t>
   </si>
   <si>
     <t>GRMUŠA RADOJKA; GVOZDIĆ NIKOLA; MENIČANIN BOŽICA; SANADER ANA</t>
   </si>
   <si>
     <t>08.07.2026. 09:05:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16c6709b-de0b-4049-8d39-a2c5002a5e09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16c6709b-de0b-4049-8d39-a2c5002a5e09/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4831&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-4643/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4643/2023</t>
@@ -4355,161 +6748,110 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fffcbd93-9e76-492d-9b5c-6a17cf8379c4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6020&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-6734/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6734/2026</t>
   </si>
   <si>
     <t>08.07.2026. 08:23:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd7d370e-eadf-4cdf-9bbe-7450579072d9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd7d370e-eadf-4cdf-9bbe-7450579072d9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6734&amp;godina=2026</t>
   </si>
   <si>
-    <t>Kov-197/2021</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-6732/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6732/2026</t>
   </si>
   <si>
     <t>08.07.2026. 08:18:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8e4d716-2520-4ba7-9347-5bdd38117704</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8e4d716-2520-4ba7-9347-5bdd38117704/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6732&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4917/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4917/2025</t>
   </si>
   <si>
     <t>DRAGIĆ BOSILJKA; DRAGIĆ BOSILJKA; DRAGIĆ BOŠKO; DRAGIĆ BOŠKO; DRAGIĆ MILAN; DRAGIĆ MILAN; DRAGIĆ NIKOLA; DRAGIĆ NIKOLA; DRAGIĆ SLAVKA; KUBATOVIĆ SIMO; MEDIĆ JOVANKA; PAVLOVIĆ LJUBA; VATIĆ IVANKA</t>
   </si>
   <si>
     <t>08.07.2026. 08:09:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61a9d9a9-a844-40fc-bb01-0048fe0ca9ba</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61a9d9a9-a844-40fc-bb01-0048fe0ca9ba/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4917&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-10815/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10815/2024</t>
   </si>
   <si>
     <t>DRAGIĆ DAMJAN; DRAGIĆ DUŠAN; DRAGIĆ GJURO; DRAGIĆ MILJKA; DRAGIĆ RUŽA; PAVLOVIĆ LJUBOMIR</t>
   </si>
   <si>
     <t>08.07.2026. 08:09:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af5f35f8-e4fd-4b12-b487-6331551bcfed</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af5f35f8-e4fd-4b12-b487-6331551bcfed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10815&amp;godina=2024</t>
   </si>
   <si>
-    <t>K-141/2023</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-8455/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8455/2026</t>
   </si>
   <si>
     <t>Stjepan Vražić 56073383155</t>
   </si>
   <si>
     <t>08.07.2026. 07:36:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/24ada189-db46-44cd-bffb-dc02bd920384</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/24ada189-db46-44cd-bffb-dc02bd920384/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8455&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-7441/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7441/2026</t>
@@ -4517,365 +6859,104 @@
   <si>
     <t>Slavko Jelekovac</t>
   </si>
   <si>
     <t>08.07.2026. 07:35:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1983c12-936f-4cd8-abae-16b4bbe69d94</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1983c12-936f-4cd8-abae-16b4bbe69d94/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7441&amp;godina=2026</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - DANIJEL KUKURIĆ</t>
   </si>
   <si>
     <t>DANIJEL KUKURIĆ 79744534709</t>
   </si>
   <si>
     <t>08.07.2026. 03:29:34</t>
   </si>
   <si>
-    <t>31.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/336c31f2-d718-4919-ba6e-faf0b6bb2da4</t>
   </si>
   <si>
     <t>16.381002.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/336c31f2-d718-4919-ba6e-faf0b6bb2da4/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovrv-2748/2026</t>
-[...250 lines deleted...]
-  <si>
     <t>Z-8499/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8499/2026</t>
   </si>
   <si>
     <t>Ivan Štimac</t>
   </si>
   <si>
     <t>07.07.2026. 14:10:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d38e910b-2530-4e8c-9dbc-a4fc3e55b4d6</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d38e910b-2530-4e8c-9dbc-a4fc3e55b4d6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8499&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-5/2026</t>
   </si>
   <si>
     <t>Oglas od 07.07.2026.</t>
   </si>
   <si>
     <t>ANTONIO PARADINOVIĆ</t>
   </si>
   <si>
     <t>ULICA 5. KOLOVOZA 1995. 59, 44440 Matijevići, Hrvatska</t>
   </si>
   <si>
     <t>29971921271</t>
   </si>
   <si>
     <t>ANTONIO PARADINOVIĆ 29971921271; stečajni vjerovnici</t>
   </si>
   <si>
     <t>07.07.2026. 14:05:49</t>
   </si>
   <si>
-    <t>29.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3cac0eb7-2a55-4bac-a328-161f33add3e2</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3cac0eb7-2a55-4bac-a328-161f33add3e2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=5&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-85/2026</t>
   </si>
   <si>
     <t>ANDRIJA DUGAČ</t>
   </si>
   <si>
     <t>ULICA GORDANA LEDERERA 70, 44430 Hrvatska Kostajnica, Hrvatska</t>
   </si>
   <si>
     <t>94443784838</t>
   </si>
   <si>
     <t>ANDRIJA DUGAČ 94443784838; stečajni vjerovnici</t>
   </si>
   <si>
     <t>07.07.2026. 14:04:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27c7bbc0-a793-4b43-913f-370e032b72f2</t>
@@ -4892,1712 +6973,176 @@
   <si>
     <t>MARIJANKA VENDER</t>
   </si>
   <si>
     <t>GORNJI HRASTOVAC 117, 44430 Gornji Hrastovac, Hrvatska</t>
   </si>
   <si>
     <t>50404016560</t>
   </si>
   <si>
     <t>MARIJANKA VENDER 50404016560; stečajni vjerovnici</t>
   </si>
   <si>
     <t>07.07.2026. 14:03:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e78cd27-9032-4be0-8b6f-a477cf3218c1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e78cd27-9032-4be0-8b6f-a477cf3218c1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-3532/2026</t>
-[...931 lines deleted...]
-  <si>
     <t>Z-4505/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4505/2026</t>
   </si>
   <si>
-    <t>Mato Martinić</t>
-[...1 lines deleted...]
-  <si>
     <t>07.07.2026. 13:18:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d0d1e2c-9eac-4425-8812-b73ab970bca9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d0d1e2c-9eac-4425-8812-b73ab970bca9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4505&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-1288/2026</t>
-[...88 lines deleted...]
-  <si>
     <t>Ana Bošnjak</t>
   </si>
   <si>
     <t>07.07.2026. 13:11:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d712fecd-27b8-4878-b949-46c20f225a81</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d712fecd-27b8-4878-b949-46c20f225a81/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6805&amp;godina=2026</t>
-[...412 lines deleted...]
-  <si>
     <t>OB-782/2042/3</t>
   </si>
   <si>
     <t>ZK obnova OB-782/2042/3</t>
   </si>
   <si>
-    <t>JURE PRPIĆ</t>
-[...1 lines deleted...]
-  <si>
     <t>07.07.2026. 12:40:31</t>
   </si>
   <si>
-    <t>06.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93f3cbfa-8da8-4ace-b3dc-5edf87e66647</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_325530.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93f3cbfa-8da8-4ace-b3dc-5edf87e66647/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-782/2031/3</t>
   </si>
   <si>
     <t>ZK obnova OB-782/2031/3</t>
   </si>
   <si>
     <t>07.07.2026. 12:39:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c223ab5a-d90f-48d7-8513-37a7107873c8</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_325308.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c223ab5a-d90f-48d7-8513-37a7107873c8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-782/1903/2</t>
   </si>
   <si>
     <t>ZK obnova OB-782/1903/2</t>
   </si>
   <si>
     <t>FATIMA PERINA</t>
   </si>
   <si>
     <t>07.07.2026. 12:36:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/868cdb45-3944-41e7-92bc-08c83e3e0e65</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_306475.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/868cdb45-3944-41e7-92bc-08c83e3e0e65/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>RJEŠENJE O NASLJEĐIVANJU O-616/2022, UPP/OS-O-213/2025</t>
-[...16 lines deleted...]
-  <si>
     <t>OB-782/1798/2</t>
   </si>
   <si>
     <t>ZK obnova OB-782/1798/2</t>
   </si>
   <si>
-    <t>NEDŽAD BALTIĆ</t>
-[...1 lines deleted...]
-  <si>
     <t>07.07.2026. 12:30:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75c547e6-3c9f-449c-8c05-0f36e9161ab1</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_292360.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75c547e6-3c9f-449c-8c05-0f36e9161ab1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OB-782/1895/4</t>
   </si>
   <si>
     <t>ZK obnova OB-782/1895/4</t>
   </si>
   <si>
     <t>ALENA KALENDER</t>
   </si>
   <si>
     <t>07.07.2026. 12:28:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9224066-cf99-49a5-ab6f-bf90e35c1c32</t>
   </si>
   <si>
     <t>OBAVIJEST_O_SASTAVLJENOM_ZK_ULOSKU_306417.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9224066-cf99-49a5-ab6f-bf90e35c1c32/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Pu Ovr-1105/2015</t>
-[...67 lines deleted...]
-  <si>
     <t>Z-9239/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9239/2026</t>
   </si>
   <si>
     <t>Stojan Miladinović 10472694109</t>
   </si>
   <si>
     <t>07.07.2026. 10:22:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c68dae48-cea1-42f3-b8ae-6816f305f798</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c68dae48-cea1-42f3-b8ae-6816f305f798/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9239&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2832/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2832/2025</t>
@@ -6614,1577 +7159,200 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09f10896-d1bf-4f7e-ae93-2cc17fde052b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2832&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-9234/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9234/2026</t>
   </si>
   <si>
     <t>07.07.2026. 09:41:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/79925c04-a031-4157-9e99-896c71fc7ccb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/79925c04-a031-4157-9e99-896c71fc7ccb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9234&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-419/2024</t>
-[...25 lines deleted...]
-  <si>
     <t>Z-8980/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8980/2026</t>
   </si>
   <si>
     <t>ALEKSANDAR ŽIVKOVIĆ 56824820887</t>
   </si>
   <si>
     <t>07.07.2026. 07:59:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f8124b4-339b-406f-9847-ba788637230a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f8124b4-339b-406f-9847-ba788637230a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8980&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DUBRAVKO DUKIĆ</t>
-[...931 lines deleted...]
-  <si>
     <t>Z-8936/2026</t>
   </si>
   <si>
     <t>Rješenje Z-8935/2026</t>
   </si>
   <si>
     <t>06.07.2026. 14:24:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5831fa4b-7064-448f-bc0f-0f239ee9259b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5831fa4b-7064-448f-bc0f-0f239ee9259b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8936&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8936/2026</t>
   </si>
   <si>
     <t>CEKOVIĆ ZADRUGA</t>
   </si>
   <si>
     <t>06.07.2026. 14:23:39</t>
   </si>
   <si>
-    <t>05.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d4908f3-e2d7-44df-801a-1bdca53507c0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d4908f3-e2d7-44df-801a-1bdca53507c0/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovrv-506/2026</t>
-[...130 lines deleted...]
-  <si>
     <t>Z-9188/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9188/2026</t>
   </si>
   <si>
     <t>Dorosulić Ana, Bobovac 25; Dorosulić Andrija, Bobovac 21; Dorosulić Antun, Sunja; Dorosulić Ivan, Bobovac 19; Dorosulić Ivan, Bobovac 23; Dorosulić Ivan, Bobovac 6; Dorosulić Ivan, sin Jandre, Bobovac 25; Dorosulić Jakov, Bobovac 51; Dorosulić Joso, Bobovac 25; Dorosulić Jula, Bobovac 20; Dorosulić Kata, Bobovac; Dorosulić Kata, Bobovac 18; Dorosulić Marko, Bobovac 5; Dorosulić Martin, Bobovac 18; Dorosulić Mijo, Bobovac 25; Dorosulić Nikola, Bobovac 51; Dorosulić Petar, Bobovac; Dorosulić Stjepan, Bobovac 22; Ministarstvo kulture i medija, Uprava za zaštitu kulturne baštine, Konzervatorski odjel u Sisku 37836302645; Đaić Nikola, Bobovac 147/117</t>
   </si>
   <si>
     <t>06.07.2026. 12:58:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/303d81a2-a514-42cc-85d3-2bf694d48647</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/303d81a2-a514-42cc-85d3-2bf694d48647/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9188&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-267/2026</t>
-[...46 lines deleted...]
-  <si>
     <t>Z-9182/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9182/2026</t>
   </si>
   <si>
     <t>Zec Zadruga</t>
   </si>
   <si>
     <t>06.07.2026. 12:12:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09ae5994-0a7d-463c-9d07-50d3d66cfb6a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09ae5994-0a7d-463c-9d07-50d3d66cfb6a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9182&amp;godina=2026</t>
   </si>
   <si>
-    <t>Kovm-12/2026</t>
-[...40 lines deleted...]
-  <si>
     <t>Z-728/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-728/2023</t>
   </si>
   <si>
     <t>Dane Novaković</t>
   </si>
   <si>
     <t>06.07.2026. 11:02:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d71ba361-108d-46d1-982c-07b3c9b756aa</t>
   </si>
   <si>
-    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d71ba361-108d-46d1-982c-07b3c9b756aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=728&amp;godina=2023</t>
   </si>
   <si>
-    <t>Sp-290/2025</t>
-[...25 lines deleted...]
-  <si>
     <t>Z-6004/2026</t>
   </si>
   <si>
     <t>Rješenje Z-6004/2026 od 4.5.2026.</t>
   </si>
   <si>
     <t>06.07.2026. 10:10:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fadaa30-b62e-47a5-b2c6-c395c3aebea4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fadaa30-b62e-47a5-b2c6-c395c3aebea4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6004&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6004/2026</t>
   </si>
   <si>
     <t>SLAVKA PETROVIĆ 91712672357</t>
   </si>
   <si>
     <t>06.07.2026. 10:09:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/478d50b5-5a3a-4c1c-b60c-ee1649d1b96a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/478d50b5-5a3a-4c1c-b60c-ee1649d1b96a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-386/2024</t>
-[...160 lines deleted...]
-  <si>
     <t>Z-6222/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6222/2026</t>
   </si>
   <si>
     <t>BEGOVIĆ DUŠAN</t>
   </si>
   <si>
     <t>06.07.2026. 09:24:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1497091f-1872-49b1-aa64-af8dcd696030</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1497091f-1872-49b1-aa64-af8dcd696030/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6222&amp;godina=2026</t>
   </si>
   <si>
     <t>06.07.2026. 09:15:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/051f7737-0bd3-483e-bd2e-f6f235bdf8f8</t>
@@ -8192,326 +7360,146 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/051f7737-0bd3-483e-bd2e-f6f235bdf8f8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-9016/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9016/2026</t>
   </si>
   <si>
     <t>ALUGA MARA; DROBNJAK STANA; ČIZMIĆ ANA</t>
   </si>
   <si>
     <t>06.07.2026. 09:14:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72bc9f04-68fc-4fdb-a10c-3cf0781bb27c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72bc9f04-68fc-4fdb-a10c-3cf0781bb27c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=9016&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-397/2024</t>
-[...25 lines deleted...]
-  <si>
     <t>Z-6590/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6590/2026</t>
   </si>
   <si>
     <t>Danica d.o.o. 71246956955</t>
   </si>
   <si>
     <t>06.07.2026. 08:50:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af6bc4e9-26f4-404b-934d-3ff05c397dad</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af6bc4e9-26f4-404b-934d-3ff05c397dad/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6590&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-394/2024</t>
-[...70 lines deleted...]
-  <si>
     <t>Z-14618/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-14618/2025</t>
   </si>
   <si>
     <t>VUJČIĆ ANA MLAĐA, ŽENA NIKOLE; VUJČIĆ STOJAN, SIN JOVANA</t>
   </si>
   <si>
     <t>06.07.2026. 08:22:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d0c2f1e-ebdb-421a-a359-fed2d8f89c5f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d0c2f1e-ebdb-421a-a359-fed2d8f89c5f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14618&amp;godina=2025</t>
   </si>
   <si>
-    <t>R1 Ob-176/2026</t>
-[...22 lines deleted...]
-  <si>
     <t>Z-1389/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1389/2024</t>
   </si>
   <si>
     <t>VUJNOVIĆ MILAN, SIN ANE</t>
   </si>
   <si>
     <t>06.07.2026. 08:17:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/984d2a10-140d-46c3-bbad-639ca2fc3707</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/984d2a10-140d-46c3-bbad-639ca2fc3707/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1389&amp;godina=2024</t>
   </si>
   <si>
     <t>JELIĆ KATA</t>
   </si>
   <si>
     <t>06.07.2026. 08:16:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f53b356-5fa9-4175-a257-3055148add44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f53b356-5fa9-4175-a257-3055148add44/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-410/2024</t>
-[...25 lines deleted...]
-  <si>
     <t>Z-1828/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1828/2023</t>
   </si>
   <si>
     <t>Ivšić Stevo; Jakopović Mara; Vuković Katica; Vuković Katica</t>
   </si>
   <si>
     <t>06.07.2026. 08:14:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0684540-4faa-4996-b91e-1ccc3eb5bea0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0684540-4faa-4996-b91e-1ccc3eb5bea0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1828&amp;godina=2023</t>
   </si>
   <si>
-    <t>Sp-366/2024</t>
-[...28 lines deleted...]
-  <si>
     <t>Z-4825/2022</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4825/2022</t>
   </si>
   <si>
     <t>Ljubica Ladišić 47278062109; Marica Čiča 06952651541</t>
   </si>
   <si>
     <t>06.07.2026. 08:05:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd475d71-1123-4c21-8cfd-6430045b3f77</t>
   </si>
   <si>
     <t>RJESENJE_O_ZABILJEZBI_ZALBE.pdf; ZALBA_NA_ODGOVOR.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd475d71-1123-4c21-8cfd-6430045b3f77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4825&amp;godina=2022</t>
   </si>
   <si>
     <t>Z-7583/2026</t>
@@ -8567,821 +7555,296 @@
   <si>
     <t>06.07.2026. 07:46:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/066b6f83-e2c0-4912-86df-ac6e9174859b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/066b6f83-e2c0-4912-86df-ac6e9174859b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=2123&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-4131/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4131/2024</t>
   </si>
   <si>
     <t>Dvaor Kruška; Miroslav Kruška; Pelagija Kordić; Pelagija Kruška; Siniša Kruška</t>
   </si>
   <si>
     <t>03.07.2026. 14:48:42</t>
   </si>
   <si>
-    <t>04.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c79dd6c-6bcc-45b0-82d4-1db83c81b606</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-1316-2024.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c79dd6c-6bcc-45b0-82d4-1db83c81b606/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4131&amp;godina=2024</t>
   </si>
   <si>
-    <t>Kov-134/2026</t>
-[...31 lines deleted...]
-  <si>
     <t>Z-884/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-884/2024</t>
   </si>
   <si>
     <t>Ivan Jagić; Ivica Jagić; Krešo Jagić; Ljerka Jagić; Marija Jagić; Nada Jagić; Zdenka Jagić; Zvonko Jagić</t>
   </si>
   <si>
     <t>03.07.2026. 14:27:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a74b325b-bad6-46d3-bd81-de4001a45894</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a74b325b-bad6-46d3-bd81-de4001a45894/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=884&amp;godina=2024</t>
   </si>
   <si>
-    <t>K-353/2025</t>
-[...25 lines deleted...]
-  <si>
     <t>Z-4086/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4086/2024</t>
   </si>
   <si>
     <t>Davor Kruška; Miroslav Kruška; Pelagija Kordić; Pelagija Kruška; Siniša Kruška; Siniša Kruška</t>
   </si>
   <si>
     <t>03.07.2026. 14:19:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/90ef02fd-a6d0-486d-b231-629626f1f8bd</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA_PRIJEDLOG_ZA_UPIS_U_ZK_-_OV-1290-2024.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/90ef02fd-a6d0-486d-b231-629626f1f8bd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4086&amp;godina=2024</t>
   </si>
   <si>
     <t>Z-6634/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6634/2024</t>
   </si>
   <si>
     <t>Anđa Radulović; Knežević Zadruga; zADRUGA pAVLA sVRABIĆA</t>
   </si>
   <si>
     <t>03.07.2026. 13:59:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15f6fe6-447e-411a-9a1f-19743fdc7552</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15f6fe6-447e-411a-9a1f-19743fdc7552/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6634&amp;godina=2024</t>
   </si>
   <si>
-    <t>Kov-186/2026</t>
-[...34 lines deleted...]
-  <si>
     <t>Z-14402/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-14402/2023</t>
   </si>
   <si>
     <t>Julika Pavlica</t>
   </si>
   <si>
     <t>03.07.2026. 13:44:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af60c571-d8a8-4dc7-8ff0-35a9d3f5b528</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af60c571-d8a8-4dc7-8ff0-35a9d3f5b528/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14402&amp;godina=2023</t>
   </si>
   <si>
-    <t>Pl-137/2022</t>
-[...223 lines deleted...]
-  <si>
     <t>Z-1510/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1510/2025</t>
   </si>
   <si>
     <t>Stana Crevar</t>
   </si>
   <si>
     <t>03.07.2026. 10:24:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f6d422d8-89fe-40dd-9fca-5d90f23c8652</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f6d422d8-89fe-40dd-9fca-5d90f23c8652/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1510&amp;godina=2025</t>
   </si>
   <si>
-    <t>K-257/2026</t>
-[...52 lines deleted...]
-  <si>
     <t>Z-14185/2022</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-14185/2022</t>
   </si>
   <si>
     <t>KOZARIĆ KATICA, MLT.; KOZARIĆ MARICA, MLT.; KOZARIĆ MATO</t>
   </si>
   <si>
     <t>03.07.2026. 09:50:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06e81903-5a9d-44f5-9c46-ec09d9f94039</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06e81903-5a9d-44f5-9c46-ec09d9f94039/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14185&amp;godina=2022</t>
   </si>
   <si>
-    <t>Kv-165/2024</t>
-[...19 lines deleted...]
-  <si>
     <t>Z-5373/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5373/2026</t>
   </si>
   <si>
     <t>Bara Kruhan; Nikola Vugler</t>
   </si>
   <si>
     <t>03.07.2026. 09:29:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e148cf3-b665-45d4-9784-2430ce021ee9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e148cf3-b665-45d4-9784-2430ce021ee9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5373&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-1315/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1315/2024</t>
   </si>
   <si>
     <t>SMILJANIĆ SLAVICA</t>
   </si>
   <si>
     <t>03.07.2026. 09:25:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0b9ef70-cccb-419b-abd0-66783cf8413e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0b9ef70-cccb-419b-abd0-66783cf8413e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1315&amp;godina=2024</t>
   </si>
   <si>
-    <t>Pu Ovr-4932/2015</t>
-[...40 lines deleted...]
-  <si>
     <t>Z-4580/2021</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4580/2021</t>
   </si>
   <si>
     <t>VIDNIĆ ANA; VIDNIĆ DRAGO; VIDNIĆ IVAN; VIDNIĆ JELA</t>
   </si>
   <si>
     <t>03.07.2026. 08:53:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c4f2700-ee08-4911-b414-a21e702e38e5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c4f2700-ee08-4911-b414-a21e702e38e5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4580&amp;godina=2021</t>
   </si>
   <si>
     <t>Z-1770/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1770/2026</t>
   </si>
   <si>
     <t>DRAGAŠ DRAGA</t>
   </si>
   <si>
     <t>03.07.2026. 08:44:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9782610a-4a42-439e-b12e-93e4398967b9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9782610a-4a42-439e-b12e-93e4398967b9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=1770&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-2021/2015</t>
-[...43 lines deleted...]
-  <si>
     <t>Z-7018/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7018/2026</t>
   </si>
   <si>
     <t>KARAPANDŽA MILAN; KARAPANDŽA MIRKO</t>
   </si>
   <si>
     <t>03.07.2026. 08:24:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7b5b3145-f22c-4ea2-92b3-ca69be3310fd</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7b5b3145-f22c-4ea2-92b3-ca69be3310fd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7018&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - SAŠA POROPATIĆ</t>
-[...37 lines deleted...]
-  <si>
     <t>Z-6805/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6805/2024</t>
   </si>
   <si>
     <t>Ana Brdarić, Unčani; BRDARIĆ MILAN; Ivan Brdarić, Unčani; Ivan Brdarić, Unčani; Ivo Brdarić, Unčani; Katica Brdarić, Unačni; Marica Brdarić, Unčani; Marijan Brdarić, Unčani; Milka Brdarić, Unčani; Slavko Brdarić, Unčani</t>
   </si>
   <si>
     <t>02.07.2026. 14:12:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39472926-d28e-4ed4-b38c-18a01f4602cb</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39472926-d28e-4ed4-b38c-18a01f4602cb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6805&amp;godina=2024</t>
   </si>
   <si>
     <t>Danica Dragaš</t>
   </si>
   <si>
     <t>02.07.2026. 14:11:04</t>
@@ -9620,218 +8083,50 @@
   <si>
     <t>MARIO ČOLIĆ</t>
   </si>
   <si>
     <t>ULICA MIROSLAVA KRLEŽE 24, 44430 Hrvatska Kostajnica, Hrvatska</t>
   </si>
   <si>
     <t>24355996196</t>
   </si>
   <si>
     <t>MARIO ČOLIĆ 24355996196; stečajni vjerovnici</t>
   </si>
   <si>
     <t>02.07.2026. 13:08:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-10835/2025</t>
-[...166 lines deleted...]
-  <si>
     <t>Z-12429/2024</t>
   </si>
   <si>
     <t>Rješenje Z-12429/2024</t>
   </si>
   <si>
     <t>02.07.2026. 12:55:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f850bd2-ac0f-4015-bc4e-26d9bea941c4</t>
   </si>
   <si>
     <t>RJESENJE.pdf; RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f850bd2-ac0f-4015-bc4e-26d9bea941c4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=12429&amp;godina=2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-12429/2024</t>
   </si>
   <si>
     <t>Mile Milić</t>
@@ -9887,281 +8182,71 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8743&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-4558/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4558/2026</t>
   </si>
   <si>
     <t>Nikola Živković 74345713907</t>
   </si>
   <si>
     <t>02.07.2026. 12:50:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ea57dfa-2b97-4f2c-98f2-346096ba16e0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ea57dfa-2b97-4f2c-98f2-346096ba16e0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4558&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-9690/2025</t>
-[...103 lines deleted...]
-  <si>
     <t>Z-14103/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-14103/2025</t>
   </si>
   <si>
     <t>Nikola Begović</t>
   </si>
   <si>
     <t>02.07.2026. 12:28:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c0d8e2c7-8279-4d41-8e8f-393784110f13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c0d8e2c7-8279-4d41-8e8f-393784110f13/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=14103&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ovrv-8959/2025</t>
-[...103 lines deleted...]
-  <si>
     <t>Z-8548/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8548/2026</t>
   </si>
   <si>
     <t>RAJŠIĆ ZLATA</t>
   </si>
   <si>
     <t>02.07.2026. 10:27:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dfb6f3a2-2f6f-4e00-ab72-63b370ebd9f5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dfb6f3a2-2f6f-4e00-ab72-63b370ebd9f5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8548&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-3265/2026</t>
   </si>
   <si>
     <t>Milan Fabijanković</t>
@@ -10220,71 +8305,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6072&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-7262/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-7262/2026</t>
   </si>
   <si>
     <t>Božena Arndt</t>
   </si>
   <si>
     <t>02.07.2026. 08:04:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5304cfcb-2fa3-4331-8157-81f43bcbb052</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5304cfcb-2fa3-4331-8157-81f43bcbb052/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=7262&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pn-46/2025</t>
-[...19 lines deleted...]
-  <si>
     <t>Z-382/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-382/2026</t>
   </si>
   <si>
     <t>KUKULJ DANICA</t>
   </si>
   <si>
     <t>01.07.2026. 14:10:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/624fa8c5-5aea-445f-9b47-b33a387bd3cc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/624fa8c5-5aea-445f-9b47-b33a387bd3cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=382&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-405/2026</t>
   </si>
   <si>
     <t>Rješenje Z-406/2026</t>
@@ -10706,68 +8770,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17925&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-8851/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8851/2023</t>
   </si>
   <si>
     <t>DUŠAN MALOBABIĆ 88428809633; Mićo Malobabić; Stojan Malobabić</t>
   </si>
   <si>
     <t>01.07.2026. 10:13:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2819316a-1dc5-49d1-ab4f-4a3538bb4918</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2819316a-1dc5-49d1-ab4f-4a3538bb4918/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8851&amp;godina=2023</t>
   </si>
   <si>
-    <t>K-605/2015</t>
-[...16 lines deleted...]
-  <si>
     <t>Z-4911/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4911/2025</t>
   </si>
   <si>
     <t>Ministarstvo kulture i medija, Uprava za zaštitu kulturne baštine, Konzervatorski odjel u Sisku 37836302645; Vera Rajkovača 37497981992</t>
   </si>
   <si>
     <t>01.07.2026. 10:04:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3f6b5af-0f70-401c-8706-e2d4860dbdbe</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3f6b5af-0f70-401c-8706-e2d4860dbdbe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4911&amp;godina=2025</t>
   </si>
   <si>
     <t>Z-4912/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4912/2025</t>
@@ -10928,2288 +8974,77 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/28b9ed86-9813-4a34-9745-8ef82cc2426f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-5927/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5927/2026</t>
   </si>
   <si>
     <t>Stjepan Buić 32050915945</t>
   </si>
   <si>
     <t>01.07.2026. 07:32:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e1ad75da-85cd-48ee-8cf3-d24b49b150e2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e1ad75da-85cd-48ee-8cf3-d24b49b150e2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5927&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - ALBINO ŠIMUNOVIĆ</t>
-[...595 lines deleted...]
-  <si>
     <t>R1-39/2026</t>
   </si>
   <si>
     <t>Oglas - postupak proglašenja nestale osobe umrlom Ernest Hrvoje Seidl</t>
   </si>
   <si>
     <t>Ernest Hrvoje Seidl</t>
   </si>
   <si>
     <t>26.06.2026. 09:36:03</t>
   </si>
   <si>
     <t>28.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb5e5814-0b2d-4369-babf-d8b5115e590a</t>
   </si>
   <si>
     <t>Oglas - Ernest Hrvoje Seidl.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb5e5814-0b2d-4369-babf-d8b5115e590a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=39&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - SANJA PAVIČIĆ</t>
-[...1612 lines deleted...]
-  <si>
     <t>R1-160/2025</t>
   </si>
   <si>
     <t>OGLAS - PROGLAŠENJE NESTALE OSOBE UMRLOM - OBRADOVIĆ LJUBA</t>
   </si>
   <si>
     <t>LJUBA OBRADOVIĆ 07856313759</t>
   </si>
   <si>
     <t>12.06.2026. 13:45:29</t>
   </si>
   <si>
     <t>12.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15468e8-f6e6-4472-bc59-7bc292f3c2ca</t>
   </si>
   <si>
     <t>OGLAS - OBRADOVIĆ LJUBA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15468e8-f6e6-4472-bc59-7bc292f3c2ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=160&amp;godina=2025</t>
@@ -13223,695 +9058,80 @@
   <si>
     <t>ANTO ŠIMIĆ</t>
   </si>
   <si>
     <t>SLABINJA 115, 44430 Slabinja, Hrvatska</t>
   </si>
   <si>
     <t>75747107710</t>
   </si>
   <si>
     <t>ANTO ŠIMIĆ 75747107710; stečajni vjerovnici</t>
   </si>
   <si>
     <t>12.06.2026. 13:10:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a0a66b5-f2dc-419a-bfe4-93f79e590227</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a0a66b5-f2dc-419a-bfe4-93f79e590227/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=60&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-8221/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-274/2024</t>
   </si>
   <si>
     <t>Oglas od 09.06.2026.</t>
   </si>
   <si>
     <t>DANIJEL DUGAČ</t>
   </si>
   <si>
     <t>RADNIČKA ULICA 52 A, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
     <t>86459086568</t>
   </si>
   <si>
     <t>DANIJEL DUGAČ 86459086568; stečajnim vjerovnici</t>
   </si>
   <si>
     <t>12.06.2026. 12:47:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9190c7c0-514d-492b-aeb4-8088419120f7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9190c7c0-514d-492b-aeb4-8088419120f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=274&amp;godina=2024</t>
   </si>
   <si>
-    <t>Z-7601/2025</t>
-[...592 lines deleted...]
-  <si>
     <t>Sp-46/2026</t>
   </si>
   <si>
     <t>Oglas od 08.06.2026.</t>
   </si>
   <si>
     <t>DRAGANA ĐURIĆ</t>
   </si>
   <si>
     <t>GORNJI DOBRETIN 28, 44440 Gornji Dobretin, Hrvatska</t>
   </si>
   <si>
     <t>16926146114</t>
   </si>
   <si>
     <t>DRAGANA ĐURIĆ 16926146114; stečajni vjerovnici</t>
   </si>
   <si>
     <t>08.06.2026. 11:57:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/723a159b-18bf-4f40-8309-a4a3a75b7026</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/723a159b-18bf-4f40-8309-a4a3a75b7026/dokumenti/preuzimanje</t>
@@ -13979,176 +9199,77 @@
   <si>
     <t>MARIJA MILOJEVIĆ</t>
   </si>
   <si>
     <t>VRPOLJE BANSKO 11, 44440 Bansko Vrpolje, Hrvatska</t>
   </si>
   <si>
     <t>42289050442</t>
   </si>
   <si>
     <t>MARIJA MILOJEVIĆ 42289050442; stečajni vjerovnici</t>
   </si>
   <si>
     <t>08.06.2026. 11:51:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2715819-6bd2-41d2-83e9-7fa0f6e146e2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2715819-6bd2-41d2-83e9-7fa0f6e146e2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=58&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-7277/2026</t>
-[...13 lines deleted...]
-  <si>
     <t>O-2234/2024</t>
   </si>
   <si>
     <t>Poziv nepozbnatim nasljednicima iza pok. Marijana Pustičana</t>
   </si>
   <si>
     <t>nasljednici iza pok. Marijana Pustičana</t>
   </si>
   <si>
     <t>25.05.2026. 15:33:26</t>
   </si>
   <si>
     <t>25.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2865cb6-a45b-4ec9-bed1-478cf560d174</t>
   </si>
   <si>
     <t>Poziv nepoznatim nasljednicima iza pok. Marijana Pustičana.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2865cb6-a45b-4ec9-bed1-478cf560d174/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=2234&amp;godina=2024</t>
   </si>
   <si>
-    <t>Sp-41/2026</t>
-[...82 lines deleted...]
-  <si>
     <t>Oglas u ostavinskom postupku iza pok. Marija Pleše, O-163/2026, UPP/OS-O-23/2026</t>
   </si>
   <si>
     <t>MARIJO PLEŠE 60758796117</t>
   </si>
   <si>
     <t>08.05.2026. 10:55:50</t>
   </si>
   <si>
     <t>09.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ced67937-ef39-4952-ba9a-da613a6e72af</t>
   </si>
   <si>
     <t>oglas pok. Marijo Pleše.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ced67937-ef39-4952-ba9a-da613a6e72af/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>O-471/2026</t>
   </si>
   <si>
     <t>pok. Terezija Jelka (Stjepan) Majstorović rođ. Tolnay - POZIV NEPOZNATIM NASLJEDNICIMA</t>
@@ -14177,84 +9298,66 @@
   <si>
     <t>O-470/2026</t>
   </si>
   <si>
     <t>pok. Sofija (Stjepan) Udić - POZIV NEPOZNATIM NASLJEDNICIMA</t>
   </si>
   <si>
     <t>nepoznati nasljednici iza pok. Sofije (Stjepan) Udić</t>
   </si>
   <si>
     <t>29.04.2026. 08:19:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f0c2868-af04-44de-83aa-5dde50e5f600</t>
   </si>
   <si>
     <t>Objava oglasa e-oglasna Sofija Udić.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f0c2868-af04-44de-83aa-5dde50e5f600/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=O&amp;predmet=470&amp;godina=2026</t>
   </si>
   <si>
-    <t>oglas</t>
-[...1 lines deleted...]
-  <si>
     <t>MARICA KELIN 30654582494; Odvjetnica Melita Marić Nekić, kao  privremena skrbnica ostavine</t>
   </si>
   <si>
     <t>02.04.2026. 09:05:38</t>
   </si>
   <si>
     <t>03.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f85b326b-3a5a-46e4-b141-c4bb08d500e3</t>
   </si>
   <si>
     <t>OGLAS NN- KELIN MARICA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f85b326b-3a5a-46e4-b141-c4bb08d500e3/dokumenti/preuzimanje</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c535dff0-0f13-46b6-81fb-71ea4913a3cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>RJEŠENJE O NASLJEĐIVANJU - ISPRAVAK - O-650/2025, UPP/OS-O-115/2025</t>
   </si>
   <si>
     <t>BRANKO LAMZA 98256997438; BRUNA LAMZA 15946476765; DIANA TRATAR 42334075183</t>
   </si>
   <si>
     <t>24.06.2025. 12:15:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2546b420-1d5a-4448-997c-6c5bd08fa228</t>
   </si>
   <si>
     <t>ISPRAVAK RJEŠENJA - LAMZA BRUNA (003).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2546b420-1d5a-4448-997c-6c5bd08fa228/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-737/2024</t>
   </si>
   <si>
     <t>Rješenje od 07.04.2025.</t>
   </si>
@@ -17465,51 +12568,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N803"/>
+  <dimension ref="A1:N571"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -17522,30917 +12625,22103 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2"/>
+      <c r="D2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" t="s">
         <v>18</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>19</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>20</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C3"/>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C4"/>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="I7" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="J7" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="L7" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="M7" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="N7" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" t="s">
         <v>65</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="I9" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K9" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="N9" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I10" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K10" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L10" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="M10" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="N10" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="I11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="J11" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="L11" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="M11" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="N11" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="D12" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I12" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="J12" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K12" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="L12" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="M12" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="N12" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D13" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="I13" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="J13" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K13" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="L13" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="M13" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="N13" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="D14" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
+        <v>103</v>
+      </c>
+      <c r="I14" t="s">
+        <v>104</v>
+      </c>
+      <c r="J14" t="s">
+        <v>105</v>
+      </c>
+      <c r="K14" t="s">
+        <v>106</v>
+      </c>
+      <c r="L14" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" t="s">
+        <v>108</v>
+      </c>
+      <c r="N14" t="s">
         <v>109</v>
-      </c>
-[...16 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D15" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
+        <v>112</v>
+      </c>
+      <c r="I15" t="s">
+        <v>113</v>
+      </c>
+      <c r="J15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K15" t="s">
+        <v>114</v>
+      </c>
+      <c r="L15" t="s">
+        <v>115</v>
+      </c>
+      <c r="M15" t="s">
         <v>116</v>
       </c>
-      <c r="I15" t="s">
+      <c r="N15" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>120</v>
+      </c>
+      <c r="I16" t="s">
+        <v>121</v>
+      </c>
+      <c r="J16" t="s">
+        <v>61</v>
+      </c>
+      <c r="K16" t="s">
+        <v>122</v>
+      </c>
+      <c r="L16" t="s">
+        <v>123</v>
+      </c>
+      <c r="M16" t="s">
         <v>124</v>
       </c>
-      <c r="I16" t="s">
+      <c r="N16" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>127</v>
+      </c>
+      <c r="I17" t="s">
+        <v>128</v>
+      </c>
+      <c r="J17" t="s">
+        <v>61</v>
+      </c>
+      <c r="K17" t="s">
+        <v>129</v>
+      </c>
+      <c r="L17" t="s">
+        <v>130</v>
+      </c>
+      <c r="M17" t="s">
         <v>131</v>
       </c>
-      <c r="I17" t="s">
+      <c r="N17" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D18" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>134</v>
+      </c>
+      <c r="I18" t="s">
+        <v>135</v>
+      </c>
+      <c r="J18" t="s">
+        <v>61</v>
+      </c>
+      <c r="K18" t="s">
+        <v>136</v>
+      </c>
+      <c r="L18" t="s">
+        <v>137</v>
+      </c>
+      <c r="M18" t="s">
         <v>138</v>
       </c>
-      <c r="I18" t="s">
+      <c r="N18" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D19" t="s">
-        <v>93</v>
+        <v>141</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
+        <v>142</v>
+      </c>
+      <c r="I19" t="s">
+        <v>143</v>
+      </c>
+      <c r="J19" t="s">
+        <v>105</v>
+      </c>
+      <c r="K19" t="s">
+        <v>144</v>
+      </c>
+      <c r="L19" t="s">
         <v>145</v>
       </c>
-      <c r="I19" t="s">
+      <c r="M19" t="s">
         <v>146</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="N19" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
+        <v>149</v>
+      </c>
+      <c r="I20" t="s">
+        <v>150</v>
+      </c>
+      <c r="J20" t="s">
+        <v>61</v>
+      </c>
+      <c r="K20" t="s">
+        <v>151</v>
+      </c>
+      <c r="L20" t="s">
         <v>152</v>
       </c>
-      <c r="I20" t="s">
+      <c r="M20" t="s">
         <v>153</v>
       </c>
-      <c r="J20" t="s">
-[...2 lines deleted...]
-      <c r="K20" t="s">
+      <c r="N20" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>156</v>
+      </c>
+      <c r="I21" t="s">
+        <v>157</v>
+      </c>
+      <c r="J21" t="s">
+        <v>61</v>
+      </c>
+      <c r="K21" t="s">
+        <v>158</v>
+      </c>
+      <c r="L21" t="s">
         <v>159</v>
       </c>
-      <c r="I21" t="s">
+      <c r="M21" t="s">
         <v>160</v>
       </c>
-      <c r="J21" t="s">
-[...2 lines deleted...]
-      <c r="K21" t="s">
+      <c r="N21" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>163</v>
+      </c>
+      <c r="I22" t="s">
+        <v>164</v>
+      </c>
+      <c r="J22" t="s">
+        <v>61</v>
+      </c>
+      <c r="K22" t="s">
+        <v>165</v>
+      </c>
+      <c r="L22" t="s">
         <v>166</v>
       </c>
-      <c r="I22" t="s">
+      <c r="M22" t="s">
         <v>167</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="K22" t="s">
+      <c r="N22" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D23" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>170</v>
+      </c>
+      <c r="I23" t="s">
+        <v>171</v>
+      </c>
+      <c r="J23" t="s">
+        <v>61</v>
+      </c>
+      <c r="K23" t="s">
+        <v>172</v>
+      </c>
+      <c r="L23" t="s">
         <v>173</v>
       </c>
-      <c r="I23" t="s">
+      <c r="M23" t="s">
         <v>174</v>
       </c>
-      <c r="J23" t="s">
-[...2 lines deleted...]
-      <c r="K23" t="s">
+      <c r="N23" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D24" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
+        <v>177</v>
+      </c>
+      <c r="I24" t="s">
+        <v>178</v>
+      </c>
+      <c r="J24" t="s">
+        <v>61</v>
+      </c>
+      <c r="K24" t="s">
+        <v>179</v>
+      </c>
+      <c r="L24" t="s">
         <v>180</v>
       </c>
-      <c r="I24" t="s">
+      <c r="M24" t="s">
         <v>181</v>
       </c>
-      <c r="J24" t="s">
-[...2 lines deleted...]
-      <c r="K24" t="s">
+      <c r="N24" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
+        <v>184</v>
+      </c>
+      <c r="I25" t="s">
+        <v>185</v>
+      </c>
+      <c r="J25" t="s">
+        <v>61</v>
+      </c>
+      <c r="K25" t="s">
+        <v>186</v>
+      </c>
+      <c r="L25" t="s">
         <v>187</v>
       </c>
-      <c r="I25" t="s">
+      <c r="M25" t="s">
         <v>188</v>
       </c>
-      <c r="J25" t="s">
-[...2 lines deleted...]
-      <c r="K25" t="s">
+      <c r="N25" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
+        <v>191</v>
+      </c>
+      <c r="I26" t="s">
+        <v>192</v>
+      </c>
+      <c r="J26" t="s">
+        <v>61</v>
+      </c>
+      <c r="K26" t="s">
+        <v>193</v>
+      </c>
+      <c r="L26" t="s">
         <v>194</v>
       </c>
-      <c r="I26" t="s">
+      <c r="M26" t="s">
         <v>195</v>
       </c>
-      <c r="J26" t="s">
-[...2 lines deleted...]
-      <c r="K26" t="s">
+      <c r="N26" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
+        <v>198</v>
+      </c>
+      <c r="I27" t="s">
+        <v>199</v>
+      </c>
+      <c r="J27" t="s">
+        <v>61</v>
+      </c>
+      <c r="K27" t="s">
+        <v>200</v>
+      </c>
+      <c r="L27" t="s">
         <v>201</v>
       </c>
-      <c r="I27" t="s">
+      <c r="M27" t="s">
         <v>202</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="N27" t="s">
         <v>203</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D28" t="s">
-        <v>93</v>
+        <v>205</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
+        <v>206</v>
+      </c>
+      <c r="I28" t="s">
+        <v>207</v>
+      </c>
+      <c r="J28" t="s">
+        <v>54</v>
+      </c>
+      <c r="K28" t="s">
         <v>208</v>
       </c>
-      <c r="I28" t="s">
+      <c r="L28" t="s">
+        <v>48</v>
+      </c>
+      <c r="M28" t="s">
         <v>209</v>
       </c>
-      <c r="J28" t="s">
-[...2 lines deleted...]
-      <c r="K28" t="s">
+      <c r="N28" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
+        <v>211</v>
+      </c>
+      <c r="D29" t="s">
+        <v>212</v>
+      </c>
+      <c r="E29" t="s">
+        <v>213</v>
+      </c>
+      <c r="F29" t="s">
         <v>214</v>
       </c>
-      <c r="D29" t="s">
-[...4 lines deleted...]
-      <c r="G29"/>
+      <c r="G29" t="s">
+        <v>215</v>
+      </c>
       <c r="H29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J29" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="L29" t="s">
-        <v>218</v>
+        <v>145</v>
       </c>
       <c r="M29" t="s">
         <v>219</v>
       </c>
       <c r="N29" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>221</v>
       </c>
       <c r="D30" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G30"/>
+        <v>212</v>
+      </c>
+      <c r="E30" t="s">
+        <v>222</v>
+      </c>
+      <c r="F30" t="s">
+        <v>223</v>
+      </c>
+      <c r="G30" t="s">
+        <v>224</v>
+      </c>
       <c r="H30" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="I30" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="J30" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K30" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="L30" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M30" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="N30" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
+        <v>231</v>
+      </c>
+      <c r="D31" t="s">
+        <v>212</v>
+      </c>
+      <c r="E31" t="s">
+        <v>232</v>
+      </c>
+      <c r="F31" t="s">
+        <v>233</v>
+      </c>
+      <c r="G31" t="s">
+        <v>234</v>
+      </c>
+      <c r="H31" t="s">
+        <v>235</v>
+      </c>
+      <c r="I31" t="s">
+        <v>236</v>
+      </c>
+      <c r="J31" t="s">
+        <v>61</v>
+      </c>
+      <c r="K31" t="s">
+        <v>237</v>
+      </c>
+      <c r="L31" t="s">
         <v>228</v>
       </c>
-      <c r="D31" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M31" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="N31" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G32"/>
+        <v>212</v>
+      </c>
+      <c r="E32" t="s">
+        <v>241</v>
+      </c>
+      <c r="F32" t="s">
+        <v>242</v>
+      </c>
+      <c r="G32" t="s">
+        <v>243</v>
+      </c>
       <c r="H32" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I32" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="J32" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K32" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="L32" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="M32" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="N32" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>212</v>
+      </c>
+      <c r="E33" t="s">
+        <v>250</v>
+      </c>
+      <c r="F33" t="s">
+        <v>251</v>
+      </c>
+      <c r="G33" t="s">
+        <v>252</v>
+      </c>
       <c r="H33" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="I33" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="J33" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K33" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="L33" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="M33" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="N33" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G34"/>
+        <v>212</v>
+      </c>
+      <c r="E34" t="s">
+        <v>259</v>
+      </c>
+      <c r="F34" t="s">
+        <v>260</v>
+      </c>
+      <c r="G34" t="s">
+        <v>261</v>
+      </c>
       <c r="H34" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="I34" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="J34" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K34" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="L34" t="s">
-        <v>253</v>
+        <v>228</v>
       </c>
       <c r="M34" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="N34" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="D35" t="s">
-        <v>93</v>
+        <v>268</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="I35" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="J35" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K35" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="L35" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="M35" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="N35" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>212</v>
+      </c>
+      <c r="E36" t="s">
+        <v>276</v>
+      </c>
+      <c r="F36" t="s">
+        <v>277</v>
+      </c>
+      <c r="G36" t="s">
+        <v>278</v>
+      </c>
       <c r="H36" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="I36" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="J36" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K36" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="L36" t="s">
-        <v>267</v>
+        <v>228</v>
       </c>
       <c r="M36" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="N36" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="D37" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G37"/>
+        <v>212</v>
+      </c>
+      <c r="E37" t="s">
+        <v>285</v>
+      </c>
+      <c r="F37" t="s">
+        <v>286</v>
+      </c>
+      <c r="G37" t="s">
+        <v>287</v>
+      </c>
       <c r="H37" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="I37" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="J37" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K37" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="L37" t="s">
-        <v>274</v>
+        <v>228</v>
       </c>
       <c r="M37" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="N37" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="D38" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G38"/>
+        <v>294</v>
+      </c>
+      <c r="E38" t="s">
+        <v>295</v>
+      </c>
+      <c r="F38" t="s">
+        <v>296</v>
+      </c>
+      <c r="G38" t="s">
+        <v>297</v>
+      </c>
       <c r="H38" t="s">
-        <v>278</v>
+        <v>298</v>
       </c>
       <c r="I38" t="s">
-        <v>279</v>
+        <v>299</v>
       </c>
       <c r="J38" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K38" t="s">
-        <v>280</v>
+        <v>300</v>
       </c>
       <c r="L38" t="s">
-        <v>281</v>
+        <v>228</v>
       </c>
       <c r="M38" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
       <c r="N38" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="D39" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G39"/>
+        <v>294</v>
+      </c>
+      <c r="E39" t="s">
+        <v>304</v>
+      </c>
+      <c r="F39" t="s">
+        <v>305</v>
+      </c>
+      <c r="G39" t="s">
+        <v>306</v>
+      </c>
       <c r="H39" t="s">
-        <v>285</v>
+        <v>307</v>
       </c>
       <c r="I39" t="s">
-        <v>286</v>
+        <v>308</v>
       </c>
       <c r="J39" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K39" t="s">
-        <v>287</v>
+        <v>309</v>
       </c>
       <c r="L39" t="s">
-        <v>288</v>
+        <v>228</v>
       </c>
       <c r="M39" t="s">
-        <v>289</v>
+        <v>310</v>
       </c>
       <c r="N39" t="s">
-        <v>290</v>
+        <v>311</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>291</v>
+        <v>312</v>
       </c>
       <c r="D40" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G40"/>
+        <v>294</v>
+      </c>
+      <c r="E40" t="s">
+        <v>313</v>
+      </c>
+      <c r="F40" t="s">
+        <v>314</v>
+      </c>
+      <c r="G40" t="s">
+        <v>315</v>
+      </c>
       <c r="H40" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
       <c r="I40" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="J40" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K40" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="L40" t="s">
-        <v>295</v>
+        <v>228</v>
       </c>
       <c r="M40" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
       <c r="N40" t="s">
-        <v>297</v>
+        <v>320</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>298</v>
+        <v>321</v>
       </c>
       <c r="D41" t="s">
-        <v>41</v>
+        <v>322</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>299</v>
+        <v>323</v>
       </c>
       <c r="I41" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
       <c r="J41" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K41" t="s">
-        <v>301</v>
+        <v>325</v>
       </c>
       <c r="L41" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="M41" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="N41" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
       <c r="D42" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G42"/>
+        <v>294</v>
+      </c>
+      <c r="E42" t="s">
+        <v>330</v>
+      </c>
+      <c r="F42" t="s">
+        <v>331</v>
+      </c>
+      <c r="G42" t="s">
+        <v>332</v>
+      </c>
       <c r="H42" t="s">
-        <v>229</v>
+        <v>333</v>
       </c>
       <c r="I42" t="s">
-        <v>306</v>
+        <v>334</v>
       </c>
       <c r="J42" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K42" t="s">
-        <v>307</v>
+        <v>335</v>
       </c>
       <c r="L42" t="s">
-        <v>308</v>
+        <v>228</v>
       </c>
       <c r="M42" t="s">
-        <v>309</v>
+        <v>336</v>
       </c>
       <c r="N42" t="s">
-        <v>310</v>
+        <v>337</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>311</v>
+        <v>338</v>
       </c>
       <c r="D43" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G43"/>
+        <v>294</v>
+      </c>
+      <c r="E43" t="s">
+        <v>339</v>
+      </c>
+      <c r="F43" t="s">
+        <v>340</v>
+      </c>
+      <c r="G43" t="s">
+        <v>341</v>
+      </c>
       <c r="H43" t="s">
-        <v>312</v>
+        <v>342</v>
       </c>
       <c r="I43" t="s">
-        <v>313</v>
+        <v>343</v>
       </c>
       <c r="J43" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K43" t="s">
-        <v>314</v>
+        <v>344</v>
       </c>
       <c r="L43" t="s">
-        <v>315</v>
+        <v>228</v>
       </c>
       <c r="M43" t="s">
-        <v>316</v>
+        <v>345</v>
       </c>
       <c r="N43" t="s">
-        <v>317</v>
+        <v>346</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>318</v>
+        <v>347</v>
       </c>
       <c r="D44" t="s">
-        <v>41</v>
+        <v>348</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>319</v>
+        <v>349</v>
       </c>
       <c r="I44" t="s">
-        <v>320</v>
+        <v>350</v>
       </c>
       <c r="J44" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K44" t="s">
-        <v>321</v>
+        <v>351</v>
       </c>
       <c r="L44" t="s">
-        <v>322</v>
+        <v>352</v>
       </c>
       <c r="M44" t="s">
-        <v>323</v>
+        <v>353</v>
       </c>
       <c r="N44" t="s">
-        <v>324</v>
+        <v>354</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>325</v>
+        <v>355</v>
       </c>
       <c r="D45" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G45"/>
+        <v>294</v>
+      </c>
+      <c r="E45" t="s">
+        <v>356</v>
+      </c>
+      <c r="F45" t="s">
+        <v>357</v>
+      </c>
+      <c r="G45" t="s">
+        <v>358</v>
+      </c>
       <c r="H45" t="s">
-        <v>326</v>
+        <v>359</v>
       </c>
       <c r="I45" t="s">
-        <v>327</v>
+        <v>360</v>
       </c>
       <c r="J45" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K45" t="s">
-        <v>328</v>
+        <v>361</v>
       </c>
       <c r="L45" t="s">
-        <v>329</v>
+        <v>228</v>
       </c>
       <c r="M45" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
       <c r="N45" t="s">
-        <v>331</v>
+        <v>363</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>332</v>
+        <v>364</v>
       </c>
       <c r="D46" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G46"/>
+        <v>294</v>
+      </c>
+      <c r="E46" t="s">
+        <v>365</v>
+      </c>
+      <c r="F46" t="s">
+        <v>366</v>
+      </c>
+      <c r="G46" t="s">
+        <v>367</v>
+      </c>
       <c r="H46" t="s">
-        <v>333</v>
+        <v>368</v>
       </c>
       <c r="I46" t="s">
-        <v>334</v>
+        <v>369</v>
       </c>
       <c r="J46" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K46" t="s">
-        <v>335</v>
+        <v>370</v>
       </c>
       <c r="L46" t="s">
-        <v>336</v>
+        <v>228</v>
       </c>
       <c r="M46" t="s">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="N46" t="s">
-        <v>338</v>
+        <v>372</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>339</v>
+        <v>373</v>
       </c>
       <c r="D47" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G47"/>
+        <v>294</v>
+      </c>
+      <c r="E47" t="s">
+        <v>374</v>
+      </c>
+      <c r="F47" t="s">
+        <v>375</v>
+      </c>
+      <c r="G47" t="s">
+        <v>376</v>
+      </c>
       <c r="H47" t="s">
-        <v>340</v>
+        <v>377</v>
       </c>
       <c r="I47" t="s">
-        <v>341</v>
+        <v>378</v>
       </c>
       <c r="J47" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K47" t="s">
-        <v>342</v>
+        <v>379</v>
       </c>
       <c r="L47" t="s">
-        <v>343</v>
+        <v>228</v>
       </c>
       <c r="M47" t="s">
-        <v>344</v>
+        <v>380</v>
       </c>
       <c r="N47" t="s">
-        <v>345</v>
+        <v>381</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>346</v>
+        <v>382</v>
       </c>
       <c r="D48" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G48"/>
+        <v>294</v>
+      </c>
+      <c r="E48" t="s">
+        <v>383</v>
+      </c>
+      <c r="F48" t="s">
+        <v>384</v>
+      </c>
+      <c r="G48" t="s">
+        <v>385</v>
+      </c>
       <c r="H48" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="I48" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
       <c r="J48" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K48" t="s">
-        <v>349</v>
+        <v>388</v>
       </c>
       <c r="L48" t="s">
-        <v>350</v>
+        <v>228</v>
       </c>
       <c r="M48" t="s">
-        <v>351</v>
+        <v>389</v>
       </c>
       <c r="N48" t="s">
-        <v>352</v>
+        <v>390</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>353</v>
+        <v>391</v>
       </c>
       <c r="D49" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G49"/>
+        <v>294</v>
+      </c>
+      <c r="E49" t="s">
+        <v>392</v>
+      </c>
+      <c r="F49" t="s">
+        <v>393</v>
+      </c>
+      <c r="G49" t="s">
+        <v>394</v>
+      </c>
       <c r="H49" t="s">
-        <v>354</v>
+        <v>395</v>
       </c>
       <c r="I49" t="s">
-        <v>355</v>
+        <v>396</v>
       </c>
       <c r="J49" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K49" t="s">
-        <v>356</v>
+        <v>397</v>
       </c>
       <c r="L49" t="s">
-        <v>357</v>
+        <v>398</v>
       </c>
       <c r="M49" t="s">
-        <v>358</v>
+        <v>399</v>
       </c>
       <c r="N49" t="s">
-        <v>359</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>360</v>
+        <v>401</v>
       </c>
       <c r="D50" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G50"/>
+        <v>294</v>
+      </c>
+      <c r="E50" t="s">
+        <v>402</v>
+      </c>
+      <c r="F50" t="s">
+        <v>403</v>
+      </c>
+      <c r="G50" t="s">
+        <v>404</v>
+      </c>
       <c r="H50" t="s">
-        <v>361</v>
+        <v>405</v>
       </c>
       <c r="I50" t="s">
-        <v>362</v>
+        <v>406</v>
       </c>
       <c r="J50" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K50" t="s">
-        <v>363</v>
+        <v>407</v>
       </c>
       <c r="L50" t="s">
-        <v>364</v>
+        <v>228</v>
       </c>
       <c r="M50" t="s">
-        <v>365</v>
+        <v>408</v>
       </c>
       <c r="N50" t="s">
-        <v>366</v>
+        <v>409</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>367</v>
+        <v>410</v>
       </c>
       <c r="D51" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G51"/>
+        <v>294</v>
+      </c>
+      <c r="E51" t="s">
+        <v>411</v>
+      </c>
+      <c r="F51" t="s">
+        <v>412</v>
+      </c>
+      <c r="G51" t="s">
+        <v>413</v>
+      </c>
       <c r="H51" t="s">
-        <v>368</v>
+        <v>414</v>
       </c>
       <c r="I51" t="s">
-        <v>369</v>
+        <v>415</v>
       </c>
       <c r="J51" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K51" t="s">
-        <v>370</v>
+        <v>416</v>
       </c>
       <c r="L51" t="s">
-        <v>371</v>
+        <v>228</v>
       </c>
       <c r="M51" t="s">
-        <v>372</v>
+        <v>417</v>
       </c>
       <c r="N51" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>374</v>
+        <v>419</v>
       </c>
       <c r="D52" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G52"/>
+        <v>294</v>
+      </c>
+      <c r="E52" t="s">
+        <v>420</v>
+      </c>
+      <c r="F52" t="s">
+        <v>421</v>
+      </c>
+      <c r="G52" t="s">
+        <v>422</v>
+      </c>
       <c r="H52" t="s">
-        <v>375</v>
+        <v>423</v>
       </c>
       <c r="I52" t="s">
-        <v>376</v>
+        <v>424</v>
       </c>
       <c r="J52" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K52" t="s">
-        <v>377</v>
+        <v>425</v>
       </c>
       <c r="L52" t="s">
-        <v>378</v>
+        <v>228</v>
       </c>
       <c r="M52" t="s">
-        <v>379</v>
+        <v>426</v>
       </c>
       <c r="N52" t="s">
-        <v>380</v>
+        <v>427</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>381</v>
+        <v>428</v>
       </c>
       <c r="D53" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G53"/>
+        <v>294</v>
+      </c>
+      <c r="E53" t="s">
+        <v>429</v>
+      </c>
+      <c r="F53" t="s">
+        <v>430</v>
+      </c>
+      <c r="G53" t="s">
+        <v>431</v>
+      </c>
       <c r="H53" t="s">
-        <v>382</v>
+        <v>432</v>
       </c>
       <c r="I53" t="s">
-        <v>383</v>
+        <v>433</v>
       </c>
       <c r="J53" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K53" t="s">
-        <v>384</v>
+        <v>434</v>
       </c>
       <c r="L53" t="s">
-        <v>385</v>
+        <v>228</v>
       </c>
       <c r="M53" t="s">
-        <v>386</v>
+        <v>435</v>
       </c>
       <c r="N53" t="s">
-        <v>387</v>
+        <v>436</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>388</v>
+        <v>437</v>
       </c>
       <c r="D54" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G54"/>
+        <v>294</v>
+      </c>
+      <c r="E54" t="s">
+        <v>438</v>
+      </c>
+      <c r="F54" t="s">
+        <v>439</v>
+      </c>
+      <c r="G54" t="s">
+        <v>440</v>
+      </c>
       <c r="H54" t="s">
-        <v>389</v>
+        <v>441</v>
       </c>
       <c r="I54" t="s">
-        <v>390</v>
+        <v>442</v>
       </c>
       <c r="J54" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K54" t="s">
-        <v>391</v>
+        <v>443</v>
       </c>
       <c r="L54" t="s">
-        <v>392</v>
+        <v>228</v>
       </c>
       <c r="M54" t="s">
-        <v>393</v>
+        <v>444</v>
       </c>
       <c r="N54" t="s">
-        <v>394</v>
+        <v>445</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>395</v>
+        <v>446</v>
       </c>
       <c r="D55" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G55"/>
+        <v>294</v>
+      </c>
+      <c r="E55" t="s">
+        <v>447</v>
+      </c>
+      <c r="F55" t="s">
+        <v>448</v>
+      </c>
+      <c r="G55" t="s">
+        <v>449</v>
+      </c>
       <c r="H55" t="s">
-        <v>396</v>
+        <v>450</v>
       </c>
       <c r="I55" t="s">
-        <v>397</v>
+        <v>451</v>
       </c>
       <c r="J55" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K55" t="s">
-        <v>398</v>
+        <v>452</v>
       </c>
       <c r="L55" t="s">
-        <v>399</v>
+        <v>228</v>
       </c>
       <c r="M55" t="s">
-        <v>400</v>
+        <v>453</v>
       </c>
       <c r="N55" t="s">
-        <v>401</v>
+        <v>454</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>402</v>
+        <v>455</v>
       </c>
       <c r="D56" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G56"/>
+        <v>294</v>
+      </c>
+      <c r="E56" t="s">
+        <v>456</v>
+      </c>
+      <c r="F56" t="s">
+        <v>457</v>
+      </c>
+      <c r="G56" t="s">
+        <v>458</v>
+      </c>
       <c r="H56" t="s">
-        <v>403</v>
+        <v>459</v>
       </c>
       <c r="I56" t="s">
-        <v>404</v>
+        <v>460</v>
       </c>
       <c r="J56" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K56" t="s">
-        <v>405</v>
+        <v>461</v>
       </c>
       <c r="L56" t="s">
-        <v>406</v>
+        <v>228</v>
       </c>
       <c r="M56" t="s">
-        <v>407</v>
+        <v>462</v>
       </c>
       <c r="N56" t="s">
-        <v>408</v>
+        <v>463</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>409</v>
+        <v>464</v>
       </c>
       <c r="D57" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G57"/>
+        <v>294</v>
+      </c>
+      <c r="E57" t="s">
+        <v>465</v>
+      </c>
+      <c r="F57" t="s">
+        <v>466</v>
+      </c>
+      <c r="G57" t="s">
+        <v>467</v>
+      </c>
       <c r="H57" t="s">
-        <v>410</v>
+        <v>468</v>
       </c>
       <c r="I57" t="s">
-        <v>411</v>
+        <v>469</v>
       </c>
       <c r="J57" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K57" t="s">
-        <v>412</v>
+        <v>470</v>
       </c>
       <c r="L57" t="s">
-        <v>413</v>
+        <v>228</v>
       </c>
       <c r="M57" t="s">
-        <v>414</v>
+        <v>471</v>
       </c>
       <c r="N57" t="s">
-        <v>415</v>
+        <v>472</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>416</v>
+        <v>473</v>
       </c>
       <c r="D58" t="s">
-        <v>417</v>
-[...3 lines deleted...]
-      <c r="G58"/>
+        <v>474</v>
+      </c>
+      <c r="E58" t="s">
+        <v>475</v>
+      </c>
+      <c r="F58" t="s">
+        <v>476</v>
+      </c>
+      <c r="G58" t="s">
+        <v>477</v>
+      </c>
       <c r="H58" t="s">
-        <v>418</v>
+        <v>478</v>
       </c>
       <c r="I58" t="s">
-        <v>419</v>
+        <v>479</v>
       </c>
       <c r="J58" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="K58" t="s">
-        <v>420</v>
+        <v>480</v>
       </c>
       <c r="L58" t="s">
-        <v>421</v>
+        <v>228</v>
       </c>
       <c r="M58" t="s">
-        <v>422</v>
+        <v>481</v>
       </c>
       <c r="N58" t="s">
-        <v>423</v>
+        <v>482</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>424</v>
+        <v>483</v>
       </c>
       <c r="D59" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G59"/>
+        <v>294</v>
+      </c>
+      <c r="E59" t="s">
+        <v>484</v>
+      </c>
+      <c r="F59" t="s">
+        <v>485</v>
+      </c>
+      <c r="G59" t="s">
+        <v>486</v>
+      </c>
       <c r="H59" t="s">
-        <v>425</v>
+        <v>487</v>
       </c>
       <c r="I59" t="s">
-        <v>426</v>
+        <v>488</v>
       </c>
       <c r="J59" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K59" t="s">
-        <v>427</v>
+        <v>489</v>
       </c>
       <c r="L59" t="s">
-        <v>428</v>
+        <v>228</v>
       </c>
       <c r="M59" t="s">
-        <v>429</v>
+        <v>490</v>
       </c>
       <c r="N59" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>431</v>
+        <v>492</v>
       </c>
       <c r="D60" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G60"/>
+        <v>294</v>
+      </c>
+      <c r="E60" t="s">
+        <v>493</v>
+      </c>
+      <c r="F60" t="s">
+        <v>494</v>
+      </c>
+      <c r="G60" t="s">
+        <v>495</v>
+      </c>
       <c r="H60" t="s">
-        <v>432</v>
+        <v>496</v>
       </c>
       <c r="I60" t="s">
-        <v>433</v>
+        <v>497</v>
       </c>
       <c r="J60" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K60" t="s">
-        <v>434</v>
+        <v>498</v>
       </c>
       <c r="L60" t="s">
-        <v>435</v>
+        <v>228</v>
       </c>
       <c r="M60" t="s">
-        <v>436</v>
+        <v>499</v>
       </c>
       <c r="N60" t="s">
-        <v>437</v>
+        <v>500</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>438</v>
+        <v>501</v>
       </c>
       <c r="D61" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G61"/>
+        <v>294</v>
+      </c>
+      <c r="E61" t="s">
+        <v>502</v>
+      </c>
+      <c r="F61" t="s">
+        <v>503</v>
+      </c>
+      <c r="G61" t="s">
+        <v>504</v>
+      </c>
       <c r="H61" t="s">
-        <v>439</v>
+        <v>505</v>
       </c>
       <c r="I61" t="s">
-        <v>440</v>
+        <v>506</v>
       </c>
       <c r="J61" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K61" t="s">
-        <v>441</v>
+        <v>507</v>
       </c>
       <c r="L61" t="s">
-        <v>442</v>
+        <v>228</v>
       </c>
       <c r="M61" t="s">
-        <v>443</v>
+        <v>508</v>
       </c>
       <c r="N61" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>445</v>
+        <v>510</v>
       </c>
       <c r="D62" t="s">
-        <v>41</v>
+        <v>511</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>446</v>
+        <v>512</v>
       </c>
       <c r="I62" t="s">
-        <v>447</v>
+        <v>513</v>
       </c>
       <c r="J62" t="s">
-        <v>44</v>
+        <v>514</v>
       </c>
       <c r="K62" t="s">
-        <v>448</v>
+        <v>515</v>
       </c>
       <c r="L62" t="s">
-        <v>449</v>
+        <v>48</v>
       </c>
       <c r="M62" t="s">
-        <v>450</v>
+        <v>516</v>
       </c>
       <c r="N62" t="s">
-        <v>451</v>
+        <v>517</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>452</v>
+        <v>518</v>
       </c>
       <c r="D63" t="s">
-        <v>41</v>
+        <v>519</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>453</v>
+        <v>520</v>
       </c>
       <c r="I63" t="s">
-        <v>454</v>
+        <v>521</v>
       </c>
       <c r="J63" t="s">
-        <v>44</v>
+        <v>522</v>
       </c>
       <c r="K63" t="s">
-        <v>455</v>
+        <v>523</v>
       </c>
       <c r="L63" t="s">
-        <v>456</v>
+        <v>524</v>
       </c>
       <c r="M63" t="s">
-        <v>457</v>
+        <v>525</v>
       </c>
       <c r="N63" t="s">
-        <v>458</v>
+        <v>526</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>459</v>
+        <v>527</v>
       </c>
       <c r="D64" t="s">
-        <v>41</v>
+        <v>528</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>460</v>
+        <v>529</v>
       </c>
       <c r="I64" t="s">
-        <v>461</v>
+        <v>530</v>
       </c>
       <c r="J64" t="s">
-        <v>44</v>
+        <v>522</v>
       </c>
       <c r="K64" t="s">
-        <v>462</v>
+        <v>531</v>
       </c>
       <c r="L64" t="s">
-        <v>463</v>
+        <v>532</v>
       </c>
       <c r="M64" t="s">
-        <v>464</v>
+        <v>533</v>
       </c>
       <c r="N64" t="s">
-        <v>465</v>
+        <v>534</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>466</v>
+        <v>535</v>
       </c>
       <c r="D65" t="s">
-        <v>41</v>
+        <v>536</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>467</v>
+        <v>537</v>
       </c>
       <c r="I65" t="s">
-        <v>468</v>
+        <v>538</v>
       </c>
       <c r="J65" t="s">
-        <v>44</v>
+        <v>522</v>
       </c>
       <c r="K65" t="s">
-        <v>469</v>
+        <v>539</v>
       </c>
       <c r="L65" t="s">
-        <v>470</v>
+        <v>540</v>
       </c>
       <c r="M65" t="s">
-        <v>471</v>
+        <v>541</v>
       </c>
       <c r="N65" t="s">
-        <v>472</v>
+        <v>542</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>473</v>
+        <v>543</v>
       </c>
       <c r="D66" t="s">
-        <v>41</v>
+        <v>544</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>474</v>
+        <v>545</v>
       </c>
       <c r="I66" t="s">
-        <v>475</v>
+        <v>546</v>
       </c>
       <c r="J66" t="s">
-        <v>44</v>
+        <v>522</v>
       </c>
       <c r="K66" t="s">
-        <v>476</v>
+        <v>547</v>
       </c>
       <c r="L66" t="s">
-        <v>477</v>
+        <v>548</v>
       </c>
       <c r="M66" t="s">
-        <v>478</v>
+        <v>549</v>
       </c>
       <c r="N66" t="s">
-        <v>479</v>
+        <v>550</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>480</v>
+        <v>551</v>
       </c>
       <c r="D67" t="s">
-        <v>481</v>
+        <v>552</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>482</v>
+        <v>553</v>
       </c>
       <c r="I67" t="s">
-        <v>483</v>
+        <v>554</v>
       </c>
       <c r="J67" t="s">
-        <v>29</v>
+        <v>522</v>
       </c>
       <c r="K67" t="s">
-        <v>484</v>
+        <v>555</v>
       </c>
       <c r="L67" t="s">
-        <v>31</v>
+        <v>556</v>
       </c>
       <c r="M67" t="s">
-        <v>485</v>
+        <v>557</v>
       </c>
       <c r="N67" t="s">
-        <v>486</v>
+        <v>558</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>487</v>
+        <v>559</v>
       </c>
       <c r="D68" t="s">
-        <v>488</v>
+        <v>560</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>482</v>
+        <v>561</v>
       </c>
       <c r="I68" t="s">
-        <v>489</v>
+        <v>562</v>
       </c>
       <c r="J68" t="s">
-        <v>29</v>
+        <v>522</v>
       </c>
       <c r="K68" t="s">
-        <v>490</v>
+        <v>563</v>
       </c>
       <c r="L68" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="M68" t="s">
-        <v>491</v>
+        <v>564</v>
       </c>
       <c r="N68" t="s">
-        <v>492</v>
+        <v>565</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>493</v>
+        <v>559</v>
       </c>
       <c r="D69" t="s">
-        <v>494</v>
+        <v>560</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>495</v>
+        <v>566</v>
       </c>
       <c r="I69" t="s">
-        <v>496</v>
+        <v>567</v>
       </c>
       <c r="J69" t="s">
-        <v>29</v>
+        <v>522</v>
       </c>
       <c r="K69" t="s">
-        <v>497</v>
+        <v>568</v>
       </c>
       <c r="L69" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="M69" t="s">
-        <v>498</v>
+        <v>569</v>
       </c>
       <c r="N69" t="s">
-        <v>499</v>
+        <v>565</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>500</v>
+        <v>570</v>
       </c>
       <c r="D70" t="s">
-        <v>501</v>
+        <v>571</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>502</v>
+        <v>572</v>
       </c>
       <c r="I70" t="s">
-        <v>503</v>
+        <v>573</v>
       </c>
       <c r="J70" t="s">
-        <v>29</v>
+        <v>522</v>
       </c>
       <c r="K70" t="s">
-        <v>504</v>
+        <v>574</v>
       </c>
       <c r="L70" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="M70" t="s">
-        <v>505</v>
+        <v>575</v>
       </c>
       <c r="N70" t="s">
-        <v>506</v>
+        <v>576</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>507</v>
+        <v>577</v>
       </c>
       <c r="D71" t="s">
-        <v>508</v>
+        <v>578</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>509</v>
+        <v>579</v>
       </c>
       <c r="I71" t="s">
-        <v>510</v>
+        <v>580</v>
       </c>
       <c r="J71" t="s">
-        <v>29</v>
+        <v>522</v>
       </c>
       <c r="K71" t="s">
-        <v>511</v>
+        <v>581</v>
       </c>
       <c r="L71" t="s">
-        <v>31</v>
+        <v>582</v>
       </c>
       <c r="M71" t="s">
-        <v>512</v>
+        <v>583</v>
       </c>
       <c r="N71" t="s">
-        <v>513</v>
+        <v>584</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
-      <c r="C72"/>
+      <c r="C72" t="s">
+        <v>577</v>
+      </c>
       <c r="D72" t="s">
-        <v>515</v>
+        <v>578</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>516</v>
+        <v>585</v>
       </c>
       <c r="I72" t="s">
-        <v>517</v>
+        <v>586</v>
       </c>
       <c r="J72" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="K72" t="s">
-        <v>519</v>
+        <v>587</v>
       </c>
       <c r="L72" t="s">
-        <v>520</v>
+        <v>582</v>
       </c>
       <c r="M72" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="N72"/>
+        <v>588</v>
+      </c>
+      <c r="N72" t="s">
+        <v>584</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
-      <c r="C73"/>
+      <c r="C73" t="s">
+        <v>589</v>
+      </c>
       <c r="D73" t="s">
-        <v>522</v>
+        <v>590</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>523</v>
+        <v>591</v>
       </c>
       <c r="I73" t="s">
-        <v>524</v>
+        <v>592</v>
       </c>
       <c r="J73" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="K73" t="s">
-        <v>525</v>
+        <v>593</v>
       </c>
       <c r="L73" t="s">
-        <v>526</v>
+        <v>594</v>
       </c>
       <c r="M73" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="N73"/>
+        <v>595</v>
+      </c>
+      <c r="N73" t="s">
+        <v>596</v>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>528</v>
+        <v>597</v>
       </c>
       <c r="D74" t="s">
-        <v>529</v>
+        <v>598</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>530</v>
+        <v>599</v>
       </c>
       <c r="I74" t="s">
-        <v>531</v>
+        <v>600</v>
       </c>
       <c r="J74" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="K74" t="s">
-        <v>533</v>
+        <v>601</v>
       </c>
       <c r="L74" t="s">
-        <v>534</v>
+        <v>602</v>
       </c>
       <c r="M74" t="s">
-        <v>535</v>
+        <v>603</v>
       </c>
       <c r="N74" t="s">
-        <v>536</v>
+        <v>604</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>537</v>
+        <v>605</v>
       </c>
       <c r="D75" t="s">
-        <v>529</v>
+        <v>606</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>538</v>
+        <v>607</v>
       </c>
       <c r="I75" t="s">
-        <v>539</v>
+        <v>608</v>
       </c>
       <c r="J75" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="K75" t="s">
-        <v>540</v>
+        <v>609</v>
       </c>
       <c r="L75" t="s">
-        <v>541</v>
+        <v>610</v>
       </c>
       <c r="M75" t="s">
-        <v>542</v>
+        <v>611</v>
       </c>
       <c r="N75" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="D76" t="s">
-        <v>529</v>
+        <v>614</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>545</v>
+        <v>615</v>
       </c>
       <c r="I76" t="s">
-        <v>546</v>
+        <v>616</v>
       </c>
       <c r="J76" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="K76" t="s">
-        <v>547</v>
+        <v>617</v>
       </c>
       <c r="L76" t="s">
-        <v>548</v>
+        <v>272</v>
       </c>
       <c r="M76" t="s">
-        <v>549</v>
+        <v>618</v>
       </c>
       <c r="N76" t="s">
-        <v>550</v>
+        <v>619</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>551</v>
+        <v>613</v>
       </c>
       <c r="D77" t="s">
-        <v>529</v>
+        <v>614</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>552</v>
+        <v>620</v>
       </c>
       <c r="I77" t="s">
-        <v>553</v>
+        <v>621</v>
       </c>
       <c r="J77" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="K77" t="s">
-        <v>554</v>
+        <v>622</v>
       </c>
       <c r="L77" t="s">
-        <v>555</v>
+        <v>272</v>
       </c>
       <c r="M77" t="s">
-        <v>556</v>
+        <v>623</v>
       </c>
       <c r="N77" t="s">
-        <v>557</v>
+        <v>619</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>558</v>
+        <v>624</v>
       </c>
       <c r="D78" t="s">
-        <v>529</v>
+        <v>625</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>410</v>
+        <v>626</v>
       </c>
       <c r="I78" t="s">
-        <v>559</v>
+        <v>627</v>
       </c>
       <c r="J78" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="K78" t="s">
-        <v>560</v>
+        <v>628</v>
       </c>
       <c r="L78" t="s">
-        <v>561</v>
+        <v>629</v>
       </c>
       <c r="M78" t="s">
-        <v>562</v>
+        <v>630</v>
       </c>
       <c r="N78" t="s">
-        <v>563</v>
+        <v>631</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>564</v>
+        <v>632</v>
       </c>
       <c r="D79" t="s">
-        <v>529</v>
+        <v>633</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>565</v>
+        <v>634</v>
       </c>
       <c r="I79" t="s">
-        <v>566</v>
+        <v>635</v>
       </c>
       <c r="J79" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="K79" t="s">
-        <v>567</v>
+        <v>636</v>
       </c>
       <c r="L79" t="s">
-        <v>568</v>
+        <v>637</v>
       </c>
       <c r="M79" t="s">
-        <v>569</v>
+        <v>638</v>
       </c>
       <c r="N79" t="s">
-        <v>570</v>
+        <v>639</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>571</v>
+        <v>640</v>
       </c>
       <c r="D80" t="s">
-        <v>529</v>
+        <v>641</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>572</v>
+        <v>642</v>
       </c>
       <c r="I80" t="s">
-        <v>573</v>
+        <v>643</v>
       </c>
       <c r="J80" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="K80" t="s">
-        <v>574</v>
+        <v>644</v>
       </c>
       <c r="L80" t="s">
-        <v>575</v>
+        <v>645</v>
       </c>
       <c r="M80" t="s">
-        <v>576</v>
+        <v>646</v>
       </c>
       <c r="N80" t="s">
-        <v>577</v>
+        <v>647</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>578</v>
+        <v>648</v>
       </c>
       <c r="D81" t="s">
-        <v>529</v>
+        <v>649</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>579</v>
+        <v>650</v>
       </c>
       <c r="I81" t="s">
-        <v>580</v>
+        <v>651</v>
       </c>
       <c r="J81" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="K81" t="s">
-        <v>581</v>
+        <v>652</v>
       </c>
       <c r="L81" t="s">
-        <v>582</v>
+        <v>653</v>
       </c>
       <c r="M81" t="s">
-        <v>583</v>
+        <v>654</v>
       </c>
       <c r="N81" t="s">
-        <v>584</v>
+        <v>655</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>585</v>
+        <v>656</v>
       </c>
       <c r="D82" t="s">
-        <v>586</v>
+        <v>87</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>587</v>
+        <v>657</v>
       </c>
       <c r="I82" t="s">
-        <v>588</v>
+        <v>658</v>
       </c>
       <c r="J82" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="K82" t="s">
-        <v>589</v>
+        <v>659</v>
       </c>
       <c r="L82" t="s">
-        <v>590</v>
+        <v>660</v>
       </c>
       <c r="M82" t="s">
-        <v>591</v>
+        <v>661</v>
       </c>
       <c r="N82" t="s">
-        <v>592</v>
+        <v>662</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>593</v>
+        <v>663</v>
       </c>
       <c r="D83" t="s">
-        <v>586</v>
+        <v>87</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>594</v>
+        <v>664</v>
       </c>
       <c r="I83" t="s">
-        <v>595</v>
+        <v>665</v>
       </c>
       <c r="J83" t="s">
-        <v>532</v>
+        <v>61</v>
       </c>
       <c r="K83" t="s">
-        <v>596</v>
+        <v>666</v>
       </c>
       <c r="L83" t="s">
-        <v>590</v>
+        <v>667</v>
       </c>
       <c r="M83" t="s">
-        <v>597</v>
+        <v>668</v>
       </c>
       <c r="N83" t="s">
-        <v>598</v>
+        <v>669</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>599</v>
+        <v>670</v>
       </c>
       <c r="D84" t="s">
-        <v>600</v>
+        <v>87</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>601</v>
+        <v>671</v>
       </c>
       <c r="I84" t="s">
-        <v>602</v>
+        <v>672</v>
       </c>
       <c r="J84" t="s">
-        <v>532</v>
+        <v>61</v>
       </c>
       <c r="K84" t="s">
-        <v>603</v>
+        <v>673</v>
       </c>
       <c r="L84" t="s">
-        <v>604</v>
+        <v>674</v>
       </c>
       <c r="M84" t="s">
-        <v>605</v>
+        <v>675</v>
       </c>
       <c r="N84" t="s">
-        <v>606</v>
+        <v>676</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>599</v>
+        <v>677</v>
       </c>
       <c r="D85" t="s">
-        <v>600</v>
+        <v>87</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>607</v>
+        <v>678</v>
       </c>
       <c r="I85" t="s">
-        <v>608</v>
+        <v>679</v>
       </c>
       <c r="J85" t="s">
-        <v>532</v>
+        <v>61</v>
       </c>
       <c r="K85" t="s">
-        <v>609</v>
+        <v>680</v>
       </c>
       <c r="L85" t="s">
-        <v>604</v>
+        <v>681</v>
       </c>
       <c r="M85" t="s">
-        <v>610</v>
+        <v>682</v>
       </c>
       <c r="N85" t="s">
-        <v>606</v>
+        <v>683</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>599</v>
+        <v>684</v>
       </c>
       <c r="D86" t="s">
-        <v>600</v>
+        <v>87</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>611</v>
+        <v>685</v>
       </c>
       <c r="I86" t="s">
-        <v>612</v>
+        <v>686</v>
       </c>
       <c r="J86" t="s">
-        <v>532</v>
+        <v>61</v>
       </c>
       <c r="K86" t="s">
-        <v>613</v>
+        <v>687</v>
       </c>
       <c r="L86" t="s">
-        <v>604</v>
+        <v>688</v>
       </c>
       <c r="M86" t="s">
-        <v>614</v>
+        <v>689</v>
       </c>
       <c r="N86" t="s">
-        <v>606</v>
+        <v>690</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>615</v>
+        <v>691</v>
       </c>
       <c r="D87" t="s">
-        <v>616</v>
+        <v>87</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>617</v>
+        <v>692</v>
       </c>
       <c r="I87" t="s">
-        <v>618</v>
+        <v>693</v>
       </c>
       <c r="J87" t="s">
-        <v>619</v>
+        <v>61</v>
       </c>
       <c r="K87" t="s">
-        <v>620</v>
+        <v>694</v>
       </c>
       <c r="L87" t="s">
-        <v>621</v>
+        <v>695</v>
       </c>
       <c r="M87" t="s">
-        <v>622</v>
+        <v>696</v>
       </c>
       <c r="N87" t="s">
-        <v>623</v>
+        <v>697</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>624</v>
+        <v>698</v>
       </c>
       <c r="D88" t="s">
-        <v>529</v>
+        <v>87</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>625</v>
+        <v>699</v>
       </c>
       <c r="I88" t="s">
-        <v>626</v>
+        <v>700</v>
       </c>
       <c r="J88" t="s">
-        <v>532</v>
+        <v>61</v>
       </c>
       <c r="K88" t="s">
-        <v>627</v>
+        <v>701</v>
       </c>
       <c r="L88" t="s">
-        <v>628</v>
+        <v>702</v>
       </c>
       <c r="M88" t="s">
-        <v>629</v>
+        <v>703</v>
       </c>
       <c r="N88" t="s">
-        <v>630</v>
+        <v>704</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>631</v>
+        <v>705</v>
       </c>
       <c r="D89" t="s">
-        <v>632</v>
+        <v>87</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>633</v>
+        <v>706</v>
       </c>
       <c r="I89" t="s">
-        <v>634</v>
+        <v>707</v>
       </c>
       <c r="J89" t="s">
-        <v>619</v>
+        <v>61</v>
       </c>
       <c r="K89" t="s">
-        <v>635</v>
+        <v>708</v>
       </c>
       <c r="L89" t="s">
-        <v>31</v>
+        <v>709</v>
       </c>
       <c r="M89" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="N89" t="s">
-        <v>637</v>
+        <v>711</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>638</v>
+        <v>712</v>
       </c>
       <c r="D90" t="s">
-        <v>639</v>
+        <v>87</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>640</v>
+        <v>713</v>
       </c>
       <c r="I90" t="s">
-        <v>641</v>
+        <v>714</v>
       </c>
       <c r="J90" t="s">
-        <v>532</v>
+        <v>61</v>
       </c>
       <c r="K90" t="s">
-        <v>642</v>
+        <v>715</v>
       </c>
       <c r="L90" t="s">
-        <v>643</v>
+        <v>716</v>
       </c>
       <c r="M90" t="s">
-        <v>644</v>
+        <v>717</v>
       </c>
       <c r="N90" t="s">
-        <v>645</v>
+        <v>718</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>646</v>
+        <v>719</v>
       </c>
       <c r="D91" t="s">
-        <v>647</v>
+        <v>87</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>648</v>
+        <v>720</v>
       </c>
       <c r="I91" t="s">
-        <v>649</v>
+        <v>721</v>
       </c>
       <c r="J91" t="s">
-        <v>619</v>
+        <v>61</v>
       </c>
       <c r="K91" t="s">
-        <v>650</v>
+        <v>722</v>
       </c>
       <c r="L91" t="s">
-        <v>621</v>
+        <v>723</v>
       </c>
       <c r="M91" t="s">
-        <v>651</v>
+        <v>724</v>
       </c>
       <c r="N91" t="s">
-        <v>652</v>
+        <v>725</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>653</v>
+        <v>726</v>
       </c>
       <c r="D92" t="s">
-        <v>654</v>
+        <v>87</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>655</v>
+        <v>727</v>
       </c>
       <c r="I92" t="s">
-        <v>656</v>
+        <v>728</v>
       </c>
       <c r="J92" t="s">
-        <v>619</v>
+        <v>61</v>
       </c>
       <c r="K92" t="s">
-        <v>657</v>
+        <v>729</v>
       </c>
       <c r="L92" t="s">
-        <v>621</v>
+        <v>730</v>
       </c>
       <c r="M92" t="s">
-        <v>658</v>
+        <v>731</v>
       </c>
       <c r="N92" t="s">
-        <v>659</v>
+        <v>732</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>660</v>
+        <v>733</v>
       </c>
       <c r="D93" t="s">
-        <v>661</v>
+        <v>87</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>662</v>
+        <v>734</v>
       </c>
       <c r="I93" t="s">
-        <v>663</v>
+        <v>735</v>
       </c>
       <c r="J93" t="s">
-        <v>532</v>
+        <v>61</v>
       </c>
       <c r="K93" t="s">
-        <v>664</v>
+        <v>736</v>
       </c>
       <c r="L93" t="s">
-        <v>665</v>
+        <v>737</v>
       </c>
       <c r="M93" t="s">
-        <v>666</v>
+        <v>738</v>
       </c>
       <c r="N93" t="s">
-        <v>667</v>
+        <v>739</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>668</v>
+        <v>740</v>
       </c>
       <c r="D94" t="s">
-        <v>669</v>
-[...9 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
       <c r="H94" t="s">
-        <v>673</v>
+        <v>741</v>
       </c>
       <c r="I94" t="s">
-        <v>674</v>
+        <v>742</v>
       </c>
       <c r="J94" t="s">
-        <v>532</v>
+        <v>61</v>
       </c>
       <c r="K94" t="s">
-        <v>675</v>
+        <v>743</v>
       </c>
       <c r="L94" t="s">
-        <v>676</v>
+        <v>744</v>
       </c>
       <c r="M94" t="s">
-        <v>677</v>
+        <v>745</v>
       </c>
       <c r="N94" t="s">
-        <v>678</v>
+        <v>746</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>679</v>
+        <v>747</v>
       </c>
       <c r="D95" t="s">
-        <v>680</v>
+        <v>748</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>681</v>
+        <v>749</v>
       </c>
       <c r="I95" t="s">
-        <v>682</v>
+        <v>750</v>
       </c>
       <c r="J95" t="s">
-        <v>619</v>
+        <v>522</v>
       </c>
       <c r="K95" t="s">
-        <v>683</v>
+        <v>751</v>
       </c>
       <c r="L95" t="s">
-        <v>621</v>
+        <v>752</v>
       </c>
       <c r="M95" t="s">
-        <v>684</v>
+        <v>753</v>
       </c>
       <c r="N95" t="s">
-        <v>685</v>
+        <v>754</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>686</v>
+        <v>755</v>
       </c>
       <c r="D96" t="s">
-        <v>669</v>
-[...9 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
       <c r="H96" t="s">
-        <v>690</v>
+        <v>756</v>
       </c>
       <c r="I96" t="s">
-        <v>691</v>
+        <v>757</v>
       </c>
       <c r="J96" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K96" t="s">
-        <v>692</v>
+        <v>759</v>
       </c>
       <c r="L96" t="s">
-        <v>676</v>
+        <v>760</v>
       </c>
       <c r="M96" t="s">
-        <v>693</v>
+        <v>761</v>
       </c>
       <c r="N96" t="s">
-        <v>694</v>
+        <v>762</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>695</v>
+        <v>763</v>
       </c>
       <c r="D97" t="s">
-        <v>669</v>
-[...9 lines deleted...]
-      </c>
+        <v>764</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
       <c r="H97" t="s">
-        <v>699</v>
+        <v>765</v>
       </c>
       <c r="I97" t="s">
-        <v>700</v>
+        <v>766</v>
       </c>
       <c r="J97" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K97" t="s">
-        <v>701</v>
+        <v>767</v>
       </c>
       <c r="L97" t="s">
-        <v>702</v>
+        <v>145</v>
       </c>
       <c r="M97" t="s">
-        <v>703</v>
+        <v>768</v>
       </c>
       <c r="N97" t="s">
-        <v>704</v>
+        <v>769</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>705</v>
+        <v>770</v>
       </c>
       <c r="D98" t="s">
-        <v>41</v>
+        <v>764</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>706</v>
+        <v>771</v>
       </c>
       <c r="I98" t="s">
-        <v>707</v>
+        <v>772</v>
       </c>
       <c r="J98" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K98" t="s">
-        <v>708</v>
+        <v>773</v>
       </c>
       <c r="L98" t="s">
-        <v>709</v>
+        <v>145</v>
       </c>
       <c r="M98" t="s">
-        <v>710</v>
+        <v>774</v>
       </c>
       <c r="N98" t="s">
-        <v>711</v>
+        <v>775</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>712</v>
+        <v>776</v>
       </c>
       <c r="D99" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>713</v>
+        <v>777</v>
       </c>
       <c r="I99" t="s">
-        <v>714</v>
+        <v>778</v>
       </c>
       <c r="J99" t="s">
-        <v>20</v>
+        <v>758</v>
       </c>
       <c r="K99" t="s">
-        <v>715</v>
+        <v>779</v>
       </c>
       <c r="L99" t="s">
-        <v>716</v>
+        <v>780</v>
       </c>
       <c r="M99" t="s">
-        <v>717</v>
+        <v>781</v>
       </c>
       <c r="N99" t="s">
-        <v>718</v>
+        <v>782</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>719</v>
+        <v>783</v>
       </c>
       <c r="D100" t="s">
-        <v>639</v>
+        <v>119</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>720</v>
+        <v>784</v>
       </c>
       <c r="I100" t="s">
-        <v>721</v>
+        <v>785</v>
       </c>
       <c r="J100" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K100" t="s">
-        <v>722</v>
+        <v>786</v>
       </c>
       <c r="L100" t="s">
-        <v>723</v>
+        <v>787</v>
       </c>
       <c r="M100" t="s">
-        <v>724</v>
+        <v>788</v>
       </c>
       <c r="N100" t="s">
-        <v>725</v>
+        <v>789</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>726</v>
+        <v>790</v>
       </c>
       <c r="D101" t="s">
-        <v>727</v>
+        <v>119</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>728</v>
+        <v>791</v>
       </c>
       <c r="I101" t="s">
-        <v>729</v>
+        <v>792</v>
       </c>
       <c r="J101" t="s">
-        <v>619</v>
+        <v>758</v>
       </c>
       <c r="K101" t="s">
-        <v>730</v>
+        <v>793</v>
       </c>
       <c r="L101" t="s">
-        <v>31</v>
+        <v>794</v>
       </c>
       <c r="M101" t="s">
-        <v>731</v>
+        <v>795</v>
       </c>
       <c r="N101" t="s">
-        <v>732</v>
+        <v>796</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>733</v>
+        <v>797</v>
       </c>
       <c r="D102" t="s">
-        <v>669</v>
-[...9 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
       <c r="H102" t="s">
-        <v>737</v>
+        <v>798</v>
       </c>
       <c r="I102" t="s">
-        <v>738</v>
+        <v>799</v>
       </c>
       <c r="J102" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K102" t="s">
-        <v>739</v>
+        <v>800</v>
       </c>
       <c r="L102" t="s">
-        <v>127</v>
+        <v>801</v>
       </c>
       <c r="M102" t="s">
-        <v>740</v>
+        <v>802</v>
       </c>
       <c r="N102" t="s">
-        <v>741</v>
+        <v>803</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>742</v>
+        <v>804</v>
       </c>
       <c r="D103" t="s">
-        <v>743</v>
+        <v>119</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>744</v>
+        <v>805</v>
       </c>
       <c r="I103" t="s">
-        <v>745</v>
+        <v>806</v>
       </c>
       <c r="J103" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K103" t="s">
-        <v>746</v>
+        <v>807</v>
       </c>
       <c r="L103" t="s">
-        <v>747</v>
+        <v>808</v>
       </c>
       <c r="M103" t="s">
-        <v>748</v>
+        <v>809</v>
       </c>
       <c r="N103" t="s">
-        <v>749</v>
+        <v>810</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>750</v>
+        <v>811</v>
       </c>
       <c r="D104" t="s">
-        <v>669</v>
-[...9 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
       <c r="H104" t="s">
-        <v>754</v>
+        <v>813</v>
       </c>
       <c r="I104" t="s">
-        <v>755</v>
+        <v>814</v>
       </c>
       <c r="J104" t="s">
-        <v>532</v>
+        <v>815</v>
       </c>
       <c r="K104" t="s">
-        <v>756</v>
+        <v>816</v>
       </c>
       <c r="L104" t="s">
-        <v>702</v>
+        <v>817</v>
       </c>
       <c r="M104" t="s">
-        <v>757</v>
+        <v>818</v>
       </c>
       <c r="N104" t="s">
-        <v>758</v>
+        <v>819</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>759</v>
+        <v>820</v>
       </c>
       <c r="D105" t="s">
-        <v>760</v>
+        <v>119</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="I105" t="s">
-        <v>762</v>
+        <v>822</v>
       </c>
       <c r="J105" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K105" t="s">
-        <v>763</v>
+        <v>823</v>
       </c>
       <c r="L105" t="s">
-        <v>764</v>
+        <v>824</v>
       </c>
       <c r="M105" t="s">
-        <v>765</v>
+        <v>825</v>
       </c>
       <c r="N105" t="s">
-        <v>766</v>
+        <v>826</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
-      <c r="C106"/>
+      <c r="C106" t="s">
+        <v>827</v>
+      </c>
       <c r="D106" t="s">
-        <v>767</v>
+        <v>828</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>768</v>
+        <v>829</v>
       </c>
       <c r="I106" t="s">
-        <v>769</v>
+        <v>830</v>
       </c>
       <c r="J106" t="s">
-        <v>770</v>
+        <v>522</v>
       </c>
       <c r="K106" t="s">
-        <v>771</v>
+        <v>831</v>
       </c>
       <c r="L106" t="s">
-        <v>772</v>
+        <v>832</v>
       </c>
       <c r="M106" t="s">
-        <v>773</v>
-[...1 lines deleted...]
-      <c r="N106"/>
+        <v>833</v>
+      </c>
+      <c r="N106" t="s">
+        <v>834</v>
+      </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
-      <c r="C107"/>
+      <c r="C107" t="s">
+        <v>835</v>
+      </c>
       <c r="D107" t="s">
-        <v>774</v>
+        <v>119</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>775</v>
+        <v>836</v>
       </c>
       <c r="I107" t="s">
-        <v>776</v>
+        <v>837</v>
       </c>
       <c r="J107" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="K107" t="s">
-        <v>777</v>
+        <v>838</v>
       </c>
       <c r="L107" t="s">
-        <v>778</v>
+        <v>839</v>
       </c>
       <c r="M107" t="s">
-        <v>779</v>
-[...1 lines deleted...]
-      <c r="N107"/>
+        <v>840</v>
+      </c>
+      <c r="N107" t="s">
+        <v>841</v>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
-      <c r="C108"/>
+      <c r="C108" t="s">
+        <v>842</v>
+      </c>
       <c r="D108" t="s">
-        <v>780</v>
+        <v>843</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>781</v>
+        <v>844</v>
       </c>
       <c r="I108" t="s">
-        <v>782</v>
+        <v>845</v>
       </c>
       <c r="J108" t="s">
-        <v>770</v>
+        <v>815</v>
       </c>
       <c r="K108" t="s">
-        <v>783</v>
+        <v>846</v>
       </c>
       <c r="L108" t="s">
-        <v>784</v>
+        <v>847</v>
       </c>
       <c r="M108" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="N108"/>
+        <v>848</v>
+      </c>
+      <c r="N108" t="s">
+        <v>849</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
-      <c r="C109"/>
+      <c r="C109" t="s">
+        <v>850</v>
+      </c>
       <c r="D109" t="s">
-        <v>786</v>
+        <v>119</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>787</v>
+        <v>851</v>
       </c>
       <c r="I109" t="s">
-        <v>788</v>
+        <v>852</v>
       </c>
       <c r="J109" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="K109" t="s">
-        <v>789</v>
+        <v>853</v>
       </c>
       <c r="L109" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="M109" t="s">
-        <v>791</v>
-[...1 lines deleted...]
-      <c r="N109"/>
+        <v>855</v>
+      </c>
+      <c r="N109" t="s">
+        <v>856</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
-      <c r="C110"/>
+      <c r="C110" t="s">
+        <v>857</v>
+      </c>
       <c r="D110" t="s">
-        <v>792</v>
+        <v>119</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>793</v>
+        <v>858</v>
       </c>
       <c r="I110" t="s">
-        <v>794</v>
+        <v>859</v>
       </c>
       <c r="J110" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="K110" t="s">
-        <v>795</v>
+        <v>860</v>
       </c>
       <c r="L110" t="s">
-        <v>796</v>
+        <v>861</v>
       </c>
       <c r="M110" t="s">
-        <v>797</v>
-[...1 lines deleted...]
-      <c r="N110"/>
+        <v>862</v>
+      </c>
+      <c r="N110" t="s">
+        <v>863</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>798</v>
+        <v>864</v>
       </c>
       <c r="D111" t="s">
-        <v>799</v>
+        <v>865</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>800</v>
+        <v>866</v>
       </c>
       <c r="I111" t="s">
-        <v>801</v>
+        <v>867</v>
       </c>
       <c r="J111" t="s">
-        <v>802</v>
+        <v>815</v>
       </c>
       <c r="K111" t="s">
-        <v>803</v>
+        <v>868</v>
       </c>
       <c r="L111" t="s">
-        <v>804</v>
+        <v>817</v>
       </c>
       <c r="M111" t="s">
-        <v>805</v>
+        <v>869</v>
       </c>
       <c r="N111" t="s">
-        <v>806</v>
+        <v>870</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>807</v>
+        <v>871</v>
       </c>
       <c r="D112" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>808</v>
+        <v>872</v>
       </c>
       <c r="I112" t="s">
-        <v>809</v>
+        <v>873</v>
       </c>
       <c r="J112" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K112" t="s">
-        <v>810</v>
+        <v>874</v>
       </c>
       <c r="L112" t="s">
-        <v>811</v>
+        <v>875</v>
       </c>
       <c r="M112" t="s">
-        <v>812</v>
+        <v>876</v>
       </c>
       <c r="N112" t="s">
-        <v>813</v>
+        <v>877</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>814</v>
+        <v>878</v>
       </c>
       <c r="D113" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>815</v>
+        <v>879</v>
       </c>
       <c r="I113" t="s">
-        <v>816</v>
+        <v>880</v>
       </c>
       <c r="J113" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K113" t="s">
-        <v>817</v>
+        <v>881</v>
       </c>
       <c r="L113" t="s">
-        <v>818</v>
+        <v>882</v>
       </c>
       <c r="M113" t="s">
-        <v>819</v>
+        <v>883</v>
       </c>
       <c r="N113" t="s">
-        <v>820</v>
+        <v>884</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>821</v>
+        <v>885</v>
       </c>
       <c r="D114" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>822</v>
+        <v>886</v>
       </c>
       <c r="I114" t="s">
-        <v>823</v>
+        <v>887</v>
       </c>
       <c r="J114" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K114" t="s">
-        <v>824</v>
+        <v>888</v>
       </c>
       <c r="L114" t="s">
-        <v>825</v>
+        <v>889</v>
       </c>
       <c r="M114" t="s">
-        <v>826</v>
+        <v>890</v>
       </c>
       <c r="N114" t="s">
-        <v>827</v>
+        <v>891</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>828</v>
+        <v>892</v>
       </c>
       <c r="D115" t="s">
-        <v>829</v>
+        <v>119</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>830</v>
+        <v>893</v>
       </c>
       <c r="I115" t="s">
-        <v>831</v>
+        <v>894</v>
       </c>
       <c r="J115" t="s">
-        <v>832</v>
+        <v>758</v>
       </c>
       <c r="K115" t="s">
-        <v>833</v>
+        <v>895</v>
       </c>
       <c r="L115" t="s">
-        <v>834</v>
+        <v>896</v>
       </c>
       <c r="M115" t="s">
-        <v>835</v>
+        <v>897</v>
       </c>
       <c r="N115" t="s">
-        <v>836</v>
+        <v>898</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>828</v>
+        <v>899</v>
       </c>
       <c r="D116" t="s">
-        <v>829</v>
+        <v>119</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>837</v>
+        <v>900</v>
       </c>
       <c r="I116" t="s">
-        <v>838</v>
+        <v>901</v>
       </c>
       <c r="J116" t="s">
-        <v>832</v>
+        <v>758</v>
       </c>
       <c r="K116" t="s">
-        <v>839</v>
+        <v>902</v>
       </c>
       <c r="L116" t="s">
-        <v>834</v>
+        <v>903</v>
       </c>
       <c r="M116" t="s">
-        <v>840</v>
+        <v>904</v>
       </c>
       <c r="N116" t="s">
-        <v>836</v>
+        <v>905</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>841</v>
+        <v>906</v>
       </c>
       <c r="D117" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>842</v>
+        <v>907</v>
       </c>
       <c r="I117" t="s">
-        <v>843</v>
+        <v>908</v>
       </c>
       <c r="J117" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K117" t="s">
-        <v>844</v>
+        <v>909</v>
       </c>
       <c r="L117" t="s">
-        <v>845</v>
+        <v>910</v>
       </c>
       <c r="M117" t="s">
-        <v>846</v>
+        <v>911</v>
       </c>
       <c r="N117" t="s">
-        <v>847</v>
+        <v>912</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>848</v>
+        <v>913</v>
       </c>
       <c r="D118" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>849</v>
+        <v>914</v>
       </c>
       <c r="I118" t="s">
-        <v>850</v>
+        <v>915</v>
       </c>
       <c r="J118" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K118" t="s">
-        <v>851</v>
+        <v>916</v>
       </c>
       <c r="L118" t="s">
-        <v>852</v>
+        <v>917</v>
       </c>
       <c r="M118" t="s">
-        <v>853</v>
+        <v>918</v>
       </c>
       <c r="N118" t="s">
-        <v>854</v>
+        <v>919</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>855</v>
+        <v>920</v>
       </c>
       <c r="D119" t="s">
-        <v>41</v>
+        <v>474</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>856</v>
+        <v>921</v>
       </c>
       <c r="I119" t="s">
-        <v>857</v>
+        <v>922</v>
       </c>
       <c r="J119" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K119" t="s">
-        <v>858</v>
+        <v>923</v>
       </c>
       <c r="L119" t="s">
-        <v>859</v>
+        <v>924</v>
       </c>
       <c r="M119" t="s">
-        <v>860</v>
+        <v>925</v>
       </c>
       <c r="N119" t="s">
-        <v>861</v>
+        <v>926</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>862</v>
+        <v>927</v>
       </c>
       <c r="D120" t="s">
-        <v>863</v>
+        <v>119</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>864</v>
+        <v>928</v>
       </c>
       <c r="I120" t="s">
-        <v>865</v>
+        <v>929</v>
       </c>
       <c r="J120" t="s">
-        <v>802</v>
+        <v>758</v>
       </c>
       <c r="K120" t="s">
-        <v>866</v>
+        <v>930</v>
       </c>
       <c r="L120" t="s">
-        <v>31</v>
+        <v>931</v>
       </c>
       <c r="M120" t="s">
-        <v>867</v>
+        <v>932</v>
       </c>
       <c r="N120" t="s">
-        <v>868</v>
+        <v>933</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>869</v>
+        <v>934</v>
       </c>
       <c r="D121" t="s">
-        <v>93</v>
+        <v>935</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>870</v>
+        <v>936</v>
       </c>
       <c r="I121" t="s">
-        <v>871</v>
+        <v>937</v>
       </c>
       <c r="J121" t="s">
-        <v>532</v>
+        <v>815</v>
       </c>
       <c r="K121" t="s">
-        <v>872</v>
+        <v>938</v>
       </c>
       <c r="L121" t="s">
-        <v>873</v>
+        <v>847</v>
       </c>
       <c r="M121" t="s">
-        <v>874</v>
+        <v>939</v>
       </c>
       <c r="N121" t="s">
-        <v>875</v>
+        <v>940</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>876</v>
+        <v>941</v>
       </c>
       <c r="D122" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>877</v>
+        <v>942</v>
       </c>
       <c r="I122" t="s">
-        <v>878</v>
+        <v>943</v>
       </c>
       <c r="J122" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K122" t="s">
-        <v>879</v>
+        <v>944</v>
       </c>
       <c r="L122" t="s">
-        <v>880</v>
+        <v>945</v>
       </c>
       <c r="M122" t="s">
-        <v>881</v>
+        <v>946</v>
       </c>
       <c r="N122" t="s">
-        <v>882</v>
+        <v>947</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>883</v>
+        <v>948</v>
       </c>
       <c r="D123" t="s">
-        <v>884</v>
+        <v>119</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>885</v>
+        <v>949</v>
       </c>
       <c r="I123" t="s">
-        <v>886</v>
+        <v>950</v>
       </c>
       <c r="J123" t="s">
-        <v>802</v>
+        <v>758</v>
       </c>
       <c r="K123" t="s">
-        <v>887</v>
+        <v>951</v>
       </c>
       <c r="L123" t="s">
-        <v>888</v>
+        <v>952</v>
       </c>
       <c r="M123" t="s">
-        <v>889</v>
+        <v>953</v>
       </c>
       <c r="N123" t="s">
-        <v>890</v>
+        <v>954</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>891</v>
+        <v>955</v>
       </c>
       <c r="D124" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>892</v>
+        <v>956</v>
       </c>
       <c r="I124" t="s">
-        <v>893</v>
+        <v>957</v>
       </c>
       <c r="J124" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K124" t="s">
-        <v>894</v>
+        <v>958</v>
       </c>
       <c r="L124" t="s">
-        <v>895</v>
+        <v>959</v>
       </c>
       <c r="M124" t="s">
-        <v>896</v>
+        <v>960</v>
       </c>
       <c r="N124" t="s">
-        <v>897</v>
+        <v>961</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>898</v>
+        <v>962</v>
       </c>
       <c r="D125" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>899</v>
+        <v>963</v>
       </c>
       <c r="I125" t="s">
-        <v>900</v>
+        <v>964</v>
       </c>
       <c r="J125" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K125" t="s">
-        <v>901</v>
+        <v>965</v>
       </c>
       <c r="L125" t="s">
-        <v>902</v>
+        <v>966</v>
       </c>
       <c r="M125" t="s">
-        <v>903</v>
+        <v>967</v>
       </c>
       <c r="N125" t="s">
-        <v>904</v>
+        <v>968</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>905</v>
+        <v>969</v>
       </c>
       <c r="D126" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>906</v>
+        <v>970</v>
       </c>
       <c r="I126" t="s">
-        <v>907</v>
+        <v>971</v>
       </c>
       <c r="J126" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K126" t="s">
-        <v>908</v>
+        <v>972</v>
       </c>
       <c r="L126" t="s">
-        <v>909</v>
+        <v>973</v>
       </c>
       <c r="M126" t="s">
-        <v>910</v>
+        <v>974</v>
       </c>
       <c r="N126" t="s">
-        <v>911</v>
+        <v>975</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="D127" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="I127" t="s">
-        <v>914</v>
+        <v>978</v>
       </c>
       <c r="J127" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K127" t="s">
-        <v>915</v>
+        <v>979</v>
       </c>
       <c r="L127" t="s">
-        <v>916</v>
+        <v>980</v>
       </c>
       <c r="M127" t="s">
-        <v>917</v>
+        <v>981</v>
       </c>
       <c r="N127" t="s">
-        <v>918</v>
+        <v>982</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>919</v>
+        <v>983</v>
       </c>
       <c r="D128" t="s">
-        <v>93</v>
+        <v>984</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>920</v>
+        <v>985</v>
       </c>
       <c r="I128" t="s">
-        <v>921</v>
+        <v>986</v>
       </c>
       <c r="J128" t="s">
-        <v>532</v>
+        <v>815</v>
       </c>
       <c r="K128" t="s">
-        <v>922</v>
+        <v>987</v>
       </c>
       <c r="L128" t="s">
-        <v>923</v>
+        <v>48</v>
       </c>
       <c r="M128" t="s">
-        <v>924</v>
+        <v>988</v>
       </c>
       <c r="N128" t="s">
-        <v>925</v>
+        <v>989</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>926</v>
+        <v>990</v>
       </c>
       <c r="D129" t="s">
-        <v>93</v>
+        <v>991</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>927</v>
+        <v>992</v>
       </c>
       <c r="I129" t="s">
-        <v>928</v>
+        <v>993</v>
       </c>
       <c r="J129" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K129" t="s">
-        <v>929</v>
+        <v>994</v>
       </c>
       <c r="L129" t="s">
-        <v>930</v>
+        <v>995</v>
       </c>
       <c r="M129" t="s">
-        <v>931</v>
+        <v>996</v>
       </c>
       <c r="N129" t="s">
-        <v>932</v>
+        <v>997</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>933</v>
+        <v>998</v>
       </c>
       <c r="D130" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>934</v>
+        <v>999</v>
       </c>
       <c r="I130" t="s">
-        <v>935</v>
+        <v>1000</v>
       </c>
       <c r="J130" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K130" t="s">
-        <v>936</v>
+        <v>1001</v>
       </c>
       <c r="L130" t="s">
-        <v>937</v>
+        <v>924</v>
       </c>
       <c r="M130" t="s">
-        <v>938</v>
+        <v>1002</v>
       </c>
       <c r="N130" t="s">
-        <v>939</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>940</v>
+        <v>1004</v>
       </c>
       <c r="D131" t="s">
-        <v>93</v>
+        <v>1005</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>565</v>
+        <v>1006</v>
       </c>
       <c r="I131" t="s">
-        <v>941</v>
+        <v>1007</v>
       </c>
       <c r="J131" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K131" t="s">
-        <v>942</v>
+        <v>1008</v>
       </c>
       <c r="L131" t="s">
-        <v>943</v>
+        <v>1009</v>
       </c>
       <c r="M131" t="s">
-        <v>944</v>
+        <v>1010</v>
       </c>
       <c r="N131" t="s">
-        <v>945</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>946</v>
+        <v>1004</v>
       </c>
       <c r="D132" t="s">
-        <v>93</v>
+        <v>1012</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>947</v>
+        <v>1006</v>
       </c>
       <c r="I132" t="s">
-        <v>948</v>
+        <v>1013</v>
       </c>
       <c r="J132" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K132" t="s">
-        <v>949</v>
+        <v>1014</v>
       </c>
       <c r="L132" t="s">
-        <v>950</v>
+        <v>1015</v>
       </c>
       <c r="M132" t="s">
-        <v>951</v>
+        <v>1016</v>
       </c>
       <c r="N132" t="s">
-        <v>952</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>953</v>
+        <v>1017</v>
       </c>
       <c r="D133" t="s">
-        <v>93</v>
+        <v>1018</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>954</v>
+        <v>1019</v>
       </c>
       <c r="I133" t="s">
-        <v>955</v>
+        <v>1020</v>
       </c>
       <c r="J133" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="K133" t="s">
-        <v>956</v>
+        <v>1021</v>
       </c>
       <c r="L133" t="s">
-        <v>957</v>
+        <v>1022</v>
       </c>
       <c r="M133" t="s">
-        <v>958</v>
+        <v>1023</v>
       </c>
       <c r="N133" t="s">
-        <v>959</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>960</v>
+        <v>1025</v>
       </c>
       <c r="D134" t="s">
-        <v>93</v>
+        <v>1026</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>389</v>
+        <v>1027</v>
       </c>
       <c r="I134" t="s">
-        <v>961</v>
+        <v>1028</v>
       </c>
       <c r="J134" t="s">
-        <v>532</v>
+        <v>1029</v>
       </c>
       <c r="K134" t="s">
-        <v>962</v>
+        <v>1030</v>
       </c>
       <c r="L134" t="s">
-        <v>963</v>
+        <v>1031</v>
       </c>
       <c r="M134" t="s">
-        <v>964</v>
+        <v>1032</v>
       </c>
       <c r="N134" t="s">
-        <v>965</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>966</v>
+        <v>1034</v>
       </c>
       <c r="D135" t="s">
-        <v>93</v>
+        <v>1035</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>967</v>
+        <v>1036</v>
       </c>
       <c r="I135" t="s">
-        <v>968</v>
+        <v>1037</v>
       </c>
       <c r="J135" t="s">
-        <v>532</v>
+        <v>1029</v>
       </c>
       <c r="K135" t="s">
-        <v>969</v>
+        <v>1038</v>
       </c>
       <c r="L135" t="s">
-        <v>970</v>
+        <v>1039</v>
       </c>
       <c r="M135" t="s">
-        <v>971</v>
+        <v>1040</v>
       </c>
       <c r="N135" t="s">
-        <v>972</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>973</v>
+        <v>1042</v>
       </c>
       <c r="D136" t="s">
-        <v>93</v>
+        <v>1043</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>974</v>
+        <v>1044</v>
       </c>
       <c r="I136" t="s">
-        <v>975</v>
+        <v>1045</v>
       </c>
       <c r="J136" t="s">
-        <v>532</v>
+        <v>1029</v>
       </c>
       <c r="K136" t="s">
-        <v>976</v>
+        <v>1046</v>
       </c>
       <c r="L136" t="s">
-        <v>977</v>
+        <v>1047</v>
       </c>
       <c r="M136" t="s">
-        <v>978</v>
+        <v>1048</v>
       </c>
       <c r="N136" t="s">
-        <v>979</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
-      <c r="C137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C137"/>
       <c r="D137" t="s">
-        <v>93</v>
+        <v>1050</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>981</v>
+        <v>1051</v>
       </c>
       <c r="I137" t="s">
-        <v>982</v>
+        <v>1052</v>
       </c>
       <c r="J137" t="s">
-        <v>532</v>
+        <v>1053</v>
       </c>
       <c r="K137" t="s">
-        <v>983</v>
+        <v>1054</v>
       </c>
       <c r="L137" t="s">
-        <v>984</v>
+        <v>1055</v>
       </c>
       <c r="M137" t="s">
-        <v>985</v>
-[...3 lines deleted...]
-      </c>
+        <v>1056</v>
+      </c>
+      <c r="N137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>987</v>
+        <v>1057</v>
       </c>
       <c r="D138" t="s">
-        <v>93</v>
+        <v>1058</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>988</v>
+        <v>1059</v>
       </c>
       <c r="I138" t="s">
-        <v>989</v>
+        <v>1060</v>
       </c>
       <c r="J138" t="s">
-        <v>532</v>
+        <v>1061</v>
       </c>
       <c r="K138" t="s">
-        <v>990</v>
+        <v>1062</v>
       </c>
       <c r="L138" t="s">
-        <v>991</v>
+        <v>48</v>
       </c>
       <c r="M138" t="s">
-        <v>992</v>
+        <v>1063</v>
       </c>
       <c r="N138" t="s">
-        <v>993</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>994</v>
+        <v>934</v>
       </c>
       <c r="D139" t="s">
-        <v>93</v>
+        <v>1065</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>995</v>
+        <v>44</v>
       </c>
       <c r="I139" t="s">
-        <v>996</v>
+        <v>1066</v>
       </c>
       <c r="J139" t="s">
-        <v>532</v>
+        <v>1061</v>
       </c>
       <c r="K139" t="s">
-        <v>997</v>
+        <v>1067</v>
       </c>
       <c r="L139" t="s">
-        <v>998</v>
+        <v>847</v>
       </c>
       <c r="M139" t="s">
-        <v>999</v>
+        <v>1068</v>
       </c>
       <c r="N139" t="s">
-        <v>1000</v>
+        <v>940</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1001</v>
+        <v>44</v>
       </c>
       <c r="D140" t="s">
-        <v>93</v>
+        <v>1069</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>1002</v>
+        <v>1070</v>
       </c>
       <c r="I140" t="s">
-        <v>1003</v>
+        <v>1071</v>
       </c>
       <c r="J140" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="K140" t="s">
-        <v>1004</v>
+        <v>1072</v>
       </c>
       <c r="L140" t="s">
-        <v>1005</v>
+        <v>1073</v>
       </c>
       <c r="M140" t="s">
-        <v>1006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1074</v>
+      </c>
+      <c r="N140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1008</v>
+        <v>1075</v>
       </c>
       <c r="D141" t="s">
-        <v>1009</v>
+        <v>1076</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>1010</v>
+        <v>1077</v>
       </c>
       <c r="I141" t="s">
-        <v>1011</v>
+        <v>1078</v>
       </c>
       <c r="J141" t="s">
-        <v>619</v>
+        <v>1061</v>
       </c>
       <c r="K141" t="s">
-        <v>1012</v>
+        <v>1079</v>
       </c>
       <c r="L141" t="s">
-        <v>31</v>
+        <v>847</v>
       </c>
       <c r="M141" t="s">
-        <v>1013</v>
+        <v>1080</v>
       </c>
       <c r="N141" t="s">
-        <v>1014</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1015</v>
+        <v>1082</v>
       </c>
       <c r="D142" t="s">
-        <v>41</v>
+        <v>1083</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>1016</v>
+        <v>1084</v>
       </c>
       <c r="I142" t="s">
-        <v>1017</v>
+        <v>1085</v>
       </c>
       <c r="J142" t="s">
-        <v>532</v>
+        <v>1086</v>
       </c>
       <c r="K142" t="s">
-        <v>1018</v>
+        <v>1087</v>
       </c>
       <c r="L142" t="s">
-        <v>1019</v>
+        <v>107</v>
       </c>
       <c r="M142" t="s">
-        <v>1020</v>
+        <v>1088</v>
       </c>
       <c r="N142" t="s">
-        <v>1021</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1022</v>
+        <v>1090</v>
       </c>
       <c r="D143" t="s">
-        <v>93</v>
+        <v>1091</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>1023</v>
+        <v>1092</v>
       </c>
       <c r="I143" t="s">
-        <v>1024</v>
+        <v>1093</v>
       </c>
       <c r="J143" t="s">
-        <v>532</v>
+        <v>1086</v>
       </c>
       <c r="K143" t="s">
-        <v>1025</v>
+        <v>1094</v>
       </c>
       <c r="L143" t="s">
-        <v>1026</v>
+        <v>1095</v>
       </c>
       <c r="M143" t="s">
-        <v>1027</v>
+        <v>1096</v>
       </c>
       <c r="N143" t="s">
-        <v>1028</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1008</v>
+        <v>1098</v>
       </c>
       <c r="D144" t="s">
-        <v>1029</v>
+        <v>1098</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1030</v>
+        <v>44</v>
       </c>
       <c r="I144" t="s">
-        <v>1031</v>
+        <v>1099</v>
       </c>
       <c r="J144" t="s">
-        <v>802</v>
+        <v>514</v>
       </c>
       <c r="K144" t="s">
-        <v>1032</v>
+        <v>1100</v>
       </c>
       <c r="L144" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M144" t="s">
-        <v>1033</v>
+        <v>1101</v>
       </c>
       <c r="N144" t="s">
-        <v>1014</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1034</v>
+        <v>1098</v>
       </c>
       <c r="D145" t="s">
-        <v>93</v>
+        <v>1103</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1035</v>
+        <v>1104</v>
       </c>
       <c r="I145" t="s">
-        <v>1036</v>
+        <v>1105</v>
       </c>
       <c r="J145" t="s">
-        <v>532</v>
+        <v>1061</v>
       </c>
       <c r="K145" t="s">
-        <v>1037</v>
+        <v>1106</v>
       </c>
       <c r="L145" t="s">
-        <v>1038</v>
+        <v>48</v>
       </c>
       <c r="M145" t="s">
-        <v>1039</v>
+        <v>1107</v>
       </c>
       <c r="N145" t="s">
-        <v>1040</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1041</v>
+        <v>1075</v>
       </c>
       <c r="D146" t="s">
-        <v>93</v>
+        <v>1108</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>1042</v>
+        <v>44</v>
       </c>
       <c r="I146" t="s">
-        <v>1043</v>
+        <v>1109</v>
       </c>
       <c r="J146" t="s">
-        <v>532</v>
+        <v>1061</v>
       </c>
       <c r="K146" t="s">
-        <v>1044</v>
+        <v>1110</v>
       </c>
       <c r="L146" t="s">
-        <v>1045</v>
+        <v>847</v>
       </c>
       <c r="M146" t="s">
-        <v>1046</v>
+        <v>1111</v>
       </c>
       <c r="N146" t="s">
-        <v>1047</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1048</v>
+        <v>1112</v>
       </c>
       <c r="D147" t="s">
-        <v>41</v>
+        <v>1113</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>1049</v>
+        <v>1114</v>
       </c>
       <c r="I147" t="s">
-        <v>1050</v>
+        <v>1115</v>
       </c>
       <c r="J147" t="s">
-        <v>532</v>
+        <v>1086</v>
       </c>
       <c r="K147" t="s">
-        <v>1051</v>
+        <v>1116</v>
       </c>
       <c r="L147" t="s">
-        <v>1052</v>
+        <v>1117</v>
       </c>
       <c r="M147" t="s">
-        <v>1053</v>
+        <v>1118</v>
       </c>
       <c r="N147" t="s">
-        <v>1054</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1055</v>
+        <v>1120</v>
       </c>
       <c r="D148" t="s">
-        <v>93</v>
+        <v>1121</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>1056</v>
+        <v>15</v>
       </c>
       <c r="I148" t="s">
-        <v>1057</v>
+        <v>1122</v>
       </c>
       <c r="J148" t="s">
-        <v>532</v>
+        <v>1061</v>
       </c>
       <c r="K148" t="s">
-        <v>1058</v>
+        <v>1123</v>
       </c>
       <c r="L148" t="s">
-        <v>1059</v>
+        <v>1124</v>
       </c>
       <c r="M148" t="s">
-        <v>1060</v>
+        <v>1125</v>
       </c>
       <c r="N148" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="D149" t="s">
-        <v>93</v>
+        <v>1128</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1063</v>
+        <v>1129</v>
       </c>
       <c r="I149" t="s">
-        <v>1064</v>
+        <v>1130</v>
       </c>
       <c r="J149" t="s">
-        <v>532</v>
+        <v>1061</v>
       </c>
       <c r="K149" t="s">
-        <v>1065</v>
+        <v>1131</v>
       </c>
       <c r="L149" t="s">
-        <v>1066</v>
+        <v>48</v>
       </c>
       <c r="M149" t="s">
-        <v>1067</v>
+        <v>1132</v>
       </c>
       <c r="N149" t="s">
-        <v>1068</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1069</v>
+        <v>1134</v>
       </c>
       <c r="D150" t="s">
-        <v>93</v>
+        <v>1135</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1070</v>
+        <v>1136</v>
       </c>
       <c r="I150" t="s">
-        <v>1071</v>
+        <v>1137</v>
       </c>
       <c r="J150" t="s">
-        <v>532</v>
+        <v>1086</v>
       </c>
       <c r="K150" t="s">
-        <v>1072</v>
+        <v>1138</v>
       </c>
       <c r="L150" t="s">
-        <v>1073</v>
+        <v>352</v>
       </c>
       <c r="M150" t="s">
-        <v>1074</v>
+        <v>1139</v>
       </c>
       <c r="N150" t="s">
-        <v>1075</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1076</v>
+        <v>1141</v>
       </c>
       <c r="D151" t="s">
-        <v>41</v>
+        <v>1142</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1077</v>
+        <v>1143</v>
       </c>
       <c r="I151" t="s">
-        <v>1078</v>
+        <v>1144</v>
       </c>
       <c r="J151" t="s">
-        <v>532</v>
+        <v>1086</v>
       </c>
       <c r="K151" t="s">
-        <v>1079</v>
+        <v>1145</v>
       </c>
       <c r="L151" t="s">
-        <v>1080</v>
+        <v>352</v>
       </c>
       <c r="M151" t="s">
-        <v>1081</v>
+        <v>1146</v>
       </c>
       <c r="N151" t="s">
-        <v>1082</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1083</v>
+        <v>1148</v>
       </c>
       <c r="D152" t="s">
-        <v>93</v>
+        <v>1149</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1084</v>
+        <v>1150</v>
       </c>
       <c r="I152" t="s">
-        <v>1085</v>
+        <v>1151</v>
       </c>
       <c r="J152" t="s">
-        <v>532</v>
+        <v>1086</v>
       </c>
       <c r="K152" t="s">
-        <v>1086</v>
+        <v>1152</v>
       </c>
       <c r="L152" t="s">
-        <v>1087</v>
+        <v>352</v>
       </c>
       <c r="M152" t="s">
-        <v>1088</v>
+        <v>1153</v>
       </c>
       <c r="N152" t="s">
-        <v>1089</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
-      <c r="C153" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C153"/>
       <c r="D153" t="s">
-        <v>41</v>
+        <v>1155</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1091</v>
+        <v>1156</v>
       </c>
       <c r="I153" t="s">
-        <v>1092</v>
+        <v>1157</v>
       </c>
       <c r="J153" t="s">
-        <v>532</v>
+        <v>1158</v>
       </c>
       <c r="K153" t="s">
-        <v>1093</v>
+        <v>1159</v>
       </c>
       <c r="L153" t="s">
-        <v>1094</v>
+        <v>1160</v>
       </c>
       <c r="M153" t="s">
-        <v>1095</v>
-[...3 lines deleted...]
-      </c>
+        <v>1161</v>
+      </c>
+      <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
-      <c r="C154" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C154"/>
       <c r="D154" t="s">
-        <v>93</v>
+        <v>1162</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1098</v>
+        <v>1163</v>
       </c>
       <c r="I154" t="s">
-        <v>1099</v>
+        <v>1164</v>
       </c>
       <c r="J154" t="s">
-        <v>532</v>
+        <v>1158</v>
       </c>
       <c r="K154" t="s">
-        <v>1100</v>
+        <v>1165</v>
       </c>
       <c r="L154" t="s">
-        <v>1101</v>
+        <v>1166</v>
       </c>
       <c r="M154" t="s">
-        <v>1102</v>
-[...3 lines deleted...]
-      </c>
+        <v>1167</v>
+      </c>
+      <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1104</v>
+        <v>1168</v>
       </c>
       <c r="D155" t="s">
-        <v>93</v>
+        <v>1169</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1105</v>
+        <v>1170</v>
       </c>
       <c r="I155" t="s">
-        <v>1106</v>
+        <v>1171</v>
       </c>
       <c r="J155" t="s">
-        <v>532</v>
+        <v>1172</v>
       </c>
       <c r="K155" t="s">
-        <v>1107</v>
+        <v>1173</v>
       </c>
       <c r="L155" t="s">
-        <v>1108</v>
+        <v>63</v>
       </c>
       <c r="M155" t="s">
-        <v>1109</v>
+        <v>1174</v>
       </c>
       <c r="N155" t="s">
-        <v>1110</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1111</v>
+        <v>1168</v>
       </c>
       <c r="D156" t="s">
-        <v>93</v>
+        <v>1169</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1112</v>
+        <v>1176</v>
       </c>
       <c r="I156" t="s">
-        <v>1113</v>
+        <v>1177</v>
       </c>
       <c r="J156" t="s">
-        <v>532</v>
+        <v>1172</v>
       </c>
       <c r="K156" t="s">
-        <v>1114</v>
+        <v>1178</v>
       </c>
       <c r="L156" t="s">
-        <v>1115</v>
+        <v>63</v>
       </c>
       <c r="M156" t="s">
-        <v>1116</v>
+        <v>1179</v>
       </c>
       <c r="N156" t="s">
-        <v>1117</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1118</v>
+        <v>1180</v>
       </c>
       <c r="D157" t="s">
-        <v>93</v>
+        <v>1181</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1119</v>
+        <v>1182</v>
       </c>
       <c r="I157" t="s">
-        <v>1120</v>
+        <v>1183</v>
       </c>
       <c r="J157" t="s">
-        <v>532</v>
+        <v>1184</v>
       </c>
       <c r="K157" t="s">
-        <v>1121</v>
+        <v>1185</v>
       </c>
       <c r="L157" t="s">
-        <v>1122</v>
+        <v>817</v>
       </c>
       <c r="M157" t="s">
-        <v>1123</v>
+        <v>1186</v>
       </c>
       <c r="N157" t="s">
-        <v>1124</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1125</v>
+        <v>1188</v>
       </c>
       <c r="D158" t="s">
-        <v>93</v>
+        <v>1189</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1126</v>
+        <v>1190</v>
       </c>
       <c r="I158" t="s">
-        <v>1127</v>
+        <v>1191</v>
       </c>
       <c r="J158" t="s">
-        <v>532</v>
+        <v>1192</v>
       </c>
       <c r="K158" t="s">
-        <v>1128</v>
+        <v>1193</v>
       </c>
       <c r="L158" t="s">
-        <v>1129</v>
+        <v>352</v>
       </c>
       <c r="M158" t="s">
-        <v>1130</v>
+        <v>1194</v>
       </c>
       <c r="N158" t="s">
-        <v>1131</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1132</v>
+        <v>1196</v>
       </c>
       <c r="D159" t="s">
-        <v>1133</v>
+        <v>1169</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1134</v>
+        <v>1197</v>
       </c>
       <c r="I159" t="s">
-        <v>1135</v>
+        <v>1198</v>
       </c>
       <c r="J159" t="s">
-        <v>802</v>
+        <v>1172</v>
       </c>
       <c r="K159" t="s">
-        <v>1136</v>
+        <v>1199</v>
       </c>
       <c r="L159" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="M159" t="s">
-        <v>1137</v>
+        <v>1200</v>
       </c>
       <c r="N159" t="s">
-        <v>1138</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1139</v>
+        <v>1196</v>
       </c>
       <c r="D160" t="s">
-        <v>93</v>
+        <v>1169</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1140</v>
+        <v>1202</v>
       </c>
       <c r="I160" t="s">
-        <v>1141</v>
+        <v>1203</v>
       </c>
       <c r="J160" t="s">
-        <v>532</v>
+        <v>1172</v>
       </c>
       <c r="K160" t="s">
-        <v>1142</v>
+        <v>1204</v>
       </c>
       <c r="L160" t="s">
-        <v>1143</v>
+        <v>63</v>
       </c>
       <c r="M160" t="s">
-        <v>1144</v>
+        <v>1205</v>
       </c>
       <c r="N160" t="s">
-        <v>1145</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1146</v>
+        <v>1180</v>
       </c>
       <c r="D161" t="s">
-        <v>93</v>
+        <v>1181</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1147</v>
+        <v>1206</v>
       </c>
       <c r="I161" t="s">
-        <v>1148</v>
+        <v>1207</v>
       </c>
       <c r="J161" t="s">
-        <v>532</v>
+        <v>1184</v>
       </c>
       <c r="K161" t="s">
-        <v>1149</v>
+        <v>1208</v>
       </c>
       <c r="L161" t="s">
-        <v>1150</v>
+        <v>817</v>
       </c>
       <c r="M161" t="s">
-        <v>1151</v>
+        <v>1209</v>
       </c>
       <c r="N161" t="s">
-        <v>1152</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1153</v>
+        <v>1210</v>
       </c>
       <c r="D162" t="s">
-        <v>93</v>
+        <v>1169</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1154</v>
+        <v>1211</v>
       </c>
       <c r="I162" t="s">
-        <v>1155</v>
+        <v>1212</v>
       </c>
       <c r="J162" t="s">
-        <v>532</v>
+        <v>1192</v>
       </c>
       <c r="K162" t="s">
-        <v>1156</v>
+        <v>1213</v>
       </c>
       <c r="L162" t="s">
-        <v>1157</v>
+        <v>63</v>
       </c>
       <c r="M162" t="s">
-        <v>1158</v>
+        <v>1214</v>
       </c>
       <c r="N162" t="s">
-        <v>1159</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1160</v>
+        <v>1210</v>
       </c>
       <c r="D163" t="s">
-        <v>93</v>
+        <v>1169</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1161</v>
+        <v>1216</v>
       </c>
       <c r="I163" t="s">
-        <v>1162</v>
+        <v>1217</v>
       </c>
       <c r="J163" t="s">
-        <v>532</v>
+        <v>1192</v>
       </c>
       <c r="K163" t="s">
-        <v>1163</v>
+        <v>1218</v>
       </c>
       <c r="L163" t="s">
-        <v>1164</v>
+        <v>63</v>
       </c>
       <c r="M163" t="s">
-        <v>1165</v>
+        <v>1219</v>
       </c>
       <c r="N163" t="s">
-        <v>1166</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1167</v>
+        <v>1220</v>
       </c>
       <c r="D164" t="s">
-        <v>93</v>
+        <v>1221</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1168</v>
+        <v>1222</v>
       </c>
       <c r="I164" t="s">
-        <v>1169</v>
+        <v>1223</v>
       </c>
       <c r="J164" t="s">
-        <v>532</v>
+        <v>1184</v>
       </c>
       <c r="K164" t="s">
-        <v>1170</v>
+        <v>1224</v>
       </c>
       <c r="L164" t="s">
-        <v>1171</v>
+        <v>847</v>
       </c>
       <c r="M164" t="s">
-        <v>1172</v>
+        <v>1225</v>
       </c>
       <c r="N164" t="s">
-        <v>1173</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1174</v>
+        <v>1227</v>
       </c>
       <c r="D165" t="s">
-        <v>93</v>
+        <v>1228</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1175</v>
+        <v>1229</v>
       </c>
       <c r="I165" t="s">
-        <v>1176</v>
+        <v>1230</v>
       </c>
       <c r="J165" t="s">
-        <v>532</v>
+        <v>1086</v>
       </c>
       <c r="K165" t="s">
-        <v>1177</v>
+        <v>1231</v>
       </c>
       <c r="L165" t="s">
-        <v>1178</v>
+        <v>1232</v>
       </c>
       <c r="M165" t="s">
-        <v>1179</v>
+        <v>1233</v>
       </c>
       <c r="N165" t="s">
-        <v>1180</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1181</v>
+        <v>1235</v>
       </c>
       <c r="D166" t="s">
-        <v>93</v>
+        <v>1228</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1182</v>
+        <v>1236</v>
       </c>
       <c r="I166" t="s">
-        <v>1183</v>
+        <v>1237</v>
       </c>
       <c r="J166" t="s">
-        <v>532</v>
+        <v>1086</v>
       </c>
       <c r="K166" t="s">
-        <v>1184</v>
+        <v>1238</v>
       </c>
       <c r="L166" t="s">
-        <v>1185</v>
+        <v>1239</v>
       </c>
       <c r="M166" t="s">
-        <v>1186</v>
+        <v>1240</v>
       </c>
       <c r="N166" t="s">
-        <v>1187</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1188</v>
+        <v>1220</v>
       </c>
       <c r="D167" t="s">
-        <v>93</v>
+        <v>1242</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1189</v>
+        <v>44</v>
       </c>
       <c r="I167" t="s">
-        <v>1190</v>
+        <v>1243</v>
       </c>
       <c r="J167" t="s">
-        <v>532</v>
+        <v>19</v>
       </c>
       <c r="K167" t="s">
-        <v>1191</v>
+        <v>1244</v>
       </c>
       <c r="L167" t="s">
-        <v>1192</v>
+        <v>847</v>
       </c>
       <c r="M167" t="s">
-        <v>1193</v>
+        <v>1245</v>
       </c>
       <c r="N167" t="s">
-        <v>1194</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1195</v>
+        <v>1246</v>
       </c>
       <c r="D168" t="s">
-        <v>93</v>
+        <v>1247</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1196</v>
+        <v>44</v>
       </c>
       <c r="I168" t="s">
-        <v>1197</v>
+        <v>1248</v>
       </c>
       <c r="J168" t="s">
-        <v>532</v>
+        <v>19</v>
       </c>
       <c r="K168" t="s">
-        <v>1198</v>
+        <v>1249</v>
       </c>
       <c r="L168" t="s">
-        <v>1199</v>
+        <v>847</v>
       </c>
       <c r="M168" t="s">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="N168" t="s">
-        <v>1201</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1202</v>
+        <v>1252</v>
       </c>
       <c r="D169" t="s">
-        <v>93</v>
+        <v>1253</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1203</v>
+        <v>1254</v>
       </c>
       <c r="I169" t="s">
-        <v>1204</v>
+        <v>1255</v>
       </c>
       <c r="J169" t="s">
-        <v>532</v>
+        <v>1184</v>
       </c>
       <c r="K169" t="s">
-        <v>1205</v>
+        <v>1256</v>
       </c>
       <c r="L169" t="s">
-        <v>1206</v>
+        <v>48</v>
       </c>
       <c r="M169" t="s">
-        <v>1207</v>
+        <v>1257</v>
       </c>
       <c r="N169" t="s">
-        <v>1208</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1209</v>
+        <v>1259</v>
       </c>
       <c r="D170" t="s">
-        <v>93</v>
+        <v>1260</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1210</v>
+        <v>1261</v>
       </c>
       <c r="I170" t="s">
-        <v>1211</v>
+        <v>1262</v>
       </c>
       <c r="J170" t="s">
-        <v>532</v>
+        <v>1184</v>
       </c>
       <c r="K170" t="s">
-        <v>1212</v>
+        <v>1263</v>
       </c>
       <c r="L170" t="s">
-        <v>1213</v>
+        <v>817</v>
       </c>
       <c r="M170" t="s">
-        <v>1214</v>
+        <v>1264</v>
       </c>
       <c r="N170" t="s">
-        <v>1215</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1216</v>
+        <v>1266</v>
       </c>
       <c r="D171" t="s">
-        <v>93</v>
+        <v>1267</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>706</v>
+        <v>1268</v>
       </c>
       <c r="I171" t="s">
-        <v>1217</v>
+        <v>1269</v>
       </c>
       <c r="J171" t="s">
-        <v>532</v>
+        <v>1184</v>
       </c>
       <c r="K171" t="s">
-        <v>1218</v>
+        <v>1270</v>
       </c>
       <c r="L171" t="s">
-        <v>1219</v>
+        <v>817</v>
       </c>
       <c r="M171" t="s">
-        <v>1220</v>
+        <v>1271</v>
       </c>
       <c r="N171" t="s">
-        <v>1221</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1222</v>
+        <v>1266</v>
       </c>
       <c r="D172" t="s">
-        <v>93</v>
+        <v>1267</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1223</v>
+        <v>1273</v>
       </c>
       <c r="I172" t="s">
-        <v>1224</v>
+        <v>1274</v>
       </c>
       <c r="J172" t="s">
-        <v>532</v>
+        <v>1184</v>
       </c>
       <c r="K172" t="s">
-        <v>1225</v>
+        <v>1275</v>
       </c>
       <c r="L172" t="s">
-        <v>1226</v>
+        <v>817</v>
       </c>
       <c r="M172" t="s">
-        <v>1227</v>
+        <v>1276</v>
       </c>
       <c r="N172" t="s">
-        <v>1228</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1229</v>
+        <v>1277</v>
       </c>
       <c r="D173" t="s">
-        <v>93</v>
+        <v>1278</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1203</v>
+        <v>1279</v>
       </c>
       <c r="I173" t="s">
-        <v>1230</v>
+        <v>1280</v>
       </c>
       <c r="J173" t="s">
-        <v>532</v>
+        <v>1192</v>
       </c>
       <c r="K173" t="s">
-        <v>1231</v>
+        <v>1281</v>
       </c>
       <c r="L173" t="s">
-        <v>1232</v>
+        <v>352</v>
       </c>
       <c r="M173" t="s">
-        <v>1233</v>
+        <v>1282</v>
       </c>
       <c r="N173" t="s">
-        <v>1234</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1235</v>
+        <v>1277</v>
       </c>
       <c r="D174" t="s">
-        <v>93</v>
+        <v>1278</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1236</v>
+        <v>1284</v>
       </c>
       <c r="I174" t="s">
-        <v>1237</v>
+        <v>1285</v>
       </c>
       <c r="J174" t="s">
-        <v>532</v>
+        <v>1192</v>
       </c>
       <c r="K174" t="s">
-        <v>1238</v>
+        <v>1286</v>
       </c>
       <c r="L174" t="s">
-        <v>1239</v>
+        <v>352</v>
       </c>
       <c r="M174" t="s">
-        <v>1240</v>
+        <v>1287</v>
       </c>
       <c r="N174" t="s">
-        <v>1241</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1242</v>
+        <v>1288</v>
       </c>
       <c r="D175" t="s">
-        <v>93</v>
+        <v>1289</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1243</v>
+        <v>1290</v>
       </c>
       <c r="I175" t="s">
-        <v>1244</v>
+        <v>1291</v>
       </c>
       <c r="J175" t="s">
-        <v>532</v>
+        <v>1292</v>
       </c>
       <c r="K175" t="s">
-        <v>1245</v>
+        <v>1293</v>
       </c>
       <c r="L175" t="s">
-        <v>1246</v>
+        <v>145</v>
       </c>
       <c r="M175" t="s">
-        <v>1247</v>
+        <v>1294</v>
       </c>
       <c r="N175" t="s">
-        <v>1248</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1249</v>
+        <v>1296</v>
       </c>
       <c r="D176" t="s">
-        <v>93</v>
+        <v>1289</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1250</v>
+        <v>1297</v>
       </c>
       <c r="I176" t="s">
-        <v>1251</v>
+        <v>1298</v>
       </c>
       <c r="J176" t="s">
-        <v>532</v>
+        <v>1292</v>
       </c>
       <c r="K176" t="s">
-        <v>1252</v>
+        <v>1299</v>
       </c>
       <c r="L176" t="s">
-        <v>1253</v>
+        <v>1300</v>
       </c>
       <c r="M176" t="s">
-        <v>1254</v>
+        <v>1301</v>
       </c>
       <c r="N176" t="s">
-        <v>1255</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1256</v>
+        <v>1303</v>
       </c>
       <c r="D177" t="s">
-        <v>93</v>
+        <v>1304</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1257</v>
+        <v>1305</v>
       </c>
       <c r="I177" t="s">
-        <v>1258</v>
+        <v>1306</v>
       </c>
       <c r="J177" t="s">
-        <v>532</v>
+        <v>1292</v>
       </c>
       <c r="K177" t="s">
-        <v>1259</v>
+        <v>1307</v>
       </c>
       <c r="L177" t="s">
-        <v>1260</v>
+        <v>1308</v>
       </c>
       <c r="M177" t="s">
-        <v>1261</v>
+        <v>1309</v>
       </c>
       <c r="N177" t="s">
-        <v>1262</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1263</v>
+        <v>1311</v>
       </c>
       <c r="D178" t="s">
-        <v>93</v>
+        <v>1312</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1264</v>
+        <v>1313</v>
       </c>
       <c r="I178" t="s">
-        <v>1265</v>
+        <v>1314</v>
       </c>
       <c r="J178" t="s">
-        <v>532</v>
+        <v>1292</v>
       </c>
       <c r="K178" t="s">
-        <v>1266</v>
+        <v>1315</v>
       </c>
       <c r="L178" t="s">
-        <v>1267</v>
+        <v>1316</v>
       </c>
       <c r="M178" t="s">
-        <v>1268</v>
+        <v>1317</v>
       </c>
       <c r="N178" t="s">
-        <v>1269</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1270</v>
+        <v>1319</v>
       </c>
       <c r="D179" t="s">
-        <v>93</v>
+        <v>1320</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1271</v>
+        <v>1321</v>
       </c>
       <c r="I179" t="s">
-        <v>1272</v>
+        <v>1322</v>
       </c>
       <c r="J179" t="s">
-        <v>532</v>
+        <v>1292</v>
       </c>
       <c r="K179" t="s">
-        <v>1273</v>
+        <v>1323</v>
       </c>
       <c r="L179" t="s">
-        <v>1274</v>
+        <v>1324</v>
       </c>
       <c r="M179" t="s">
-        <v>1275</v>
+        <v>1325</v>
       </c>
       <c r="N179" t="s">
-        <v>1276</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1277</v>
+        <v>1319</v>
       </c>
       <c r="D180" t="s">
-        <v>93</v>
+        <v>1320</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1278</v>
+        <v>1327</v>
       </c>
       <c r="I180" t="s">
-        <v>1279</v>
+        <v>1328</v>
       </c>
       <c r="J180" t="s">
-        <v>532</v>
+        <v>1292</v>
       </c>
       <c r="K180" t="s">
-        <v>1280</v>
+        <v>1329</v>
       </c>
       <c r="L180" t="s">
-        <v>1281</v>
+        <v>1324</v>
       </c>
       <c r="M180" t="s">
-        <v>1282</v>
+        <v>1330</v>
       </c>
       <c r="N180" t="s">
-        <v>1283</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1284</v>
+        <v>44</v>
       </c>
       <c r="D181" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1285</v>
+        <v>1331</v>
       </c>
       <c r="I181" t="s">
-        <v>1286</v>
+        <v>1332</v>
       </c>
       <c r="J181" t="s">
-        <v>532</v>
+        <v>1192</v>
       </c>
       <c r="K181" t="s">
-        <v>1287</v>
+        <v>1333</v>
       </c>
       <c r="L181" t="s">
-        <v>1288</v>
+        <v>1334</v>
       </c>
       <c r="M181" t="s">
-        <v>1289</v>
-[...3 lines deleted...]
-      </c>
+        <v>1335</v>
+      </c>
+      <c r="N181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1291</v>
+        <v>44</v>
       </c>
       <c r="D182" t="s">
-        <v>93</v>
+        <v>1336</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1292</v>
+        <v>1337</v>
       </c>
       <c r="I182" t="s">
-        <v>1293</v>
+        <v>1338</v>
       </c>
       <c r="J182" t="s">
-        <v>532</v>
+        <v>1192</v>
       </c>
       <c r="K182" t="s">
-        <v>1294</v>
+        <v>1339</v>
       </c>
       <c r="L182" t="s">
-        <v>1295</v>
+        <v>1340</v>
       </c>
       <c r="M182" t="s">
-        <v>1296</v>
-[...3 lines deleted...]
-      </c>
+        <v>1341</v>
+      </c>
+      <c r="N182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1298</v>
+        <v>1342</v>
       </c>
       <c r="D183" t="s">
-        <v>93</v>
+        <v>1343</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1299</v>
+        <v>1344</v>
       </c>
       <c r="I183" t="s">
-        <v>1300</v>
+        <v>1345</v>
       </c>
       <c r="J183" t="s">
-        <v>532</v>
+        <v>1292</v>
       </c>
       <c r="K183" t="s">
-        <v>1301</v>
+        <v>1346</v>
       </c>
       <c r="L183" t="s">
-        <v>1302</v>
+        <v>1347</v>
       </c>
       <c r="M183" t="s">
-        <v>1303</v>
+        <v>1348</v>
       </c>
       <c r="N183" t="s">
-        <v>1304</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1305</v>
+        <v>1342</v>
       </c>
       <c r="D184" t="s">
-        <v>41</v>
+        <v>1343</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1306</v>
+        <v>1350</v>
       </c>
       <c r="I184" t="s">
-        <v>1307</v>
+        <v>1351</v>
       </c>
       <c r="J184" t="s">
-        <v>532</v>
+        <v>1292</v>
       </c>
       <c r="K184" t="s">
-        <v>1308</v>
+        <v>1352</v>
       </c>
       <c r="L184" t="s">
-        <v>1309</v>
+        <v>1347</v>
       </c>
       <c r="M184" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="N184" t="s">
-        <v>1311</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1312</v>
+        <v>1354</v>
       </c>
       <c r="D185" t="s">
-        <v>1313</v>
-[...7 lines deleted...]
-      <c r="G185" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185"/>
+      <c r="H185" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1357</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1292</v>
+      </c>
+      <c r="K185" t="s">
+        <v>1358</v>
+      </c>
+      <c r="L185" t="s">
         <v>1316</v>
       </c>
-      <c r="H185" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M185" t="s">
-        <v>1320</v>
+        <v>1359</v>
       </c>
       <c r="N185" t="s">
-        <v>1321</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1322</v>
+        <v>1361</v>
       </c>
       <c r="D186" t="s">
-        <v>1323</v>
+        <v>1149</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1324</v>
+        <v>1362</v>
       </c>
       <c r="I186" t="s">
-        <v>1325</v>
+        <v>1363</v>
       </c>
       <c r="J186" t="s">
-        <v>832</v>
+        <v>1292</v>
       </c>
       <c r="K186" t="s">
-        <v>1326</v>
+        <v>1364</v>
       </c>
       <c r="L186" t="s">
-        <v>127</v>
+        <v>352</v>
       </c>
       <c r="M186" t="s">
-        <v>1327</v>
+        <v>1365</v>
       </c>
       <c r="N186" t="s">
-        <v>1328</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1329</v>
+        <v>1367</v>
       </c>
       <c r="D187" t="s">
-        <v>1330</v>
-[...9 lines deleted...]
-      </c>
+        <v>1149</v>
+      </c>
+      <c r="E187"/>
+      <c r="F187"/>
+      <c r="G187"/>
       <c r="H187" t="s">
-        <v>1334</v>
+        <v>1362</v>
       </c>
       <c r="I187" t="s">
-        <v>1335</v>
+        <v>1368</v>
       </c>
       <c r="J187" t="s">
-        <v>832</v>
+        <v>1292</v>
       </c>
       <c r="K187" t="s">
-        <v>1336</v>
+        <v>1369</v>
       </c>
       <c r="L187" t="s">
-        <v>702</v>
+        <v>352</v>
       </c>
       <c r="M187" t="s">
-        <v>1337</v>
+        <v>1370</v>
       </c>
       <c r="N187" t="s">
-        <v>1338</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1339</v>
+        <v>1372</v>
       </c>
       <c r="D188" t="s">
-        <v>1330</v>
-[...9 lines deleted...]
-      </c>
+        <v>1373</v>
+      </c>
+      <c r="E188"/>
+      <c r="F188"/>
+      <c r="G188"/>
       <c r="H188" t="s">
-        <v>1343</v>
+        <v>1374</v>
       </c>
       <c r="I188" t="s">
-        <v>1344</v>
+        <v>1375</v>
       </c>
       <c r="J188" t="s">
-        <v>832</v>
+        <v>1376</v>
       </c>
       <c r="K188" t="s">
-        <v>1345</v>
+        <v>1377</v>
       </c>
       <c r="L188" t="s">
-        <v>676</v>
+        <v>847</v>
       </c>
       <c r="M188" t="s">
-        <v>1346</v>
+        <v>1378</v>
       </c>
       <c r="N188" t="s">
-        <v>1347</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
-      <c r="C189" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C189"/>
       <c r="D189" t="s">
-        <v>1330</v>
-[...9 lines deleted...]
-      </c>
+        <v>1380</v>
+      </c>
+      <c r="E189"/>
+      <c r="F189"/>
+      <c r="G189"/>
       <c r="H189" t="s">
-        <v>1352</v>
+        <v>1381</v>
       </c>
       <c r="I189" t="s">
-        <v>1353</v>
+        <v>1382</v>
       </c>
       <c r="J189" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K189" t="s">
-        <v>1354</v>
+        <v>1384</v>
       </c>
       <c r="L189" t="s">
-        <v>676</v>
+        <v>1385</v>
       </c>
       <c r="M189" t="s">
-        <v>1355</v>
-[...3 lines deleted...]
-      </c>
+        <v>1386</v>
+      </c>
+      <c r="N189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1357</v>
+        <v>1387</v>
       </c>
       <c r="D190" t="s">
-        <v>1330</v>
-[...9 lines deleted...]
-      </c>
+        <v>1388</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190"/>
+      <c r="G190"/>
       <c r="H190" t="s">
-        <v>1361</v>
+        <v>44</v>
       </c>
       <c r="I190" t="s">
-        <v>1362</v>
+        <v>1389</v>
       </c>
       <c r="J190" t="s">
-        <v>832</v>
+        <v>1390</v>
       </c>
       <c r="K190" t="s">
-        <v>1363</v>
+        <v>1391</v>
       </c>
       <c r="L190" t="s">
-        <v>702</v>
+        <v>847</v>
       </c>
       <c r="M190" t="s">
-        <v>1364</v>
+        <v>1392</v>
       </c>
       <c r="N190" t="s">
-        <v>1365</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1366</v>
+        <v>1394</v>
       </c>
       <c r="D191" t="s">
-        <v>1330</v>
-[...9 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="E191"/>
+      <c r="F191"/>
+      <c r="G191"/>
       <c r="H191" t="s">
-        <v>1370</v>
+        <v>1395</v>
       </c>
       <c r="I191" t="s">
-        <v>1371</v>
+        <v>1396</v>
       </c>
       <c r="J191" t="s">
-        <v>832</v>
+        <v>1292</v>
       </c>
       <c r="K191" t="s">
-        <v>1372</v>
+        <v>1397</v>
       </c>
       <c r="L191" t="s">
-        <v>127</v>
+        <v>1398</v>
       </c>
       <c r="M191" t="s">
-        <v>1373</v>
+        <v>1399</v>
       </c>
       <c r="N191" t="s">
-        <v>1374</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1375</v>
+        <v>1401</v>
       </c>
       <c r="D192" t="s">
-        <v>1376</v>
+        <v>1402</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1377</v>
+        <v>44</v>
       </c>
       <c r="I192" t="s">
-        <v>1378</v>
+        <v>1403</v>
       </c>
       <c r="J192" t="s">
-        <v>832</v>
+        <v>1390</v>
       </c>
       <c r="K192" t="s">
-        <v>1379</v>
+        <v>1404</v>
       </c>
       <c r="L192" t="s">
-        <v>1380</v>
+        <v>847</v>
       </c>
       <c r="M192" t="s">
-        <v>1381</v>
+        <v>1405</v>
       </c>
       <c r="N192" t="s">
-        <v>1382</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1383</v>
+        <v>1372</v>
       </c>
       <c r="D193" t="s">
-        <v>1384</v>
+        <v>1407</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1385</v>
+        <v>44</v>
       </c>
       <c r="I193" t="s">
-        <v>1386</v>
+        <v>1408</v>
       </c>
       <c r="J193" t="s">
-        <v>802</v>
+        <v>1390</v>
       </c>
       <c r="K193" t="s">
-        <v>1387</v>
+        <v>1409</v>
       </c>
       <c r="L193" t="s">
-        <v>31</v>
+        <v>847</v>
       </c>
       <c r="M193" t="s">
-        <v>1388</v>
+        <v>1410</v>
       </c>
       <c r="N193" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1390</v>
+        <v>1411</v>
       </c>
       <c r="D194" t="s">
-        <v>1391</v>
+        <v>1228</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1392</v>
+        <v>1412</v>
       </c>
       <c r="I194" t="s">
-        <v>1393</v>
+        <v>1413</v>
       </c>
       <c r="J194" t="s">
-        <v>832</v>
+        <v>1292</v>
       </c>
       <c r="K194" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="L194" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="M194" t="s">
-        <v>1396</v>
+        <v>1416</v>
       </c>
       <c r="N194" t="s">
-        <v>1397</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1398</v>
+        <v>1418</v>
       </c>
       <c r="D195" t="s">
-        <v>1399</v>
+        <v>1228</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1400</v>
+        <v>1419</v>
       </c>
       <c r="I195" t="s">
-        <v>1401</v>
+        <v>1420</v>
       </c>
       <c r="J195" t="s">
-        <v>832</v>
+        <v>1292</v>
       </c>
       <c r="K195" t="s">
-        <v>1402</v>
+        <v>1421</v>
       </c>
       <c r="L195" t="s">
-        <v>1403</v>
+        <v>1422</v>
       </c>
       <c r="M195" t="s">
-        <v>1404</v>
+        <v>1423</v>
       </c>
       <c r="N195" t="s">
-        <v>1405</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1406</v>
+        <v>1425</v>
       </c>
       <c r="D196" t="s">
-        <v>1407</v>
+        <v>1426</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1408</v>
+        <v>1427</v>
       </c>
       <c r="I196" t="s">
-        <v>1409</v>
+        <v>1428</v>
       </c>
       <c r="J196" t="s">
-        <v>832</v>
+        <v>1390</v>
       </c>
       <c r="K196" t="s">
-        <v>1410</v>
+        <v>1429</v>
       </c>
       <c r="L196" t="s">
-        <v>1411</v>
+        <v>817</v>
       </c>
       <c r="M196" t="s">
-        <v>1412</v>
+        <v>1430</v>
       </c>
       <c r="N196" t="s">
-        <v>1413</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1414</v>
+        <v>1425</v>
       </c>
       <c r="D197" t="s">
-        <v>1415</v>
+        <v>1426</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1416</v>
+        <v>1432</v>
       </c>
       <c r="I197" t="s">
-        <v>1417</v>
+        <v>1433</v>
       </c>
       <c r="J197" t="s">
-        <v>802</v>
+        <v>1390</v>
       </c>
       <c r="K197" t="s">
-        <v>1418</v>
+        <v>1434</v>
       </c>
       <c r="L197" t="s">
-        <v>31</v>
+        <v>817</v>
       </c>
       <c r="M197" t="s">
-        <v>1419</v>
+        <v>1435</v>
       </c>
       <c r="N197" t="s">
-        <v>1420</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1421</v>
+        <v>44</v>
       </c>
       <c r="D198" t="s">
-        <v>1422</v>
+        <v>1436</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1423</v>
+        <v>1437</v>
       </c>
       <c r="I198" t="s">
-        <v>1424</v>
+        <v>1438</v>
       </c>
       <c r="J198" t="s">
-        <v>802</v>
+        <v>1292</v>
       </c>
       <c r="K198" t="s">
-        <v>1425</v>
+        <v>1439</v>
       </c>
       <c r="L198" t="s">
-        <v>31</v>
+        <v>1440</v>
       </c>
       <c r="M198" t="s">
-        <v>1426</v>
-[...3 lines deleted...]
-      </c>
+        <v>1441</v>
+      </c>
+      <c r="N198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1428</v>
+        <v>44</v>
       </c>
       <c r="D199" t="s">
-        <v>1429</v>
+        <v>1442</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1430</v>
+        <v>1443</v>
       </c>
       <c r="I199" t="s">
-        <v>1431</v>
+        <v>1444</v>
       </c>
       <c r="J199" t="s">
-        <v>802</v>
+        <v>1292</v>
       </c>
       <c r="K199" t="s">
-        <v>1432</v>
+        <v>1445</v>
       </c>
       <c r="L199" t="s">
-        <v>31</v>
+        <v>1446</v>
       </c>
       <c r="M199" t="s">
-        <v>1433</v>
-[...3 lines deleted...]
-      </c>
+        <v>1447</v>
+      </c>
+      <c r="N199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1435</v>
+        <v>44</v>
       </c>
       <c r="D200" t="s">
-        <v>1436</v>
+        <v>1448</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1437</v>
+        <v>1449</v>
       </c>
       <c r="I200" t="s">
-        <v>1438</v>
+        <v>1450</v>
       </c>
       <c r="J200" t="s">
-        <v>802</v>
+        <v>1292</v>
       </c>
       <c r="K200" t="s">
-        <v>1439</v>
+        <v>1451</v>
       </c>
       <c r="L200" t="s">
-        <v>1440</v>
+        <v>1452</v>
       </c>
       <c r="M200" t="s">
-        <v>1441</v>
-[...3 lines deleted...]
-      </c>
+        <v>1453</v>
+      </c>
+      <c r="N200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1443</v>
+        <v>44</v>
       </c>
       <c r="D201" t="s">
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1430</v>
+        <v>1455</v>
       </c>
       <c r="I201" t="s">
-        <v>1445</v>
+        <v>1456</v>
       </c>
       <c r="J201" t="s">
-        <v>802</v>
+        <v>1457</v>
       </c>
       <c r="K201" t="s">
-        <v>1446</v>
+        <v>1458</v>
       </c>
       <c r="L201" t="s">
-        <v>31</v>
+        <v>1459</v>
       </c>
       <c r="M201" t="s">
-        <v>1447</v>
-[...3 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="N201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1449</v>
+        <v>1461</v>
       </c>
       <c r="D202" t="s">
-        <v>1450</v>
-[...3 lines deleted...]
-      <c r="G202"/>
+        <v>1462</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1465</v>
+      </c>
       <c r="H202" t="s">
-        <v>1451</v>
+        <v>1466</v>
       </c>
       <c r="I202" t="s">
-        <v>1452</v>
+        <v>1467</v>
       </c>
       <c r="J202" t="s">
-        <v>832</v>
+        <v>1468</v>
       </c>
       <c r="K202" t="s">
-        <v>1453</v>
+        <v>1469</v>
       </c>
       <c r="L202" t="s">
-        <v>1454</v>
+        <v>1470</v>
       </c>
       <c r="M202" t="s">
-        <v>1455</v>
+        <v>1471</v>
       </c>
       <c r="N202" t="s">
-        <v>1456</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1457</v>
+        <v>1473</v>
       </c>
       <c r="D203" t="s">
-        <v>1458</v>
-[...3 lines deleted...]
-      <c r="G203"/>
+        <v>1462</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1476</v>
+      </c>
       <c r="H203" t="s">
-        <v>1430</v>
+        <v>1477</v>
       </c>
       <c r="I203" t="s">
-        <v>1459</v>
+        <v>1478</v>
       </c>
       <c r="J203" t="s">
-        <v>802</v>
+        <v>1468</v>
       </c>
       <c r="K203" t="s">
-        <v>1460</v>
+        <v>1479</v>
       </c>
       <c r="L203" t="s">
-        <v>31</v>
+        <v>1470</v>
       </c>
       <c r="M203" t="s">
-        <v>1461</v>
+        <v>1480</v>
       </c>
       <c r="N203" t="s">
-        <v>1462</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1463</v>
+        <v>1482</v>
       </c>
       <c r="D204" t="s">
-        <v>1464</v>
+        <v>1483</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1465</v>
+        <v>1484</v>
       </c>
       <c r="I204" t="s">
-        <v>1466</v>
+        <v>1485</v>
       </c>
       <c r="J204" t="s">
-        <v>802</v>
+        <v>1390</v>
       </c>
       <c r="K204" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="L204" t="s">
-        <v>1468</v>
+        <v>847</v>
       </c>
       <c r="M204" t="s">
-        <v>1469</v>
+        <v>1487</v>
       </c>
       <c r="N204" t="s">
-        <v>1470</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1471</v>
+        <v>1489</v>
       </c>
       <c r="D205" t="s">
-        <v>1472</v>
+        <v>1490</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1473</v>
+        <v>1491</v>
       </c>
       <c r="I205" t="s">
-        <v>1474</v>
+        <v>1492</v>
       </c>
       <c r="J205" t="s">
-        <v>802</v>
+        <v>1390</v>
       </c>
       <c r="K205" t="s">
-        <v>1475</v>
+        <v>1493</v>
       </c>
       <c r="L205" t="s">
-        <v>1468</v>
+        <v>1494</v>
       </c>
       <c r="M205" t="s">
-        <v>1476</v>
+        <v>1495</v>
       </c>
       <c r="N205" t="s">
-        <v>1477</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1478</v>
+        <v>1497</v>
       </c>
       <c r="D206" t="s">
-        <v>1479</v>
+        <v>1498</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1480</v>
+        <v>1499</v>
       </c>
       <c r="I206" t="s">
-        <v>1481</v>
+        <v>1500</v>
       </c>
       <c r="J206" t="s">
-        <v>832</v>
+        <v>1390</v>
       </c>
       <c r="K206" t="s">
-        <v>1482</v>
+        <v>1501</v>
       </c>
       <c r="L206" t="s">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="M206" t="s">
-        <v>1484</v>
+        <v>1502</v>
       </c>
       <c r="N206" t="s">
-        <v>1485</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1486</v>
+        <v>1504</v>
       </c>
       <c r="D207" t="s">
-        <v>1487</v>
+        <v>1505</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1488</v>
+        <v>1506</v>
       </c>
       <c r="I207" t="s">
-        <v>1489</v>
+        <v>1507</v>
       </c>
       <c r="J207" t="s">
-        <v>802</v>
+        <v>1053</v>
       </c>
       <c r="K207" t="s">
-        <v>1490</v>
+        <v>1508</v>
       </c>
       <c r="L207" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M207" t="s">
-        <v>1491</v>
+        <v>1509</v>
       </c>
       <c r="N207" t="s">
-        <v>1492</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1493</v>
+        <v>1511</v>
       </c>
       <c r="D208" t="s">
-        <v>1494</v>
+        <v>1512</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1495</v>
+        <v>1513</v>
       </c>
       <c r="I208" t="s">
-        <v>1496</v>
+        <v>1514</v>
       </c>
       <c r="J208" t="s">
-        <v>802</v>
+        <v>1053</v>
       </c>
       <c r="K208" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="L208" t="s">
-        <v>31</v>
+        <v>847</v>
       </c>
       <c r="M208" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="N208" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
-      <c r="C209"/>
+      <c r="C209" t="s">
+        <v>1518</v>
+      </c>
       <c r="D209" t="s">
-        <v>1500</v>
+        <v>1519</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1501</v>
+        <v>1520</v>
       </c>
       <c r="I209" t="s">
-        <v>1502</v>
+        <v>1521</v>
       </c>
       <c r="J209" t="s">
-        <v>1503</v>
+        <v>1053</v>
       </c>
       <c r="K209" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
       <c r="L209" t="s">
-        <v>1505</v>
+        <v>48</v>
       </c>
       <c r="M209" t="s">
-        <v>1506</v>
-[...1 lines deleted...]
-      <c r="N209"/>
+        <v>1523</v>
+      </c>
+      <c r="N209" t="s">
+        <v>1524</v>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1507</v>
+        <v>1525</v>
       </c>
       <c r="D210" t="s">
-        <v>529</v>
+        <v>1526</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1508</v>
+        <v>1527</v>
       </c>
       <c r="I210" t="s">
-        <v>1509</v>
+        <v>1528</v>
       </c>
       <c r="J210" t="s">
-        <v>1510</v>
+        <v>1053</v>
       </c>
       <c r="K210" t="s">
-        <v>1511</v>
+        <v>1529</v>
       </c>
       <c r="L210" t="s">
-        <v>1512</v>
+        <v>48</v>
       </c>
       <c r="M210" t="s">
-        <v>1513</v>
+        <v>1530</v>
       </c>
       <c r="N210" t="s">
-        <v>1514</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1515</v>
+        <v>1532</v>
       </c>
       <c r="D211" t="s">
-        <v>529</v>
+        <v>1533</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1516</v>
+        <v>1534</v>
       </c>
       <c r="I211" t="s">
-        <v>1517</v>
+        <v>1535</v>
       </c>
       <c r="J211" t="s">
-        <v>1510</v>
+        <v>1053</v>
       </c>
       <c r="K211" t="s">
-        <v>1518</v>
+        <v>1536</v>
       </c>
       <c r="L211" t="s">
-        <v>1519</v>
+        <v>48</v>
       </c>
       <c r="M211" t="s">
-        <v>1520</v>
+        <v>1537</v>
       </c>
       <c r="N211" t="s">
-        <v>1521</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1522</v>
+        <v>1539</v>
       </c>
       <c r="D212" t="s">
-        <v>529</v>
+        <v>1540</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1523</v>
+        <v>1541</v>
       </c>
       <c r="I212" t="s">
-        <v>1524</v>
+        <v>1542</v>
       </c>
       <c r="J212" t="s">
-        <v>1510</v>
+        <v>1053</v>
       </c>
       <c r="K212" t="s">
-        <v>1525</v>
+        <v>1543</v>
       </c>
       <c r="L212" t="s">
-        <v>1526</v>
+        <v>48</v>
       </c>
       <c r="M212" t="s">
-        <v>1527</v>
+        <v>1544</v>
       </c>
       <c r="N212" t="s">
-        <v>1528</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1529</v>
+        <v>1482</v>
       </c>
       <c r="D213" t="s">
-        <v>529</v>
+        <v>1546</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1530</v>
+        <v>44</v>
       </c>
       <c r="I213" t="s">
-        <v>1531</v>
+        <v>1547</v>
       </c>
       <c r="J213" t="s">
-        <v>1510</v>
+        <v>1053</v>
       </c>
       <c r="K213" t="s">
-        <v>1532</v>
+        <v>1548</v>
       </c>
       <c r="L213" t="s">
-        <v>1533</v>
+        <v>847</v>
       </c>
       <c r="M213" t="s">
-        <v>1534</v>
+        <v>1549</v>
       </c>
       <c r="N213" t="s">
-        <v>1535</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1536</v>
+        <v>1550</v>
       </c>
       <c r="D214" t="s">
-        <v>529</v>
+        <v>1551</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1537</v>
+        <v>1552</v>
       </c>
       <c r="I214" t="s">
-        <v>1538</v>
+        <v>1553</v>
       </c>
       <c r="J214" t="s">
-        <v>1510</v>
+        <v>1053</v>
       </c>
       <c r="K214" t="s">
-        <v>1539</v>
+        <v>1554</v>
       </c>
       <c r="L214" t="s">
-        <v>1540</v>
+        <v>817</v>
       </c>
       <c r="M214" t="s">
-        <v>1541</v>
+        <v>1555</v>
       </c>
       <c r="N214" t="s">
-        <v>1542</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1543</v>
+        <v>1557</v>
       </c>
       <c r="D215" t="s">
-        <v>529</v>
+        <v>1558</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1544</v>
+        <v>1559</v>
       </c>
       <c r="I215" t="s">
-        <v>1545</v>
+        <v>1560</v>
       </c>
       <c r="J215" t="s">
-        <v>1510</v>
+        <v>1053</v>
       </c>
       <c r="K215" t="s">
-        <v>1546</v>
+        <v>1561</v>
       </c>
       <c r="L215" t="s">
-        <v>1547</v>
+        <v>48</v>
       </c>
       <c r="M215" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="N215" t="s">
-        <v>1549</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1550</v>
+        <v>1564</v>
       </c>
       <c r="D216" t="s">
-        <v>41</v>
+        <v>1565</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1551</v>
+        <v>1566</v>
       </c>
       <c r="I216" t="s">
-        <v>1552</v>
+        <v>1567</v>
       </c>
       <c r="J216" t="s">
-        <v>1510</v>
+        <v>1053</v>
       </c>
       <c r="K216" t="s">
-        <v>1553</v>
+        <v>1568</v>
       </c>
       <c r="L216" t="s">
-        <v>1554</v>
+        <v>847</v>
       </c>
       <c r="M216" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="N216" t="s">
-        <v>1556</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
-      <c r="C217" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C217"/>
       <c r="D217" t="s">
-        <v>41</v>
+        <v>1571</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1558</v>
+        <v>1572</v>
       </c>
       <c r="I217" t="s">
-        <v>1559</v>
+        <v>1573</v>
       </c>
       <c r="J217" t="s">
-        <v>1510</v>
+        <v>1574</v>
       </c>
       <c r="K217" t="s">
-        <v>1560</v>
+        <v>1575</v>
       </c>
       <c r="L217" t="s">
-        <v>1561</v>
+        <v>1576</v>
       </c>
       <c r="M217" t="s">
-        <v>1562</v>
-[...3 lines deleted...]
-      </c>
+        <v>1577</v>
+      </c>
+      <c r="N217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
-      <c r="C218" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C218"/>
       <c r="D218" t="s">
-        <v>41</v>
+        <v>1578</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1565</v>
+        <v>1579</v>
       </c>
       <c r="I218" t="s">
-        <v>1566</v>
+        <v>1580</v>
       </c>
       <c r="J218" t="s">
-        <v>1510</v>
+        <v>1574</v>
       </c>
       <c r="K218" t="s">
-        <v>1567</v>
+        <v>1581</v>
       </c>
       <c r="L218" t="s">
-        <v>1568</v>
+        <v>1582</v>
       </c>
       <c r="M218" t="s">
-        <v>1569</v>
-[...3 lines deleted...]
-      </c>
+        <v>1583</v>
+      </c>
+      <c r="N218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1571</v>
+        <v>1584</v>
       </c>
       <c r="D219" t="s">
-        <v>529</v>
-[...3 lines deleted...]
-      <c r="G219"/>
+        <v>1585</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1587</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1588</v>
+      </c>
       <c r="H219" t="s">
-        <v>1572</v>
+        <v>1589</v>
       </c>
       <c r="I219" t="s">
-        <v>1573</v>
+        <v>1590</v>
       </c>
       <c r="J219" t="s">
-        <v>1510</v>
+        <v>1591</v>
       </c>
       <c r="K219" t="s">
-        <v>1574</v>
+        <v>1592</v>
       </c>
       <c r="L219" t="s">
-        <v>1575</v>
+        <v>1470</v>
       </c>
       <c r="M219" t="s">
-        <v>1576</v>
+        <v>1593</v>
       </c>
       <c r="N219" t="s">
-        <v>1577</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1578</v>
+        <v>1595</v>
       </c>
       <c r="D220" t="s">
-        <v>41</v>
+        <v>1595</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1579</v>
+        <v>44</v>
       </c>
       <c r="I220" t="s">
-        <v>1580</v>
+        <v>1596</v>
       </c>
       <c r="J220" t="s">
-        <v>1510</v>
+        <v>1053</v>
       </c>
       <c r="K220" t="s">
-        <v>1581</v>
+        <v>1597</v>
       </c>
       <c r="L220" t="s">
-        <v>1582</v>
+        <v>1494</v>
       </c>
       <c r="M220" t="s">
-        <v>1583</v>
+        <v>1598</v>
       </c>
       <c r="N220" t="s">
-        <v>1584</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1010</v>
+        <v>1595</v>
       </c>
       <c r="D221" t="s">
-        <v>1585</v>
+        <v>1600</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1586</v>
+        <v>1601</v>
       </c>
       <c r="I221" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
       <c r="J221" t="s">
-        <v>1510</v>
+        <v>1158</v>
       </c>
       <c r="K221" t="s">
-        <v>1588</v>
+        <v>1603</v>
       </c>
       <c r="L221" t="s">
-        <v>1589</v>
+        <v>1494</v>
       </c>
       <c r="M221" t="s">
-        <v>1590</v>
-[...1 lines deleted...]
-      <c r="N221"/>
+        <v>1604</v>
+      </c>
+      <c r="N221" t="s">
+        <v>1599</v>
+      </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1591</v>
+        <v>1605</v>
       </c>
       <c r="D222" t="s">
-        <v>1592</v>
+        <v>1606</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1593</v>
+        <v>44</v>
       </c>
       <c r="I222" t="s">
-        <v>1594</v>
+        <v>1607</v>
       </c>
       <c r="J222" t="s">
-        <v>802</v>
+        <v>1053</v>
       </c>
       <c r="K222" t="s">
-        <v>1595</v>
+        <v>1608</v>
       </c>
       <c r="L222" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M222" t="s">
-        <v>1596</v>
+        <v>1609</v>
       </c>
       <c r="N222" t="s">
-        <v>1597</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="D223" t="s">
-        <v>1599</v>
-[...9 lines deleted...]
-      </c>
+        <v>1611</v>
+      </c>
+      <c r="E223"/>
+      <c r="F223"/>
+      <c r="G223"/>
       <c r="H223" t="s">
-        <v>1603</v>
+        <v>1612</v>
       </c>
       <c r="I223" t="s">
-        <v>1604</v>
+        <v>1613</v>
       </c>
       <c r="J223" t="s">
-        <v>1605</v>
+        <v>1158</v>
       </c>
       <c r="K223" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
       <c r="L223" t="s">
-        <v>1607</v>
+        <v>48</v>
       </c>
       <c r="M223" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
       <c r="N223" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1610</v>
+        <v>1616</v>
       </c>
       <c r="D224" t="s">
-        <v>1599</v>
-[...9 lines deleted...]
-      </c>
+        <v>1617</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224"/>
+      <c r="G224"/>
       <c r="H224" t="s">
-        <v>1614</v>
+        <v>44</v>
       </c>
       <c r="I224" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="J224" t="s">
-        <v>1605</v>
+        <v>1158</v>
       </c>
       <c r="K224" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="L224" t="s">
-        <v>1607</v>
+        <v>847</v>
       </c>
       <c r="M224" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="N224" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="D225" t="s">
-        <v>1599</v>
-[...9 lines deleted...]
-      </c>
+        <v>1623</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225"/>
+      <c r="G225"/>
       <c r="H225" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="I225" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="J225" t="s">
-        <v>1605</v>
+        <v>1158</v>
       </c>
       <c r="K225" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="L225" t="s">
-        <v>1607</v>
+        <v>48</v>
       </c>
       <c r="M225" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="N225" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1628</v>
+        <v>1622</v>
       </c>
       <c r="D226" t="s">
-        <v>93</v>
+        <v>1623</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
         <v>1629</v>
       </c>
       <c r="I226" t="s">
         <v>1630</v>
       </c>
       <c r="J226" t="s">
-        <v>832</v>
+        <v>1158</v>
       </c>
       <c r="K226" t="s">
         <v>1631</v>
       </c>
       <c r="L226" t="s">
+        <v>48</v>
+      </c>
+      <c r="M226" t="s">
         <v>1632</v>
       </c>
-      <c r="M226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N226" t="s">
-        <v>1634</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
-      <c r="C227" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C227"/>
       <c r="D227" t="s">
-        <v>93</v>
+        <v>1633</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
+        <v>1634</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1635</v>
+      </c>
+      <c r="J227" t="s">
         <v>1636</v>
       </c>
-      <c r="I227" t="s">
+      <c r="K227" t="s">
         <v>1637</v>
       </c>
-      <c r="J227" t="s">
-[...2 lines deleted...]
-      <c r="K227" t="s">
+      <c r="L227" t="s">
         <v>1638</v>
       </c>
-      <c r="L227" t="s">
+      <c r="M227" t="s">
         <v>1639</v>
       </c>
-      <c r="M227" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="N227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
-      <c r="C228" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C228"/>
       <c r="D228" t="s">
-        <v>93</v>
+        <v>1640</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
+        <v>1641</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1642</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1636</v>
+      </c>
+      <c r="K228" t="s">
         <v>1643</v>
       </c>
-      <c r="I228" t="s">
+      <c r="L228" t="s">
         <v>1644</v>
       </c>
-      <c r="J228" t="s">
-[...2 lines deleted...]
-      <c r="K228" t="s">
+      <c r="M228" t="s">
         <v>1645</v>
       </c>
-      <c r="L228" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1649</v>
+        <v>1646</v>
       </c>
       <c r="D229" t="s">
-        <v>1650</v>
+        <v>1647</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
+        <v>1648</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1649</v>
+      </c>
+      <c r="J229" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K229" t="s">
         <v>1651</v>
       </c>
-      <c r="I229" t="s">
+      <c r="L229" t="s">
+        <v>1494</v>
+      </c>
+      <c r="M229" t="s">
         <v>1652</v>
       </c>
-      <c r="J229" t="s">
-[...2 lines deleted...]
-      <c r="K229" t="s">
+      <c r="N229" t="s">
         <v>1653</v>
-      </c>
-[...7 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>1657</v>
+        <v>1654</v>
       </c>
       <c r="D230" t="s">
-        <v>93</v>
+        <v>1655</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
+        <v>1656</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1657</v>
+      </c>
+      <c r="J230" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K230" t="s">
         <v>1658</v>
       </c>
-      <c r="I230" t="s">
+      <c r="L230" t="s">
+        <v>48</v>
+      </c>
+      <c r="M230" t="s">
         <v>1659</v>
       </c>
-      <c r="J230" t="s">
-[...2 lines deleted...]
-      <c r="K230" t="s">
+      <c r="N230" t="s">
         <v>1660</v>
-      </c>
-[...7 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>1664</v>
+        <v>1661</v>
       </c>
       <c r="D231" t="s">
-        <v>93</v>
+        <v>1662</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
+        <v>1663</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1664</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K231" t="s">
         <v>1665</v>
       </c>
-      <c r="I231" t="s">
+      <c r="L231" t="s">
+        <v>48</v>
+      </c>
+      <c r="M231" t="s">
         <v>1666</v>
       </c>
-      <c r="J231" t="s">
-[...2 lines deleted...]
-      <c r="K231" t="s">
+      <c r="N231" t="s">
         <v>1667</v>
-      </c>
-[...7 lines deleted...]
-        <v>1670</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1671</v>
+        <v>1668</v>
       </c>
       <c r="D232" t="s">
-        <v>93</v>
+        <v>1669</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
+        <v>1670</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1671</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K232" t="s">
         <v>1672</v>
       </c>
-      <c r="I232" t="s">
+      <c r="L232" t="s">
+        <v>48</v>
+      </c>
+      <c r="M232" t="s">
         <v>1673</v>
       </c>
-      <c r="J232" t="s">
-[...2 lines deleted...]
-      <c r="K232" t="s">
+      <c r="N232" t="s">
         <v>1674</v>
-      </c>
-[...7 lines deleted...]
-        <v>1677</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1678</v>
+        <v>1675</v>
       </c>
       <c r="D233" t="s">
-        <v>93</v>
+        <v>1676</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J233" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K233" t="s">
         <v>1679</v>
       </c>
-      <c r="I233" t="s">
+      <c r="L233" t="s">
+        <v>48</v>
+      </c>
+      <c r="M233" t="s">
         <v>1680</v>
       </c>
-      <c r="J233" t="s">
-[...2 lines deleted...]
-      <c r="K233" t="s">
+      <c r="N233" t="s">
         <v>1681</v>
-      </c>
-[...7 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
       <c r="D234" t="s">
-        <v>93</v>
+        <v>1683</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>299</v>
+        <v>1684</v>
       </c>
       <c r="I234" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J234" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K234" t="s">
         <v>1686</v>
       </c>
-      <c r="J234" t="s">
-[...2 lines deleted...]
-      <c r="K234" t="s">
+      <c r="L234" t="s">
+        <v>48</v>
+      </c>
+      <c r="M234" t="s">
         <v>1687</v>
       </c>
-      <c r="L234" t="s">
+      <c r="N234" t="s">
         <v>1688</v>
-      </c>
-[...4 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
-      <c r="C235" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C235"/>
       <c r="D235" t="s">
-        <v>93</v>
+        <v>1689</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
+        <v>1690</v>
+      </c>
+      <c r="I235" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J235" t="s">
         <v>1692</v>
       </c>
-      <c r="I235" t="s">
+      <c r="K235" t="s">
         <v>1693</v>
       </c>
-      <c r="J235" t="s">
-[...2 lines deleted...]
-      <c r="K235" t="s">
+      <c r="L235" t="s">
         <v>1694</v>
       </c>
-      <c r="L235" t="s">
+      <c r="M235" t="s">
         <v>1695</v>
       </c>
-      <c r="M235" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="N235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
-      <c r="C236" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C236"/>
       <c r="D236" t="s">
-        <v>93</v>
+        <v>1696</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1692</v>
+      </c>
+      <c r="K236" t="s">
         <v>1699</v>
       </c>
-      <c r="I236" t="s">
+      <c r="L236" t="s">
         <v>1700</v>
       </c>
-      <c r="J236" t="s">
-[...2 lines deleted...]
-      <c r="K236" t="s">
+      <c r="M236" t="s">
         <v>1701</v>
       </c>
-      <c r="L236" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
-      <c r="C237" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C237"/>
       <c r="D237" t="s">
-        <v>93</v>
+        <v>1702</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
+        <v>1703</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1704</v>
+      </c>
+      <c r="J237" t="s">
+        <v>1692</v>
+      </c>
+      <c r="K237" t="s">
+        <v>1705</v>
+      </c>
+      <c r="L237" t="s">
         <v>1706</v>
       </c>
-      <c r="I237" t="s">
+      <c r="M237" t="s">
         <v>1707</v>
       </c>
-      <c r="J237" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>1712</v>
+        <v>44</v>
       </c>
       <c r="D238" t="s">
-        <v>93</v>
+        <v>1708</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
+        <v>1709</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1710</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1172</v>
+      </c>
+      <c r="K238" t="s">
+        <v>1711</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1712</v>
+      </c>
+      <c r="M238" t="s">
         <v>1713</v>
       </c>
-      <c r="I238" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1719</v>
+        <v>1714</v>
       </c>
       <c r="D239" t="s">
-        <v>93</v>
+        <v>1715</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
+        <v>1716</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1717</v>
+      </c>
+      <c r="J239" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K239" t="s">
+        <v>1718</v>
+      </c>
+      <c r="L239" t="s">
+        <v>847</v>
+      </c>
+      <c r="M239" t="s">
+        <v>1719</v>
+      </c>
+      <c r="N239" t="s">
         <v>1720</v>
-      </c>
-[...16 lines deleted...]
-        <v>1725</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1726</v>
+        <v>1721</v>
       </c>
       <c r="D240" t="s">
-        <v>93</v>
+        <v>1722</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
+        <v>1723</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1724</v>
+      </c>
+      <c r="J240" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K240" t="s">
+        <v>1725</v>
+      </c>
+      <c r="L240" t="s">
+        <v>48</v>
+      </c>
+      <c r="M240" t="s">
+        <v>1726</v>
+      </c>
+      <c r="N240" t="s">
         <v>1727</v>
-      </c>
-[...16 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1733</v>
+        <v>1728</v>
       </c>
       <c r="D241" t="s">
-        <v>93</v>
+        <v>1729</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
+        <v>1730</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1731</v>
+      </c>
+      <c r="J241" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K241" t="s">
+        <v>1732</v>
+      </c>
+      <c r="L241" t="s">
+        <v>1733</v>
+      </c>
+      <c r="M241" t="s">
         <v>1734</v>
       </c>
-      <c r="I241" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1740</v>
+        <v>1735</v>
       </c>
       <c r="D242" t="s">
-        <v>93</v>
+        <v>1736</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1727</v>
+        <v>1737</v>
       </c>
       <c r="I242" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J242" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K242" t="s">
+        <v>1739</v>
+      </c>
+      <c r="L242" t="s">
+        <v>1740</v>
+      </c>
+      <c r="M242" t="s">
         <v>1741</v>
       </c>
-      <c r="J242" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1746</v>
+        <v>1742</v>
       </c>
       <c r="D243" t="s">
-        <v>93</v>
+        <v>1743</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
+        <v>1744</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K243" t="s">
+        <v>1746</v>
+      </c>
+      <c r="L243" t="s">
         <v>1747</v>
       </c>
-      <c r="I243" t="s">
+      <c r="M243" t="s">
         <v>1748</v>
       </c>
-      <c r="J243" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1753</v>
+        <v>1749</v>
       </c>
       <c r="D244" t="s">
-        <v>93</v>
+        <v>1750</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
+        <v>1751</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1752</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K244" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L244" t="s">
         <v>1754</v>
       </c>
-      <c r="I244" t="s">
+      <c r="M244" t="s">
         <v>1755</v>
       </c>
-      <c r="J244" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1760</v>
+        <v>1756</v>
       </c>
       <c r="D245" t="s">
-        <v>41</v>
+        <v>1757</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
+        <v>44</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1758</v>
+      </c>
+      <c r="J245" t="s">
+        <v>1759</v>
+      </c>
+      <c r="K245" t="s">
+        <v>1760</v>
+      </c>
+      <c r="L245" t="s">
+        <v>48</v>
+      </c>
+      <c r="M245" t="s">
         <v>1761</v>
       </c>
-      <c r="I245" t="s">
+      <c r="N245" t="s">
         <v>1762</v>
-      </c>
-[...13 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1767</v>
+        <v>1756</v>
       </c>
       <c r="D246" t="s">
-        <v>93</v>
+        <v>1763</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1768</v>
+        <v>1764</v>
       </c>
       <c r="I246" t="s">
-        <v>1769</v>
+        <v>1765</v>
       </c>
       <c r="J246" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K246" t="s">
-        <v>1770</v>
+        <v>1766</v>
       </c>
       <c r="L246" t="s">
-        <v>1771</v>
+        <v>48</v>
       </c>
       <c r="M246" t="s">
-        <v>1772</v>
+        <v>1767</v>
       </c>
       <c r="N246" t="s">
-        <v>1773</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>1774</v>
+        <v>1768</v>
       </c>
       <c r="D247" t="s">
-        <v>93</v>
+        <v>1769</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>1775</v>
+        <v>1770</v>
       </c>
       <c r="I247" t="s">
-        <v>1776</v>
+        <v>1771</v>
       </c>
       <c r="J247" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K247" t="s">
-        <v>1777</v>
+        <v>1772</v>
       </c>
       <c r="L247" t="s">
-        <v>1778</v>
+        <v>1773</v>
       </c>
       <c r="M247" t="s">
-        <v>1779</v>
-[...3 lines deleted...]
-      </c>
+        <v>1774</v>
+      </c>
+      <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>1781</v>
+        <v>1775</v>
       </c>
       <c r="D248" t="s">
-        <v>93</v>
+        <v>1776</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1782</v>
+        <v>1770</v>
       </c>
       <c r="I248" t="s">
-        <v>1783</v>
+        <v>1777</v>
       </c>
       <c r="J248" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K248" t="s">
-        <v>1784</v>
+        <v>1778</v>
       </c>
       <c r="L248" t="s">
-        <v>1785</v>
+        <v>1779</v>
       </c>
       <c r="M248" t="s">
-        <v>1786</v>
-[...3 lines deleted...]
-      </c>
+        <v>1780</v>
+      </c>
+      <c r="N248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>1788</v>
+        <v>1781</v>
       </c>
       <c r="D249" t="s">
-        <v>93</v>
+        <v>1782</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1720</v>
+        <v>1783</v>
       </c>
       <c r="I249" t="s">
-        <v>1789</v>
+        <v>1784</v>
       </c>
       <c r="J249" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K249" t="s">
-        <v>1790</v>
+        <v>1785</v>
       </c>
       <c r="L249" t="s">
-        <v>1791</v>
+        <v>1786</v>
       </c>
       <c r="M249" t="s">
-        <v>1792</v>
-[...3 lines deleted...]
-      </c>
+        <v>1787</v>
+      </c>
+      <c r="N249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>1794</v>
+        <v>1788</v>
       </c>
       <c r="D250" t="s">
-        <v>93</v>
+        <v>1789</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1795</v>
+        <v>1790</v>
       </c>
       <c r="I250" t="s">
-        <v>1796</v>
+        <v>1791</v>
       </c>
       <c r="J250" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K250" t="s">
-        <v>1797</v>
+        <v>1792</v>
       </c>
       <c r="L250" t="s">
-        <v>1798</v>
+        <v>1793</v>
       </c>
       <c r="M250" t="s">
-        <v>1799</v>
-[...3 lines deleted...]
-      </c>
+        <v>1794</v>
+      </c>
+      <c r="N250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>1801</v>
+        <v>1795</v>
       </c>
       <c r="D251" t="s">
-        <v>93</v>
+        <v>1796</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1802</v>
+        <v>1797</v>
       </c>
       <c r="I251" t="s">
-        <v>1803</v>
+        <v>1798</v>
       </c>
       <c r="J251" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K251" t="s">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="L251" t="s">
-        <v>1805</v>
+        <v>1800</v>
       </c>
       <c r="M251" t="s">
-        <v>1806</v>
-[...3 lines deleted...]
-      </c>
+        <v>1801</v>
+      </c>
+      <c r="N251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>1808</v>
+        <v>1802</v>
       </c>
       <c r="D252" t="s">
-        <v>93</v>
+        <v>1803</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1809</v>
+        <v>1804</v>
       </c>
       <c r="I252" t="s">
-        <v>1810</v>
+        <v>1805</v>
       </c>
       <c r="J252" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K252" t="s">
-        <v>1811</v>
+        <v>1806</v>
       </c>
       <c r="L252" t="s">
-        <v>1812</v>
+        <v>1807</v>
       </c>
       <c r="M252" t="s">
-        <v>1813</v>
-[...3 lines deleted...]
-      </c>
+        <v>1808</v>
+      </c>
+      <c r="N252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>1815</v>
+        <v>1809</v>
       </c>
       <c r="D253" t="s">
-        <v>93</v>
+        <v>1810</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1816</v>
+        <v>1811</v>
       </c>
       <c r="I253" t="s">
-        <v>1817</v>
+        <v>1812</v>
       </c>
       <c r="J253" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K253" t="s">
-        <v>1818</v>
+        <v>1813</v>
       </c>
       <c r="L253" t="s">
-        <v>1819</v>
+        <v>1814</v>
       </c>
       <c r="M253" t="s">
-        <v>1820</v>
-[...3 lines deleted...]
-      </c>
+        <v>1815</v>
+      </c>
+      <c r="N253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>1822</v>
+        <v>1816</v>
       </c>
       <c r="D254" t="s">
-        <v>93</v>
+        <v>1817</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1823</v>
+        <v>1818</v>
       </c>
       <c r="I254" t="s">
-        <v>1824</v>
+        <v>1819</v>
       </c>
       <c r="J254" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K254" t="s">
-        <v>1825</v>
+        <v>1820</v>
       </c>
       <c r="L254" t="s">
-        <v>1826</v>
+        <v>1821</v>
       </c>
       <c r="M254" t="s">
-        <v>1827</v>
-[...3 lines deleted...]
-      </c>
+        <v>1822</v>
+      </c>
+      <c r="N254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>1829</v>
+        <v>1823</v>
       </c>
       <c r="D255" t="s">
-        <v>93</v>
+        <v>1824</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>856</v>
+        <v>1825</v>
       </c>
       <c r="I255" t="s">
-        <v>1830</v>
+        <v>1826</v>
       </c>
       <c r="J255" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K255" t="s">
-        <v>1831</v>
+        <v>1827</v>
       </c>
       <c r="L255" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
       <c r="M255" t="s">
-        <v>1833</v>
-[...3 lines deleted...]
-      </c>
+        <v>1829</v>
+      </c>
+      <c r="N255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>1835</v>
+        <v>1714</v>
       </c>
       <c r="D256" t="s">
-        <v>93</v>
+        <v>1388</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1836</v>
+        <v>44</v>
       </c>
       <c r="I256" t="s">
-        <v>1837</v>
+        <v>1830</v>
       </c>
       <c r="J256" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K256" t="s">
-        <v>1838</v>
+        <v>1831</v>
       </c>
       <c r="L256" t="s">
-        <v>1839</v>
+        <v>847</v>
       </c>
       <c r="M256" t="s">
-        <v>1840</v>
+        <v>1832</v>
       </c>
       <c r="N256" t="s">
-        <v>1841</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>1842</v>
+        <v>1833</v>
       </c>
       <c r="D257" t="s">
-        <v>93</v>
+        <v>1834</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1843</v>
+        <v>1835</v>
       </c>
       <c r="I257" t="s">
-        <v>1844</v>
+        <v>1836</v>
       </c>
       <c r="J257" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K257" t="s">
-        <v>1845</v>
+        <v>1837</v>
       </c>
       <c r="L257" t="s">
-        <v>1846</v>
+        <v>1494</v>
       </c>
       <c r="M257" t="s">
-        <v>1847</v>
+        <v>1838</v>
       </c>
       <c r="N257" t="s">
-        <v>1848</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>1849</v>
+        <v>1840</v>
       </c>
       <c r="D258" t="s">
-        <v>41</v>
+        <v>1841</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1761</v>
+        <v>1842</v>
       </c>
       <c r="I258" t="s">
-        <v>1850</v>
+        <v>1843</v>
       </c>
       <c r="J258" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K258" t="s">
-        <v>1851</v>
+        <v>1844</v>
       </c>
       <c r="L258" t="s">
-        <v>1852</v>
+        <v>48</v>
       </c>
       <c r="M258" t="s">
-        <v>1853</v>
+        <v>1845</v>
       </c>
       <c r="N258" t="s">
-        <v>1854</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>1855</v>
+        <v>1847</v>
       </c>
       <c r="D259" t="s">
-        <v>93</v>
+        <v>1848</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1856</v>
+        <v>1849</v>
       </c>
       <c r="I259" t="s">
-        <v>1857</v>
+        <v>1850</v>
       </c>
       <c r="J259" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K259" t="s">
-        <v>1858</v>
+        <v>1851</v>
       </c>
       <c r="L259" t="s">
-        <v>1859</v>
+        <v>48</v>
       </c>
       <c r="M259" t="s">
-        <v>1860</v>
+        <v>1852</v>
       </c>
       <c r="N259" t="s">
-        <v>1861</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
-      <c r="C260" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C260"/>
       <c r="D260" t="s">
-        <v>93</v>
+        <v>1854</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1863</v>
+        <v>1855</v>
       </c>
       <c r="I260" t="s">
-        <v>1864</v>
+        <v>1856</v>
       </c>
       <c r="J260" t="s">
-        <v>832</v>
+        <v>1857</v>
       </c>
       <c r="K260" t="s">
-        <v>1865</v>
+        <v>1858</v>
       </c>
       <c r="L260" t="s">
-        <v>1866</v>
+        <v>1859</v>
       </c>
       <c r="M260" t="s">
-        <v>1867</v>
-[...3 lines deleted...]
-      </c>
+        <v>1860</v>
+      </c>
+      <c r="N260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
-      <c r="C261" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C261"/>
       <c r="D261" t="s">
-        <v>93</v>
+        <v>1861</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1870</v>
+        <v>1862</v>
       </c>
       <c r="I261" t="s">
-        <v>1871</v>
+        <v>1863</v>
       </c>
       <c r="J261" t="s">
-        <v>832</v>
+        <v>1857</v>
       </c>
       <c r="K261" t="s">
-        <v>1872</v>
+        <v>1864</v>
       </c>
       <c r="L261" t="s">
-        <v>1873</v>
+        <v>1865</v>
       </c>
       <c r="M261" t="s">
-        <v>1874</v>
-[...3 lines deleted...]
-      </c>
+        <v>1866</v>
+      </c>
+      <c r="N261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>1876</v>
+        <v>1867</v>
       </c>
       <c r="D262" t="s">
-        <v>93</v>
+        <v>1868</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1877</v>
+        <v>44</v>
       </c>
       <c r="I262" t="s">
-        <v>1878</v>
+        <v>1869</v>
       </c>
       <c r="J262" t="s">
-        <v>832</v>
+        <v>1870</v>
       </c>
       <c r="K262" t="s">
-        <v>1879</v>
+        <v>1871</v>
       </c>
       <c r="L262" t="s">
-        <v>1880</v>
+        <v>847</v>
       </c>
       <c r="M262" t="s">
-        <v>1881</v>
+        <v>1872</v>
       </c>
       <c r="N262" t="s">
-        <v>1882</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>1883</v>
+        <v>1564</v>
       </c>
       <c r="D263" t="s">
-        <v>93</v>
+        <v>1874</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1884</v>
+        <v>44</v>
       </c>
       <c r="I263" t="s">
-        <v>1885</v>
+        <v>1875</v>
       </c>
       <c r="J263" t="s">
-        <v>832</v>
+        <v>1870</v>
       </c>
       <c r="K263" t="s">
-        <v>1886</v>
+        <v>1876</v>
       </c>
       <c r="L263" t="s">
-        <v>1887</v>
+        <v>847</v>
       </c>
       <c r="M263" t="s">
-        <v>1888</v>
+        <v>1877</v>
       </c>
       <c r="N263" t="s">
-        <v>1889</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>1890</v>
+        <v>1878</v>
       </c>
       <c r="D264" t="s">
-        <v>93</v>
+        <v>1879</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1891</v>
+        <v>1880</v>
       </c>
       <c r="I264" t="s">
-        <v>1892</v>
+        <v>1881</v>
       </c>
       <c r="J264" t="s">
-        <v>832</v>
+        <v>1870</v>
       </c>
       <c r="K264" t="s">
-        <v>1893</v>
+        <v>1882</v>
       </c>
       <c r="L264" t="s">
-        <v>1894</v>
+        <v>48</v>
       </c>
       <c r="M264" t="s">
-        <v>1895</v>
+        <v>1883</v>
       </c>
       <c r="N264" t="s">
-        <v>1896</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>1897</v>
+        <v>1885</v>
       </c>
       <c r="D265" t="s">
-        <v>93</v>
+        <v>1886</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1898</v>
+        <v>1887</v>
       </c>
       <c r="I265" t="s">
-        <v>1899</v>
+        <v>1888</v>
       </c>
       <c r="J265" t="s">
-        <v>832</v>
+        <v>1870</v>
       </c>
       <c r="K265" t="s">
-        <v>1900</v>
+        <v>1889</v>
       </c>
       <c r="L265" t="s">
-        <v>1901</v>
+        <v>1494</v>
       </c>
       <c r="M265" t="s">
-        <v>1902</v>
+        <v>1890</v>
       </c>
       <c r="N265" t="s">
-        <v>1903</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>1904</v>
+        <v>1892</v>
       </c>
       <c r="D266" t="s">
-        <v>93</v>
+        <v>1893</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1905</v>
+        <v>1894</v>
       </c>
       <c r="I266" t="s">
-        <v>1906</v>
+        <v>1895</v>
       </c>
       <c r="J266" t="s">
-        <v>832</v>
+        <v>1870</v>
       </c>
       <c r="K266" t="s">
-        <v>1907</v>
+        <v>1896</v>
       </c>
       <c r="L266" t="s">
-        <v>1908</v>
+        <v>48</v>
       </c>
       <c r="M266" t="s">
-        <v>1909</v>
+        <v>1897</v>
       </c>
       <c r="N266" t="s">
-        <v>1910</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>1911</v>
+        <v>1899</v>
       </c>
       <c r="D267" t="s">
-        <v>93</v>
+        <v>1899</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1912</v>
+        <v>44</v>
       </c>
       <c r="I267" t="s">
-        <v>1913</v>
+        <v>1900</v>
       </c>
       <c r="J267" t="s">
-        <v>832</v>
+        <v>1901</v>
       </c>
       <c r="K267" t="s">
-        <v>1914</v>
+        <v>1902</v>
       </c>
       <c r="L267" t="s">
-        <v>1915</v>
+        <v>48</v>
       </c>
       <c r="M267" t="s">
-        <v>1916</v>
+        <v>1903</v>
       </c>
       <c r="N267" t="s">
-        <v>1917</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>1918</v>
+        <v>1899</v>
       </c>
       <c r="D268" t="s">
-        <v>93</v>
+        <v>1905</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1919</v>
+        <v>1906</v>
       </c>
       <c r="I268" t="s">
-        <v>1920</v>
+        <v>1907</v>
       </c>
       <c r="J268" t="s">
-        <v>832</v>
+        <v>1870</v>
       </c>
       <c r="K268" t="s">
-        <v>1921</v>
+        <v>1908</v>
       </c>
       <c r="L268" t="s">
-        <v>1922</v>
+        <v>48</v>
       </c>
       <c r="M268" t="s">
-        <v>1923</v>
+        <v>1909</v>
       </c>
       <c r="N268" t="s">
-        <v>1924</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>1925</v>
+        <v>1910</v>
       </c>
       <c r="D269" t="s">
-        <v>93</v>
+        <v>1911</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1926</v>
+        <v>44</v>
       </c>
       <c r="I269" t="s">
-        <v>1927</v>
+        <v>1912</v>
       </c>
       <c r="J269" t="s">
-        <v>832</v>
+        <v>1383</v>
       </c>
       <c r="K269" t="s">
-        <v>1928</v>
+        <v>1913</v>
       </c>
       <c r="L269" t="s">
-        <v>1929</v>
+        <v>1494</v>
       </c>
       <c r="M269" t="s">
-        <v>1930</v>
+        <v>1914</v>
       </c>
       <c r="N269" t="s">
-        <v>1931</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>1932</v>
+        <v>1910</v>
       </c>
       <c r="D270" t="s">
-        <v>93</v>
+        <v>1916</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1933</v>
+        <v>1917</v>
       </c>
       <c r="I270" t="s">
-        <v>1934</v>
+        <v>1918</v>
       </c>
       <c r="J270" t="s">
-        <v>832</v>
+        <v>1870</v>
       </c>
       <c r="K270" t="s">
-        <v>1935</v>
+        <v>1919</v>
       </c>
       <c r="L270" t="s">
-        <v>1936</v>
+        <v>48</v>
       </c>
       <c r="M270" t="s">
-        <v>1937</v>
+        <v>1920</v>
       </c>
       <c r="N270" t="s">
-        <v>1938</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
-      <c r="C271" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C271"/>
       <c r="D271" t="s">
-        <v>1940</v>
+        <v>1921</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1941</v>
+        <v>1922</v>
       </c>
       <c r="I271" t="s">
-        <v>1942</v>
+        <v>1923</v>
       </c>
       <c r="J271" t="s">
-        <v>802</v>
+        <v>61</v>
       </c>
       <c r="K271" t="s">
-        <v>1943</v>
+        <v>1924</v>
       </c>
       <c r="L271" t="s">
-        <v>31</v>
+        <v>1925</v>
       </c>
       <c r="M271" t="s">
-        <v>1944</v>
-[...3 lines deleted...]
-      </c>
+        <v>1926</v>
+      </c>
+      <c r="N271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>1946</v>
+        <v>1927</v>
       </c>
       <c r="D272" t="s">
-        <v>93</v>
+        <v>1928</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1947</v>
+        <v>1929</v>
       </c>
       <c r="I272" t="s">
-        <v>1948</v>
+        <v>1930</v>
       </c>
       <c r="J272" t="s">
-        <v>832</v>
+        <v>1574</v>
       </c>
       <c r="K272" t="s">
-        <v>1949</v>
+        <v>1931</v>
       </c>
       <c r="L272" t="s">
-        <v>1950</v>
+        <v>48</v>
       </c>
       <c r="M272" t="s">
-        <v>1951</v>
+        <v>1932</v>
       </c>
       <c r="N272" t="s">
-        <v>1952</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>1953</v>
+        <v>1668</v>
       </c>
       <c r="D273" t="s">
-        <v>93</v>
+        <v>1668</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1954</v>
+        <v>44</v>
       </c>
       <c r="I273" t="s">
-        <v>1955</v>
+        <v>1934</v>
       </c>
       <c r="J273" t="s">
-        <v>832</v>
+        <v>1468</v>
       </c>
       <c r="K273" t="s">
-        <v>1956</v>
+        <v>1935</v>
       </c>
       <c r="L273" t="s">
-        <v>1957</v>
+        <v>48</v>
       </c>
       <c r="M273" t="s">
-        <v>1958</v>
+        <v>1936</v>
       </c>
       <c r="N273" t="s">
-        <v>1959</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>1960</v>
+        <v>1668</v>
       </c>
       <c r="D274" t="s">
-        <v>93</v>
+        <v>1669</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1961</v>
+        <v>1670</v>
       </c>
       <c r="I274" t="s">
-        <v>1962</v>
+        <v>1937</v>
       </c>
       <c r="J274" t="s">
-        <v>832</v>
+        <v>1574</v>
       </c>
       <c r="K274" t="s">
-        <v>1963</v>
+        <v>1938</v>
       </c>
       <c r="L274" t="s">
-        <v>1964</v>
+        <v>48</v>
       </c>
       <c r="M274" t="s">
-        <v>1965</v>
+        <v>1939</v>
       </c>
       <c r="N274" t="s">
-        <v>1966</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>1967</v>
+        <v>1940</v>
       </c>
       <c r="D275" t="s">
-        <v>93</v>
+        <v>1941</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1968</v>
+        <v>1942</v>
       </c>
       <c r="I275" t="s">
-        <v>1969</v>
+        <v>1943</v>
       </c>
       <c r="J275" t="s">
-        <v>832</v>
+        <v>1574</v>
       </c>
       <c r="K275" t="s">
-        <v>1970</v>
+        <v>1944</v>
       </c>
       <c r="L275" t="s">
-        <v>1971</v>
+        <v>48</v>
       </c>
       <c r="M275" t="s">
-        <v>1972</v>
+        <v>1945</v>
       </c>
       <c r="N275" t="s">
-        <v>1973</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>1974</v>
+        <v>1947</v>
       </c>
       <c r="D276" t="s">
-        <v>1975</v>
+        <v>1948</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1976</v>
+        <v>1949</v>
       </c>
       <c r="I276" t="s">
-        <v>1977</v>
+        <v>1950</v>
       </c>
       <c r="J276" t="s">
-        <v>802</v>
+        <v>1574</v>
       </c>
       <c r="K276" t="s">
-        <v>1978</v>
+        <v>1951</v>
       </c>
       <c r="L276" t="s">
-        <v>31</v>
+        <v>1494</v>
       </c>
       <c r="M276" t="s">
-        <v>1979</v>
+        <v>1952</v>
       </c>
       <c r="N276" t="s">
-        <v>1980</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>1981</v>
+        <v>1954</v>
       </c>
       <c r="D277" t="s">
-        <v>93</v>
+        <v>1955</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1982</v>
+        <v>1956</v>
       </c>
       <c r="I277" t="s">
-        <v>1983</v>
+        <v>1957</v>
       </c>
       <c r="J277" t="s">
-        <v>832</v>
+        <v>1574</v>
       </c>
       <c r="K277" t="s">
-        <v>1984</v>
+        <v>1958</v>
       </c>
       <c r="L277" t="s">
-        <v>1985</v>
+        <v>1494</v>
       </c>
       <c r="M277" t="s">
-        <v>1986</v>
+        <v>1959</v>
       </c>
       <c r="N277" t="s">
-        <v>1987</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>1988</v>
+        <v>1961</v>
       </c>
       <c r="D278" t="s">
-        <v>93</v>
+        <v>1962</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1989</v>
+        <v>1963</v>
       </c>
       <c r="I278" t="s">
-        <v>1990</v>
+        <v>1964</v>
       </c>
       <c r="J278" t="s">
-        <v>832</v>
+        <v>1636</v>
       </c>
       <c r="K278" t="s">
-        <v>1991</v>
+        <v>1965</v>
       </c>
       <c r="L278" t="s">
-        <v>1992</v>
+        <v>847</v>
       </c>
       <c r="M278" t="s">
-        <v>1993</v>
+        <v>1966</v>
       </c>
       <c r="N278" t="s">
-        <v>1994</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>1995</v>
+        <v>1968</v>
       </c>
       <c r="D279" t="s">
-        <v>93</v>
+        <v>1969</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1996</v>
+        <v>1970</v>
       </c>
       <c r="I279" t="s">
-        <v>1997</v>
+        <v>1971</v>
       </c>
       <c r="J279" t="s">
-        <v>832</v>
+        <v>1636</v>
       </c>
       <c r="K279" t="s">
-        <v>1998</v>
+        <v>1972</v>
       </c>
       <c r="L279" t="s">
-        <v>1999</v>
+        <v>48</v>
       </c>
       <c r="M279" t="s">
-        <v>2000</v>
+        <v>1973</v>
       </c>
       <c r="N279" t="s">
-        <v>2001</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>2002</v>
+        <v>1975</v>
       </c>
       <c r="D280" t="s">
-        <v>93</v>
+        <v>1976</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>2003</v>
+        <v>1977</v>
       </c>
       <c r="I280" t="s">
-        <v>2004</v>
+        <v>1978</v>
       </c>
       <c r="J280" t="s">
-        <v>832</v>
+        <v>1636</v>
       </c>
       <c r="K280" t="s">
-        <v>2005</v>
+        <v>1979</v>
       </c>
       <c r="L280" t="s">
-        <v>2006</v>
+        <v>48</v>
       </c>
       <c r="M280" t="s">
-        <v>2007</v>
+        <v>1980</v>
       </c>
       <c r="N280" t="s">
-        <v>2008</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2009</v>
+        <v>1982</v>
       </c>
       <c r="D281" t="s">
-        <v>2010</v>
+        <v>1983</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>2011</v>
+        <v>1984</v>
       </c>
       <c r="I281" t="s">
-        <v>2012</v>
+        <v>1985</v>
       </c>
       <c r="J281" t="s">
-        <v>1510</v>
+        <v>1636</v>
       </c>
       <c r="K281" t="s">
-        <v>2013</v>
+        <v>1986</v>
       </c>
       <c r="L281" t="s">
-        <v>747</v>
+        <v>48</v>
       </c>
       <c r="M281" t="s">
-        <v>2014</v>
+        <v>1987</v>
       </c>
       <c r="N281" t="s">
-        <v>2015</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>2009</v>
+        <v>1989</v>
       </c>
       <c r="D282" t="s">
-        <v>2010</v>
+        <v>1990</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>2016</v>
+        <v>1991</v>
       </c>
       <c r="I282" t="s">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="J282" t="s">
-        <v>1510</v>
+        <v>1636</v>
       </c>
       <c r="K282" t="s">
-        <v>2018</v>
+        <v>1993</v>
       </c>
       <c r="L282" t="s">
-        <v>747</v>
+        <v>48</v>
       </c>
       <c r="M282" t="s">
-        <v>2019</v>
+        <v>1994</v>
       </c>
       <c r="N282" t="s">
-        <v>2015</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2020</v>
+        <v>1996</v>
       </c>
       <c r="D283" t="s">
-        <v>93</v>
+        <v>1997</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>2021</v>
+        <v>1998</v>
       </c>
       <c r="I283" t="s">
-        <v>2022</v>
+        <v>1999</v>
       </c>
       <c r="J283" t="s">
-        <v>832</v>
+        <v>1636</v>
       </c>
       <c r="K283" t="s">
-        <v>2023</v>
+        <v>2000</v>
       </c>
       <c r="L283" t="s">
-        <v>2024</v>
+        <v>48</v>
       </c>
       <c r="M283" t="s">
-        <v>2025</v>
+        <v>2001</v>
       </c>
       <c r="N283" t="s">
-        <v>2026</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2027</v>
+        <v>2003</v>
       </c>
       <c r="D284" t="s">
-        <v>93</v>
+        <v>2004</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>2028</v>
+        <v>2005</v>
       </c>
       <c r="I284" t="s">
-        <v>2029</v>
+        <v>2006</v>
       </c>
       <c r="J284" t="s">
-        <v>832</v>
+        <v>1636</v>
       </c>
       <c r="K284" t="s">
-        <v>2030</v>
+        <v>2007</v>
       </c>
       <c r="L284" t="s">
-        <v>2031</v>
+        <v>48</v>
       </c>
       <c r="M284" t="s">
-        <v>2032</v>
+        <v>2008</v>
       </c>
       <c r="N284" t="s">
-        <v>2033</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2034</v>
+        <v>2010</v>
       </c>
       <c r="D285" t="s">
-        <v>93</v>
+        <v>2011</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>2035</v>
+        <v>2012</v>
       </c>
       <c r="I285" t="s">
-        <v>2036</v>
+        <v>2013</v>
       </c>
       <c r="J285" t="s">
-        <v>832</v>
+        <v>1636</v>
       </c>
       <c r="K285" t="s">
-        <v>2037</v>
+        <v>2014</v>
       </c>
       <c r="L285" t="s">
-        <v>2038</v>
+        <v>48</v>
       </c>
       <c r="M285" t="s">
-        <v>2039</v>
+        <v>2015</v>
       </c>
       <c r="N285" t="s">
-        <v>2040</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
-      <c r="C286" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C286"/>
       <c r="D286" t="s">
-        <v>93</v>
+        <v>2017</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>2042</v>
+        <v>2018</v>
       </c>
       <c r="I286" t="s">
-        <v>2043</v>
+        <v>2019</v>
       </c>
       <c r="J286" t="s">
-        <v>832</v>
+        <v>758</v>
       </c>
       <c r="K286" t="s">
-        <v>2044</v>
+        <v>2020</v>
       </c>
       <c r="L286" t="s">
-        <v>2045</v>
+        <v>2021</v>
       </c>
       <c r="M286" t="s">
-        <v>2046</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="N286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2048</v>
+        <v>2023</v>
       </c>
       <c r="D287" t="s">
-        <v>93</v>
+        <v>2024</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>2049</v>
+        <v>2025</v>
       </c>
       <c r="I287" t="s">
-        <v>2050</v>
+        <v>2026</v>
       </c>
       <c r="J287" t="s">
-        <v>832</v>
+        <v>105</v>
       </c>
       <c r="K287" t="s">
-        <v>2051</v>
+        <v>2027</v>
       </c>
       <c r="L287" t="s">
-        <v>2052</v>
+        <v>48</v>
       </c>
       <c r="M287" t="s">
-        <v>2053</v>
+        <v>2028</v>
       </c>
       <c r="N287" t="s">
-        <v>2054</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2055</v>
+        <v>2030</v>
       </c>
       <c r="D288" t="s">
-        <v>93</v>
+        <v>2031</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>2056</v>
+        <v>2025</v>
       </c>
       <c r="I288" t="s">
-        <v>2057</v>
+        <v>2032</v>
       </c>
       <c r="J288" t="s">
-        <v>832</v>
+        <v>105</v>
       </c>
       <c r="K288" t="s">
-        <v>2058</v>
+        <v>2033</v>
       </c>
       <c r="L288" t="s">
-        <v>2059</v>
+        <v>48</v>
       </c>
       <c r="M288" t="s">
-        <v>2060</v>
+        <v>2034</v>
       </c>
       <c r="N288" t="s">
-        <v>2061</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2062</v>
+        <v>2036</v>
       </c>
       <c r="D289" t="s">
-        <v>93</v>
+        <v>2037</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>2063</v>
+        <v>2038</v>
       </c>
       <c r="I289" t="s">
-        <v>2064</v>
+        <v>2039</v>
       </c>
       <c r="J289" t="s">
-        <v>832</v>
+        <v>105</v>
       </c>
       <c r="K289" t="s">
-        <v>2065</v>
+        <v>2040</v>
       </c>
       <c r="L289" t="s">
-        <v>2066</v>
+        <v>2041</v>
       </c>
       <c r="M289" t="s">
-        <v>2067</v>
+        <v>2042</v>
       </c>
       <c r="N289" t="s">
-        <v>2068</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2069</v>
+        <v>2044</v>
       </c>
       <c r="D290" t="s">
-        <v>93</v>
+        <v>2045</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>2070</v>
+        <v>2046</v>
       </c>
       <c r="I290" t="s">
-        <v>2071</v>
+        <v>2047</v>
       </c>
       <c r="J290" t="s">
-        <v>832</v>
+        <v>105</v>
       </c>
       <c r="K290" t="s">
-        <v>2072</v>
+        <v>2048</v>
       </c>
       <c r="L290" t="s">
-        <v>2073</v>
+        <v>48</v>
       </c>
       <c r="M290" t="s">
-        <v>2074</v>
+        <v>2049</v>
       </c>
       <c r="N290" t="s">
-        <v>2075</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2076</v>
+        <v>2051</v>
       </c>
       <c r="D291" t="s">
-        <v>93</v>
+        <v>2052</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>2077</v>
+        <v>2046</v>
       </c>
       <c r="I291" t="s">
-        <v>2078</v>
+        <v>2053</v>
       </c>
       <c r="J291" t="s">
-        <v>832</v>
+        <v>105</v>
       </c>
       <c r="K291" t="s">
-        <v>2079</v>
+        <v>2054</v>
       </c>
       <c r="L291" t="s">
-        <v>2080</v>
+        <v>48</v>
       </c>
       <c r="M291" t="s">
-        <v>2081</v>
+        <v>2055</v>
       </c>
       <c r="N291" t="s">
-        <v>2082</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2083</v>
+        <v>2057</v>
       </c>
       <c r="D292" t="s">
-        <v>93</v>
+        <v>2058</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>2084</v>
+        <v>2059</v>
       </c>
       <c r="I292" t="s">
-        <v>2085</v>
+        <v>2060</v>
       </c>
       <c r="J292" t="s">
-        <v>832</v>
+        <v>105</v>
       </c>
       <c r="K292" t="s">
-        <v>2086</v>
+        <v>2061</v>
       </c>
       <c r="L292" t="s">
-        <v>2087</v>
+        <v>48</v>
       </c>
       <c r="M292" t="s">
-        <v>2088</v>
+        <v>2062</v>
       </c>
       <c r="N292" t="s">
-        <v>2089</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2090</v>
+        <v>2064</v>
       </c>
       <c r="D293" t="s">
-        <v>93</v>
+        <v>2065</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>2091</v>
+        <v>2066</v>
       </c>
       <c r="I293" t="s">
-        <v>2092</v>
+        <v>2067</v>
       </c>
       <c r="J293" t="s">
-        <v>832</v>
+        <v>105</v>
       </c>
       <c r="K293" t="s">
-        <v>2093</v>
+        <v>2068</v>
       </c>
       <c r="L293" t="s">
-        <v>2094</v>
+        <v>48</v>
       </c>
       <c r="M293" t="s">
-        <v>2095</v>
+        <v>2069</v>
       </c>
       <c r="N293" t="s">
-        <v>2096</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2097</v>
+        <v>2071</v>
       </c>
       <c r="D294" t="s">
-        <v>93</v>
+        <v>2072</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>2098</v>
+        <v>2073</v>
       </c>
       <c r="I294" t="s">
-        <v>2099</v>
+        <v>2074</v>
       </c>
       <c r="J294" t="s">
-        <v>832</v>
+        <v>105</v>
       </c>
       <c r="K294" t="s">
-        <v>2100</v>
+        <v>2075</v>
       </c>
       <c r="L294" t="s">
-        <v>2101</v>
+        <v>48</v>
       </c>
       <c r="M294" t="s">
-        <v>2102</v>
+        <v>2076</v>
       </c>
       <c r="N294" t="s">
-        <v>2103</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
-      <c r="C295" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C295"/>
       <c r="D295" t="s">
-        <v>93</v>
+        <v>2078</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>2105</v>
+        <v>2079</v>
       </c>
       <c r="I295" t="s">
-        <v>2106</v>
+        <v>2080</v>
       </c>
       <c r="J295" t="s">
-        <v>832</v>
+        <v>2081</v>
       </c>
       <c r="K295" t="s">
-        <v>2107</v>
+        <v>2082</v>
       </c>
       <c r="L295" t="s">
-        <v>2108</v>
+        <v>2083</v>
       </c>
       <c r="M295" t="s">
-        <v>2109</v>
-[...3 lines deleted...]
-      </c>
+        <v>2084</v>
+      </c>
+      <c r="N295"/>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
-      <c r="C296" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C296"/>
       <c r="D296" t="s">
-        <v>93</v>
+        <v>2085</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>2112</v>
+        <v>2086</v>
       </c>
       <c r="I296" t="s">
-        <v>2113</v>
+        <v>2087</v>
       </c>
       <c r="J296" t="s">
-        <v>832</v>
+        <v>2081</v>
       </c>
       <c r="K296" t="s">
-        <v>2114</v>
+        <v>2088</v>
       </c>
       <c r="L296" t="s">
-        <v>2115</v>
+        <v>2089</v>
       </c>
       <c r="M296" t="s">
-        <v>2116</v>
-[...3 lines deleted...]
-      </c>
+        <v>2090</v>
+      </c>
+      <c r="N296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2118</v>
+        <v>2091</v>
       </c>
       <c r="D297" t="s">
-        <v>2119</v>
+        <v>2092</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>2120</v>
+        <v>2093</v>
       </c>
       <c r="I297" t="s">
-        <v>2121</v>
+        <v>2094</v>
       </c>
       <c r="J297" t="s">
-        <v>2122</v>
+        <v>1857</v>
       </c>
       <c r="K297" t="s">
-        <v>2123</v>
+        <v>2095</v>
       </c>
       <c r="L297" t="s">
-        <v>2124</v>
+        <v>1494</v>
       </c>
       <c r="M297" t="s">
-        <v>2125</v>
-[...1 lines deleted...]
-      <c r="N297"/>
+        <v>2096</v>
+      </c>
+      <c r="N297" t="s">
+        <v>2097</v>
+      </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2126</v>
+        <v>2098</v>
       </c>
       <c r="D298" t="s">
-        <v>2127</v>
+        <v>2099</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>2120</v>
+        <v>2100</v>
       </c>
       <c r="I298" t="s">
-        <v>2128</v>
+        <v>2101</v>
       </c>
       <c r="J298" t="s">
-        <v>2122</v>
+        <v>1857</v>
       </c>
       <c r="K298" t="s">
-        <v>2129</v>
+        <v>2102</v>
       </c>
       <c r="L298" t="s">
-        <v>2130</v>
+        <v>48</v>
       </c>
       <c r="M298" t="s">
-        <v>2131</v>
-[...1 lines deleted...]
-      <c r="N298"/>
+        <v>2103</v>
+      </c>
+      <c r="N298" t="s">
+        <v>2104</v>
+      </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2132</v>
+        <v>2105</v>
       </c>
       <c r="D299" t="s">
-        <v>2133</v>
+        <v>2106</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>2134</v>
+        <v>2107</v>
       </c>
       <c r="I299" t="s">
-        <v>2135</v>
+        <v>2108</v>
       </c>
       <c r="J299" t="s">
-        <v>2122</v>
+        <v>1857</v>
       </c>
       <c r="K299" t="s">
-        <v>2136</v>
+        <v>2109</v>
       </c>
       <c r="L299" t="s">
-        <v>2137</v>
+        <v>1494</v>
       </c>
       <c r="M299" t="s">
-        <v>2138</v>
-[...1 lines deleted...]
-      <c r="N299"/>
+        <v>2110</v>
+      </c>
+      <c r="N299" t="s">
+        <v>2111</v>
+      </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>1010</v>
+        <v>2112</v>
       </c>
       <c r="D300" t="s">
-        <v>2139</v>
+        <v>2113</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>2140</v>
+        <v>2114</v>
       </c>
       <c r="I300" t="s">
-        <v>2141</v>
+        <v>2115</v>
       </c>
       <c r="J300" t="s">
-        <v>832</v>
+        <v>1857</v>
       </c>
       <c r="K300" t="s">
-        <v>2142</v>
+        <v>2116</v>
       </c>
       <c r="L300" t="s">
-        <v>2143</v>
+        <v>1494</v>
       </c>
       <c r="M300" t="s">
-        <v>2144</v>
-[...1 lines deleted...]
-      <c r="N300"/>
+        <v>2117</v>
+      </c>
+      <c r="N300" t="s">
+        <v>2118</v>
+      </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2145</v>
+        <v>2119</v>
       </c>
       <c r="D301" t="s">
-        <v>2146</v>
+        <v>2120</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>2147</v>
+        <v>2121</v>
       </c>
       <c r="I301" t="s">
-        <v>2148</v>
+        <v>2122</v>
       </c>
       <c r="J301" t="s">
-        <v>2122</v>
+        <v>1857</v>
       </c>
       <c r="K301" t="s">
-        <v>2149</v>
+        <v>2123</v>
       </c>
       <c r="L301" t="s">
-        <v>2150</v>
+        <v>1494</v>
       </c>
       <c r="M301" t="s">
-        <v>2151</v>
-[...1 lines deleted...]
-      <c r="N301"/>
+        <v>2124</v>
+      </c>
+      <c r="N301" t="s">
+        <v>2125</v>
+      </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2152</v>
+        <v>2126</v>
       </c>
       <c r="D302" t="s">
-        <v>2153</v>
+        <v>2127</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>2154</v>
+        <v>2128</v>
       </c>
       <c r="I302" t="s">
-        <v>2155</v>
+        <v>2129</v>
       </c>
       <c r="J302" t="s">
-        <v>2122</v>
+        <v>1857</v>
       </c>
       <c r="K302" t="s">
-        <v>2156</v>
+        <v>2130</v>
       </c>
       <c r="L302" t="s">
-        <v>2157</v>
+        <v>48</v>
       </c>
       <c r="M302" t="s">
-        <v>2158</v>
-[...1 lines deleted...]
-      <c r="N302"/>
+        <v>2131</v>
+      </c>
+      <c r="N302" t="s">
+        <v>2132</v>
+      </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
-      <c r="C303" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C303"/>
       <c r="D303" t="s">
-        <v>2160</v>
+        <v>2133</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
-        <v>2161</v>
+        <v>2134</v>
       </c>
       <c r="I303" t="s">
-        <v>2162</v>
+        <v>2135</v>
       </c>
       <c r="J303" t="s">
-        <v>1510</v>
+        <v>1192</v>
       </c>
       <c r="K303" t="s">
-        <v>2163</v>
+        <v>2136</v>
       </c>
       <c r="L303" t="s">
-        <v>127</v>
+        <v>2137</v>
       </c>
       <c r="M303" t="s">
-        <v>2164</v>
-[...3 lines deleted...]
-      </c>
+        <v>2138</v>
+      </c>
+      <c r="N303"/>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
-      <c r="C304" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C304"/>
       <c r="D304" t="s">
-        <v>2167</v>
+        <v>2139</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>2168</v>
+        <v>2140</v>
       </c>
       <c r="I304" t="s">
-        <v>2169</v>
+        <v>2141</v>
       </c>
       <c r="J304" t="s">
-        <v>1510</v>
+        <v>1192</v>
       </c>
       <c r="K304" t="s">
-        <v>2170</v>
+        <v>2142</v>
       </c>
       <c r="L304" t="s">
-        <v>2171</v>
+        <v>2143</v>
       </c>
       <c r="M304" t="s">
-        <v>2172</v>
-[...3 lines deleted...]
-      </c>
+        <v>2144</v>
+      </c>
+      <c r="N304"/>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
-      <c r="C305" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C305"/>
       <c r="D305" t="s">
-        <v>2175</v>
+        <v>2145</v>
       </c>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
-        <v>2176</v>
+        <v>2146</v>
       </c>
       <c r="I305" t="s">
-        <v>2177</v>
+        <v>2147</v>
       </c>
       <c r="J305" t="s">
-        <v>1510</v>
+        <v>1192</v>
       </c>
       <c r="K305" t="s">
-        <v>2178</v>
+        <v>2148</v>
       </c>
       <c r="L305" t="s">
-        <v>2179</v>
+        <v>2149</v>
       </c>
       <c r="M305" t="s">
-        <v>2180</v>
-[...3 lines deleted...]
-      </c>
+        <v>2150</v>
+      </c>
+      <c r="N305"/>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
-      <c r="C306" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C306"/>
       <c r="D306" t="s">
-        <v>2183</v>
+        <v>2151</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>2184</v>
+        <v>2152</v>
       </c>
       <c r="I306" t="s">
-        <v>2185</v>
+        <v>2153</v>
       </c>
       <c r="J306" t="s">
-        <v>802</v>
+        <v>1192</v>
       </c>
       <c r="K306" t="s">
-        <v>2186</v>
+        <v>2154</v>
       </c>
       <c r="L306" t="s">
-        <v>31</v>
+        <v>2155</v>
       </c>
       <c r="M306" t="s">
-        <v>2187</v>
-[...3 lines deleted...]
-      </c>
+        <v>2156</v>
+      </c>
+      <c r="N306"/>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
-      <c r="C307" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C307"/>
       <c r="D307" t="s">
-        <v>2190</v>
+        <v>2157</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
-        <v>2191</v>
+        <v>2158</v>
       </c>
       <c r="I307" t="s">
-        <v>2192</v>
+        <v>2159</v>
       </c>
       <c r="J307" t="s">
-        <v>802</v>
+        <v>1192</v>
       </c>
       <c r="K307" t="s">
-        <v>2193</v>
+        <v>2160</v>
       </c>
       <c r="L307" t="s">
-        <v>621</v>
+        <v>2161</v>
       </c>
       <c r="M307" t="s">
-        <v>2194</v>
-[...3 lines deleted...]
-      </c>
+        <v>2162</v>
+      </c>
+      <c r="N307"/>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2196</v>
+        <v>2163</v>
       </c>
       <c r="D308" t="s">
-        <v>2197</v>
+        <v>2164</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>2184</v>
+        <v>2165</v>
       </c>
       <c r="I308" t="s">
-        <v>2198</v>
+        <v>2166</v>
       </c>
       <c r="J308" t="s">
-        <v>802</v>
+        <v>61</v>
       </c>
       <c r="K308" t="s">
-        <v>2199</v>
+        <v>2167</v>
       </c>
       <c r="L308" t="s">
-        <v>31</v>
+        <v>2168</v>
       </c>
       <c r="M308" t="s">
-        <v>2200</v>
+        <v>2169</v>
       </c>
       <c r="N308" t="s">
-        <v>2201</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2202</v>
+        <v>2171</v>
       </c>
       <c r="D309" t="s">
-        <v>1330</v>
-[...9 lines deleted...]
-      </c>
+        <v>2172</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309"/>
+      <c r="G309"/>
       <c r="H309" t="s">
-        <v>2206</v>
+        <v>2173</v>
       </c>
       <c r="I309" t="s">
-        <v>2207</v>
+        <v>2174</v>
       </c>
       <c r="J309" t="s">
-        <v>1510</v>
+        <v>61</v>
       </c>
       <c r="K309" t="s">
-        <v>2208</v>
+        <v>2175</v>
       </c>
       <c r="L309" t="s">
-        <v>702</v>
+        <v>48</v>
       </c>
       <c r="M309" t="s">
-        <v>2209</v>
+        <v>2176</v>
       </c>
       <c r="N309" t="s">
-        <v>2210</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2211</v>
+        <v>2178</v>
       </c>
       <c r="D310" t="s">
-        <v>2212</v>
+        <v>2179</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>2213</v>
+        <v>2180</v>
       </c>
       <c r="I310" t="s">
-        <v>2214</v>
+        <v>2181</v>
       </c>
       <c r="J310" t="s">
-        <v>802</v>
+        <v>61</v>
       </c>
       <c r="K310" t="s">
-        <v>2215</v>
+        <v>2182</v>
       </c>
       <c r="L310" t="s">
-        <v>31</v>
+        <v>2183</v>
       </c>
       <c r="M310" t="s">
-        <v>2216</v>
+        <v>2184</v>
       </c>
       <c r="N310" t="s">
-        <v>2217</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
-      <c r="C311"/>
+      <c r="C311" t="s">
+        <v>2186</v>
+      </c>
       <c r="D311" t="s">
-        <v>2218</v>
+        <v>2187</v>
       </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
-        <v>2219</v>
+        <v>44</v>
       </c>
       <c r="I311" t="s">
-        <v>2220</v>
+        <v>2188</v>
       </c>
       <c r="J311" t="s">
-        <v>2221</v>
+        <v>1857</v>
       </c>
       <c r="K311" t="s">
-        <v>2222</v>
+        <v>2189</v>
       </c>
       <c r="L311" t="s">
-        <v>2223</v>
+        <v>48</v>
       </c>
       <c r="M311" t="s">
-        <v>2224</v>
-[...1 lines deleted...]
-      <c r="N311"/>
+        <v>2190</v>
+      </c>
+      <c r="N311" t="s">
+        <v>2191</v>
+      </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
-      <c r="C312"/>
+      <c r="C312" t="s">
+        <v>2186</v>
+      </c>
       <c r="D312" t="s">
-        <v>2225</v>
+        <v>2192</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>2226</v>
+        <v>2193</v>
       </c>
       <c r="I312" t="s">
-        <v>2227</v>
+        <v>2194</v>
       </c>
       <c r="J312" t="s">
-        <v>2221</v>
+        <v>61</v>
       </c>
       <c r="K312" t="s">
-        <v>2228</v>
+        <v>2195</v>
       </c>
       <c r="L312" t="s">
-        <v>2229</v>
+        <v>48</v>
       </c>
       <c r="M312" t="s">
-        <v>2230</v>
-[...1 lines deleted...]
-      <c r="N312"/>
+        <v>2196</v>
+      </c>
+      <c r="N312" t="s">
+        <v>2191</v>
+      </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
-      <c r="C313"/>
+      <c r="C313" t="s">
+        <v>2197</v>
+      </c>
       <c r="D313" t="s">
-        <v>2231</v>
+        <v>2198</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313"/>
       <c r="H313" t="s">
-        <v>2232</v>
+        <v>2199</v>
       </c>
       <c r="I313" t="s">
-        <v>2233</v>
+        <v>2200</v>
       </c>
       <c r="J313" t="s">
-        <v>2221</v>
+        <v>61</v>
       </c>
       <c r="K313" t="s">
-        <v>2234</v>
+        <v>2201</v>
       </c>
       <c r="L313" t="s">
-        <v>2235</v>
+        <v>48</v>
       </c>
       <c r="M313" t="s">
-        <v>2236</v>
-[...1 lines deleted...]
-      <c r="N313"/>
+        <v>2202</v>
+      </c>
+      <c r="N313" t="s">
+        <v>2203</v>
+      </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2237</v>
+        <v>2204</v>
       </c>
       <c r="D314" t="s">
-        <v>93</v>
+        <v>2205</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>2238</v>
+        <v>2206</v>
       </c>
       <c r="I314" t="s">
-        <v>2239</v>
+        <v>2207</v>
       </c>
       <c r="J314" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K314" t="s">
-        <v>2241</v>
+        <v>2208</v>
       </c>
       <c r="L314" t="s">
-        <v>2242</v>
+        <v>48</v>
       </c>
       <c r="M314" t="s">
-        <v>2243</v>
+        <v>2209</v>
       </c>
       <c r="N314" t="s">
-        <v>2244</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2245</v>
+        <v>2211</v>
       </c>
       <c r="D315" t="s">
-        <v>93</v>
+        <v>2212</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
-        <v>2246</v>
+        <v>2213</v>
       </c>
       <c r="I315" t="s">
-        <v>2247</v>
+        <v>2214</v>
       </c>
       <c r="J315" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K315" t="s">
-        <v>2248</v>
+        <v>2215</v>
       </c>
       <c r="L315" t="s">
-        <v>2249</v>
+        <v>48</v>
       </c>
       <c r="M315" t="s">
-        <v>2250</v>
+        <v>2216</v>
       </c>
       <c r="N315" t="s">
-        <v>2251</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2252</v>
+        <v>2218</v>
       </c>
       <c r="D316" t="s">
-        <v>93</v>
+        <v>2219</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316" t="s">
-        <v>2253</v>
+        <v>2220</v>
       </c>
       <c r="I316" t="s">
-        <v>2254</v>
+        <v>2221</v>
       </c>
       <c r="J316" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K316" t="s">
-        <v>2255</v>
+        <v>2222</v>
       </c>
       <c r="L316" t="s">
-        <v>2256</v>
+        <v>48</v>
       </c>
       <c r="M316" t="s">
-        <v>2257</v>
+        <v>2223</v>
       </c>
       <c r="N316" t="s">
-        <v>2258</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2259</v>
+        <v>2225</v>
       </c>
       <c r="D317" t="s">
-        <v>93</v>
+        <v>2226</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317"/>
       <c r="H317" t="s">
-        <v>2260</v>
+        <v>2227</v>
       </c>
       <c r="I317" t="s">
-        <v>2261</v>
+        <v>2228</v>
       </c>
       <c r="J317" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K317" t="s">
-        <v>2262</v>
+        <v>2229</v>
       </c>
       <c r="L317" t="s">
-        <v>2263</v>
+        <v>48</v>
       </c>
       <c r="M317" t="s">
-        <v>2264</v>
+        <v>2230</v>
       </c>
       <c r="N317" t="s">
-        <v>2265</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2266</v>
+        <v>2232</v>
       </c>
       <c r="D318" t="s">
-        <v>93</v>
+        <v>2233</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>2267</v>
+        <v>2234</v>
       </c>
       <c r="I318" t="s">
-        <v>2268</v>
+        <v>2235</v>
       </c>
       <c r="J318" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K318" t="s">
-        <v>2269</v>
+        <v>2236</v>
       </c>
       <c r="L318" t="s">
-        <v>2270</v>
+        <v>2237</v>
       </c>
       <c r="M318" t="s">
-        <v>2271</v>
+        <v>2238</v>
       </c>
       <c r="N318" t="s">
-        <v>2272</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2273</v>
+        <v>2240</v>
       </c>
       <c r="D319" t="s">
-        <v>93</v>
+        <v>2241</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319"/>
       <c r="H319" t="s">
-        <v>2274</v>
+        <v>2227</v>
       </c>
       <c r="I319" t="s">
-        <v>2275</v>
+        <v>2242</v>
       </c>
       <c r="J319" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K319" t="s">
-        <v>2276</v>
+        <v>2243</v>
       </c>
       <c r="L319" t="s">
-        <v>2277</v>
+        <v>48</v>
       </c>
       <c r="M319" t="s">
-        <v>2278</v>
+        <v>2244</v>
       </c>
       <c r="N319" t="s">
-        <v>2279</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2280</v>
+        <v>2246</v>
       </c>
       <c r="D320" t="s">
-        <v>2281</v>
+        <v>2247</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>2282</v>
+        <v>2227</v>
       </c>
       <c r="I320" t="s">
-        <v>2283</v>
+        <v>2248</v>
       </c>
       <c r="J320" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K320" t="s">
-        <v>2284</v>
+        <v>2249</v>
       </c>
       <c r="L320" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="M320" t="s">
-        <v>2285</v>
+        <v>2250</v>
       </c>
       <c r="N320" t="s">
-        <v>2286</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2287</v>
+        <v>2252</v>
       </c>
       <c r="D321" t="s">
-        <v>93</v>
+        <v>2253</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321"/>
       <c r="H321" t="s">
-        <v>2288</v>
+        <v>2254</v>
       </c>
       <c r="I321" t="s">
-        <v>2289</v>
+        <v>2255</v>
       </c>
       <c r="J321" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K321" t="s">
-        <v>2290</v>
+        <v>2256</v>
       </c>
       <c r="L321" t="s">
-        <v>2291</v>
+        <v>847</v>
       </c>
       <c r="M321" t="s">
-        <v>2292</v>
+        <v>2257</v>
       </c>
       <c r="N321" t="s">
-        <v>2293</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2294</v>
+        <v>2259</v>
       </c>
       <c r="D322" t="s">
-        <v>2281</v>
+        <v>2260</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>2295</v>
+        <v>2261</v>
       </c>
       <c r="I322" t="s">
-        <v>2296</v>
+        <v>2262</v>
       </c>
       <c r="J322" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K322" t="s">
-        <v>2297</v>
+        <v>2263</v>
       </c>
       <c r="L322" t="s">
-        <v>127</v>
+        <v>847</v>
       </c>
       <c r="M322" t="s">
-        <v>2298</v>
+        <v>2264</v>
       </c>
       <c r="N322" t="s">
-        <v>2299</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2300</v>
+        <v>2266</v>
       </c>
       <c r="D323" t="s">
-        <v>2281</v>
+        <v>2267</v>
       </c>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323"/>
       <c r="H323" t="s">
-        <v>2301</v>
+        <v>2268</v>
       </c>
       <c r="I323" t="s">
-        <v>2302</v>
+        <v>2269</v>
       </c>
       <c r="J323" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K323" t="s">
-        <v>2303</v>
+        <v>2270</v>
       </c>
       <c r="L323" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="M323" t="s">
-        <v>2304</v>
+        <v>2271</v>
       </c>
       <c r="N323" t="s">
-        <v>2305</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2306</v>
+        <v>2273</v>
       </c>
       <c r="D324" t="s">
-        <v>2307</v>
+        <v>2274</v>
       </c>
       <c r="E324"/>
       <c r="F324"/>
       <c r="G324"/>
       <c r="H324" t="s">
-        <v>2308</v>
+        <v>2275</v>
       </c>
       <c r="I324" t="s">
-        <v>2309</v>
+        <v>2276</v>
       </c>
       <c r="J324" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K324" t="s">
-        <v>2310</v>
+        <v>2277</v>
       </c>
       <c r="L324" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="M324" t="s">
-        <v>2311</v>
+        <v>2278</v>
       </c>
       <c r="N324" t="s">
-        <v>2312</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
-      <c r="C325" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C325"/>
       <c r="D325" t="s">
-        <v>93</v>
+        <v>2280</v>
       </c>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325"/>
       <c r="H325" t="s">
-        <v>2314</v>
+        <v>2281</v>
       </c>
       <c r="I325" t="s">
-        <v>2315</v>
+        <v>2282</v>
       </c>
       <c r="J325" t="s">
-        <v>2240</v>
+        <v>1292</v>
       </c>
       <c r="K325" t="s">
-        <v>2316</v>
+        <v>2283</v>
       </c>
       <c r="L325" t="s">
-        <v>2317</v>
+        <v>2284</v>
       </c>
       <c r="M325" t="s">
-        <v>2318</v>
-[...3 lines deleted...]
-      </c>
+        <v>2285</v>
+      </c>
+      <c r="N325"/>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2320</v>
+        <v>2286</v>
       </c>
       <c r="D326" t="s">
-        <v>93</v>
+        <v>2287</v>
       </c>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326"/>
       <c r="H326" t="s">
-        <v>2321</v>
+        <v>2288</v>
       </c>
       <c r="I326" t="s">
-        <v>2322</v>
+        <v>2289</v>
       </c>
       <c r="J326" t="s">
-        <v>2240</v>
+        <v>61</v>
       </c>
       <c r="K326" t="s">
-        <v>2323</v>
+        <v>2290</v>
       </c>
       <c r="L326" t="s">
-        <v>2324</v>
+        <v>48</v>
       </c>
       <c r="M326" t="s">
-        <v>2325</v>
+        <v>2291</v>
       </c>
       <c r="N326" t="s">
-        <v>2326</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2327</v>
+        <v>2293</v>
       </c>
       <c r="D327" t="s">
-        <v>2281</v>
-[...3 lines deleted...]
-      <c r="G327"/>
+        <v>2294</v>
+      </c>
+      <c r="E327" t="s">
+        <v>2295</v>
+      </c>
+      <c r="F327" t="s">
+        <v>2296</v>
+      </c>
+      <c r="G327" t="s">
+        <v>2297</v>
+      </c>
       <c r="H327" t="s">
-        <v>2328</v>
+        <v>2298</v>
       </c>
       <c r="I327" t="s">
-        <v>2329</v>
+        <v>2299</v>
       </c>
       <c r="J327" t="s">
-        <v>2240</v>
+        <v>54</v>
       </c>
       <c r="K327" t="s">
-        <v>2330</v>
+        <v>2300</v>
       </c>
       <c r="L327" t="s">
-        <v>127</v>
+        <v>1470</v>
       </c>
       <c r="M327" t="s">
-        <v>2331</v>
+        <v>2301</v>
       </c>
       <c r="N327" t="s">
-        <v>2332</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2333</v>
+        <v>2303</v>
       </c>
       <c r="D328" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G328"/>
+        <v>2294</v>
+      </c>
+      <c r="E328" t="s">
+        <v>2304</v>
+      </c>
+      <c r="F328" t="s">
+        <v>2305</v>
+      </c>
+      <c r="G328" t="s">
+        <v>2306</v>
+      </c>
       <c r="H328" t="s">
-        <v>2334</v>
+        <v>2307</v>
       </c>
       <c r="I328" t="s">
-        <v>2335</v>
+        <v>2308</v>
       </c>
       <c r="J328" t="s">
-        <v>2240</v>
+        <v>54</v>
       </c>
       <c r="K328" t="s">
-        <v>2336</v>
+        <v>2309</v>
       </c>
       <c r="L328" t="s">
-        <v>2337</v>
+        <v>1470</v>
       </c>
       <c r="M328" t="s">
-        <v>2338</v>
+        <v>2310</v>
       </c>
       <c r="N328" t="s">
-        <v>2339</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2340</v>
+        <v>2312</v>
       </c>
       <c r="D329" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G329"/>
+        <v>2294</v>
+      </c>
+      <c r="E329" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F329" t="s">
+        <v>2314</v>
+      </c>
+      <c r="G329" t="s">
+        <v>2315</v>
+      </c>
       <c r="H329" t="s">
-        <v>2341</v>
+        <v>2316</v>
       </c>
       <c r="I329" t="s">
-        <v>2342</v>
+        <v>2317</v>
       </c>
       <c r="J329" t="s">
-        <v>1510</v>
+        <v>54</v>
       </c>
       <c r="K329" t="s">
-        <v>2343</v>
+        <v>2318</v>
       </c>
       <c r="L329" t="s">
-        <v>2344</v>
+        <v>1470</v>
       </c>
       <c r="M329" t="s">
-        <v>2345</v>
+        <v>2319</v>
       </c>
       <c r="N329" t="s">
-        <v>2346</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2347</v>
+        <v>2321</v>
       </c>
       <c r="D330" t="s">
-        <v>93</v>
+        <v>2322</v>
       </c>
       <c r="E330"/>
       <c r="F330"/>
       <c r="G330"/>
       <c r="H330" t="s">
-        <v>2348</v>
+        <v>1059</v>
       </c>
       <c r="I330" t="s">
-        <v>2349</v>
+        <v>2323</v>
       </c>
       <c r="J330" t="s">
-        <v>1510</v>
+        <v>61</v>
       </c>
       <c r="K330" t="s">
-        <v>2350</v>
+        <v>2324</v>
       </c>
       <c r="L330" t="s">
-        <v>2351</v>
+        <v>48</v>
       </c>
       <c r="M330" t="s">
-        <v>2352</v>
+        <v>2325</v>
       </c>
       <c r="N330" t="s">
-        <v>2353</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2354</v>
+        <v>1518</v>
       </c>
       <c r="D331" t="s">
-        <v>93</v>
+        <v>1519</v>
       </c>
       <c r="E331"/>
       <c r="F331"/>
       <c r="G331"/>
       <c r="H331" t="s">
-        <v>2355</v>
+        <v>2327</v>
       </c>
       <c r="I331" t="s">
-        <v>2356</v>
+        <v>2328</v>
       </c>
       <c r="J331" t="s">
-        <v>1510</v>
+        <v>61</v>
       </c>
       <c r="K331" t="s">
-        <v>2357</v>
+        <v>2329</v>
       </c>
       <c r="L331" t="s">
-        <v>2358</v>
+        <v>48</v>
       </c>
       <c r="M331" t="s">
-        <v>2359</v>
+        <v>2330</v>
       </c>
       <c r="N331" t="s">
-        <v>2360</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2361</v>
+        <v>2331</v>
       </c>
       <c r="D332" t="s">
-        <v>93</v>
+        <v>2332</v>
       </c>
       <c r="E332"/>
       <c r="F332"/>
       <c r="G332"/>
       <c r="H332" t="s">
-        <v>2362</v>
+        <v>1783</v>
       </c>
       <c r="I332" t="s">
-        <v>2363</v>
+        <v>2333</v>
       </c>
       <c r="J332" t="s">
-        <v>1510</v>
+        <v>522</v>
       </c>
       <c r="K332" t="s">
-        <v>2364</v>
+        <v>2334</v>
       </c>
       <c r="L332" t="s">
-        <v>2365</v>
+        <v>2335</v>
       </c>
       <c r="M332" t="s">
-        <v>2366</v>
-[...3 lines deleted...]
-      </c>
+        <v>2336</v>
+      </c>
+      <c r="N332"/>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2368</v>
+        <v>2337</v>
       </c>
       <c r="D333" t="s">
-        <v>93</v>
+        <v>2338</v>
       </c>
       <c r="E333"/>
       <c r="F333"/>
       <c r="G333"/>
       <c r="H333" t="s">
-        <v>2369</v>
+        <v>1783</v>
       </c>
       <c r="I333" t="s">
-        <v>2370</v>
+        <v>2339</v>
       </c>
       <c r="J333" t="s">
-        <v>1510</v>
+        <v>522</v>
       </c>
       <c r="K333" t="s">
-        <v>2371</v>
+        <v>2340</v>
       </c>
       <c r="L333" t="s">
-        <v>2372</v>
+        <v>2341</v>
       </c>
       <c r="M333" t="s">
-        <v>2373</v>
-[...3 lines deleted...]
-      </c>
+        <v>2342</v>
+      </c>
+      <c r="N333"/>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2375</v>
+        <v>2343</v>
       </c>
       <c r="D334" t="s">
-        <v>93</v>
+        <v>2344</v>
       </c>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334"/>
       <c r="H334" t="s">
-        <v>2376</v>
+        <v>2345</v>
       </c>
       <c r="I334" t="s">
-        <v>2377</v>
+        <v>2346</v>
       </c>
       <c r="J334" t="s">
-        <v>2240</v>
+        <v>522</v>
       </c>
       <c r="K334" t="s">
-        <v>2378</v>
+        <v>2347</v>
       </c>
       <c r="L334" t="s">
-        <v>2379</v>
+        <v>2348</v>
       </c>
       <c r="M334" t="s">
-        <v>2380</v>
-[...3 lines deleted...]
-      </c>
+        <v>2349</v>
+      </c>
+      <c r="N334"/>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2382</v>
+        <v>2350</v>
       </c>
       <c r="D335" t="s">
-        <v>93</v>
+        <v>2351</v>
       </c>
       <c r="E335"/>
       <c r="F335"/>
       <c r="G335"/>
       <c r="H335" t="s">
-        <v>2383</v>
+        <v>1751</v>
       </c>
       <c r="I335" t="s">
-        <v>2384</v>
+        <v>2352</v>
       </c>
       <c r="J335" t="s">
-        <v>1510</v>
+        <v>522</v>
       </c>
       <c r="K335" t="s">
-        <v>2385</v>
+        <v>2353</v>
       </c>
       <c r="L335" t="s">
-        <v>2386</v>
+        <v>2354</v>
       </c>
       <c r="M335" t="s">
-        <v>2387</v>
-[...3 lines deleted...]
-      </c>
+        <v>2355</v>
+      </c>
+      <c r="N335"/>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2389</v>
+        <v>2356</v>
       </c>
       <c r="D336" t="s">
-        <v>93</v>
+        <v>2357</v>
       </c>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336"/>
       <c r="H336" t="s">
-        <v>2390</v>
+        <v>2358</v>
       </c>
       <c r="I336" t="s">
-        <v>2391</v>
+        <v>2359</v>
       </c>
       <c r="J336" t="s">
-        <v>1510</v>
+        <v>522</v>
       </c>
       <c r="K336" t="s">
-        <v>2392</v>
+        <v>2360</v>
       </c>
       <c r="L336" t="s">
-        <v>2393</v>
+        <v>2361</v>
       </c>
       <c r="M336" t="s">
-        <v>2394</v>
-[...3 lines deleted...]
-      </c>
+        <v>2362</v>
+      </c>
+      <c r="N336"/>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2396</v>
+        <v>2363</v>
       </c>
       <c r="D337" t="s">
-        <v>93</v>
+        <v>2364</v>
       </c>
       <c r="E337"/>
       <c r="F337"/>
       <c r="G337"/>
       <c r="H337" t="s">
-        <v>2397</v>
+        <v>2365</v>
       </c>
       <c r="I337" t="s">
-        <v>2398</v>
+        <v>2366</v>
       </c>
       <c r="J337" t="s">
-        <v>1510</v>
+        <v>61</v>
       </c>
       <c r="K337" t="s">
-        <v>2399</v>
+        <v>2367</v>
       </c>
       <c r="L337" t="s">
-        <v>2400</v>
+        <v>48</v>
       </c>
       <c r="M337" t="s">
-        <v>2401</v>
+        <v>2368</v>
       </c>
       <c r="N337" t="s">
-        <v>2402</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2403</v>
+        <v>2370</v>
       </c>
       <c r="D338" t="s">
-        <v>93</v>
+        <v>2371</v>
       </c>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338"/>
       <c r="H338" t="s">
-        <v>2404</v>
+        <v>2372</v>
       </c>
       <c r="I338" t="s">
-        <v>2405</v>
+        <v>2373</v>
       </c>
       <c r="J338" t="s">
-        <v>1510</v>
+        <v>61</v>
       </c>
       <c r="K338" t="s">
-        <v>2406</v>
+        <v>2374</v>
       </c>
       <c r="L338" t="s">
-        <v>2407</v>
+        <v>1494</v>
       </c>
       <c r="M338" t="s">
-        <v>2408</v>
+        <v>2375</v>
       </c>
       <c r="N338" t="s">
-        <v>2409</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2410</v>
+        <v>2377</v>
       </c>
       <c r="D339" t="s">
-        <v>93</v>
+        <v>2378</v>
       </c>
       <c r="E339"/>
       <c r="F339"/>
       <c r="G339"/>
       <c r="H339" t="s">
-        <v>2411</v>
+        <v>2365</v>
       </c>
       <c r="I339" t="s">
-        <v>2412</v>
+        <v>2379</v>
       </c>
       <c r="J339" t="s">
-        <v>1510</v>
+        <v>61</v>
       </c>
       <c r="K339" t="s">
-        <v>2413</v>
+        <v>2380</v>
       </c>
       <c r="L339" t="s">
-        <v>2414</v>
+        <v>48</v>
       </c>
       <c r="M339" t="s">
-        <v>2415</v>
+        <v>2381</v>
       </c>
       <c r="N339" t="s">
-        <v>2416</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2417</v>
+        <v>2383</v>
       </c>
       <c r="D340" t="s">
-        <v>93</v>
+        <v>2384</v>
       </c>
       <c r="E340"/>
       <c r="F340"/>
       <c r="G340"/>
       <c r="H340" t="s">
-        <v>2418</v>
+        <v>2385</v>
       </c>
       <c r="I340" t="s">
-        <v>2419</v>
+        <v>2386</v>
       </c>
       <c r="J340" t="s">
-        <v>1510</v>
+        <v>61</v>
       </c>
       <c r="K340" t="s">
-        <v>2420</v>
+        <v>2387</v>
       </c>
       <c r="L340" t="s">
-        <v>2421</v>
+        <v>48</v>
       </c>
       <c r="M340" t="s">
-        <v>2422</v>
+        <v>2388</v>
       </c>
       <c r="N340" t="s">
-        <v>2423</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2424</v>
+        <v>2390</v>
       </c>
       <c r="D341" t="s">
-        <v>93</v>
+        <v>2391</v>
       </c>
       <c r="E341"/>
       <c r="F341"/>
       <c r="G341"/>
       <c r="H341" t="s">
-        <v>2425</v>
+        <v>44</v>
       </c>
       <c r="I341" t="s">
-        <v>2426</v>
+        <v>2392</v>
       </c>
       <c r="J341" t="s">
-        <v>1510</v>
+        <v>522</v>
       </c>
       <c r="K341" t="s">
-        <v>2427</v>
+        <v>2393</v>
       </c>
       <c r="L341" t="s">
-        <v>2428</v>
+        <v>48</v>
       </c>
       <c r="M341" t="s">
-        <v>2429</v>
+        <v>2394</v>
       </c>
       <c r="N341" t="s">
-        <v>2430</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2431</v>
+        <v>2390</v>
       </c>
       <c r="D342" t="s">
-        <v>93</v>
+        <v>2396</v>
       </c>
       <c r="E342"/>
       <c r="F342"/>
       <c r="G342"/>
       <c r="H342" t="s">
-        <v>2432</v>
+        <v>2397</v>
       </c>
       <c r="I342" t="s">
-        <v>2433</v>
+        <v>2398</v>
       </c>
       <c r="J342" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K342" t="s">
-        <v>2434</v>
+        <v>2399</v>
       </c>
       <c r="L342" t="s">
-        <v>2435</v>
+        <v>48</v>
       </c>
       <c r="M342" t="s">
-        <v>2436</v>
+        <v>2400</v>
       </c>
       <c r="N342" t="s">
-        <v>2437</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2438</v>
+        <v>2401</v>
       </c>
       <c r="D343" t="s">
-        <v>93</v>
+        <v>2402</v>
       </c>
       <c r="E343"/>
       <c r="F343"/>
       <c r="G343"/>
       <c r="H343" t="s">
-        <v>2439</v>
+        <v>2403</v>
       </c>
       <c r="I343" t="s">
-        <v>2440</v>
+        <v>2404</v>
       </c>
       <c r="J343" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K343" t="s">
-        <v>2441</v>
+        <v>2405</v>
       </c>
       <c r="L343" t="s">
-        <v>2442</v>
+        <v>48</v>
       </c>
       <c r="M343" t="s">
-        <v>2443</v>
+        <v>2406</v>
       </c>
       <c r="N343" t="s">
-        <v>2444</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2445</v>
+        <v>2408</v>
       </c>
       <c r="D344" t="s">
-        <v>93</v>
+        <v>2409</v>
       </c>
       <c r="E344"/>
       <c r="F344"/>
       <c r="G344"/>
       <c r="H344" t="s">
-        <v>2446</v>
+        <v>2410</v>
       </c>
       <c r="I344" t="s">
-        <v>2447</v>
+        <v>2411</v>
       </c>
       <c r="J344" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K344" t="s">
-        <v>2448</v>
+        <v>2412</v>
       </c>
       <c r="L344" t="s">
-        <v>2449</v>
+        <v>48</v>
       </c>
       <c r="M344" t="s">
-        <v>2450</v>
+        <v>2413</v>
       </c>
       <c r="N344" t="s">
-        <v>2451</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2452</v>
+        <v>2415</v>
       </c>
       <c r="D345" t="s">
-        <v>93</v>
+        <v>2416</v>
       </c>
       <c r="E345"/>
       <c r="F345"/>
       <c r="G345"/>
       <c r="H345" t="s">
-        <v>2453</v>
+        <v>2417</v>
       </c>
       <c r="I345" t="s">
-        <v>2454</v>
+        <v>2418</v>
       </c>
       <c r="J345" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K345" t="s">
-        <v>2455</v>
+        <v>2419</v>
       </c>
       <c r="L345" t="s">
-        <v>2456</v>
+        <v>817</v>
       </c>
       <c r="M345" t="s">
-        <v>2457</v>
+        <v>2420</v>
       </c>
       <c r="N345" t="s">
-        <v>2458</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2459</v>
+        <v>2422</v>
       </c>
       <c r="D346" t="s">
-        <v>93</v>
+        <v>2423</v>
       </c>
       <c r="E346"/>
       <c r="F346"/>
       <c r="G346"/>
       <c r="H346" t="s">
-        <v>2460</v>
+        <v>44</v>
       </c>
       <c r="I346" t="s">
-        <v>2461</v>
+        <v>2424</v>
       </c>
       <c r="J346" t="s">
-        <v>1510</v>
+        <v>522</v>
       </c>
       <c r="K346" t="s">
-        <v>2462</v>
+        <v>2425</v>
       </c>
       <c r="L346" t="s">
-        <v>2463</v>
+        <v>48</v>
       </c>
       <c r="M346" t="s">
-        <v>2464</v>
+        <v>2426</v>
       </c>
       <c r="N346" t="s">
-        <v>2465</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2466</v>
+        <v>2422</v>
       </c>
       <c r="D347" t="s">
-        <v>93</v>
+        <v>2428</v>
       </c>
       <c r="E347"/>
       <c r="F347"/>
       <c r="G347"/>
       <c r="H347" t="s">
-        <v>2467</v>
+        <v>2429</v>
       </c>
       <c r="I347" t="s">
-        <v>2468</v>
+        <v>2430</v>
       </c>
       <c r="J347" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K347" t="s">
-        <v>2469</v>
+        <v>2431</v>
       </c>
       <c r="L347" t="s">
-        <v>2470</v>
+        <v>48</v>
       </c>
       <c r="M347" t="s">
-        <v>2471</v>
+        <v>2432</v>
       </c>
       <c r="N347" t="s">
-        <v>2472</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2473</v>
+        <v>2433</v>
       </c>
       <c r="D348" t="s">
-        <v>93</v>
+        <v>2434</v>
       </c>
       <c r="E348"/>
       <c r="F348"/>
       <c r="G348"/>
       <c r="H348" t="s">
-        <v>2474</v>
+        <v>2435</v>
       </c>
       <c r="I348" t="s">
-        <v>2475</v>
+        <v>2436</v>
       </c>
       <c r="J348" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K348" t="s">
-        <v>2476</v>
+        <v>2437</v>
       </c>
       <c r="L348" t="s">
-        <v>2477</v>
+        <v>48</v>
       </c>
       <c r="M348" t="s">
-        <v>2478</v>
+        <v>2438</v>
       </c>
       <c r="N348" t="s">
-        <v>2479</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2480</v>
+        <v>2204</v>
       </c>
       <c r="D349" t="s">
-        <v>93</v>
+        <v>2205</v>
       </c>
       <c r="E349"/>
       <c r="F349"/>
       <c r="G349"/>
       <c r="H349" t="s">
-        <v>2481</v>
+        <v>2206</v>
       </c>
       <c r="I349" t="s">
-        <v>2482</v>
+        <v>2440</v>
       </c>
       <c r="J349" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K349" t="s">
-        <v>2483</v>
+        <v>2441</v>
       </c>
       <c r="L349" t="s">
-        <v>2484</v>
+        <v>48</v>
       </c>
       <c r="M349" t="s">
-        <v>2485</v>
+        <v>2442</v>
       </c>
       <c r="N349" t="s">
-        <v>2486</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>2487</v>
+        <v>2443</v>
       </c>
       <c r="D350" t="s">
-        <v>93</v>
+        <v>2444</v>
       </c>
       <c r="E350"/>
       <c r="F350"/>
       <c r="G350"/>
       <c r="H350" t="s">
-        <v>2488</v>
+        <v>2445</v>
       </c>
       <c r="I350" t="s">
-        <v>2489</v>
+        <v>2446</v>
       </c>
       <c r="J350" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K350" t="s">
-        <v>2490</v>
+        <v>2447</v>
       </c>
       <c r="L350" t="s">
-        <v>2491</v>
+        <v>48</v>
       </c>
       <c r="M350" t="s">
-        <v>2492</v>
+        <v>2448</v>
       </c>
       <c r="N350" t="s">
-        <v>2493</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2494</v>
+        <v>2450</v>
       </c>
       <c r="D351" t="s">
-        <v>93</v>
+        <v>2451</v>
       </c>
       <c r="E351"/>
       <c r="F351"/>
       <c r="G351"/>
       <c r="H351" t="s">
-        <v>2495</v>
+        <v>2452</v>
       </c>
       <c r="I351" t="s">
-        <v>2496</v>
+        <v>2453</v>
       </c>
       <c r="J351" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K351" t="s">
-        <v>2497</v>
+        <v>2454</v>
       </c>
       <c r="L351" t="s">
-        <v>2498</v>
+        <v>48</v>
       </c>
       <c r="M351" t="s">
-        <v>2499</v>
+        <v>2455</v>
       </c>
       <c r="N351" t="s">
-        <v>2500</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2501</v>
+        <v>2457</v>
       </c>
       <c r="D352" t="s">
-        <v>93</v>
+        <v>2458</v>
       </c>
       <c r="E352"/>
       <c r="F352"/>
       <c r="G352"/>
       <c r="H352" t="s">
-        <v>2502</v>
+        <v>2459</v>
       </c>
       <c r="I352" t="s">
-        <v>2503</v>
+        <v>2460</v>
       </c>
       <c r="J352" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K352" t="s">
-        <v>2504</v>
+        <v>2461</v>
       </c>
       <c r="L352" t="s">
-        <v>2505</v>
+        <v>1494</v>
       </c>
       <c r="M352" t="s">
-        <v>2506</v>
+        <v>2462</v>
       </c>
       <c r="N352" t="s">
-        <v>2507</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>2508</v>
+        <v>2464</v>
       </c>
       <c r="D353" t="s">
-        <v>93</v>
+        <v>2465</v>
       </c>
       <c r="E353"/>
       <c r="F353"/>
       <c r="G353"/>
       <c r="H353" t="s">
-        <v>2509</v>
+        <v>2466</v>
       </c>
       <c r="I353" t="s">
-        <v>2510</v>
+        <v>2467</v>
       </c>
       <c r="J353" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K353" t="s">
-        <v>2511</v>
+        <v>2468</v>
       </c>
       <c r="L353" t="s">
-        <v>2512</v>
+        <v>1494</v>
       </c>
       <c r="M353" t="s">
-        <v>2513</v>
+        <v>2469</v>
       </c>
       <c r="N353" t="s">
-        <v>2514</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2515</v>
+        <v>2464</v>
       </c>
       <c r="D354" t="s">
-        <v>93</v>
+        <v>2465</v>
       </c>
       <c r="E354"/>
       <c r="F354"/>
       <c r="G354"/>
       <c r="H354" t="s">
-        <v>2516</v>
+        <v>2471</v>
       </c>
       <c r="I354" t="s">
-        <v>2517</v>
+        <v>2472</v>
       </c>
       <c r="J354" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K354" t="s">
-        <v>2518</v>
+        <v>2473</v>
       </c>
       <c r="L354" t="s">
-        <v>2519</v>
+        <v>1494</v>
       </c>
       <c r="M354" t="s">
-        <v>2520</v>
+        <v>2474</v>
       </c>
       <c r="N354" t="s">
-        <v>2521</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2522</v>
+        <v>2475</v>
       </c>
       <c r="D355" t="s">
-        <v>93</v>
+        <v>2476</v>
       </c>
       <c r="E355"/>
       <c r="F355"/>
       <c r="G355"/>
       <c r="H355" t="s">
-        <v>2523</v>
+        <v>2477</v>
       </c>
       <c r="I355" t="s">
-        <v>2524</v>
+        <v>2478</v>
       </c>
       <c r="J355" t="s">
-        <v>1510</v>
+        <v>758</v>
       </c>
       <c r="K355" t="s">
-        <v>2525</v>
+        <v>2479</v>
       </c>
       <c r="L355" t="s">
-        <v>2526</v>
+        <v>847</v>
       </c>
       <c r="M355" t="s">
-        <v>2527</v>
+        <v>2480</v>
       </c>
       <c r="N355" t="s">
-        <v>2528</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2529</v>
+        <v>2482</v>
       </c>
       <c r="D356" t="s">
-        <v>2530</v>
+        <v>2483</v>
       </c>
       <c r="E356"/>
       <c r="F356"/>
       <c r="G356"/>
       <c r="H356" t="s">
-        <v>1010</v>
+        <v>2484</v>
       </c>
       <c r="I356" t="s">
-        <v>2531</v>
+        <v>2485</v>
       </c>
       <c r="J356" t="s">
-        <v>2122</v>
+        <v>758</v>
       </c>
       <c r="K356" t="s">
-        <v>2532</v>
+        <v>2486</v>
       </c>
       <c r="L356" t="s">
-        <v>31</v>
+        <v>2487</v>
       </c>
       <c r="M356" t="s">
-        <v>2533</v>
+        <v>2488</v>
       </c>
       <c r="N356" t="s">
-        <v>2534</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2529</v>
+        <v>2490</v>
       </c>
       <c r="D357" t="s">
-        <v>2535</v>
+        <v>2491</v>
       </c>
       <c r="E357"/>
       <c r="F357"/>
       <c r="G357"/>
       <c r="H357" t="s">
-        <v>2536</v>
+        <v>2492</v>
       </c>
       <c r="I357" t="s">
-        <v>2537</v>
+        <v>2493</v>
       </c>
       <c r="J357" t="s">
-        <v>2538</v>
+        <v>758</v>
       </c>
       <c r="K357" t="s">
-        <v>2539</v>
+        <v>2494</v>
       </c>
       <c r="L357" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M357" t="s">
-        <v>2540</v>
+        <v>2495</v>
       </c>
       <c r="N357" t="s">
-        <v>2534</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2541</v>
+        <v>2497</v>
       </c>
       <c r="D358" t="s">
-        <v>93</v>
+        <v>2498</v>
       </c>
       <c r="E358"/>
       <c r="F358"/>
       <c r="G358"/>
       <c r="H358" t="s">
-        <v>2542</v>
+        <v>2499</v>
       </c>
       <c r="I358" t="s">
-        <v>2543</v>
+        <v>2500</v>
       </c>
       <c r="J358" t="s">
-        <v>2240</v>
+        <v>758</v>
       </c>
       <c r="K358" t="s">
-        <v>2544</v>
+        <v>2501</v>
       </c>
       <c r="L358" t="s">
-        <v>2545</v>
+        <v>1494</v>
       </c>
       <c r="M358" t="s">
-        <v>2546</v>
+        <v>2502</v>
       </c>
       <c r="N358" t="s">
-        <v>2547</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2548</v>
+        <v>2504</v>
       </c>
       <c r="D359" t="s">
-        <v>93</v>
+        <v>2505</v>
       </c>
       <c r="E359"/>
       <c r="F359"/>
       <c r="G359"/>
       <c r="H359" t="s">
-        <v>2549</v>
+        <v>2506</v>
       </c>
       <c r="I359" t="s">
-        <v>2550</v>
+        <v>2507</v>
       </c>
       <c r="J359" t="s">
-        <v>2240</v>
+        <v>758</v>
       </c>
       <c r="K359" t="s">
-        <v>2551</v>
+        <v>2508</v>
       </c>
       <c r="L359" t="s">
-        <v>2552</v>
+        <v>1494</v>
       </c>
       <c r="M359" t="s">
-        <v>2553</v>
+        <v>2509</v>
       </c>
       <c r="N359" t="s">
-        <v>2554</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2555</v>
+        <v>2511</v>
       </c>
       <c r="D360" t="s">
-        <v>2556</v>
+        <v>2512</v>
       </c>
       <c r="E360"/>
       <c r="F360"/>
       <c r="G360"/>
       <c r="H360" t="s">
-        <v>2557</v>
+        <v>2513</v>
       </c>
       <c r="I360" t="s">
-        <v>2558</v>
+        <v>2514</v>
       </c>
       <c r="J360" t="s">
-        <v>2240</v>
+        <v>1086</v>
       </c>
       <c r="K360" t="s">
-        <v>2559</v>
+        <v>2515</v>
       </c>
       <c r="L360" t="s">
-        <v>2560</v>
+        <v>2516</v>
       </c>
       <c r="M360" t="s">
-        <v>2561</v>
+        <v>2517</v>
       </c>
       <c r="N360" t="s">
-        <v>2562</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2563</v>
+        <v>2519</v>
       </c>
       <c r="D361" t="s">
-        <v>93</v>
+        <v>2520</v>
       </c>
       <c r="E361"/>
       <c r="F361"/>
       <c r="G361"/>
       <c r="H361" t="s">
+        <v>2521</v>
+      </c>
+      <c r="I361" t="s">
+        <v>2522</v>
+      </c>
+      <c r="J361" t="s">
+        <v>1086</v>
+      </c>
+      <c r="K361" t="s">
         <v>2523</v>
       </c>
-      <c r="I361" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L361" t="s">
-        <v>2566</v>
+        <v>817</v>
       </c>
       <c r="M361" t="s">
-        <v>2567</v>
+        <v>2524</v>
       </c>
       <c r="N361" t="s">
-        <v>2568</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2569</v>
+        <v>2526</v>
       </c>
       <c r="D362" t="s">
-        <v>2570</v>
+        <v>2527</v>
       </c>
       <c r="E362"/>
       <c r="F362"/>
       <c r="G362"/>
       <c r="H362" t="s">
-        <v>2571</v>
+        <v>2528</v>
       </c>
       <c r="I362" t="s">
-        <v>2572</v>
+        <v>2529</v>
       </c>
       <c r="J362" t="s">
-        <v>2240</v>
+        <v>1086</v>
       </c>
       <c r="K362" t="s">
-        <v>2573</v>
+        <v>2530</v>
       </c>
       <c r="L362" t="s">
-        <v>2574</v>
+        <v>2531</v>
       </c>
       <c r="M362" t="s">
-        <v>2575</v>
+        <v>2532</v>
       </c>
       <c r="N362" t="s">
-        <v>2576</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2577</v>
+        <v>2534</v>
       </c>
       <c r="D363" t="s">
-        <v>2578</v>
+        <v>2535</v>
       </c>
       <c r="E363"/>
       <c r="F363"/>
       <c r="G363"/>
       <c r="H363" t="s">
-        <v>2579</v>
+        <v>2536</v>
       </c>
       <c r="I363" t="s">
-        <v>2580</v>
+        <v>2537</v>
       </c>
       <c r="J363" t="s">
-        <v>2240</v>
+        <v>1086</v>
       </c>
       <c r="K363" t="s">
-        <v>2581</v>
+        <v>2538</v>
       </c>
       <c r="L363" t="s">
-        <v>2582</v>
+        <v>817</v>
       </c>
       <c r="M363" t="s">
-        <v>2583</v>
+        <v>2539</v>
       </c>
       <c r="N363" t="s">
-        <v>2584</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>2585</v>
+        <v>2541</v>
       </c>
       <c r="D364" t="s">
-        <v>2586</v>
+        <v>2542</v>
       </c>
       <c r="E364"/>
       <c r="F364"/>
       <c r="G364"/>
       <c r="H364" t="s">
-        <v>2587</v>
+        <v>2543</v>
       </c>
       <c r="I364" t="s">
-        <v>2588</v>
+        <v>2544</v>
       </c>
       <c r="J364" t="s">
-        <v>2538</v>
+        <v>1086</v>
       </c>
       <c r="K364" t="s">
-        <v>2589</v>
+        <v>2545</v>
       </c>
       <c r="L364" t="s">
-        <v>31</v>
+        <v>1494</v>
       </c>
       <c r="M364" t="s">
-        <v>2590</v>
+        <v>2546</v>
       </c>
       <c r="N364" t="s">
-        <v>2591</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>2592</v>
+        <v>2548</v>
       </c>
       <c r="D365" t="s">
-        <v>2593</v>
+        <v>2549</v>
       </c>
       <c r="E365"/>
       <c r="F365"/>
       <c r="G365"/>
       <c r="H365" t="s">
-        <v>2594</v>
+        <v>2550</v>
       </c>
       <c r="I365" t="s">
-        <v>2595</v>
+        <v>2551</v>
       </c>
       <c r="J365" t="s">
-        <v>2240</v>
+        <v>1086</v>
       </c>
       <c r="K365" t="s">
-        <v>2596</v>
+        <v>2552</v>
       </c>
       <c r="L365" t="s">
-        <v>2597</v>
+        <v>48</v>
       </c>
       <c r="M365" t="s">
-        <v>2598</v>
+        <v>2553</v>
       </c>
       <c r="N365" t="s">
-        <v>2599</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>2600</v>
+        <v>2555</v>
       </c>
       <c r="D366" t="s">
-        <v>2601</v>
+        <v>2556</v>
       </c>
       <c r="E366"/>
       <c r="F366"/>
       <c r="G366"/>
       <c r="H366" t="s">
-        <v>2602</v>
+        <v>2557</v>
       </c>
       <c r="I366" t="s">
-        <v>2603</v>
+        <v>2558</v>
       </c>
       <c r="J366" t="s">
-        <v>2240</v>
+        <v>1086</v>
       </c>
       <c r="K366" t="s">
-        <v>2604</v>
+        <v>2559</v>
       </c>
       <c r="L366" t="s">
-        <v>2605</v>
+        <v>48</v>
       </c>
       <c r="M366" t="s">
-        <v>2606</v>
+        <v>2560</v>
       </c>
       <c r="N366" t="s">
-        <v>2607</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2608</v>
+        <v>2562</v>
       </c>
       <c r="D367" t="s">
-        <v>2609</v>
+        <v>2563</v>
       </c>
       <c r="E367"/>
       <c r="F367"/>
       <c r="G367"/>
       <c r="H367" t="s">
-        <v>2610</v>
+        <v>2564</v>
       </c>
       <c r="I367" t="s">
-        <v>2611</v>
+        <v>2565</v>
       </c>
       <c r="J367" t="s">
-        <v>2538</v>
+        <v>1086</v>
       </c>
       <c r="K367" t="s">
-        <v>2612</v>
+        <v>2566</v>
       </c>
       <c r="L367" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M367" t="s">
-        <v>2613</v>
+        <v>2567</v>
       </c>
       <c r="N367" t="s">
-        <v>2614</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>2615</v>
+        <v>2569</v>
       </c>
       <c r="D368" t="s">
-        <v>2616</v>
+        <v>2570</v>
       </c>
       <c r="E368"/>
       <c r="F368"/>
       <c r="G368"/>
       <c r="H368" t="s">
-        <v>2617</v>
+        <v>2571</v>
       </c>
       <c r="I368" t="s">
-        <v>2618</v>
+        <v>2572</v>
       </c>
       <c r="J368" t="s">
-        <v>1510</v>
+        <v>1086</v>
       </c>
       <c r="K368" t="s">
-        <v>2619</v>
+        <v>2573</v>
       </c>
       <c r="L368" t="s">
-        <v>665</v>
+        <v>48</v>
       </c>
       <c r="M368" t="s">
-        <v>2620</v>
+        <v>2574</v>
       </c>
       <c r="N368" t="s">
-        <v>2621</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>2622</v>
+        <v>2576</v>
       </c>
       <c r="D369" t="s">
-        <v>2623</v>
+        <v>2577</v>
       </c>
       <c r="E369"/>
       <c r="F369"/>
       <c r="G369"/>
       <c r="H369" t="s">
-        <v>2624</v>
+        <v>2578</v>
       </c>
       <c r="I369" t="s">
-        <v>2625</v>
+        <v>2579</v>
       </c>
       <c r="J369" t="s">
-        <v>2240</v>
+        <v>1086</v>
       </c>
       <c r="K369" t="s">
-        <v>2626</v>
+        <v>2580</v>
       </c>
       <c r="L369" t="s">
-        <v>604</v>
+        <v>847</v>
       </c>
       <c r="M369" t="s">
-        <v>2627</v>
+        <v>2581</v>
       </c>
       <c r="N369" t="s">
-        <v>2628</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>2629</v>
+        <v>2583</v>
       </c>
       <c r="D370" t="s">
-        <v>2630</v>
+        <v>2584</v>
       </c>
       <c r="E370"/>
       <c r="F370"/>
       <c r="G370"/>
       <c r="H370" t="s">
-        <v>2631</v>
+        <v>2585</v>
       </c>
       <c r="I370" t="s">
-        <v>2632</v>
+        <v>2586</v>
       </c>
       <c r="J370" t="s">
-        <v>2538</v>
+        <v>1086</v>
       </c>
       <c r="K370" t="s">
-        <v>2633</v>
+        <v>2587</v>
       </c>
       <c r="L370" t="s">
-        <v>2634</v>
+        <v>847</v>
       </c>
       <c r="M370" t="s">
-        <v>2635</v>
+        <v>2588</v>
       </c>
       <c r="N370" t="s">
-        <v>2636</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2637</v>
+        <v>2590</v>
       </c>
       <c r="D371" t="s">
-        <v>2010</v>
-[...9 lines deleted...]
-      </c>
+        <v>2591</v>
+      </c>
+      <c r="E371"/>
+      <c r="F371"/>
+      <c r="G371"/>
       <c r="H371" t="s">
-        <v>2641</v>
+        <v>2592</v>
       </c>
       <c r="I371" t="s">
-        <v>2642</v>
+        <v>2593</v>
       </c>
       <c r="J371" t="s">
-        <v>2240</v>
+        <v>1086</v>
       </c>
       <c r="K371" t="s">
-        <v>2643</v>
+        <v>2594</v>
       </c>
       <c r="L371" t="s">
-        <v>676</v>
+        <v>48</v>
       </c>
       <c r="M371" t="s">
-        <v>2644</v>
+        <v>2595</v>
       </c>
       <c r="N371" t="s">
-        <v>2645</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2646</v>
+        <v>2597</v>
       </c>
       <c r="D372" t="s">
-        <v>2647</v>
+        <v>2598</v>
       </c>
       <c r="E372"/>
       <c r="F372"/>
       <c r="G372"/>
       <c r="H372" t="s">
-        <v>1010</v>
+        <v>2599</v>
       </c>
       <c r="I372" t="s">
-        <v>2648</v>
+        <v>2600</v>
       </c>
       <c r="J372" t="s">
-        <v>2122</v>
+        <v>1192</v>
       </c>
       <c r="K372" t="s">
-        <v>2649</v>
+        <v>2601</v>
       </c>
       <c r="L372" t="s">
-        <v>31</v>
+        <v>1494</v>
       </c>
       <c r="M372" t="s">
-        <v>2650</v>
+        <v>2602</v>
       </c>
       <c r="N372" t="s">
-        <v>2651</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2646</v>
+        <v>2583</v>
       </c>
       <c r="D373" t="s">
-        <v>2652</v>
+        <v>2604</v>
       </c>
       <c r="E373"/>
       <c r="F373"/>
       <c r="G373"/>
       <c r="H373" t="s">
-        <v>2653</v>
+        <v>44</v>
       </c>
       <c r="I373" t="s">
-        <v>2654</v>
+        <v>2605</v>
       </c>
       <c r="J373" t="s">
-        <v>2538</v>
+        <v>1192</v>
       </c>
       <c r="K373" t="s">
-        <v>2655</v>
+        <v>2606</v>
       </c>
       <c r="L373" t="s">
-        <v>31</v>
+        <v>847</v>
       </c>
       <c r="M373" t="s">
-        <v>2656</v>
+        <v>2607</v>
       </c>
       <c r="N373" t="s">
-        <v>2651</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>2657</v>
+        <v>2608</v>
       </c>
       <c r="D374" t="s">
-        <v>2658</v>
-[...9 lines deleted...]
-      </c>
+        <v>2609</v>
+      </c>
+      <c r="E374"/>
+      <c r="F374"/>
+      <c r="G374"/>
       <c r="H374" t="s">
-        <v>2662</v>
+        <v>2610</v>
       </c>
       <c r="I374" t="s">
-        <v>2663</v>
+        <v>2611</v>
       </c>
       <c r="J374" t="s">
-        <v>2240</v>
+        <v>1192</v>
       </c>
       <c r="K374" t="s">
-        <v>2664</v>
+        <v>2612</v>
       </c>
       <c r="L374" t="s">
-        <v>702</v>
+        <v>48</v>
       </c>
       <c r="M374" t="s">
-        <v>2665</v>
+        <v>2613</v>
       </c>
       <c r="N374" t="s">
-        <v>2666</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>2667</v>
+        <v>2615</v>
       </c>
       <c r="D375" t="s">
-        <v>2658</v>
-[...9 lines deleted...]
-      </c>
+        <v>2616</v>
+      </c>
+      <c r="E375"/>
+      <c r="F375"/>
+      <c r="G375"/>
       <c r="H375" t="s">
-        <v>2671</v>
+        <v>2617</v>
       </c>
       <c r="I375" t="s">
-        <v>2672</v>
+        <v>2618</v>
       </c>
       <c r="J375" t="s">
-        <v>2240</v>
+        <v>2081</v>
       </c>
       <c r="K375" t="s">
-        <v>2673</v>
+        <v>2619</v>
       </c>
       <c r="L375" t="s">
-        <v>2674</v>
+        <v>2620</v>
       </c>
       <c r="M375" t="s">
-        <v>2675</v>
+        <v>2621</v>
       </c>
       <c r="N375" t="s">
-        <v>2676</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>2677</v>
+        <v>2623</v>
       </c>
       <c r="D376" t="s">
-        <v>2658</v>
-[...9 lines deleted...]
-      </c>
+        <v>2624</v>
+      </c>
+      <c r="E376"/>
+      <c r="F376"/>
+      <c r="G376"/>
       <c r="H376" t="s">
-        <v>2681</v>
+        <v>2625</v>
       </c>
       <c r="I376" t="s">
-        <v>2682</v>
+        <v>2626</v>
       </c>
       <c r="J376" t="s">
-        <v>2240</v>
+        <v>2081</v>
       </c>
       <c r="K376" t="s">
-        <v>2683</v>
+        <v>2627</v>
       </c>
       <c r="L376" t="s">
-        <v>702</v>
+        <v>2628</v>
       </c>
       <c r="M376" t="s">
-        <v>2684</v>
+        <v>2629</v>
       </c>
       <c r="N376" t="s">
-        <v>2685</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>2686</v>
+        <v>2631</v>
       </c>
       <c r="D377" t="s">
-        <v>2658</v>
-[...9 lines deleted...]
-      </c>
+        <v>2632</v>
+      </c>
+      <c r="E377"/>
+      <c r="F377"/>
+      <c r="G377"/>
       <c r="H377" t="s">
-        <v>2690</v>
+        <v>2633</v>
       </c>
       <c r="I377" t="s">
-        <v>2691</v>
+        <v>2634</v>
       </c>
       <c r="J377" t="s">
-        <v>2240</v>
+        <v>2081</v>
       </c>
       <c r="K377" t="s">
-        <v>2692</v>
+        <v>2635</v>
       </c>
       <c r="L377" t="s">
-        <v>702</v>
+        <v>2636</v>
       </c>
       <c r="M377" t="s">
-        <v>2693</v>
+        <v>2637</v>
       </c>
       <c r="N377" t="s">
-        <v>2694</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2695</v>
+        <v>2639</v>
       </c>
       <c r="D378" t="s">
-        <v>2616</v>
+        <v>2640</v>
       </c>
       <c r="E378"/>
       <c r="F378"/>
       <c r="G378"/>
       <c r="H378" t="s">
-        <v>2696</v>
+        <v>2641</v>
       </c>
       <c r="I378" t="s">
-        <v>2697</v>
+        <v>2642</v>
       </c>
       <c r="J378" t="s">
-        <v>2240</v>
+        <v>2081</v>
       </c>
       <c r="K378" t="s">
-        <v>2698</v>
+        <v>2643</v>
       </c>
       <c r="L378" t="s">
-        <v>2699</v>
+        <v>2644</v>
       </c>
       <c r="M378" t="s">
-        <v>2700</v>
+        <v>2645</v>
       </c>
       <c r="N378" t="s">
-        <v>2701</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>2702</v>
+        <v>2647</v>
       </c>
       <c r="D379" t="s">
-        <v>2658</v>
-[...9 lines deleted...]
-      </c>
+        <v>2648</v>
+      </c>
+      <c r="E379"/>
+      <c r="F379"/>
+      <c r="G379"/>
       <c r="H379" t="s">
-        <v>2706</v>
+        <v>2649</v>
       </c>
       <c r="I379" t="s">
-        <v>2707</v>
+        <v>2650</v>
       </c>
       <c r="J379" t="s">
-        <v>2240</v>
+        <v>2081</v>
       </c>
       <c r="K379" t="s">
-        <v>2708</v>
+        <v>2651</v>
       </c>
       <c r="L379" t="s">
-        <v>2674</v>
+        <v>2652</v>
       </c>
       <c r="M379" t="s">
-        <v>2709</v>
+        <v>2653</v>
       </c>
       <c r="N379" t="s">
-        <v>2710</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>2711</v>
+        <v>2655</v>
       </c>
       <c r="D380" t="s">
-        <v>2712</v>
+        <v>2656</v>
       </c>
       <c r="E380"/>
       <c r="F380"/>
       <c r="G380"/>
       <c r="H380" t="s">
-        <v>2713</v>
+        <v>2657</v>
       </c>
       <c r="I380" t="s">
-        <v>2714</v>
+        <v>2658</v>
       </c>
       <c r="J380" t="s">
-        <v>2538</v>
+        <v>2081</v>
       </c>
       <c r="K380" t="s">
-        <v>2715</v>
+        <v>2659</v>
       </c>
       <c r="L380" t="s">
-        <v>31</v>
+        <v>2660</v>
       </c>
       <c r="M380" t="s">
-        <v>2716</v>
+        <v>2661</v>
       </c>
       <c r="N380" t="s">
-        <v>2717</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>1383</v>
+        <v>2663</v>
       </c>
       <c r="D381" t="s">
-        <v>1384</v>
+        <v>2664</v>
       </c>
       <c r="E381"/>
       <c r="F381"/>
       <c r="G381"/>
       <c r="H381" t="s">
-        <v>1385</v>
+        <v>2665</v>
       </c>
       <c r="I381" t="s">
-        <v>2718</v>
+        <v>2666</v>
       </c>
       <c r="J381" t="s">
-        <v>2538</v>
+        <v>2081</v>
       </c>
       <c r="K381" t="s">
-        <v>2719</v>
+        <v>2667</v>
       </c>
       <c r="L381" t="s">
-        <v>31</v>
+        <v>2668</v>
       </c>
       <c r="M381" t="s">
-        <v>2720</v>
+        <v>2669</v>
       </c>
       <c r="N381" t="s">
-        <v>1389</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>14</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>2721</v>
+        <v>2671</v>
       </c>
       <c r="D382" t="s">
-        <v>2722</v>
-[...3 lines deleted...]
-      <c r="G382"/>
+        <v>2672</v>
+      </c>
+      <c r="E382" t="s">
+        <v>2673</v>
+      </c>
+      <c r="F382" t="s">
+        <v>2674</v>
+      </c>
+      <c r="G382" t="s">
+        <v>2675</v>
+      </c>
       <c r="H382" t="s">
-        <v>2723</v>
+        <v>2676</v>
       </c>
       <c r="I382" t="s">
-        <v>2724</v>
+        <v>2677</v>
       </c>
       <c r="J382" t="s">
-        <v>2538</v>
+        <v>2678</v>
       </c>
       <c r="K382" t="s">
-        <v>2725</v>
+        <v>2679</v>
       </c>
       <c r="L382" t="s">
-        <v>31</v>
+        <v>1470</v>
       </c>
       <c r="M382" t="s">
-        <v>2726</v>
+        <v>2680</v>
       </c>
       <c r="N382" t="s">
-        <v>2727</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2728</v>
+        <v>2682</v>
       </c>
       <c r="D383" t="s">
-        <v>2658</v>
+        <v>2672</v>
       </c>
       <c r="E383" t="s">
-        <v>2729</v>
+        <v>2683</v>
       </c>
       <c r="F383" t="s">
-        <v>2730</v>
+        <v>2684</v>
       </c>
       <c r="G383" t="s">
-        <v>2731</v>
+        <v>2685</v>
       </c>
       <c r="H383" t="s">
-        <v>2732</v>
+        <v>2686</v>
       </c>
       <c r="I383" t="s">
-        <v>2733</v>
+        <v>2687</v>
       </c>
       <c r="J383" t="s">
-        <v>2240</v>
+        <v>2678</v>
       </c>
       <c r="K383" t="s">
-        <v>2734</v>
+        <v>2688</v>
       </c>
       <c r="L383" t="s">
-        <v>702</v>
+        <v>1470</v>
       </c>
       <c r="M383" t="s">
-        <v>2735</v>
+        <v>2689</v>
       </c>
       <c r="N383" t="s">
-        <v>2736</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>2737</v>
+        <v>2691</v>
       </c>
       <c r="D384" t="s">
-        <v>2738</v>
+        <v>2692</v>
       </c>
       <c r="E384"/>
       <c r="F384"/>
       <c r="G384"/>
       <c r="H384" t="s">
-        <v>2739</v>
+        <v>44</v>
       </c>
       <c r="I384" t="s">
-        <v>2740</v>
+        <v>2693</v>
       </c>
       <c r="J384" t="s">
-        <v>2538</v>
+        <v>2081</v>
       </c>
       <c r="K384" t="s">
-        <v>2741</v>
+        <v>2694</v>
       </c>
       <c r="L384" t="s">
-        <v>31</v>
+        <v>2695</v>
       </c>
       <c r="M384" t="s">
-        <v>2742</v>
+        <v>2696</v>
       </c>
       <c r="N384" t="s">
-        <v>2743</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2744</v>
+        <v>2691</v>
       </c>
       <c r="D385" t="s">
-        <v>2658</v>
-[...9 lines deleted...]
-      </c>
+        <v>2698</v>
+      </c>
+      <c r="E385"/>
+      <c r="F385"/>
+      <c r="G385"/>
       <c r="H385" t="s">
-        <v>2748</v>
+        <v>2699</v>
       </c>
       <c r="I385" t="s">
-        <v>2749</v>
+        <v>2700</v>
       </c>
       <c r="J385" t="s">
-        <v>2240</v>
+        <v>1192</v>
       </c>
       <c r="K385" t="s">
-        <v>2750</v>
+        <v>2701</v>
       </c>
       <c r="L385" t="s">
-        <v>2674</v>
+        <v>48</v>
       </c>
       <c r="M385" t="s">
-        <v>2751</v>
+        <v>2702</v>
       </c>
       <c r="N385" t="s">
-        <v>2752</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2753</v>
+        <v>2703</v>
       </c>
       <c r="D386" t="s">
-        <v>2754</v>
+        <v>2704</v>
       </c>
       <c r="E386"/>
       <c r="F386"/>
       <c r="G386"/>
       <c r="H386" t="s">
-        <v>2755</v>
+        <v>2705</v>
       </c>
       <c r="I386" t="s">
-        <v>2756</v>
+        <v>2706</v>
       </c>
       <c r="J386" t="s">
-        <v>2240</v>
+        <v>1192</v>
       </c>
       <c r="K386" t="s">
-        <v>2757</v>
+        <v>2707</v>
       </c>
       <c r="L386" t="s">
-        <v>2758</v>
+        <v>817</v>
       </c>
       <c r="M386" t="s">
-        <v>2759</v>
+        <v>2708</v>
       </c>
       <c r="N386" t="s">
-        <v>2760</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>2761</v>
+        <v>2710</v>
       </c>
       <c r="D387" t="s">
-        <v>2762</v>
+        <v>2711</v>
       </c>
       <c r="E387"/>
       <c r="F387"/>
       <c r="G387"/>
       <c r="H387" t="s">
-        <v>2763</v>
+        <v>2712</v>
       </c>
       <c r="I387" t="s">
-        <v>2764</v>
+        <v>2713</v>
       </c>
       <c r="J387" t="s">
-        <v>2240</v>
+        <v>1192</v>
       </c>
       <c r="K387" t="s">
-        <v>2765</v>
+        <v>2714</v>
       </c>
       <c r="L387" t="s">
-        <v>2171</v>
+        <v>48</v>
       </c>
       <c r="M387" t="s">
-        <v>2766</v>
+        <v>2715</v>
       </c>
       <c r="N387" t="s">
-        <v>2767</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>2768</v>
+        <v>2717</v>
       </c>
       <c r="D388" t="s">
-        <v>2769</v>
+        <v>2718</v>
       </c>
       <c r="E388"/>
       <c r="F388"/>
       <c r="G388"/>
       <c r="H388" t="s">
-        <v>2770</v>
+        <v>2719</v>
       </c>
       <c r="I388" t="s">
-        <v>2771</v>
+        <v>2720</v>
       </c>
       <c r="J388" t="s">
-        <v>2538</v>
+        <v>1192</v>
       </c>
       <c r="K388" t="s">
-        <v>2772</v>
+        <v>2721</v>
       </c>
       <c r="L388" t="s">
-        <v>621</v>
+        <v>48</v>
       </c>
       <c r="M388" t="s">
-        <v>2773</v>
+        <v>2722</v>
       </c>
       <c r="N388" t="s">
-        <v>2774</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>2775</v>
+        <v>2724</v>
       </c>
       <c r="D389" t="s">
-        <v>2776</v>
+        <v>2725</v>
       </c>
       <c r="E389"/>
       <c r="F389"/>
       <c r="G389"/>
       <c r="H389" t="s">
-        <v>2777</v>
+        <v>2726</v>
       </c>
       <c r="I389" t="s">
-        <v>2778</v>
+        <v>2727</v>
       </c>
       <c r="J389" t="s">
-        <v>2240</v>
+        <v>1192</v>
       </c>
       <c r="K389" t="s">
-        <v>2779</v>
+        <v>2728</v>
       </c>
       <c r="L389" t="s">
-        <v>2780</v>
+        <v>817</v>
       </c>
       <c r="M389" t="s">
-        <v>2781</v>
+        <v>2729</v>
       </c>
       <c r="N389" t="s">
-        <v>2782</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>2783</v>
+        <v>2731</v>
       </c>
       <c r="D390" t="s">
-        <v>2784</v>
+        <v>2732</v>
       </c>
       <c r="E390"/>
       <c r="F390"/>
       <c r="G390"/>
       <c r="H390" t="s">
-        <v>2785</v>
+        <v>2733</v>
       </c>
       <c r="I390" t="s">
-        <v>2786</v>
+        <v>2734</v>
       </c>
       <c r="J390" t="s">
-        <v>2538</v>
+        <v>1192</v>
       </c>
       <c r="K390" t="s">
-        <v>2787</v>
+        <v>2735</v>
       </c>
       <c r="L390" t="s">
-        <v>621</v>
+        <v>48</v>
       </c>
       <c r="M390" t="s">
-        <v>2788</v>
+        <v>2736</v>
       </c>
       <c r="N390" t="s">
-        <v>2789</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>2783</v>
+        <v>2738</v>
       </c>
       <c r="D391" t="s">
-        <v>2784</v>
+        <v>2739</v>
       </c>
       <c r="E391"/>
       <c r="F391"/>
       <c r="G391"/>
       <c r="H391" t="s">
-        <v>2790</v>
+        <v>44</v>
       </c>
       <c r="I391" t="s">
-        <v>2791</v>
+        <v>2740</v>
       </c>
       <c r="J391" t="s">
-        <v>2538</v>
+        <v>1192</v>
       </c>
       <c r="K391" t="s">
-        <v>2792</v>
+        <v>2741</v>
       </c>
       <c r="L391" t="s">
-        <v>621</v>
+        <v>847</v>
       </c>
       <c r="M391" t="s">
-        <v>2793</v>
+        <v>2742</v>
       </c>
       <c r="N391" t="s">
-        <v>2789</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2794</v>
+        <v>2744</v>
       </c>
       <c r="D392" t="s">
-        <v>1330</v>
-[...9 lines deleted...]
-      </c>
+        <v>2745</v>
+      </c>
+      <c r="E392"/>
+      <c r="F392"/>
+      <c r="G392"/>
       <c r="H392" t="s">
-        <v>2798</v>
+        <v>2746</v>
       </c>
       <c r="I392" t="s">
-        <v>2799</v>
+        <v>2747</v>
       </c>
       <c r="J392" t="s">
-        <v>2240</v>
+        <v>1192</v>
       </c>
       <c r="K392" t="s">
-        <v>2800</v>
+        <v>2748</v>
       </c>
       <c r="L392" t="s">
-        <v>702</v>
+        <v>1494</v>
       </c>
       <c r="M392" t="s">
-        <v>2801</v>
+        <v>2749</v>
       </c>
       <c r="N392" t="s">
-        <v>2802</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>2803</v>
+        <v>2751</v>
       </c>
       <c r="D393" t="s">
-        <v>2804</v>
+        <v>2752</v>
       </c>
       <c r="E393"/>
       <c r="F393"/>
       <c r="G393"/>
       <c r="H393" t="s">
-        <v>2805</v>
+        <v>2753</v>
       </c>
       <c r="I393" t="s">
-        <v>2806</v>
+        <v>2754</v>
       </c>
       <c r="J393" t="s">
-        <v>2538</v>
+        <v>1192</v>
       </c>
       <c r="K393" t="s">
-        <v>2807</v>
+        <v>2755</v>
       </c>
       <c r="L393" t="s">
-        <v>1468</v>
+        <v>48</v>
       </c>
       <c r="M393" t="s">
-        <v>2808</v>
+        <v>2756</v>
       </c>
       <c r="N393" t="s">
-        <v>2809</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>2810</v>
+        <v>2758</v>
       </c>
       <c r="D394" t="s">
-        <v>2811</v>
-[...9 lines deleted...]
-      </c>
+        <v>2759</v>
+      </c>
+      <c r="E394"/>
+      <c r="F394"/>
+      <c r="G394"/>
       <c r="H394" t="s">
-        <v>2815</v>
+        <v>2760</v>
       </c>
       <c r="I394" t="s">
-        <v>2816</v>
+        <v>2761</v>
       </c>
       <c r="J394" t="s">
-        <v>2240</v>
+        <v>1192</v>
       </c>
       <c r="K394" t="s">
-        <v>2817</v>
+        <v>2762</v>
       </c>
       <c r="L394" t="s">
-        <v>702</v>
+        <v>48</v>
       </c>
       <c r="M394" t="s">
-        <v>2818</v>
+        <v>2763</v>
       </c>
       <c r="N394" t="s">
-        <v>2819</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>2820</v>
+        <v>2765</v>
       </c>
       <c r="D395" t="s">
-        <v>2821</v>
+        <v>2766</v>
       </c>
       <c r="E395"/>
       <c r="F395"/>
       <c r="G395"/>
       <c r="H395" t="s">
-        <v>2822</v>
+        <v>2767</v>
       </c>
       <c r="I395" t="s">
-        <v>2823</v>
+        <v>2768</v>
       </c>
       <c r="J395" t="s">
-        <v>2538</v>
+        <v>1292</v>
       </c>
       <c r="K395" t="s">
-        <v>2824</v>
+        <v>2769</v>
       </c>
       <c r="L395" t="s">
-        <v>2825</v>
+        <v>48</v>
       </c>
       <c r="M395" t="s">
-        <v>2826</v>
+        <v>2770</v>
       </c>
       <c r="N395" t="s">
-        <v>2827</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2828</v>
+        <v>2772</v>
       </c>
       <c r="D396" t="s">
-        <v>2829</v>
+        <v>2773</v>
       </c>
       <c r="E396"/>
       <c r="F396"/>
       <c r="G396"/>
       <c r="H396" t="s">
-        <v>2830</v>
+        <v>44</v>
       </c>
       <c r="I396" t="s">
-        <v>2831</v>
+        <v>2774</v>
       </c>
       <c r="J396" t="s">
-        <v>2538</v>
+        <v>1192</v>
       </c>
       <c r="K396" t="s">
-        <v>2832</v>
+        <v>2775</v>
       </c>
       <c r="L396" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M396" t="s">
-        <v>2833</v>
+        <v>2776</v>
       </c>
       <c r="N396" t="s">
-        <v>2834</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>2835</v>
+        <v>2772</v>
       </c>
       <c r="D397" t="s">
-        <v>2836</v>
+        <v>2778</v>
       </c>
       <c r="E397"/>
       <c r="F397"/>
       <c r="G397"/>
       <c r="H397" t="s">
-        <v>2837</v>
+        <v>2779</v>
       </c>
       <c r="I397" t="s">
-        <v>2838</v>
+        <v>2780</v>
       </c>
       <c r="J397" t="s">
-        <v>2538</v>
+        <v>1292</v>
       </c>
       <c r="K397" t="s">
-        <v>2839</v>
+        <v>2781</v>
       </c>
       <c r="L397" t="s">
-        <v>621</v>
+        <v>48</v>
       </c>
       <c r="M397" t="s">
-        <v>2840</v>
+        <v>2782</v>
       </c>
       <c r="N397" t="s">
-        <v>2841</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>2842</v>
+        <v>2783</v>
       </c>
       <c r="D398" t="s">
-        <v>2843</v>
+        <v>2784</v>
       </c>
       <c r="E398"/>
       <c r="F398"/>
       <c r="G398"/>
       <c r="H398" t="s">
-        <v>2844</v>
+        <v>44</v>
       </c>
       <c r="I398" t="s">
-        <v>2845</v>
+        <v>2785</v>
       </c>
       <c r="J398" t="s">
-        <v>2538</v>
+        <v>1192</v>
       </c>
       <c r="K398" t="s">
-        <v>2846</v>
+        <v>2786</v>
       </c>
       <c r="L398" t="s">
-        <v>621</v>
+        <v>48</v>
       </c>
       <c r="M398" t="s">
-        <v>2847</v>
+        <v>2787</v>
       </c>
       <c r="N398" t="s">
-        <v>2848</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>2849</v>
+        <v>2783</v>
       </c>
       <c r="D399" t="s">
-        <v>2850</v>
+        <v>2789</v>
       </c>
       <c r="E399"/>
       <c r="F399"/>
       <c r="G399"/>
       <c r="H399" t="s">
-        <v>2851</v>
+        <v>2790</v>
       </c>
       <c r="I399" t="s">
-        <v>2852</v>
+        <v>2791</v>
       </c>
       <c r="J399" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="K399" t="s">
-        <v>2854</v>
+        <v>2792</v>
       </c>
       <c r="L399" t="s">
-        <v>2855</v>
+        <v>48</v>
       </c>
       <c r="M399" t="s">
-        <v>2856</v>
+        <v>2793</v>
       </c>
       <c r="N399" t="s">
-        <v>2857</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2858</v>
+        <v>2794</v>
       </c>
       <c r="D400" t="s">
-        <v>2616</v>
+        <v>2795</v>
       </c>
       <c r="E400"/>
       <c r="F400"/>
       <c r="G400"/>
       <c r="H400" t="s">
-        <v>2859</v>
+        <v>2796</v>
       </c>
       <c r="I400" t="s">
-        <v>2860</v>
+        <v>2797</v>
       </c>
       <c r="J400" t="s">
-        <v>2861</v>
+        <v>1292</v>
       </c>
       <c r="K400" t="s">
-        <v>2862</v>
+        <v>2798</v>
       </c>
       <c r="L400" t="s">
-        <v>665</v>
+        <v>48</v>
       </c>
       <c r="M400" t="s">
-        <v>2863</v>
+        <v>2799</v>
       </c>
       <c r="N400" t="s">
-        <v>2864</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2858</v>
+        <v>2801</v>
       </c>
       <c r="D401" t="s">
-        <v>2616</v>
+        <v>2802</v>
       </c>
       <c r="E401"/>
       <c r="F401"/>
       <c r="G401"/>
       <c r="H401" t="s">
-        <v>2865</v>
+        <v>44</v>
       </c>
       <c r="I401" t="s">
-        <v>2866</v>
+        <v>2803</v>
       </c>
       <c r="J401" t="s">
-        <v>2861</v>
+        <v>1192</v>
       </c>
       <c r="K401" t="s">
-        <v>2867</v>
+        <v>2804</v>
       </c>
       <c r="L401" t="s">
-        <v>665</v>
+        <v>48</v>
       </c>
       <c r="M401" t="s">
-        <v>2868</v>
+        <v>2805</v>
       </c>
       <c r="N401" t="s">
-        <v>2864</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>2869</v>
+        <v>2801</v>
       </c>
       <c r="D402" t="s">
-        <v>2870</v>
+        <v>2807</v>
       </c>
       <c r="E402"/>
       <c r="F402"/>
       <c r="G402"/>
       <c r="H402" t="s">
-        <v>2871</v>
+        <v>2808</v>
       </c>
       <c r="I402" t="s">
-        <v>2872</v>
+        <v>2809</v>
       </c>
       <c r="J402" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="K402" t="s">
-        <v>2873</v>
+        <v>2810</v>
       </c>
       <c r="L402" t="s">
-        <v>2634</v>
+        <v>48</v>
       </c>
       <c r="M402" t="s">
-        <v>2874</v>
+        <v>2811</v>
       </c>
       <c r="N402" t="s">
-        <v>2875</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>2876</v>
+        <v>2812</v>
       </c>
       <c r="D403" t="s">
-        <v>2877</v>
+        <v>2813</v>
       </c>
       <c r="E403"/>
       <c r="F403"/>
       <c r="G403"/>
       <c r="H403" t="s">
-        <v>2878</v>
+        <v>44</v>
       </c>
       <c r="I403" t="s">
-        <v>2879</v>
+        <v>2814</v>
       </c>
       <c r="J403" t="s">
-        <v>2880</v>
+        <v>1192</v>
       </c>
       <c r="K403" t="s">
-        <v>2881</v>
+        <v>2815</v>
       </c>
       <c r="L403" t="s">
-        <v>2882</v>
+        <v>48</v>
       </c>
       <c r="M403" t="s">
-        <v>2883</v>
+        <v>2816</v>
       </c>
       <c r="N403" t="s">
-        <v>2884</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>2885</v>
+        <v>2812</v>
       </c>
       <c r="D404" t="s">
-        <v>2886</v>
+        <v>2818</v>
       </c>
       <c r="E404"/>
       <c r="F404"/>
       <c r="G404"/>
       <c r="H404" t="s">
-        <v>2887</v>
+        <v>2819</v>
       </c>
       <c r="I404" t="s">
-        <v>2888</v>
+        <v>2820</v>
       </c>
       <c r="J404" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="K404" t="s">
-        <v>2889</v>
+        <v>2821</v>
       </c>
       <c r="L404" t="s">
-        <v>2890</v>
+        <v>48</v>
       </c>
       <c r="M404" t="s">
-        <v>2891</v>
+        <v>2822</v>
       </c>
       <c r="N404" t="s">
-        <v>2892</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>2893</v>
+        <v>2823</v>
       </c>
       <c r="D405" t="s">
-        <v>2894</v>
+        <v>2824</v>
       </c>
       <c r="E405"/>
       <c r="F405"/>
       <c r="G405"/>
       <c r="H405" t="s">
-        <v>2895</v>
+        <v>44</v>
       </c>
       <c r="I405" t="s">
-        <v>2896</v>
+        <v>2825</v>
       </c>
       <c r="J405" t="s">
-        <v>2853</v>
+        <v>1192</v>
       </c>
       <c r="K405" t="s">
-        <v>2897</v>
+        <v>2826</v>
       </c>
       <c r="L405" t="s">
-        <v>2634</v>
+        <v>48</v>
       </c>
       <c r="M405" t="s">
-        <v>2898</v>
+        <v>2827</v>
       </c>
       <c r="N405" t="s">
-        <v>2899</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>2900</v>
+        <v>2823</v>
       </c>
       <c r="D406" t="s">
-        <v>2601</v>
+        <v>2829</v>
       </c>
       <c r="E406"/>
       <c r="F406"/>
       <c r="G406"/>
       <c r="H406" t="s">
-        <v>2901</v>
+        <v>2830</v>
       </c>
       <c r="I406" t="s">
-        <v>2902</v>
+        <v>2831</v>
       </c>
       <c r="J406" t="s">
-        <v>2880</v>
+        <v>1292</v>
       </c>
       <c r="K406" t="s">
-        <v>2903</v>
+        <v>2832</v>
       </c>
       <c r="L406" t="s">
-        <v>665</v>
+        <v>48</v>
       </c>
       <c r="M406" t="s">
-        <v>2904</v>
+        <v>2833</v>
       </c>
       <c r="N406" t="s">
-        <v>2905</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2906</v>
+        <v>2834</v>
       </c>
       <c r="D407" t="s">
-        <v>639</v>
+        <v>2835</v>
       </c>
       <c r="E407"/>
       <c r="F407"/>
       <c r="G407"/>
       <c r="H407" t="s">
-        <v>2907</v>
+        <v>44</v>
       </c>
       <c r="I407" t="s">
-        <v>2908</v>
+        <v>2836</v>
       </c>
       <c r="J407" t="s">
-        <v>2880</v>
+        <v>1192</v>
       </c>
       <c r="K407" t="s">
-        <v>2909</v>
+        <v>2837</v>
       </c>
       <c r="L407" t="s">
-        <v>643</v>
+        <v>48</v>
       </c>
       <c r="M407" t="s">
-        <v>2910</v>
+        <v>2838</v>
       </c>
       <c r="N407" t="s">
-        <v>2911</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>2912</v>
+        <v>2834</v>
       </c>
       <c r="D408" t="s">
-        <v>2913</v>
+        <v>2840</v>
       </c>
       <c r="E408"/>
       <c r="F408"/>
       <c r="G408"/>
       <c r="H408" t="s">
-        <v>2914</v>
+        <v>2841</v>
       </c>
       <c r="I408" t="s">
-        <v>2915</v>
+        <v>2842</v>
       </c>
       <c r="J408" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="K408" t="s">
-        <v>2916</v>
+        <v>2843</v>
       </c>
       <c r="L408" t="s">
-        <v>621</v>
+        <v>48</v>
       </c>
       <c r="M408" t="s">
-        <v>2917</v>
+        <v>2844</v>
       </c>
       <c r="N408" t="s">
-        <v>2918</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>2919</v>
+        <v>2845</v>
       </c>
       <c r="D409" t="s">
-        <v>2920</v>
+        <v>2846</v>
       </c>
       <c r="E409"/>
       <c r="F409"/>
       <c r="G409"/>
       <c r="H409" t="s">
-        <v>2921</v>
+        <v>44</v>
       </c>
       <c r="I409" t="s">
-        <v>2922</v>
+        <v>2847</v>
       </c>
       <c r="J409" t="s">
-        <v>2861</v>
+        <v>1192</v>
       </c>
       <c r="K409" t="s">
-        <v>2923</v>
+        <v>2848</v>
       </c>
       <c r="L409" t="s">
-        <v>2699</v>
+        <v>48</v>
       </c>
       <c r="M409" t="s">
-        <v>2924</v>
+        <v>2849</v>
       </c>
       <c r="N409" t="s">
-        <v>2925</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2926</v>
+        <v>2845</v>
       </c>
       <c r="D410" t="s">
-        <v>2927</v>
+        <v>2851</v>
       </c>
       <c r="E410"/>
       <c r="F410"/>
       <c r="G410"/>
       <c r="H410" t="s">
-        <v>2928</v>
+        <v>2852</v>
       </c>
       <c r="I410" t="s">
-        <v>2929</v>
+        <v>2853</v>
       </c>
       <c r="J410" t="s">
-        <v>2880</v>
+        <v>1292</v>
       </c>
       <c r="K410" t="s">
-        <v>2930</v>
+        <v>2854</v>
       </c>
       <c r="L410" t="s">
-        <v>2171</v>
+        <v>48</v>
       </c>
       <c r="M410" t="s">
-        <v>2931</v>
+        <v>2855</v>
       </c>
       <c r="N410" t="s">
-        <v>2932</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>2933</v>
+        <v>2856</v>
       </c>
       <c r="D411" t="s">
-        <v>2934</v>
+        <v>2857</v>
       </c>
       <c r="E411"/>
       <c r="F411"/>
       <c r="G411"/>
       <c r="H411" t="s">
-        <v>2935</v>
+        <v>2858</v>
       </c>
       <c r="I411" t="s">
-        <v>2936</v>
+        <v>2859</v>
       </c>
       <c r="J411" t="s">
+        <v>1292</v>
+      </c>
+      <c r="K411" t="s">
+        <v>2860</v>
+      </c>
+      <c r="L411" t="s">
+        <v>817</v>
+      </c>
+      <c r="M411" t="s">
         <v>2861</v>
       </c>
-      <c r="K411" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N411" t="s">
-        <v>2939</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>2933</v>
+        <v>2863</v>
       </c>
       <c r="D412" t="s">
-        <v>2934</v>
+        <v>2864</v>
       </c>
       <c r="E412"/>
       <c r="F412"/>
       <c r="G412"/>
       <c r="H412" t="s">
-        <v>2940</v>
+        <v>2865</v>
       </c>
       <c r="I412" t="s">
-        <v>2941</v>
+        <v>2866</v>
       </c>
       <c r="J412" t="s">
-        <v>2861</v>
+        <v>1292</v>
       </c>
       <c r="K412" t="s">
-        <v>2942</v>
+        <v>2867</v>
       </c>
       <c r="L412" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="M412" t="s">
-        <v>2943</v>
+        <v>2868</v>
       </c>
       <c r="N412" t="s">
-        <v>2939</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>2933</v>
+        <v>2870</v>
       </c>
       <c r="D413" t="s">
-        <v>2934</v>
+        <v>2871</v>
       </c>
       <c r="E413"/>
       <c r="F413"/>
       <c r="G413"/>
       <c r="H413" t="s">
-        <v>2944</v>
+        <v>2872</v>
       </c>
       <c r="I413" t="s">
-        <v>2945</v>
+        <v>2873</v>
       </c>
       <c r="J413" t="s">
-        <v>2861</v>
+        <v>1292</v>
       </c>
       <c r="K413" t="s">
-        <v>2946</v>
+        <v>2874</v>
       </c>
       <c r="L413" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="M413" t="s">
-        <v>2947</v>
+        <v>2875</v>
       </c>
       <c r="N413" t="s">
-        <v>2939</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>2948</v>
+        <v>2877</v>
       </c>
       <c r="D414" t="s">
-        <v>2949</v>
+        <v>2878</v>
       </c>
       <c r="E414"/>
       <c r="F414"/>
       <c r="G414"/>
       <c r="H414" t="s">
-        <v>2950</v>
+        <v>44</v>
       </c>
       <c r="I414" t="s">
-        <v>2951</v>
+        <v>2879</v>
       </c>
       <c r="J414" t="s">
-        <v>2861</v>
+        <v>1192</v>
       </c>
       <c r="K414" t="s">
-        <v>2952</v>
+        <v>2880</v>
       </c>
       <c r="L414" t="s">
-        <v>2953</v>
+        <v>48</v>
       </c>
       <c r="M414" t="s">
-        <v>2954</v>
+        <v>2881</v>
       </c>
       <c r="N414" t="s">
-        <v>2955</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>2956</v>
+        <v>2877</v>
       </c>
       <c r="D415" t="s">
-        <v>2957</v>
+        <v>2883</v>
       </c>
       <c r="E415"/>
       <c r="F415"/>
       <c r="G415"/>
       <c r="H415" t="s">
-        <v>2958</v>
+        <v>2884</v>
       </c>
       <c r="I415" t="s">
-        <v>2959</v>
+        <v>2885</v>
       </c>
       <c r="J415" t="s">
-        <v>2861</v>
+        <v>1292</v>
       </c>
       <c r="K415" t="s">
-        <v>2960</v>
+        <v>2886</v>
       </c>
       <c r="L415" t="s">
-        <v>2961</v>
+        <v>48</v>
       </c>
       <c r="M415" t="s">
-        <v>2962</v>
+        <v>2887</v>
       </c>
       <c r="N415" t="s">
-        <v>2963</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>2964</v>
+        <v>2888</v>
       </c>
       <c r="D416" t="s">
-        <v>2965</v>
+        <v>2889</v>
       </c>
       <c r="E416"/>
       <c r="F416"/>
       <c r="G416"/>
       <c r="H416" t="s">
-        <v>2966</v>
+        <v>44</v>
       </c>
       <c r="I416" t="s">
-        <v>2967</v>
+        <v>2890</v>
       </c>
       <c r="J416" t="s">
-        <v>2861</v>
+        <v>1192</v>
       </c>
       <c r="K416" t="s">
-        <v>2968</v>
+        <v>2891</v>
       </c>
       <c r="L416" t="s">
-        <v>2969</v>
+        <v>48</v>
       </c>
       <c r="M416" t="s">
-        <v>2970</v>
+        <v>2892</v>
       </c>
       <c r="N416" t="s">
-        <v>2971</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>2972</v>
+        <v>2888</v>
       </c>
       <c r="D417" t="s">
-        <v>2973</v>
+        <v>2894</v>
       </c>
       <c r="E417"/>
       <c r="F417"/>
       <c r="G417"/>
       <c r="H417" t="s">
-        <v>2974</v>
+        <v>2895</v>
       </c>
       <c r="I417" t="s">
-        <v>2975</v>
+        <v>2896</v>
       </c>
       <c r="J417" t="s">
-        <v>2880</v>
+        <v>1292</v>
       </c>
       <c r="K417" t="s">
-        <v>2976</v>
+        <v>2897</v>
       </c>
       <c r="L417" t="s">
-        <v>2977</v>
+        <v>48</v>
       </c>
       <c r="M417" t="s">
-        <v>2978</v>
+        <v>2898</v>
       </c>
       <c r="N417" t="s">
-        <v>2979</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>2980</v>
+        <v>2899</v>
       </c>
       <c r="D418" t="s">
-        <v>2981</v>
+        <v>2900</v>
       </c>
       <c r="E418"/>
       <c r="F418"/>
       <c r="G418"/>
       <c r="H418" t="s">
-        <v>2982</v>
+        <v>2901</v>
       </c>
       <c r="I418" t="s">
-        <v>2983</v>
+        <v>2902</v>
       </c>
       <c r="J418" t="s">
-        <v>2880</v>
+        <v>1292</v>
       </c>
       <c r="K418" t="s">
-        <v>2984</v>
+        <v>2903</v>
       </c>
       <c r="L418" t="s">
-        <v>2977</v>
+        <v>1494</v>
       </c>
       <c r="M418" t="s">
-        <v>2985</v>
+        <v>2904</v>
       </c>
       <c r="N418" t="s">
-        <v>2986</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>2987</v>
+        <v>2906</v>
       </c>
       <c r="D419" t="s">
-        <v>2988</v>
+        <v>2907</v>
       </c>
       <c r="E419"/>
       <c r="F419"/>
       <c r="G419"/>
       <c r="H419" t="s">
-        <v>2989</v>
+        <v>2908</v>
       </c>
       <c r="I419" t="s">
-        <v>2990</v>
+        <v>2909</v>
       </c>
       <c r="J419" t="s">
-        <v>2880</v>
+        <v>1292</v>
       </c>
       <c r="K419" t="s">
-        <v>2991</v>
+        <v>2910</v>
       </c>
       <c r="L419" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="M419" t="s">
-        <v>2992</v>
+        <v>2911</v>
       </c>
       <c r="N419" t="s">
-        <v>2993</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>2994</v>
+        <v>2913</v>
       </c>
       <c r="D420" t="s">
-        <v>2995</v>
+        <v>2914</v>
       </c>
       <c r="E420"/>
       <c r="F420"/>
       <c r="G420"/>
       <c r="H420" t="s">
-        <v>2996</v>
+        <v>2915</v>
       </c>
       <c r="I420" t="s">
-        <v>2997</v>
+        <v>2916</v>
       </c>
       <c r="J420" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="K420" t="s">
-        <v>2998</v>
+        <v>2917</v>
       </c>
       <c r="L420" t="s">
-        <v>31</v>
+        <v>1494</v>
       </c>
       <c r="M420" t="s">
-        <v>2999</v>
+        <v>2918</v>
       </c>
       <c r="N420" t="s">
-        <v>3000</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>3001</v>
+        <v>2920</v>
       </c>
       <c r="D421" t="s">
-        <v>2877</v>
+        <v>2921</v>
       </c>
       <c r="E421"/>
       <c r="F421"/>
       <c r="G421"/>
       <c r="H421" t="s">
-        <v>3002</v>
+        <v>2922</v>
       </c>
       <c r="I421" t="s">
-        <v>3003</v>
+        <v>2923</v>
       </c>
       <c r="J421" t="s">
-        <v>2861</v>
+        <v>1292</v>
       </c>
       <c r="K421" t="s">
-        <v>3004</v>
+        <v>2924</v>
       </c>
       <c r="L421" t="s">
-        <v>1483</v>
+        <v>48</v>
       </c>
       <c r="M421" t="s">
-        <v>3005</v>
+        <v>2925</v>
       </c>
       <c r="N421" t="s">
-        <v>3006</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>3007</v>
+        <v>2927</v>
       </c>
       <c r="D422" t="s">
-        <v>3008</v>
+        <v>2928</v>
       </c>
       <c r="E422"/>
       <c r="F422"/>
       <c r="G422"/>
       <c r="H422" t="s">
-        <v>3009</v>
+        <v>2929</v>
       </c>
       <c r="I422" t="s">
-        <v>3010</v>
+        <v>2930</v>
       </c>
       <c r="J422" t="s">
-        <v>2861</v>
+        <v>1292</v>
       </c>
       <c r="K422" t="s">
-        <v>3011</v>
+        <v>2931</v>
       </c>
       <c r="L422" t="s">
-        <v>3012</v>
+        <v>48</v>
       </c>
       <c r="M422" t="s">
-        <v>3013</v>
+        <v>2932</v>
       </c>
       <c r="N422" t="s">
-        <v>3014</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>3007</v>
+        <v>2934</v>
       </c>
       <c r="D423" t="s">
-        <v>3008</v>
+        <v>2935</v>
       </c>
       <c r="E423"/>
       <c r="F423"/>
       <c r="G423"/>
       <c r="H423" t="s">
-        <v>3015</v>
+        <v>2936</v>
       </c>
       <c r="I423" t="s">
-        <v>3016</v>
+        <v>2937</v>
       </c>
       <c r="J423" t="s">
-        <v>2861</v>
+        <v>1292</v>
       </c>
       <c r="K423" t="s">
-        <v>3017</v>
+        <v>2938</v>
       </c>
       <c r="L423" t="s">
-        <v>3012</v>
+        <v>48</v>
       </c>
       <c r="M423" t="s">
-        <v>3018</v>
+        <v>2939</v>
       </c>
       <c r="N423" t="s">
-        <v>3014</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>3019</v>
+        <v>2941</v>
       </c>
       <c r="D424" t="s">
-        <v>3020</v>
+        <v>2942</v>
       </c>
       <c r="E424"/>
       <c r="F424"/>
       <c r="G424"/>
       <c r="H424" t="s">
-        <v>3021</v>
+        <v>2943</v>
       </c>
       <c r="I424" t="s">
-        <v>3022</v>
+        <v>2944</v>
       </c>
       <c r="J424" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="K424" t="s">
-        <v>3023</v>
+        <v>2945</v>
       </c>
       <c r="L424" t="s">
-        <v>31</v>
+        <v>2946</v>
       </c>
       <c r="M424" t="s">
-        <v>3024</v>
+        <v>2947</v>
       </c>
       <c r="N424" t="s">
-        <v>3025</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>3026</v>
+        <v>2949</v>
       </c>
       <c r="D425" t="s">
-        <v>2601</v>
+        <v>2950</v>
       </c>
       <c r="E425"/>
       <c r="F425"/>
       <c r="G425"/>
       <c r="H425" t="s">
-        <v>3027</v>
+        <v>2951</v>
       </c>
       <c r="I425" t="s">
-        <v>3028</v>
+        <v>2952</v>
       </c>
       <c r="J425" t="s">
-        <v>2880</v>
+        <v>1292</v>
       </c>
       <c r="K425" t="s">
-        <v>3029</v>
+        <v>2953</v>
       </c>
       <c r="L425" t="s">
-        <v>3030</v>
+        <v>48</v>
       </c>
       <c r="M425" t="s">
-        <v>3031</v>
+        <v>2954</v>
       </c>
       <c r="N425" t="s">
-        <v>3032</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>3033</v>
+        <v>2956</v>
       </c>
       <c r="D426" t="s">
-        <v>3034</v>
+        <v>2957</v>
       </c>
       <c r="E426"/>
       <c r="F426"/>
       <c r="G426"/>
       <c r="H426" t="s">
-        <v>3035</v>
+        <v>2958</v>
       </c>
       <c r="I426" t="s">
-        <v>3036</v>
+        <v>2959</v>
       </c>
       <c r="J426" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="K426" t="s">
-        <v>3037</v>
+        <v>2960</v>
       </c>
       <c r="L426" t="s">
-        <v>31</v>
+        <v>1494</v>
       </c>
       <c r="M426" t="s">
-        <v>3038</v>
+        <v>2961</v>
       </c>
       <c r="N426" t="s">
-        <v>3039</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>3040</v>
+        <v>2963</v>
       </c>
       <c r="D427" t="s">
-        <v>3041</v>
+        <v>2964</v>
       </c>
       <c r="E427"/>
       <c r="F427"/>
       <c r="G427"/>
       <c r="H427" t="s">
-        <v>3042</v>
+        <v>2965</v>
       </c>
       <c r="I427" t="s">
-        <v>3043</v>
+        <v>2966</v>
       </c>
       <c r="J427" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="K427" t="s">
-        <v>3044</v>
+        <v>2967</v>
       </c>
       <c r="L427" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M427" t="s">
-        <v>3045</v>
+        <v>2968</v>
       </c>
       <c r="N427" t="s">
-        <v>3046</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>3047</v>
+        <v>2970</v>
       </c>
       <c r="D428" t="s">
-        <v>3048</v>
+        <v>2971</v>
       </c>
       <c r="E428"/>
       <c r="F428"/>
       <c r="G428"/>
       <c r="H428" t="s">
-        <v>3049</v>
+        <v>2972</v>
       </c>
       <c r="I428" t="s">
-        <v>3050</v>
+        <v>2973</v>
       </c>
       <c r="J428" t="s">
-        <v>2880</v>
+        <v>1292</v>
       </c>
       <c r="K428" t="s">
-        <v>3051</v>
+        <v>2974</v>
       </c>
       <c r="L428" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="M428" t="s">
-        <v>3052</v>
+        <v>2975</v>
       </c>
       <c r="N428" t="s">
-        <v>3053</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>3054</v>
+        <v>2286</v>
       </c>
       <c r="D429" t="s">
-        <v>3055</v>
+        <v>2287</v>
       </c>
       <c r="E429"/>
       <c r="F429"/>
       <c r="G429"/>
       <c r="H429" t="s">
-        <v>3056</v>
+        <v>2977</v>
       </c>
       <c r="I429" t="s">
-        <v>3057</v>
+        <v>2978</v>
       </c>
       <c r="J429" t="s">
-        <v>2880</v>
+        <v>1292</v>
       </c>
       <c r="K429" t="s">
-        <v>3058</v>
+        <v>2979</v>
       </c>
       <c r="L429" t="s">
-        <v>2171</v>
+        <v>48</v>
       </c>
       <c r="M429" t="s">
-        <v>3059</v>
+        <v>2980</v>
       </c>
       <c r="N429" t="s">
-        <v>3060</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>3061</v>
+        <v>2981</v>
       </c>
       <c r="D430" t="s">
-        <v>3062</v>
+        <v>2982</v>
       </c>
       <c r="E430"/>
       <c r="F430"/>
       <c r="G430"/>
       <c r="H430" t="s">
-        <v>3063</v>
+        <v>2983</v>
       </c>
       <c r="I430" t="s">
-        <v>3064</v>
+        <v>2984</v>
       </c>
       <c r="J430" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="K430" t="s">
-        <v>3065</v>
+        <v>2985</v>
       </c>
       <c r="L430" t="s">
-        <v>1468</v>
+        <v>48</v>
       </c>
       <c r="M430" t="s">
-        <v>3066</v>
+        <v>2986</v>
       </c>
       <c r="N430" t="s">
-        <v>3067</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>3068</v>
+        <v>2988</v>
       </c>
       <c r="D431" t="s">
-        <v>3069</v>
+        <v>2989</v>
       </c>
       <c r="E431"/>
       <c r="F431"/>
       <c r="G431"/>
       <c r="H431" t="s">
-        <v>3070</v>
+        <v>2990</v>
       </c>
       <c r="I431" t="s">
-        <v>3071</v>
+        <v>2991</v>
       </c>
       <c r="J431" t="s">
-        <v>2853</v>
+        <v>2992</v>
       </c>
       <c r="K431" t="s">
-        <v>3072</v>
+        <v>2993</v>
       </c>
       <c r="L431" t="s">
-        <v>1468</v>
+        <v>2994</v>
       </c>
       <c r="M431" t="s">
-        <v>3073</v>
+        <v>2995</v>
       </c>
       <c r="N431" t="s">
-        <v>3074</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>3075</v>
+        <v>2997</v>
       </c>
       <c r="D432" t="s">
-        <v>3076</v>
+        <v>2998</v>
       </c>
       <c r="E432"/>
       <c r="F432"/>
       <c r="G432"/>
       <c r="H432" t="s">
-        <v>3077</v>
+        <v>2999</v>
       </c>
       <c r="I432" t="s">
-        <v>3078</v>
+        <v>3000</v>
       </c>
       <c r="J432" t="s">
-        <v>2880</v>
+        <v>3001</v>
       </c>
       <c r="K432" t="s">
-        <v>3079</v>
+        <v>3002</v>
       </c>
       <c r="L432" t="s">
-        <v>3080</v>
+        <v>3003</v>
       </c>
       <c r="M432" t="s">
-        <v>3081</v>
+        <v>3004</v>
       </c>
       <c r="N432" t="s">
-        <v>3082</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
         <v>14</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>3083</v>
+        <v>3006</v>
       </c>
       <c r="D433" t="s">
-        <v>3084</v>
-[...3 lines deleted...]
-      <c r="G433"/>
+        <v>3007</v>
+      </c>
+      <c r="E433" t="s">
+        <v>3008</v>
+      </c>
+      <c r="F433" t="s">
+        <v>3009</v>
+      </c>
+      <c r="G433" t="s">
+        <v>3010</v>
+      </c>
       <c r="H433" t="s">
-        <v>3085</v>
+        <v>3011</v>
       </c>
       <c r="I433" t="s">
-        <v>3086</v>
+        <v>3012</v>
       </c>
       <c r="J433" t="s">
-        <v>2880</v>
+        <v>1086</v>
       </c>
       <c r="K433" t="s">
-        <v>3087</v>
+        <v>3013</v>
       </c>
       <c r="L433" t="s">
-        <v>127</v>
+        <v>1470</v>
       </c>
       <c r="M433" t="s">
-        <v>3088</v>
+        <v>3014</v>
       </c>
       <c r="N433" t="s">
-        <v>3089</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
         <v>14</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>3090</v>
+        <v>3016</v>
       </c>
       <c r="D434" t="s">
-        <v>3091</v>
-[...3 lines deleted...]
-      <c r="G434"/>
+        <v>3017</v>
+      </c>
+      <c r="E434" t="s">
+        <v>3018</v>
+      </c>
+      <c r="F434" t="s">
+        <v>3019</v>
+      </c>
+      <c r="G434" t="s">
+        <v>3020</v>
+      </c>
       <c r="H434" t="s">
-        <v>3092</v>
+        <v>3021</v>
       </c>
       <c r="I434" t="s">
-        <v>3093</v>
+        <v>3022</v>
       </c>
       <c r="J434" t="s">
-        <v>2853</v>
+        <v>1086</v>
       </c>
       <c r="K434" t="s">
-        <v>3094</v>
+        <v>3023</v>
       </c>
       <c r="L434" t="s">
-        <v>31</v>
+        <v>1470</v>
       </c>
       <c r="M434" t="s">
-        <v>3095</v>
+        <v>3024</v>
       </c>
       <c r="N434" t="s">
-        <v>3096</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
-      <c r="C435"/>
+      <c r="C435" t="s">
+        <v>3026</v>
+      </c>
       <c r="D435" t="s">
-        <v>3097</v>
-[...3 lines deleted...]
-      <c r="G435"/>
+        <v>3027</v>
+      </c>
+      <c r="E435" t="s">
+        <v>3028</v>
+      </c>
+      <c r="F435" t="s">
+        <v>3029</v>
+      </c>
+      <c r="G435" t="s">
+        <v>3030</v>
+      </c>
       <c r="H435" t="s">
-        <v>3098</v>
+        <v>3031</v>
       </c>
       <c r="I435" t="s">
-        <v>3099</v>
+        <v>3032</v>
       </c>
       <c r="J435" t="s">
-        <v>3100</v>
+        <v>1292</v>
       </c>
       <c r="K435" t="s">
-        <v>3101</v>
+        <v>3033</v>
       </c>
       <c r="L435" t="s">
-        <v>3102</v>
+        <v>1470</v>
       </c>
       <c r="M435" t="s">
-        <v>3103</v>
-[...1 lines deleted...]
-      <c r="N435"/>
+        <v>3034</v>
+      </c>
+      <c r="N435" t="s">
+        <v>3035</v>
+      </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
         <v>14</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>3104</v>
+        <v>3036</v>
       </c>
       <c r="D436" t="s">
-        <v>2281</v>
-[...3 lines deleted...]
-      <c r="G436"/>
+        <v>3027</v>
+      </c>
+      <c r="E436" t="s">
+        <v>3037</v>
+      </c>
+      <c r="F436" t="s">
+        <v>3038</v>
+      </c>
+      <c r="G436" t="s">
+        <v>3039</v>
+      </c>
       <c r="H436" t="s">
-        <v>3105</v>
+        <v>3040</v>
       </c>
       <c r="I436" t="s">
-        <v>3106</v>
+        <v>3041</v>
       </c>
       <c r="J436" t="s">
-        <v>2880</v>
+        <v>1292</v>
       </c>
       <c r="K436" t="s">
-        <v>3107</v>
+        <v>3042</v>
       </c>
       <c r="L436" t="s">
-        <v>127</v>
+        <v>1470</v>
       </c>
       <c r="M436" t="s">
-        <v>3108</v>
+        <v>3043</v>
       </c>
       <c r="N436" t="s">
-        <v>3109</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
         <v>14</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>3110</v>
+        <v>3045</v>
       </c>
       <c r="D437" t="s">
-        <v>3111</v>
-[...3 lines deleted...]
-      <c r="G437"/>
+        <v>3027</v>
+      </c>
+      <c r="E437" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F437" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G437" t="s">
+        <v>3048</v>
+      </c>
       <c r="H437" t="s">
-        <v>3112</v>
+        <v>3049</v>
       </c>
       <c r="I437" t="s">
-        <v>3113</v>
+        <v>3050</v>
       </c>
       <c r="J437" t="s">
-        <v>770</v>
+        <v>1292</v>
       </c>
       <c r="K437" t="s">
-        <v>3114</v>
+        <v>3051</v>
       </c>
       <c r="L437" t="s">
-        <v>621</v>
+        <v>1470</v>
       </c>
       <c r="M437" t="s">
-        <v>3115</v>
+        <v>3052</v>
       </c>
       <c r="N437" t="s">
-        <v>3116</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
         <v>14</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>3068</v>
+        <v>3054</v>
       </c>
       <c r="D438" t="s">
-        <v>3117</v>
-[...3 lines deleted...]
-      <c r="G438"/>
+        <v>3027</v>
+      </c>
+      <c r="E438" t="s">
+        <v>3055</v>
+      </c>
+      <c r="F438" t="s">
+        <v>3056</v>
+      </c>
+      <c r="G438" t="s">
+        <v>3057</v>
+      </c>
       <c r="H438" t="s">
-        <v>1010</v>
+        <v>3058</v>
       </c>
       <c r="I438" t="s">
-        <v>3118</v>
+        <v>3059</v>
       </c>
       <c r="J438" t="s">
-        <v>770</v>
+        <v>1292</v>
       </c>
       <c r="K438" t="s">
-        <v>3119</v>
+        <v>3060</v>
       </c>
       <c r="L438" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="M438" t="s">
-        <v>3120</v>
+        <v>3061</v>
       </c>
       <c r="N438" t="s">
-        <v>3074</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>3121</v>
+        <v>3063</v>
       </c>
       <c r="D439" t="s">
-        <v>3122</v>
+        <v>3064</v>
       </c>
       <c r="E439"/>
       <c r="F439"/>
       <c r="G439"/>
       <c r="H439" t="s">
-        <v>3123</v>
+        <v>3065</v>
       </c>
       <c r="I439" t="s">
-        <v>3124</v>
+        <v>3066</v>
       </c>
       <c r="J439" t="s">
-        <v>770</v>
+        <v>3067</v>
       </c>
       <c r="K439" t="s">
-        <v>3125</v>
+        <v>3068</v>
       </c>
       <c r="L439" t="s">
-        <v>31</v>
+        <v>3069</v>
       </c>
       <c r="M439" t="s">
-        <v>3126</v>
+        <v>3070</v>
       </c>
       <c r="N439" t="s">
-        <v>3127</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>3128</v>
+        <v>44</v>
       </c>
       <c r="D440" t="s">
-        <v>3129</v>
+        <v>3072</v>
       </c>
       <c r="E440"/>
       <c r="F440"/>
       <c r="G440"/>
       <c r="H440" t="s">
-        <v>3130</v>
+        <v>3073</v>
       </c>
       <c r="I440" t="s">
-        <v>3131</v>
+        <v>3074</v>
       </c>
       <c r="J440" t="s">
-        <v>518</v>
+        <v>3075</v>
       </c>
       <c r="K440" t="s">
-        <v>3132</v>
+        <v>3076</v>
       </c>
       <c r="L440" t="s">
-        <v>3133</v>
+        <v>3077</v>
       </c>
       <c r="M440" t="s">
-        <v>3134</v>
-[...3 lines deleted...]
-      </c>
+        <v>3078</v>
+      </c>
+      <c r="N440"/>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>3136</v>
+        <v>3079</v>
       </c>
       <c r="D441" t="s">
-        <v>3137</v>
+        <v>3080</v>
       </c>
       <c r="E441"/>
       <c r="F441"/>
       <c r="G441"/>
       <c r="H441" t="s">
-        <v>3138</v>
+        <v>3081</v>
       </c>
       <c r="I441" t="s">
-        <v>3139</v>
+        <v>3082</v>
       </c>
       <c r="J441" t="s">
-        <v>518</v>
+        <v>3083</v>
       </c>
       <c r="K441" t="s">
-        <v>3140</v>
+        <v>3084</v>
       </c>
       <c r="L441" t="s">
-        <v>3141</v>
+        <v>3085</v>
       </c>
       <c r="M441" t="s">
-        <v>3142</v>
+        <v>3086</v>
       </c>
       <c r="N441" t="s">
-        <v>3143</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>3144</v>
+        <v>3088</v>
       </c>
       <c r="D442" t="s">
-        <v>3145</v>
+        <v>3089</v>
       </c>
       <c r="E442"/>
       <c r="F442"/>
       <c r="G442"/>
       <c r="H442" t="s">
-        <v>3146</v>
+        <v>3090</v>
       </c>
       <c r="I442" t="s">
-        <v>3147</v>
+        <v>3091</v>
       </c>
       <c r="J442" t="s">
-        <v>518</v>
+        <v>3083</v>
       </c>
       <c r="K442" t="s">
-        <v>3148</v>
+        <v>3092</v>
       </c>
       <c r="L442" t="s">
-        <v>3149</v>
+        <v>3093</v>
       </c>
       <c r="M442" t="s">
-        <v>3150</v>
+        <v>3094</v>
       </c>
       <c r="N442" t="s">
-        <v>3151</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>3152</v>
+        <v>44</v>
       </c>
       <c r="D443" t="s">
-        <v>3153</v>
+        <v>1454</v>
       </c>
       <c r="E443"/>
       <c r="F443"/>
       <c r="G443"/>
       <c r="H443" t="s">
-        <v>3154</v>
+        <v>3096</v>
       </c>
       <c r="I443" t="s">
-        <v>3155</v>
+        <v>3097</v>
       </c>
       <c r="J443" t="s">
-        <v>518</v>
+        <v>3098</v>
       </c>
       <c r="K443" t="s">
-        <v>3156</v>
+        <v>3099</v>
       </c>
       <c r="L443" t="s">
-        <v>3157</v>
+        <v>3100</v>
       </c>
       <c r="M443" t="s">
-        <v>3158</v>
-[...3 lines deleted...]
-      </c>
+        <v>3101</v>
+      </c>
+      <c r="N443"/>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>3160</v>
+        <v>44</v>
       </c>
       <c r="D444" t="s">
-        <v>3161</v>
+        <v>3102</v>
       </c>
       <c r="E444"/>
       <c r="F444"/>
       <c r="G444"/>
       <c r="H444" t="s">
-        <v>3162</v>
+        <v>3103</v>
       </c>
       <c r="I444" t="s">
-        <v>3163</v>
-[...3 lines deleted...]
-      </c>
+        <v>3104</v>
+      </c>
+      <c r="J444"/>
       <c r="K444" t="s">
-        <v>3164</v>
+        <v>3105</v>
       </c>
       <c r="L444" t="s">
-        <v>3165</v>
+        <v>3106</v>
       </c>
       <c r="M444" t="s">
-        <v>3166</v>
-[...3 lines deleted...]
-      </c>
+        <v>3107</v>
+      </c>
+      <c r="N444"/>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>14</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>3168</v>
+        <v>3108</v>
       </c>
       <c r="D445" t="s">
-        <v>3169</v>
-[...3 lines deleted...]
-      <c r="G445"/>
+        <v>3109</v>
+      </c>
+      <c r="E445" t="s">
+        <v>3110</v>
+      </c>
+      <c r="F445" t="s">
+        <v>3111</v>
+      </c>
+      <c r="G445" t="s">
+        <v>3112</v>
+      </c>
       <c r="H445" t="s">
-        <v>3170</v>
+        <v>3113</v>
       </c>
       <c r="I445" t="s">
-        <v>3171</v>
-[...3 lines deleted...]
-      </c>
+        <v>3114</v>
+      </c>
+      <c r="J445"/>
       <c r="K445" t="s">
-        <v>3172</v>
+        <v>3115</v>
       </c>
       <c r="L445" t="s">
-        <v>3173</v>
+        <v>398</v>
       </c>
       <c r="M445" t="s">
-        <v>3174</v>
+        <v>3116</v>
       </c>
       <c r="N445" t="s">
-        <v>3175</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>14</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>3176</v>
+        <v>3118</v>
       </c>
       <c r="D446" t="s">
-        <v>3177</v>
-[...3 lines deleted...]
-      <c r="G446"/>
+        <v>3119</v>
+      </c>
+      <c r="E446" t="s">
+        <v>3120</v>
+      </c>
+      <c r="F446" t="s">
+        <v>3121</v>
+      </c>
+      <c r="G446" t="s">
+        <v>3122</v>
+      </c>
       <c r="H446" t="s">
-        <v>3178</v>
+        <v>3123</v>
       </c>
       <c r="I446" t="s">
-        <v>3179</v>
-[...3 lines deleted...]
-      </c>
+        <v>3124</v>
+      </c>
+      <c r="J446"/>
       <c r="K446" t="s">
-        <v>3180</v>
+        <v>3125</v>
       </c>
       <c r="L446" t="s">
-        <v>3181</v>
+        <v>1470</v>
       </c>
       <c r="M446" t="s">
-        <v>3182</v>
+        <v>3126</v>
       </c>
       <c r="N446" t="s">
-        <v>3183</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>3184</v>
+        <v>44</v>
       </c>
       <c r="D447" t="s">
-        <v>3185</v>
-[...9 lines deleted...]
-      </c>
+        <v>3128</v>
+      </c>
+      <c r="E447"/>
+      <c r="F447"/>
+      <c r="G447"/>
       <c r="H447" t="s">
-        <v>3189</v>
+        <v>3129</v>
       </c>
       <c r="I447" t="s">
-        <v>3190</v>
-[...3 lines deleted...]
-      </c>
+        <v>3130</v>
+      </c>
+      <c r="J447"/>
       <c r="K447" t="s">
-        <v>3192</v>
+        <v>3131</v>
       </c>
       <c r="L447" t="s">
-        <v>1607</v>
+        <v>3132</v>
       </c>
       <c r="M447" t="s">
-        <v>3193</v>
-[...3 lines deleted...]
-      </c>
+        <v>3133</v>
+      </c>
+      <c r="N447"/>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>3195</v>
+        <v>44</v>
       </c>
       <c r="D448" t="s">
-        <v>3185</v>
-[...9 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="E448"/>
+      <c r="F448"/>
+      <c r="G448"/>
       <c r="H448" t="s">
-        <v>3199</v>
+        <v>3134</v>
       </c>
       <c r="I448" t="s">
-        <v>3200</v>
-[...3 lines deleted...]
-      </c>
+        <v>3135</v>
+      </c>
+      <c r="J448"/>
       <c r="K448" t="s">
-        <v>3201</v>
+        <v>3136</v>
       </c>
       <c r="L448" t="s">
-        <v>1607</v>
+        <v>3137</v>
       </c>
       <c r="M448" t="s">
-        <v>3202</v>
-[...3 lines deleted...]
-      </c>
+        <v>3138</v>
+      </c>
+      <c r="N448"/>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>3204</v>
+        <v>3139</v>
       </c>
       <c r="D449" t="s">
-        <v>93</v>
+        <v>3140</v>
       </c>
       <c r="E449"/>
       <c r="F449"/>
       <c r="G449"/>
       <c r="H449" t="s">
-        <v>3205</v>
+        <v>3141</v>
       </c>
       <c r="I449" t="s">
-        <v>3206</v>
-[...3 lines deleted...]
-      </c>
+        <v>3142</v>
+      </c>
+      <c r="J449"/>
       <c r="K449" t="s">
-        <v>3207</v>
+        <v>3143</v>
       </c>
       <c r="L449" t="s">
-        <v>3208</v>
+        <v>3144</v>
       </c>
       <c r="M449" t="s">
-        <v>3209</v>
+        <v>3145</v>
       </c>
       <c r="N449" t="s">
-        <v>3210</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>3211</v>
+        <v>3147</v>
       </c>
       <c r="D450" t="s">
-        <v>93</v>
+        <v>3148</v>
       </c>
       <c r="E450"/>
       <c r="F450"/>
       <c r="G450"/>
       <c r="H450" t="s">
-        <v>3212</v>
+        <v>3149</v>
       </c>
       <c r="I450" t="s">
-        <v>3213</v>
-[...3 lines deleted...]
-      </c>
+        <v>3150</v>
+      </c>
+      <c r="J450"/>
       <c r="K450" t="s">
-        <v>3214</v>
+        <v>3151</v>
       </c>
       <c r="L450" t="s">
-        <v>3215</v>
+        <v>3152</v>
       </c>
       <c r="M450" t="s">
-        <v>3216</v>
+        <v>3153</v>
       </c>
       <c r="N450" t="s">
-        <v>3217</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3218</v>
+        <v>3155</v>
       </c>
       <c r="D451" t="s">
-        <v>93</v>
+        <v>3156</v>
       </c>
       <c r="E451"/>
       <c r="F451"/>
       <c r="G451"/>
       <c r="H451" t="s">
-        <v>3219</v>
+        <v>3157</v>
       </c>
       <c r="I451" t="s">
-        <v>3220</v>
-[...3 lines deleted...]
-      </c>
+        <v>3158</v>
+      </c>
+      <c r="J451"/>
       <c r="K451" t="s">
-        <v>3221</v>
+        <v>3159</v>
       </c>
       <c r="L451" t="s">
-        <v>3222</v>
+        <v>3160</v>
       </c>
       <c r="M451" t="s">
-        <v>3223</v>
+        <v>3161</v>
       </c>
       <c r="N451" t="s">
-        <v>3224</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3225</v>
+        <v>3163</v>
       </c>
       <c r="D452" t="s">
-        <v>93</v>
+        <v>3164</v>
       </c>
       <c r="E452"/>
       <c r="F452"/>
       <c r="G452"/>
       <c r="H452" t="s">
-        <v>3226</v>
+        <v>3165</v>
       </c>
       <c r="I452" t="s">
-        <v>3227</v>
-[...3 lines deleted...]
-      </c>
+        <v>3166</v>
+      </c>
+      <c r="J452"/>
       <c r="K452" t="s">
-        <v>3228</v>
+        <v>3167</v>
       </c>
       <c r="L452" t="s">
-        <v>3229</v>
+        <v>3168</v>
       </c>
       <c r="M452" t="s">
-        <v>3230</v>
+        <v>3169</v>
       </c>
       <c r="N452" t="s">
-        <v>3231</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
         <v>14</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3232</v>
+        <v>3171</v>
       </c>
       <c r="D453" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G453"/>
+        <v>3172</v>
+      </c>
+      <c r="E453" t="s">
+        <v>3173</v>
+      </c>
+      <c r="F453" t="s">
+        <v>3174</v>
+      </c>
+      <c r="G453" t="s">
+        <v>3175</v>
+      </c>
       <c r="H453" t="s">
-        <v>3233</v>
+        <v>3176</v>
       </c>
       <c r="I453" t="s">
-        <v>3234</v>
-[...3 lines deleted...]
-      </c>
+        <v>3177</v>
+      </c>
+      <c r="J453"/>
       <c r="K453" t="s">
-        <v>3235</v>
+        <v>3178</v>
       </c>
       <c r="L453" t="s">
-        <v>3236</v>
+        <v>145</v>
       </c>
       <c r="M453" t="s">
-        <v>3237</v>
+        <v>3179</v>
       </c>
       <c r="N453" t="s">
-        <v>3238</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
         <v>14</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3239</v>
+        <v>3181</v>
       </c>
       <c r="D454" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G454"/>
+        <v>3182</v>
+      </c>
+      <c r="E454" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F454" t="s">
+        <v>3184</v>
+      </c>
+      <c r="G454" t="s">
+        <v>3185</v>
+      </c>
       <c r="H454" t="s">
-        <v>3240</v>
+        <v>3186</v>
       </c>
       <c r="I454" t="s">
-        <v>3241</v>
-[...3 lines deleted...]
-      </c>
+        <v>3187</v>
+      </c>
+      <c r="J454"/>
       <c r="K454" t="s">
-        <v>3242</v>
+        <v>3188</v>
       </c>
       <c r="L454" t="s">
-        <v>3243</v>
+        <v>1470</v>
       </c>
       <c r="M454" t="s">
-        <v>3244</v>
+        <v>3189</v>
       </c>
       <c r="N454" t="s">
-        <v>3245</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
         <v>14</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3246</v>
+        <v>3191</v>
       </c>
       <c r="D455" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G455"/>
+        <v>3182</v>
+      </c>
+      <c r="E455" t="s">
+        <v>3192</v>
+      </c>
+      <c r="F455" t="s">
+        <v>3193</v>
+      </c>
+      <c r="G455" t="s">
+        <v>3194</v>
+      </c>
       <c r="H455" t="s">
-        <v>3247</v>
+        <v>3195</v>
       </c>
       <c r="I455" t="s">
-        <v>3248</v>
-[...3 lines deleted...]
-      </c>
+        <v>3196</v>
+      </c>
+      <c r="J455"/>
       <c r="K455" t="s">
-        <v>3249</v>
+        <v>3197</v>
       </c>
       <c r="L455" t="s">
-        <v>3250</v>
+        <v>1470</v>
       </c>
       <c r="M455" t="s">
-        <v>3251</v>
+        <v>3198</v>
       </c>
       <c r="N455" t="s">
-        <v>3252</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
         <v>14</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>3253</v>
+        <v>3200</v>
       </c>
       <c r="D456" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G456"/>
+        <v>3172</v>
+      </c>
+      <c r="E456" t="s">
+        <v>3201</v>
+      </c>
+      <c r="F456" t="s">
+        <v>3202</v>
+      </c>
+      <c r="G456" t="s">
+        <v>3203</v>
+      </c>
       <c r="H456" t="s">
-        <v>3254</v>
+        <v>3204</v>
       </c>
       <c r="I456" t="s">
-        <v>3255</v>
-[...3 lines deleted...]
-      </c>
+        <v>3205</v>
+      </c>
+      <c r="J456"/>
       <c r="K456" t="s">
-        <v>3256</v>
+        <v>3206</v>
       </c>
       <c r="L456" t="s">
-        <v>3257</v>
+        <v>398</v>
       </c>
       <c r="M456" t="s">
-        <v>3258</v>
+        <v>3207</v>
       </c>
       <c r="N456" t="s">
-        <v>3259</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
         <v>14</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3260</v>
+        <v>3209</v>
       </c>
       <c r="D457" t="s">
-        <v>3261</v>
-[...3 lines deleted...]
-      <c r="G457"/>
+        <v>3182</v>
+      </c>
+      <c r="E457" t="s">
+        <v>3210</v>
+      </c>
+      <c r="F457" t="s">
+        <v>3211</v>
+      </c>
+      <c r="G457" t="s">
+        <v>3212</v>
+      </c>
       <c r="H457" t="s">
-        <v>1010</v>
+        <v>3213</v>
       </c>
       <c r="I457" t="s">
-        <v>3262</v>
-[...3 lines deleted...]
-      </c>
+        <v>3214</v>
+      </c>
+      <c r="J457"/>
       <c r="K457" t="s">
-        <v>3263</v>
+        <v>3215</v>
       </c>
       <c r="L457" t="s">
-        <v>3264</v>
+        <v>1470</v>
       </c>
       <c r="M457" t="s">
-        <v>3265</v>
+        <v>3216</v>
       </c>
       <c r="N457" t="s">
-        <v>3266</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
         <v>14</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3260</v>
+        <v>3218</v>
       </c>
       <c r="D458" t="s">
-        <v>3267</v>
-[...3 lines deleted...]
-      <c r="G458"/>
+        <v>3172</v>
+      </c>
+      <c r="E458" t="s">
+        <v>3219</v>
+      </c>
+      <c r="F458" t="s">
+        <v>3220</v>
+      </c>
+      <c r="G458" t="s">
+        <v>3221</v>
+      </c>
       <c r="H458" t="s">
-        <v>3268</v>
+        <v>3222</v>
       </c>
       <c r="I458" t="s">
-        <v>3269</v>
-[...3 lines deleted...]
-      </c>
+        <v>3223</v>
+      </c>
+      <c r="J458"/>
       <c r="K458" t="s">
-        <v>3270</v>
+        <v>3224</v>
       </c>
       <c r="L458" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M458" t="s">
-        <v>3271</v>
+        <v>3225</v>
       </c>
       <c r="N458" t="s">
-        <v>3266</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
         <v>14</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3272</v>
+        <v>3227</v>
       </c>
       <c r="D459" t="s">
-        <v>3273</v>
-[...3 lines deleted...]
-      <c r="G459"/>
+        <v>3172</v>
+      </c>
+      <c r="E459" t="s">
+        <v>3228</v>
+      </c>
+      <c r="F459" t="s">
+        <v>3229</v>
+      </c>
+      <c r="G459" t="s">
+        <v>3230</v>
+      </c>
       <c r="H459" t="s">
-        <v>3274</v>
+        <v>3231</v>
       </c>
       <c r="I459" t="s">
-        <v>3275</v>
-[...3 lines deleted...]
-      </c>
+        <v>3232</v>
+      </c>
+      <c r="J459"/>
       <c r="K459" t="s">
-        <v>3276</v>
+        <v>3233</v>
       </c>
       <c r="L459" t="s">
-        <v>2634</v>
+        <v>398</v>
       </c>
       <c r="M459" t="s">
-        <v>3277</v>
+        <v>3234</v>
       </c>
       <c r="N459" t="s">
-        <v>3278</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
         <v>14</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3279</v>
+        <v>3236</v>
       </c>
       <c r="D460" t="s">
-        <v>3280</v>
-[...3 lines deleted...]
-      <c r="G460"/>
+        <v>3237</v>
+      </c>
+      <c r="E460" t="s">
+        <v>3238</v>
+      </c>
+      <c r="F460" t="s">
+        <v>3239</v>
+      </c>
+      <c r="G460" t="s">
+        <v>3240</v>
+      </c>
       <c r="H460" t="s">
-        <v>3281</v>
+        <v>3241</v>
       </c>
       <c r="I460" t="s">
-        <v>3282</v>
-[...3 lines deleted...]
-      </c>
+        <v>3242</v>
+      </c>
+      <c r="J460"/>
       <c r="K460" t="s">
-        <v>3283</v>
+        <v>3243</v>
       </c>
       <c r="L460" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M460" t="s">
-        <v>3284</v>
+        <v>3244</v>
       </c>
       <c r="N460" t="s">
-        <v>3285</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
         <v>14</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3286</v>
+        <v>3246</v>
       </c>
       <c r="D461" t="s">
-        <v>3287</v>
-[...3 lines deleted...]
-      <c r="G461"/>
+        <v>3247</v>
+      </c>
+      <c r="E461" t="s">
+        <v>3248</v>
+      </c>
+      <c r="F461" t="s">
+        <v>3249</v>
+      </c>
+      <c r="G461" t="s">
+        <v>3250</v>
+      </c>
       <c r="H461" t="s">
-        <v>3288</v>
+        <v>3251</v>
       </c>
       <c r="I461" t="s">
-        <v>3289</v>
-[...3 lines deleted...]
-      </c>
+        <v>3252</v>
+      </c>
+      <c r="J461"/>
       <c r="K461" t="s">
-        <v>3290</v>
+        <v>3253</v>
       </c>
       <c r="L461" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="M461" t="s">
-        <v>3291</v>
+        <v>3254</v>
       </c>
       <c r="N461" t="s">
-        <v>3292</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
         <v>14</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3293</v>
+        <v>3256</v>
       </c>
       <c r="D462" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G462"/>
+        <v>3247</v>
+      </c>
+      <c r="E462" t="s">
+        <v>3257</v>
+      </c>
+      <c r="F462" t="s">
+        <v>3258</v>
+      </c>
+      <c r="G462" t="s">
+        <v>3259</v>
+      </c>
       <c r="H462" t="s">
-        <v>3294</v>
+        <v>3260</v>
       </c>
       <c r="I462" t="s">
-        <v>3295</v>
-[...3 lines deleted...]
-      </c>
+        <v>3261</v>
+      </c>
+      <c r="J462"/>
       <c r="K462" t="s">
-        <v>3296</v>
+        <v>3262</v>
       </c>
       <c r="L462" t="s">
-        <v>3297</v>
+        <v>228</v>
       </c>
       <c r="M462" t="s">
-        <v>3298</v>
+        <v>3263</v>
       </c>
       <c r="N462" t="s">
-        <v>3299</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
         <v>14</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3300</v>
+        <v>3265</v>
       </c>
       <c r="D463" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G463"/>
+        <v>3247</v>
+      </c>
+      <c r="E463" t="s">
+        <v>3266</v>
+      </c>
+      <c r="F463" t="s">
+        <v>3267</v>
+      </c>
+      <c r="G463" t="s">
+        <v>3268</v>
+      </c>
       <c r="H463" t="s">
-        <v>3301</v>
+        <v>3269</v>
       </c>
       <c r="I463" t="s">
-        <v>3302</v>
-[...3 lines deleted...]
-      </c>
+        <v>3270</v>
+      </c>
+      <c r="J463"/>
       <c r="K463" t="s">
-        <v>3303</v>
+        <v>3271</v>
       </c>
       <c r="L463" t="s">
-        <v>3304</v>
+        <v>228</v>
       </c>
       <c r="M463" t="s">
-        <v>3305</v>
+        <v>3272</v>
       </c>
       <c r="N463" t="s">
-        <v>3306</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
         <v>14</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>3307</v>
+        <v>3274</v>
       </c>
       <c r="D464" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G464"/>
+        <v>3275</v>
+      </c>
+      <c r="E464" t="s">
+        <v>3276</v>
+      </c>
+      <c r="F464" t="s">
+        <v>3277</v>
+      </c>
+      <c r="G464" t="s">
+        <v>3278</v>
+      </c>
       <c r="H464" t="s">
-        <v>3308</v>
+        <v>3279</v>
       </c>
       <c r="I464" t="s">
-        <v>3309</v>
-[...3 lines deleted...]
-      </c>
+        <v>3280</v>
+      </c>
+      <c r="J464"/>
       <c r="K464" t="s">
-        <v>3310</v>
+        <v>3281</v>
       </c>
       <c r="L464" t="s">
-        <v>3311</v>
+        <v>228</v>
       </c>
       <c r="M464" t="s">
-        <v>3312</v>
+        <v>3282</v>
       </c>
       <c r="N464" t="s">
-        <v>3313</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
         <v>14</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>3314</v>
+        <v>3284</v>
       </c>
       <c r="D465" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G465"/>
+        <v>3285</v>
+      </c>
+      <c r="E465" t="s">
+        <v>3286</v>
+      </c>
+      <c r="F465" t="s">
+        <v>3287</v>
+      </c>
+      <c r="G465" t="s">
+        <v>3288</v>
+      </c>
       <c r="H465" t="s">
-        <v>3315</v>
+        <v>3289</v>
       </c>
       <c r="I465" t="s">
-        <v>3316</v>
-[...3 lines deleted...]
-      </c>
+        <v>3290</v>
+      </c>
+      <c r="J465"/>
       <c r="K465" t="s">
-        <v>3317</v>
+        <v>3291</v>
       </c>
       <c r="L465" t="s">
-        <v>3318</v>
+        <v>3292</v>
       </c>
       <c r="M465" t="s">
-        <v>3319</v>
+        <v>3293</v>
       </c>
       <c r="N465" t="s">
-        <v>3320</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
         <v>14</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3321</v>
+        <v>3295</v>
       </c>
       <c r="D466" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G466"/>
+        <v>3296</v>
+      </c>
+      <c r="E466" t="s">
+        <v>3297</v>
+      </c>
+      <c r="F466" t="s">
+        <v>3298</v>
+      </c>
+      <c r="G466" t="s">
+        <v>3299</v>
+      </c>
       <c r="H466" t="s">
-        <v>3322</v>
+        <v>3300</v>
       </c>
       <c r="I466" t="s">
-        <v>3323</v>
-[...3 lines deleted...]
-      </c>
+        <v>3301</v>
+      </c>
+      <c r="J466"/>
       <c r="K466" t="s">
-        <v>3324</v>
+        <v>3302</v>
       </c>
       <c r="L466" t="s">
-        <v>3325</v>
+        <v>3303</v>
       </c>
       <c r="M466" t="s">
-        <v>3326</v>
+        <v>3304</v>
       </c>
       <c r="N466" t="s">
-        <v>3327</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
         <v>14</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3328</v>
+        <v>3295</v>
       </c>
       <c r="D467" t="s">
-        <v>3329</v>
-[...3 lines deleted...]
-      <c r="G467"/>
+        <v>3296</v>
+      </c>
+      <c r="E467" t="s">
+        <v>3297</v>
+      </c>
+      <c r="F467" t="s">
+        <v>3298</v>
+      </c>
+      <c r="G467" t="s">
+        <v>3299</v>
+      </c>
       <c r="H467" t="s">
-        <v>3330</v>
+        <v>3306</v>
       </c>
       <c r="I467" t="s">
-        <v>3331</v>
-[...3 lines deleted...]
-      </c>
+        <v>3307</v>
+      </c>
+      <c r="J467"/>
       <c r="K467" t="s">
-        <v>3332</v>
+        <v>3308</v>
       </c>
       <c r="L467" t="s">
-        <v>2634</v>
+        <v>3303</v>
       </c>
       <c r="M467" t="s">
-        <v>3333</v>
+        <v>3309</v>
       </c>
       <c r="N467" t="s">
-        <v>3334</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
         <v>14</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>3335</v>
+        <v>3295</v>
       </c>
       <c r="D468" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G468"/>
+        <v>3296</v>
+      </c>
+      <c r="E468" t="s">
+        <v>3297</v>
+      </c>
+      <c r="F468" t="s">
+        <v>3298</v>
+      </c>
+      <c r="G468" t="s">
+        <v>3299</v>
+      </c>
       <c r="H468" t="s">
-        <v>3336</v>
+        <v>3310</v>
       </c>
       <c r="I468" t="s">
-        <v>3337</v>
-[...3 lines deleted...]
-      </c>
+        <v>3311</v>
+      </c>
+      <c r="J468"/>
       <c r="K468" t="s">
-        <v>3338</v>
+        <v>3312</v>
       </c>
       <c r="L468" t="s">
-        <v>3339</v>
+        <v>3303</v>
       </c>
       <c r="M468" t="s">
-        <v>3340</v>
+        <v>3313</v>
       </c>
       <c r="N468" t="s">
-        <v>3341</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
         <v>14</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>3342</v>
+        <v>3295</v>
       </c>
       <c r="D469" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G469"/>
+        <v>3296</v>
+      </c>
+      <c r="E469" t="s">
+        <v>3297</v>
+      </c>
+      <c r="F469" t="s">
+        <v>3298</v>
+      </c>
+      <c r="G469" t="s">
+        <v>3299</v>
+      </c>
       <c r="H469" t="s">
-        <v>3343</v>
+        <v>3314</v>
       </c>
       <c r="I469" t="s">
-        <v>3344</v>
-[...3 lines deleted...]
-      </c>
+        <v>3315</v>
+      </c>
+      <c r="J469"/>
       <c r="K469" t="s">
-        <v>3345</v>
+        <v>3316</v>
       </c>
       <c r="L469" t="s">
-        <v>3346</v>
+        <v>3303</v>
       </c>
       <c r="M469" t="s">
-        <v>3347</v>
+        <v>3317</v>
       </c>
       <c r="N469" t="s">
-        <v>3348</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>3349</v>
+        <v>44</v>
       </c>
       <c r="D470" t="s">
-        <v>93</v>
+        <v>3318</v>
       </c>
       <c r="E470"/>
       <c r="F470"/>
       <c r="G470"/>
       <c r="H470" t="s">
-        <v>3350</v>
+        <v>3319</v>
       </c>
       <c r="I470" t="s">
-        <v>3351</v>
-[...3 lines deleted...]
-      </c>
+        <v>3320</v>
+      </c>
+      <c r="J470"/>
       <c r="K470" t="s">
-        <v>3352</v>
+        <v>3321</v>
       </c>
       <c r="L470" t="s">
-        <v>3353</v>
+        <v>3322</v>
       </c>
       <c r="M470" t="s">
-        <v>3354</v>
-[...3 lines deleted...]
-      </c>
+        <v>3323</v>
+      </c>
+      <c r="N470"/>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>3356</v>
+        <v>3324</v>
       </c>
       <c r="D471" t="s">
-        <v>93</v>
+        <v>3325</v>
       </c>
       <c r="E471"/>
       <c r="F471"/>
       <c r="G471"/>
       <c r="H471" t="s">
-        <v>3357</v>
+        <v>3326</v>
       </c>
       <c r="I471" t="s">
-        <v>3358</v>
-[...3 lines deleted...]
-      </c>
+        <v>3327</v>
+      </c>
+      <c r="J471"/>
       <c r="K471" t="s">
-        <v>3359</v>
+        <v>3328</v>
       </c>
       <c r="L471" t="s">
-        <v>3360</v>
+        <v>3329</v>
       </c>
       <c r="M471" t="s">
-        <v>3361</v>
+        <v>3330</v>
       </c>
       <c r="N471" t="s">
-        <v>3362</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>3363</v>
+        <v>3332</v>
       </c>
       <c r="D472" t="s">
-        <v>93</v>
+        <v>3333</v>
       </c>
       <c r="E472"/>
       <c r="F472"/>
       <c r="G472"/>
       <c r="H472" t="s">
-        <v>3364</v>
+        <v>3334</v>
       </c>
       <c r="I472" t="s">
-        <v>3365</v>
-[...3 lines deleted...]
-      </c>
+        <v>3335</v>
+      </c>
+      <c r="J472"/>
       <c r="K472" t="s">
-        <v>3366</v>
+        <v>3336</v>
       </c>
       <c r="L472" t="s">
-        <v>3367</v>
+        <v>3337</v>
       </c>
       <c r="M472" t="s">
-        <v>3368</v>
+        <v>3338</v>
       </c>
       <c r="N472" t="s">
-        <v>3369</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>3370</v>
+        <v>44</v>
       </c>
       <c r="D473" t="s">
-        <v>3371</v>
+        <v>3340</v>
       </c>
       <c r="E473"/>
       <c r="F473"/>
       <c r="G473"/>
       <c r="H473" t="s">
-        <v>3372</v>
+        <v>3341</v>
       </c>
       <c r="I473" t="s">
-        <v>3373</v>
-[...3 lines deleted...]
-      </c>
+        <v>3342</v>
+      </c>
+      <c r="J473"/>
       <c r="K473" t="s">
-        <v>3374</v>
+        <v>3343</v>
       </c>
       <c r="L473" t="s">
-        <v>31</v>
+        <v>3344</v>
       </c>
       <c r="M473" t="s">
-        <v>3375</v>
-[...3 lines deleted...]
-      </c>
+        <v>3345</v>
+      </c>
+      <c r="N473"/>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3377</v>
+        <v>3346</v>
       </c>
       <c r="D474" t="s">
-        <v>3378</v>
+        <v>3347</v>
       </c>
       <c r="E474"/>
       <c r="F474"/>
       <c r="G474"/>
       <c r="H474" t="s">
-        <v>1010</v>
+        <v>3348</v>
       </c>
       <c r="I474" t="s">
-        <v>3379</v>
-[...3 lines deleted...]
-      </c>
+        <v>3349</v>
+      </c>
+      <c r="J474"/>
       <c r="K474" t="s">
-        <v>3380</v>
+        <v>3350</v>
       </c>
       <c r="L474" t="s">
-        <v>1468</v>
+        <v>3351</v>
       </c>
       <c r="M474" t="s">
-        <v>3381</v>
+        <v>3352</v>
       </c>
       <c r="N474" t="s">
-        <v>3382</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>3383</v>
+        <v>3354</v>
       </c>
       <c r="D475" t="s">
-        <v>3384</v>
+        <v>3355</v>
       </c>
       <c r="E475"/>
       <c r="F475"/>
       <c r="G475"/>
       <c r="H475" t="s">
-        <v>3385</v>
+        <v>3356</v>
       </c>
       <c r="I475" t="s">
-        <v>3386</v>
-[...3 lines deleted...]
-      </c>
+        <v>3357</v>
+      </c>
+      <c r="J475"/>
       <c r="K475" t="s">
-        <v>3387</v>
+        <v>3358</v>
       </c>
       <c r="L475" t="s">
-        <v>621</v>
+        <v>3359</v>
       </c>
       <c r="M475" t="s">
-        <v>3388</v>
+        <v>3360</v>
       </c>
       <c r="N475" t="s">
-        <v>3389</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
         <v>14</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>3390</v>
+        <v>3362</v>
       </c>
       <c r="D476" t="s">
-        <v>3391</v>
-[...3 lines deleted...]
-      <c r="G476"/>
+        <v>3363</v>
+      </c>
+      <c r="E476" t="s">
+        <v>3364</v>
+      </c>
+      <c r="F476" t="s">
+        <v>3365</v>
+      </c>
+      <c r="G476" t="s">
+        <v>3366</v>
+      </c>
       <c r="H476" t="s">
-        <v>3392</v>
+        <v>3367</v>
       </c>
       <c r="I476" t="s">
-        <v>3393</v>
-[...3 lines deleted...]
-      </c>
+        <v>3368</v>
+      </c>
+      <c r="J476"/>
       <c r="K476" t="s">
-        <v>3394</v>
+        <v>3369</v>
       </c>
       <c r="L476" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="M476" t="s">
-        <v>3395</v>
+        <v>3370</v>
       </c>
       <c r="N476" t="s">
-        <v>3396</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>3397</v>
+        <v>3372</v>
       </c>
       <c r="D477" t="s">
-        <v>3398</v>
+        <v>3373</v>
       </c>
       <c r="E477"/>
       <c r="F477"/>
       <c r="G477"/>
       <c r="H477" t="s">
-        <v>3399</v>
+        <v>3374</v>
       </c>
       <c r="I477" t="s">
-        <v>3400</v>
-[...3 lines deleted...]
-      </c>
+        <v>3375</v>
+      </c>
+      <c r="J477"/>
       <c r="K477" t="s">
-        <v>3401</v>
+        <v>3376</v>
       </c>
       <c r="L477" t="s">
-        <v>31</v>
+        <v>3377</v>
       </c>
       <c r="M477" t="s">
-        <v>3402</v>
+        <v>3378</v>
       </c>
       <c r="N477" t="s">
-        <v>3403</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3404</v>
+        <v>3380</v>
       </c>
       <c r="D478" t="s">
-        <v>3405</v>
+        <v>3381</v>
       </c>
       <c r="E478"/>
       <c r="F478"/>
       <c r="G478"/>
       <c r="H478" t="s">
-        <v>3406</v>
+        <v>3382</v>
       </c>
       <c r="I478" t="s">
-        <v>3407</v>
-[...3 lines deleted...]
-      </c>
+        <v>3383</v>
+      </c>
+      <c r="J478"/>
       <c r="K478" t="s">
-        <v>3408</v>
+        <v>3384</v>
       </c>
       <c r="L478" t="s">
-        <v>1380</v>
+        <v>3385</v>
       </c>
       <c r="M478" t="s">
-        <v>3409</v>
+        <v>3386</v>
       </c>
       <c r="N478" t="s">
-        <v>3410</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>3411</v>
+        <v>3388</v>
       </c>
       <c r="D479" t="s">
-        <v>3412</v>
+        <v>3389</v>
       </c>
       <c r="E479"/>
       <c r="F479"/>
       <c r="G479"/>
       <c r="H479" t="s">
-        <v>3413</v>
+        <v>3390</v>
       </c>
       <c r="I479" t="s">
-        <v>3414</v>
-[...3 lines deleted...]
-      </c>
+        <v>3391</v>
+      </c>
+      <c r="J479"/>
       <c r="K479" t="s">
-        <v>3415</v>
+        <v>3392</v>
       </c>
       <c r="L479" t="s">
-        <v>31</v>
+        <v>3393</v>
       </c>
       <c r="M479" t="s">
-        <v>3416</v>
+        <v>3394</v>
       </c>
       <c r="N479" t="s">
-        <v>3417</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>3418</v>
+        <v>44</v>
       </c>
       <c r="D480" t="s">
-        <v>3419</v>
+        <v>3396</v>
       </c>
       <c r="E480"/>
       <c r="F480"/>
       <c r="G480"/>
       <c r="H480" t="s">
-        <v>1010</v>
+        <v>3397</v>
       </c>
       <c r="I480" t="s">
-        <v>3420</v>
-[...3 lines deleted...]
-      </c>
+        <v>3398</v>
+      </c>
+      <c r="J480"/>
       <c r="K480" t="s">
-        <v>3421</v>
+        <v>3399</v>
       </c>
       <c r="L480" t="s">
-        <v>31</v>
+        <v>3400</v>
       </c>
       <c r="M480" t="s">
-        <v>3422</v>
-[...3 lines deleted...]
-      </c>
+        <v>3401</v>
+      </c>
+      <c r="N480"/>
     </row>
     <row r="481">
       <c r="A481" t="s">
         <v>14</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>3418</v>
+        <v>3402</v>
       </c>
       <c r="D481" t="s">
-        <v>3424</v>
-[...3 lines deleted...]
-      <c r="G481"/>
+        <v>3403</v>
+      </c>
+      <c r="E481" t="s">
+        <v>3404</v>
+      </c>
+      <c r="F481" t="s">
+        <v>3405</v>
+      </c>
+      <c r="G481" t="s">
+        <v>3406</v>
+      </c>
       <c r="H481" t="s">
-        <v>3425</v>
+        <v>3407</v>
       </c>
       <c r="I481" t="s">
-        <v>3426</v>
-[...3 lines deleted...]
-      </c>
+        <v>3408</v>
+      </c>
+      <c r="J481"/>
       <c r="K481" t="s">
-        <v>3427</v>
+        <v>3409</v>
       </c>
       <c r="L481" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="M481" t="s">
-        <v>3428</v>
+        <v>3410</v>
       </c>
       <c r="N481" t="s">
-        <v>3423</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
         <v>14</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>3429</v>
+        <v>3412</v>
       </c>
       <c r="D482" t="s">
-        <v>3430</v>
-[...3 lines deleted...]
-      <c r="G482"/>
+        <v>3413</v>
+      </c>
+      <c r="E482" t="s">
+        <v>3414</v>
+      </c>
+      <c r="F482" t="s">
+        <v>3415</v>
+      </c>
+      <c r="G482" t="s">
+        <v>3416</v>
+      </c>
       <c r="H482" t="s">
-        <v>1010</v>
+        <v>3417</v>
       </c>
       <c r="I482" t="s">
-        <v>3431</v>
-[...3 lines deleted...]
-      </c>
+        <v>3418</v>
+      </c>
+      <c r="J482"/>
       <c r="K482" t="s">
-        <v>3432</v>
+        <v>3419</v>
       </c>
       <c r="L482" t="s">
-        <v>31</v>
+        <v>3420</v>
       </c>
       <c r="M482" t="s">
-        <v>3433</v>
+        <v>3421</v>
       </c>
       <c r="N482" t="s">
-        <v>3434</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>3429</v>
+        <v>3423</v>
       </c>
       <c r="D483" t="s">
-        <v>3435</v>
+        <v>3424</v>
       </c>
       <c r="E483"/>
       <c r="F483"/>
       <c r="G483"/>
       <c r="H483" t="s">
-        <v>3436</v>
+        <v>3425</v>
       </c>
       <c r="I483" t="s">
-        <v>3437</v>
-[...3 lines deleted...]
-      </c>
+        <v>3426</v>
+      </c>
+      <c r="J483"/>
       <c r="K483" t="s">
-        <v>3438</v>
+        <v>3427</v>
       </c>
       <c r="L483" t="s">
-        <v>31</v>
+        <v>3428</v>
       </c>
       <c r="M483" t="s">
-        <v>3439</v>
+        <v>3429</v>
       </c>
       <c r="N483" t="s">
-        <v>3434</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>3440</v>
+        <v>3431</v>
       </c>
       <c r="D484" t="s">
-        <v>3441</v>
+        <v>3432</v>
       </c>
       <c r="E484"/>
       <c r="F484"/>
       <c r="G484"/>
       <c r="H484" t="s">
-        <v>3442</v>
+        <v>3433</v>
       </c>
       <c r="I484" t="s">
-        <v>3443</v>
-[...3 lines deleted...]
-      </c>
+        <v>3434</v>
+      </c>
+      <c r="J484"/>
       <c r="K484" t="s">
-        <v>3444</v>
+        <v>3435</v>
       </c>
       <c r="L484" t="s">
-        <v>31</v>
+        <v>3436</v>
       </c>
       <c r="M484" t="s">
-        <v>3445</v>
+        <v>3437</v>
       </c>
       <c r="N484" t="s">
-        <v>3446</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
         <v>14</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D485" t="s">
+        <v>3440</v>
+      </c>
+      <c r="E485" t="s">
+        <v>3441</v>
+      </c>
+      <c r="F485" t="s">
+        <v>3442</v>
+      </c>
+      <c r="G485" t="s">
+        <v>3443</v>
+      </c>
+      <c r="H485" t="s">
+        <v>3444</v>
+      </c>
+      <c r="I485" t="s">
+        <v>3445</v>
+      </c>
+      <c r="J485"/>
+      <c r="K485" t="s">
+        <v>3446</v>
+      </c>
+      <c r="L485" t="s">
+        <v>228</v>
+      </c>
+      <c r="M485" t="s">
         <v>3447</v>
       </c>
-      <c r="D485" t="s">
+      <c r="N485" t="s">
         <v>3448</v>
-      </c>
-[...22 lines deleted...]
-        <v>3452</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
         <v>14</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>3447</v>
+        <v>3449</v>
       </c>
       <c r="D486" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E486" t="s">
+        <v>3451</v>
+      </c>
+      <c r="F486" t="s">
+        <v>3452</v>
+      </c>
+      <c r="G486" t="s">
         <v>3453</v>
       </c>
-      <c r="E486"/>
-[...1 lines deleted...]
-      <c r="G486"/>
       <c r="H486" t="s">
         <v>3454</v>
       </c>
       <c r="I486" t="s">
         <v>3455</v>
       </c>
-      <c r="J486" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J486"/>
       <c r="K486" t="s">
         <v>3456</v>
       </c>
       <c r="L486" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M486" t="s">
         <v>3457</v>
       </c>
       <c r="N486" t="s">
-        <v>3452</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
       <c r="D487" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
       <c r="E487"/>
       <c r="F487"/>
       <c r="G487"/>
       <c r="H487" t="s">
-        <v>1010</v>
+        <v>3461</v>
       </c>
       <c r="I487" t="s">
-        <v>3460</v>
-[...3 lines deleted...]
-      </c>
+        <v>3462</v>
+      </c>
+      <c r="J487"/>
       <c r="K487" t="s">
-        <v>3461</v>
+        <v>3463</v>
       </c>
       <c r="L487" t="s">
-        <v>31</v>
+        <v>3464</v>
       </c>
       <c r="M487" t="s">
-        <v>3462</v>
+        <v>3465</v>
       </c>
       <c r="N487" t="s">
-        <v>3463</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
         <v>14</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>3458</v>
+        <v>3467</v>
       </c>
       <c r="D488" t="s">
-        <v>3464</v>
-[...3 lines deleted...]
-      <c r="G488"/>
+        <v>3468</v>
+      </c>
+      <c r="E488" t="s">
+        <v>3469</v>
+      </c>
+      <c r="F488" t="s">
+        <v>3470</v>
+      </c>
+      <c r="G488" t="s">
+        <v>3471</v>
+      </c>
       <c r="H488" t="s">
-        <v>3465</v>
+        <v>3472</v>
       </c>
       <c r="I488" t="s">
-        <v>3466</v>
-[...3 lines deleted...]
-      </c>
+        <v>3473</v>
+      </c>
+      <c r="J488"/>
       <c r="K488" t="s">
-        <v>3467</v>
+        <v>3474</v>
       </c>
       <c r="L488" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M488" t="s">
-        <v>3468</v>
+        <v>3475</v>
       </c>
       <c r="N488" t="s">
-        <v>3463</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>3469</v>
+        <v>44</v>
       </c>
       <c r="D489" t="s">
-        <v>3470</v>
+        <v>3396</v>
       </c>
       <c r="E489"/>
       <c r="F489"/>
       <c r="G489"/>
       <c r="H489" t="s">
-        <v>1010</v>
+        <v>3477</v>
       </c>
       <c r="I489" t="s">
-        <v>3471</v>
-[...3 lines deleted...]
-      </c>
+        <v>3478</v>
+      </c>
+      <c r="J489"/>
       <c r="K489" t="s">
-        <v>3472</v>
+        <v>3479</v>
       </c>
       <c r="L489" t="s">
-        <v>31</v>
+        <v>3480</v>
       </c>
       <c r="M489" t="s">
-        <v>3473</v>
-[...3 lines deleted...]
-      </c>
+        <v>3481</v>
+      </c>
+      <c r="N489"/>
     </row>
     <row r="490">
       <c r="A490" t="s">
         <v>14</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>3469</v>
+        <v>3482</v>
       </c>
       <c r="D490" t="s">
-        <v>3475</v>
-[...3 lines deleted...]
-      <c r="G490"/>
+        <v>3483</v>
+      </c>
+      <c r="E490" t="s">
+        <v>3484</v>
+      </c>
+      <c r="F490" t="s">
+        <v>3485</v>
+      </c>
+      <c r="G490" t="s">
+        <v>3486</v>
+      </c>
       <c r="H490" t="s">
-        <v>3476</v>
+        <v>3487</v>
       </c>
       <c r="I490" t="s">
-        <v>3477</v>
-[...3 lines deleted...]
-      </c>
+        <v>3488</v>
+      </c>
+      <c r="J490"/>
       <c r="K490" t="s">
-        <v>3478</v>
+        <v>3489</v>
       </c>
       <c r="L490" t="s">
-        <v>31</v>
+        <v>832</v>
       </c>
       <c r="M490" t="s">
-        <v>3479</v>
+        <v>3490</v>
       </c>
       <c r="N490" t="s">
-        <v>3474</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>3480</v>
+        <v>44</v>
       </c>
       <c r="D491" t="s">
-        <v>3481</v>
+        <v>3396</v>
       </c>
       <c r="E491"/>
       <c r="F491"/>
       <c r="G491"/>
       <c r="H491" t="s">
-        <v>1010</v>
+        <v>3492</v>
       </c>
       <c r="I491" t="s">
-        <v>3482</v>
-[...3 lines deleted...]
-      </c>
+        <v>3493</v>
+      </c>
+      <c r="J491"/>
       <c r="K491" t="s">
-        <v>3483</v>
+        <v>3494</v>
       </c>
       <c r="L491" t="s">
-        <v>31</v>
+        <v>3495</v>
       </c>
       <c r="M491" t="s">
-        <v>3484</v>
-[...3 lines deleted...]
-      </c>
+        <v>3496</v>
+      </c>
+      <c r="N491"/>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>3480</v>
+        <v>44</v>
       </c>
       <c r="D492" t="s">
-        <v>3486</v>
+        <v>3396</v>
       </c>
       <c r="E492"/>
       <c r="F492"/>
       <c r="G492"/>
       <c r="H492" t="s">
-        <v>3487</v>
+        <v>3492</v>
       </c>
       <c r="I492" t="s">
-        <v>3488</v>
-[...3 lines deleted...]
-      </c>
+        <v>3497</v>
+      </c>
+      <c r="J492"/>
       <c r="K492" t="s">
-        <v>3489</v>
+        <v>3498</v>
       </c>
       <c r="L492" t="s">
-        <v>31</v>
+        <v>3495</v>
       </c>
       <c r="M492" t="s">
-        <v>3490</v>
-[...3 lines deleted...]
-      </c>
+        <v>3499</v>
+      </c>
+      <c r="N492"/>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3491</v>
+        <v>44</v>
       </c>
       <c r="D493" t="s">
-        <v>3492</v>
+        <v>3500</v>
       </c>
       <c r="E493"/>
       <c r="F493"/>
       <c r="G493"/>
       <c r="H493" t="s">
-        <v>1010</v>
+        <v>3501</v>
       </c>
       <c r="I493" t="s">
-        <v>3493</v>
-[...3 lines deleted...]
-      </c>
+        <v>3502</v>
+      </c>
+      <c r="J493"/>
       <c r="K493" t="s">
-        <v>3494</v>
+        <v>3503</v>
       </c>
       <c r="L493" t="s">
-        <v>31</v>
+        <v>3504</v>
       </c>
       <c r="M493" t="s">
-        <v>3495</v>
-[...3 lines deleted...]
-      </c>
+        <v>3505</v>
+      </c>
+      <c r="N493"/>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>3491</v>
+        <v>44</v>
       </c>
       <c r="D494" t="s">
-        <v>3497</v>
+        <v>3500</v>
       </c>
       <c r="E494"/>
       <c r="F494"/>
       <c r="G494"/>
       <c r="H494" t="s">
-        <v>3498</v>
+        <v>3501</v>
       </c>
       <c r="I494" t="s">
-        <v>3499</v>
-[...3 lines deleted...]
-      </c>
+        <v>3506</v>
+      </c>
+      <c r="J494"/>
       <c r="K494" t="s">
-        <v>3500</v>
+        <v>3507</v>
       </c>
       <c r="L494" t="s">
-        <v>31</v>
+        <v>3504</v>
       </c>
       <c r="M494" t="s">
-        <v>3501</v>
-[...3 lines deleted...]
-      </c>
+        <v>3508</v>
+      </c>
+      <c r="N494"/>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3502</v>
+        <v>44</v>
       </c>
       <c r="D495" t="s">
-        <v>3503</v>
+        <v>3509</v>
       </c>
       <c r="E495"/>
       <c r="F495"/>
       <c r="G495"/>
       <c r="H495" t="s">
-        <v>3504</v>
+        <v>3510</v>
       </c>
       <c r="I495" t="s">
-        <v>3505</v>
-[...3 lines deleted...]
-      </c>
+        <v>3511</v>
+      </c>
+      <c r="J495"/>
       <c r="K495" t="s">
-        <v>3506</v>
+        <v>3512</v>
       </c>
       <c r="L495" t="s">
-        <v>2634</v>
+        <v>3513</v>
       </c>
       <c r="M495" t="s">
-        <v>3507</v>
-[...3 lines deleted...]
-      </c>
+        <v>3514</v>
+      </c>
+      <c r="N495"/>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>3509</v>
+        <v>3515</v>
       </c>
       <c r="D496" t="s">
-        <v>3510</v>
+        <v>3516</v>
       </c>
       <c r="E496"/>
       <c r="F496"/>
       <c r="G496"/>
       <c r="H496" t="s">
-        <v>3511</v>
+        <v>3517</v>
       </c>
       <c r="I496" t="s">
-        <v>3512</v>
-[...3 lines deleted...]
-      </c>
+        <v>3518</v>
+      </c>
+      <c r="J496"/>
       <c r="K496" t="s">
-        <v>3513</v>
+        <v>3519</v>
       </c>
       <c r="L496" t="s">
-        <v>31</v>
+        <v>3520</v>
       </c>
       <c r="M496" t="s">
-        <v>3514</v>
+        <v>3521</v>
       </c>
       <c r="N496" t="s">
-        <v>3515</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
         <v>14</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>3516</v>
+        <v>3523</v>
       </c>
       <c r="D497" t="s">
-        <v>3517</v>
-[...3 lines deleted...]
-      <c r="G497"/>
+        <v>3524</v>
+      </c>
+      <c r="E497" t="s">
+        <v>3525</v>
+      </c>
+      <c r="F497" t="s">
+        <v>3526</v>
+      </c>
+      <c r="G497" t="s">
+        <v>3527</v>
+      </c>
       <c r="H497" t="s">
-        <v>3518</v>
+        <v>3528</v>
       </c>
       <c r="I497" t="s">
-        <v>3519</v>
-[...3 lines deleted...]
-      </c>
+        <v>3529</v>
+      </c>
+      <c r="J497"/>
       <c r="K497" t="s">
-        <v>3520</v>
+        <v>3530</v>
       </c>
       <c r="L497" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="M497" t="s">
-        <v>3521</v>
+        <v>3531</v>
       </c>
       <c r="N497" t="s">
-        <v>3522</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
         <v>14</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>3523</v>
+        <v>3533</v>
       </c>
       <c r="D498" t="s">
-        <v>3524</v>
-[...3 lines deleted...]
-      <c r="G498"/>
+        <v>3534</v>
+      </c>
+      <c r="E498" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F498" t="s">
+        <v>3536</v>
+      </c>
+      <c r="G498" t="s">
+        <v>3537</v>
+      </c>
       <c r="H498" t="s">
-        <v>1010</v>
+        <v>3538</v>
       </c>
       <c r="I498" t="s">
-        <v>3525</v>
-[...3 lines deleted...]
-      </c>
+        <v>3539</v>
+      </c>
+      <c r="J498"/>
       <c r="K498" t="s">
-        <v>3526</v>
+        <v>3540</v>
       </c>
       <c r="L498" t="s">
-        <v>31</v>
+        <v>1470</v>
       </c>
       <c r="M498" t="s">
-        <v>3527</v>
+        <v>3541</v>
       </c>
       <c r="N498" t="s">
-        <v>3528</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>3523</v>
+        <v>3543</v>
       </c>
       <c r="D499" t="s">
-        <v>3529</v>
+        <v>3544</v>
       </c>
       <c r="E499"/>
       <c r="F499"/>
       <c r="G499"/>
       <c r="H499" t="s">
-        <v>3530</v>
+        <v>3545</v>
       </c>
       <c r="I499" t="s">
-        <v>3531</v>
-[...3 lines deleted...]
-      </c>
+        <v>3546</v>
+      </c>
+      <c r="J499"/>
       <c r="K499" t="s">
-        <v>3532</v>
+        <v>3547</v>
       </c>
       <c r="L499" t="s">
-        <v>31</v>
+        <v>3548</v>
       </c>
       <c r="M499" t="s">
-        <v>3533</v>
+        <v>3549</v>
       </c>
       <c r="N499" t="s">
-        <v>3528</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
         <v>14</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>3534</v>
+        <v>3551</v>
       </c>
       <c r="D500" t="s">
-        <v>3535</v>
-[...3 lines deleted...]
-      <c r="G500"/>
+        <v>3552</v>
+      </c>
+      <c r="E500" t="s">
+        <v>3553</v>
+      </c>
+      <c r="F500" t="s">
+        <v>3554</v>
+      </c>
+      <c r="G500" t="s">
+        <v>3555</v>
+      </c>
       <c r="H500" t="s">
-        <v>1010</v>
+        <v>3556</v>
       </c>
       <c r="I500" t="s">
-        <v>3536</v>
-[...3 lines deleted...]
-      </c>
+        <v>3557</v>
+      </c>
+      <c r="J500"/>
       <c r="K500" t="s">
-        <v>3537</v>
+        <v>3558</v>
       </c>
       <c r="L500" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M500" t="s">
-        <v>3538</v>
+        <v>3559</v>
       </c>
       <c r="N500" t="s">
-        <v>3539</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
         <v>14</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>3534</v>
+        <v>3561</v>
       </c>
       <c r="D501" t="s">
-        <v>3540</v>
-[...3 lines deleted...]
-      <c r="G501"/>
+        <v>3562</v>
+      </c>
+      <c r="E501" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F501" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G501" t="s">
+        <v>3565</v>
+      </c>
       <c r="H501" t="s">
-        <v>3541</v>
+        <v>3566</v>
       </c>
       <c r="I501" t="s">
-        <v>3542</v>
-[...3 lines deleted...]
-      </c>
+        <v>3567</v>
+      </c>
+      <c r="J501"/>
       <c r="K501" t="s">
-        <v>3543</v>
+        <v>3568</v>
       </c>
       <c r="L501" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="M501" t="s">
-        <v>3544</v>
+        <v>3569</v>
       </c>
       <c r="N501" t="s">
-        <v>3539</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
         <v>14</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>3545</v>
+        <v>3571</v>
       </c>
       <c r="D502" t="s">
-        <v>3546</v>
-[...3 lines deleted...]
-      <c r="G502"/>
+        <v>3572</v>
+      </c>
+      <c r="E502" t="s">
+        <v>3573</v>
+      </c>
+      <c r="F502" t="s">
+        <v>3574</v>
+      </c>
+      <c r="G502" t="s">
+        <v>3575</v>
+      </c>
       <c r="H502" t="s">
-        <v>3547</v>
+        <v>3576</v>
       </c>
       <c r="I502" t="s">
-        <v>3548</v>
-[...3 lines deleted...]
-      </c>
+        <v>3577</v>
+      </c>
+      <c r="J502"/>
       <c r="K502" t="s">
-        <v>3549</v>
+        <v>3578</v>
       </c>
       <c r="L502" t="s">
-        <v>621</v>
+        <v>398</v>
       </c>
       <c r="M502" t="s">
-        <v>3550</v>
+        <v>3579</v>
       </c>
       <c r="N502" t="s">
-        <v>3551</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
         <v>14</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>3552</v>
+        <v>3581</v>
       </c>
       <c r="D503" t="s">
-        <v>3553</v>
-[...3 lines deleted...]
-      <c r="G503"/>
+        <v>3582</v>
+      </c>
+      <c r="E503" t="s">
+        <v>3583</v>
+      </c>
+      <c r="F503" t="s">
+        <v>3584</v>
+      </c>
+      <c r="G503" t="s">
+        <v>3585</v>
+      </c>
       <c r="H503" t="s">
-        <v>3554</v>
+        <v>3586</v>
       </c>
       <c r="I503" t="s">
-        <v>3555</v>
-[...3 lines deleted...]
-      </c>
+        <v>3587</v>
+      </c>
+      <c r="J503"/>
       <c r="K503" t="s">
-        <v>3556</v>
+        <v>3588</v>
       </c>
       <c r="L503" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M503" t="s">
-        <v>3557</v>
+        <v>3589</v>
       </c>
       <c r="N503" t="s">
-        <v>3558</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
         <v>14</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>3559</v>
+        <v>3591</v>
       </c>
       <c r="D504" t="s">
-        <v>3560</v>
-[...3 lines deleted...]
-      <c r="G504"/>
+        <v>3592</v>
+      </c>
+      <c r="E504" t="s">
+        <v>3593</v>
+      </c>
+      <c r="F504" t="s">
+        <v>3594</v>
+      </c>
+      <c r="G504" t="s">
+        <v>3595</v>
+      </c>
       <c r="H504" t="s">
-        <v>3561</v>
+        <v>3596</v>
       </c>
       <c r="I504" t="s">
-        <v>3562</v>
-[...3 lines deleted...]
-      </c>
+        <v>3597</v>
+      </c>
+      <c r="J504"/>
       <c r="K504" t="s">
-        <v>3563</v>
+        <v>3598</v>
       </c>
       <c r="L504" t="s">
-        <v>621</v>
+        <v>398</v>
       </c>
       <c r="M504" t="s">
-        <v>3564</v>
+        <v>3599</v>
       </c>
       <c r="N504" t="s">
-        <v>3565</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
         <v>14</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>3566</v>
+        <v>3601</v>
       </c>
       <c r="D505" t="s">
-        <v>1313</v>
-[...3 lines deleted...]
-      <c r="G505"/>
+        <v>3592</v>
+      </c>
+      <c r="E505" t="s">
+        <v>3602</v>
+      </c>
+      <c r="F505" t="s">
+        <v>3603</v>
+      </c>
+      <c r="G505" t="s">
+        <v>3604</v>
+      </c>
       <c r="H505" t="s">
-        <v>3567</v>
+        <v>3605</v>
       </c>
       <c r="I505" t="s">
-        <v>3568</v>
-[...3 lines deleted...]
-      </c>
+        <v>3606</v>
+      </c>
+      <c r="J505"/>
       <c r="K505" t="s">
-        <v>3569</v>
+        <v>3607</v>
       </c>
       <c r="L505" t="s">
-        <v>747</v>
+        <v>228</v>
       </c>
       <c r="M505" t="s">
-        <v>3570</v>
+        <v>3608</v>
       </c>
       <c r="N505" t="s">
-        <v>3571</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
         <v>14</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>3572</v>
+        <v>3610</v>
       </c>
       <c r="D506" t="s">
-        <v>3573</v>
-[...3 lines deleted...]
-      <c r="G506"/>
+        <v>3611</v>
+      </c>
+      <c r="E506" t="s">
+        <v>3612</v>
+      </c>
+      <c r="F506" t="s">
+        <v>3613</v>
+      </c>
+      <c r="G506" t="s">
+        <v>3614</v>
+      </c>
       <c r="H506" t="s">
-        <v>3574</v>
+        <v>3615</v>
       </c>
       <c r="I506" t="s">
-        <v>3575</v>
-[...3 lines deleted...]
-      </c>
+        <v>3616</v>
+      </c>
+      <c r="J506"/>
       <c r="K506" t="s">
-        <v>3576</v>
+        <v>3617</v>
       </c>
       <c r="L506" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M506" t="s">
-        <v>3577</v>
+        <v>3618</v>
       </c>
       <c r="N506" t="s">
-        <v>3578</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
         <v>14</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>3579</v>
+        <v>3620</v>
       </c>
       <c r="D507" t="s">
-        <v>3580</v>
-[...3 lines deleted...]
-      <c r="G507"/>
+        <v>3621</v>
+      </c>
+      <c r="E507" t="s">
+        <v>3622</v>
+      </c>
+      <c r="F507" t="s">
+        <v>3623</v>
+      </c>
+      <c r="G507" t="s">
+        <v>3624</v>
+      </c>
       <c r="H507" t="s">
-        <v>3581</v>
+        <v>3625</v>
       </c>
       <c r="I507" t="s">
-        <v>3582</v>
-[...3 lines deleted...]
-      </c>
+        <v>3626</v>
+      </c>
+      <c r="J507"/>
       <c r="K507" t="s">
-        <v>3583</v>
+        <v>3627</v>
       </c>
       <c r="L507" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M507" t="s">
-        <v>3584</v>
+        <v>3628</v>
       </c>
       <c r="N507" t="s">
-        <v>3585</v>
+        <v>3629</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>3586</v>
+        <v>3630</v>
       </c>
       <c r="D508" t="s">
-        <v>3587</v>
+        <v>3631</v>
       </c>
       <c r="E508"/>
       <c r="F508"/>
       <c r="G508"/>
       <c r="H508" t="s">
-        <v>3588</v>
+        <v>3632</v>
       </c>
       <c r="I508" t="s">
-        <v>3589</v>
-[...3 lines deleted...]
-      </c>
+        <v>3633</v>
+      </c>
+      <c r="J508"/>
       <c r="K508" t="s">
-        <v>3590</v>
+        <v>3634</v>
       </c>
       <c r="L508" t="s">
-        <v>31</v>
+        <v>3635</v>
       </c>
       <c r="M508" t="s">
-        <v>3591</v>
+        <v>3636</v>
       </c>
       <c r="N508" t="s">
-        <v>3592</v>
+        <v>3637</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
         <v>14</v>
       </c>
       <c r="B509" t="s">
         <v>15</v>
       </c>
       <c r="C509" t="s">
-        <v>3593</v>
+        <v>3638</v>
       </c>
       <c r="D509" t="s">
-        <v>3594</v>
-[...3 lines deleted...]
-      <c r="G509"/>
+        <v>3639</v>
+      </c>
+      <c r="E509" t="s">
+        <v>3640</v>
+      </c>
+      <c r="F509" t="s">
+        <v>3641</v>
+      </c>
+      <c r="G509" t="s">
+        <v>3642</v>
+      </c>
       <c r="H509" t="s">
-        <v>3595</v>
+        <v>3643</v>
       </c>
       <c r="I509" t="s">
-        <v>3596</v>
-[...3 lines deleted...]
-      </c>
+        <v>3644</v>
+      </c>
+      <c r="J509"/>
       <c r="K509" t="s">
-        <v>3597</v>
+        <v>3645</v>
       </c>
       <c r="L509" t="s">
-        <v>3598</v>
+        <v>398</v>
       </c>
       <c r="M509" t="s">
-        <v>3599</v>
+        <v>3646</v>
       </c>
       <c r="N509" t="s">
-        <v>3600</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
         <v>14</v>
       </c>
       <c r="B510" t="s">
         <v>15</v>
       </c>
       <c r="C510" t="s">
-        <v>3601</v>
+        <v>3648</v>
       </c>
       <c r="D510" t="s">
-        <v>3602</v>
-[...3 lines deleted...]
-      <c r="G510"/>
+        <v>3649</v>
+      </c>
+      <c r="E510" t="s">
+        <v>3650</v>
+      </c>
+      <c r="F510" t="s">
+        <v>3651</v>
+      </c>
+      <c r="G510" t="s">
+        <v>3652</v>
+      </c>
       <c r="H510" t="s">
-        <v>3603</v>
+        <v>3653</v>
       </c>
       <c r="I510" t="s">
-        <v>3604</v>
-[...3 lines deleted...]
-      </c>
+        <v>3654</v>
+      </c>
+      <c r="J510"/>
       <c r="K510" t="s">
-        <v>3605</v>
+        <v>3655</v>
       </c>
       <c r="L510" t="s">
-        <v>31</v>
+        <v>3656</v>
       </c>
       <c r="M510" t="s">
-        <v>3606</v>
+        <v>3657</v>
       </c>
       <c r="N510" t="s">
-        <v>3607</v>
+        <v>3658</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
         <v>14</v>
       </c>
       <c r="B511" t="s">
         <v>15</v>
       </c>
       <c r="C511" t="s">
-        <v>3608</v>
+        <v>3659</v>
       </c>
       <c r="D511" t="s">
-        <v>3609</v>
-[...3 lines deleted...]
-      <c r="G511"/>
+        <v>3660</v>
+      </c>
+      <c r="E511" t="s">
+        <v>3661</v>
+      </c>
+      <c r="F511" t="s">
+        <v>3662</v>
+      </c>
+      <c r="G511" t="s">
+        <v>3663</v>
+      </c>
       <c r="H511" t="s">
-        <v>3610</v>
+        <v>3664</v>
       </c>
       <c r="I511" t="s">
-        <v>3611</v>
-[...3 lines deleted...]
-      </c>
+        <v>3665</v>
+      </c>
+      <c r="J511"/>
       <c r="K511" t="s">
-        <v>3612</v>
+        <v>3666</v>
       </c>
       <c r="L511" t="s">
-        <v>621</v>
+        <v>145</v>
       </c>
       <c r="M511" t="s">
-        <v>3613</v>
+        <v>3667</v>
       </c>
       <c r="N511" t="s">
-        <v>3614</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
         <v>14</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
       <c r="C512" t="s">
-        <v>3615</v>
+        <v>3669</v>
       </c>
       <c r="D512" t="s">
-        <v>3616</v>
-[...3 lines deleted...]
-      <c r="G512"/>
+        <v>3670</v>
+      </c>
+      <c r="E512" t="s">
+        <v>3671</v>
+      </c>
+      <c r="F512" t="s">
+        <v>3672</v>
+      </c>
+      <c r="G512" t="s">
+        <v>3673</v>
+      </c>
       <c r="H512" t="s">
-        <v>3617</v>
+        <v>3674</v>
       </c>
       <c r="I512" t="s">
-        <v>3618</v>
-[...3 lines deleted...]
-      </c>
+        <v>3675</v>
+      </c>
+      <c r="J512"/>
       <c r="K512" t="s">
-        <v>3619</v>
+        <v>3676</v>
       </c>
       <c r="L512" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M512" t="s">
-        <v>3620</v>
+        <v>3677</v>
       </c>
       <c r="N512" t="s">
-        <v>3621</v>
+        <v>3678</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
         <v>14</v>
       </c>
       <c r="B513" t="s">
         <v>15</v>
       </c>
       <c r="C513" t="s">
-        <v>3622</v>
+        <v>3679</v>
       </c>
       <c r="D513" t="s">
-        <v>3623</v>
-[...3 lines deleted...]
-      <c r="G513"/>
+        <v>3680</v>
+      </c>
+      <c r="E513" t="s">
+        <v>3681</v>
+      </c>
+      <c r="F513" t="s">
+        <v>3682</v>
+      </c>
+      <c r="G513" t="s">
+        <v>3683</v>
+      </c>
       <c r="H513" t="s">
-        <v>3624</v>
+        <v>3684</v>
       </c>
       <c r="I513" t="s">
-        <v>3625</v>
-[...3 lines deleted...]
-      </c>
+        <v>3685</v>
+      </c>
+      <c r="J513"/>
       <c r="K513" t="s">
-        <v>3626</v>
+        <v>3686</v>
       </c>
       <c r="L513" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="M513" t="s">
-        <v>3627</v>
+        <v>3687</v>
       </c>
       <c r="N513" t="s">
-        <v>3628</v>
+        <v>3688</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
         <v>14</v>
       </c>
       <c r="B514" t="s">
         <v>15</v>
       </c>
       <c r="C514" t="s">
-        <v>1591</v>
+        <v>3689</v>
       </c>
       <c r="D514" t="s">
-        <v>1592</v>
-[...3 lines deleted...]
-      <c r="G514"/>
+        <v>3680</v>
+      </c>
+      <c r="E514" t="s">
+        <v>3690</v>
+      </c>
+      <c r="F514" t="s">
+        <v>3691</v>
+      </c>
+      <c r="G514" t="s">
+        <v>3692</v>
+      </c>
       <c r="H514" t="s">
-        <v>3629</v>
+        <v>3693</v>
       </c>
       <c r="I514" t="s">
-        <v>3630</v>
-[...3 lines deleted...]
-      </c>
+        <v>3694</v>
+      </c>
+      <c r="J514"/>
       <c r="K514" t="s">
-        <v>3631</v>
+        <v>3695</v>
       </c>
       <c r="L514" t="s">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="M514" t="s">
-        <v>3632</v>
+        <v>3696</v>
       </c>
       <c r="N514" t="s">
-        <v>1597</v>
+        <v>3697</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
         <v>14</v>
       </c>
       <c r="B515" t="s">
         <v>15</v>
       </c>
       <c r="C515" t="s">
-        <v>3633</v>
+        <v>3698</v>
       </c>
       <c r="D515" t="s">
-        <v>3634</v>
-[...3 lines deleted...]
-      <c r="G515"/>
+        <v>3699</v>
+      </c>
+      <c r="E515" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F515" t="s">
+        <v>3701</v>
+      </c>
+      <c r="G515" t="s">
+        <v>3702</v>
+      </c>
       <c r="H515" t="s">
-        <v>3635</v>
+        <v>3703</v>
       </c>
       <c r="I515" t="s">
-        <v>3636</v>
-[...3 lines deleted...]
-      </c>
+        <v>3704</v>
+      </c>
+      <c r="J515"/>
       <c r="K515" t="s">
-        <v>3637</v>
+        <v>3705</v>
       </c>
       <c r="L515" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="M515" t="s">
-        <v>3638</v>
+        <v>3706</v>
       </c>
       <c r="N515" t="s">
-        <v>3639</v>
+        <v>3707</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>514</v>
+        <v>41</v>
       </c>
       <c r="B516" t="s">
         <v>15</v>
       </c>
-      <c r="C516"/>
+      <c r="C516" t="s">
+        <v>3708</v>
+      </c>
       <c r="D516" t="s">
-        <v>3640</v>
+        <v>3709</v>
       </c>
       <c r="E516"/>
       <c r="F516"/>
       <c r="G516"/>
       <c r="H516" t="s">
-        <v>3641</v>
+        <v>3710</v>
       </c>
       <c r="I516" t="s">
-        <v>3642</v>
-[...3 lines deleted...]
-      </c>
+        <v>3711</v>
+      </c>
+      <c r="J516"/>
       <c r="K516" t="s">
-        <v>3644</v>
+        <v>3712</v>
       </c>
       <c r="L516" t="s">
-        <v>3645</v>
+        <v>3713</v>
       </c>
       <c r="M516" t="s">
-        <v>3646</v>
-[...1 lines deleted...]
-      <c r="N516"/>
+        <v>3714</v>
+      </c>
+      <c r="N516" t="s">
+        <v>3715</v>
+      </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
         <v>14</v>
       </c>
       <c r="B517" t="s">
         <v>15</v>
       </c>
       <c r="C517" t="s">
-        <v>3647</v>
+        <v>3716</v>
       </c>
       <c r="D517" t="s">
-        <v>3648</v>
-[...3 lines deleted...]
-      <c r="G517"/>
+        <v>3717</v>
+      </c>
+      <c r="E517" t="s">
+        <v>3718</v>
+      </c>
+      <c r="F517" t="s">
+        <v>3719</v>
+      </c>
+      <c r="G517" t="s">
+        <v>3720</v>
+      </c>
       <c r="H517" t="s">
-        <v>3649</v>
+        <v>3721</v>
       </c>
       <c r="I517" t="s">
-        <v>3650</v>
-[...3 lines deleted...]
-      </c>
+        <v>3722</v>
+      </c>
+      <c r="J517"/>
       <c r="K517" t="s">
-        <v>3651</v>
+        <v>3723</v>
       </c>
       <c r="L517" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="M517" t="s">
-        <v>3652</v>
+        <v>3724</v>
       </c>
       <c r="N517" t="s">
-        <v>3653</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
         <v>14</v>
       </c>
       <c r="B518" t="s">
         <v>15</v>
       </c>
       <c r="C518" t="s">
-        <v>3654</v>
+        <v>3726</v>
       </c>
       <c r="D518" t="s">
-        <v>3655</v>
-[...3 lines deleted...]
-      <c r="G518"/>
+        <v>3727</v>
+      </c>
+      <c r="E518" t="s">
+        <v>3728</v>
+      </c>
+      <c r="F518" t="s">
+        <v>3729</v>
+      </c>
+      <c r="G518" t="s">
+        <v>3730</v>
+      </c>
       <c r="H518" t="s">
-        <v>3656</v>
+        <v>3731</v>
       </c>
       <c r="I518" t="s">
-        <v>3657</v>
-[...3 lines deleted...]
-      </c>
+        <v>3732</v>
+      </c>
+      <c r="J518"/>
       <c r="K518" t="s">
-        <v>3658</v>
+        <v>3733</v>
       </c>
       <c r="L518" t="s">
-        <v>621</v>
+        <v>145</v>
       </c>
       <c r="M518" t="s">
-        <v>3659</v>
+        <v>3734</v>
       </c>
       <c r="N518" t="s">
-        <v>3660</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
         <v>14</v>
       </c>
       <c r="B519" t="s">
         <v>15</v>
       </c>
       <c r="C519" t="s">
-        <v>3661</v>
+        <v>3736</v>
       </c>
       <c r="D519" t="s">
-        <v>3662</v>
-[...3 lines deleted...]
-      <c r="G519"/>
+        <v>3737</v>
+      </c>
+      <c r="E519" t="s">
+        <v>3738</v>
+      </c>
+      <c r="F519" t="s">
+        <v>3739</v>
+      </c>
+      <c r="G519" t="s">
+        <v>3740</v>
+      </c>
       <c r="H519" t="s">
-        <v>3663</v>
+        <v>3741</v>
       </c>
       <c r="I519" t="s">
-        <v>3664</v>
-[...3 lines deleted...]
-      </c>
+        <v>3742</v>
+      </c>
+      <c r="J519"/>
       <c r="K519" t="s">
-        <v>3665</v>
+        <v>3743</v>
       </c>
       <c r="L519" t="s">
-        <v>1468</v>
+        <v>398</v>
       </c>
       <c r="M519" t="s">
-        <v>3666</v>
+        <v>3744</v>
       </c>
       <c r="N519" t="s">
-        <v>3667</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
         <v>14</v>
       </c>
       <c r="B520" t="s">
         <v>15</v>
       </c>
       <c r="C520" t="s">
-        <v>3668</v>
+        <v>3746</v>
       </c>
       <c r="D520" t="s">
-        <v>3669</v>
-[...3 lines deleted...]
-      <c r="G520"/>
+        <v>3737</v>
+      </c>
+      <c r="E520" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F520" t="s">
+        <v>3748</v>
+      </c>
+      <c r="G520" t="s">
+        <v>3749</v>
+      </c>
       <c r="H520" t="s">
-        <v>3670</v>
+        <v>3750</v>
       </c>
       <c r="I520" t="s">
-        <v>3671</v>
-[...3 lines deleted...]
-      </c>
+        <v>3751</v>
+      </c>
+      <c r="J520"/>
       <c r="K520" t="s">
-        <v>3672</v>
+        <v>3752</v>
       </c>
       <c r="L520" t="s">
-        <v>621</v>
+        <v>398</v>
       </c>
       <c r="M520" t="s">
-        <v>3673</v>
+        <v>3753</v>
       </c>
       <c r="N520" t="s">
-        <v>3674</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
         <v>14</v>
       </c>
       <c r="B521" t="s">
         <v>15</v>
       </c>
       <c r="C521" t="s">
-        <v>3675</v>
+        <v>3755</v>
       </c>
       <c r="D521" t="s">
-        <v>3676</v>
-[...3 lines deleted...]
-      <c r="G521"/>
+        <v>3737</v>
+      </c>
+      <c r="E521" t="s">
+        <v>3756</v>
+      </c>
+      <c r="F521" t="s">
+        <v>3757</v>
+      </c>
+      <c r="G521" t="s">
+        <v>3758</v>
+      </c>
       <c r="H521" t="s">
-        <v>3677</v>
+        <v>3759</v>
       </c>
       <c r="I521" t="s">
-        <v>3678</v>
-[...3 lines deleted...]
-      </c>
+        <v>3760</v>
+      </c>
+      <c r="J521"/>
       <c r="K521" t="s">
-        <v>3679</v>
+        <v>3761</v>
       </c>
       <c r="L521" t="s">
-        <v>1468</v>
+        <v>398</v>
       </c>
       <c r="M521" t="s">
-        <v>3680</v>
+        <v>3762</v>
       </c>
       <c r="N521" t="s">
-        <v>3681</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
         <v>14</v>
       </c>
       <c r="B522" t="s">
         <v>15</v>
       </c>
       <c r="C522" t="s">
-        <v>3682</v>
+        <v>3764</v>
       </c>
       <c r="D522" t="s">
-        <v>3683</v>
-[...3 lines deleted...]
-      <c r="G522"/>
+        <v>3765</v>
+      </c>
+      <c r="E522" t="s">
+        <v>3766</v>
+      </c>
+      <c r="F522" t="s">
+        <v>3767</v>
+      </c>
+      <c r="G522" t="s">
+        <v>3768</v>
+      </c>
       <c r="H522" t="s">
-        <v>3684</v>
+        <v>3769</v>
       </c>
       <c r="I522" t="s">
-        <v>3685</v>
-[...3 lines deleted...]
-      </c>
+        <v>3770</v>
+      </c>
+      <c r="J522"/>
       <c r="K522" t="s">
-        <v>3686</v>
+        <v>3771</v>
       </c>
       <c r="L522" t="s">
-        <v>31</v>
+        <v>3772</v>
       </c>
       <c r="M522" t="s">
-        <v>3687</v>
+        <v>3773</v>
       </c>
       <c r="N522" t="s">
-        <v>3688</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
         <v>14</v>
       </c>
       <c r="B523" t="s">
         <v>15</v>
       </c>
       <c r="C523" t="s">
-        <v>3689</v>
+        <v>3775</v>
       </c>
       <c r="D523" t="s">
-        <v>3690</v>
-[...3 lines deleted...]
-      <c r="G523"/>
+        <v>3776</v>
+      </c>
+      <c r="E523" t="s">
+        <v>3777</v>
+      </c>
+      <c r="F523" t="s">
+        <v>3778</v>
+      </c>
+      <c r="G523" t="s">
+        <v>3779</v>
+      </c>
       <c r="H523" t="s">
-        <v>3691</v>
+        <v>3780</v>
       </c>
       <c r="I523" t="s">
-        <v>3692</v>
-[...3 lines deleted...]
-      </c>
+        <v>3781</v>
+      </c>
+      <c r="J523"/>
       <c r="K523" t="s">
-        <v>3693</v>
+        <v>3782</v>
       </c>
       <c r="L523" t="s">
-        <v>31</v>
+        <v>3783</v>
       </c>
       <c r="M523" t="s">
-        <v>3694</v>
+        <v>3784</v>
       </c>
       <c r="N523" t="s">
-        <v>3695</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
         <v>14</v>
       </c>
       <c r="B524" t="s">
         <v>15</v>
       </c>
       <c r="C524" t="s">
-        <v>3696</v>
+        <v>3775</v>
       </c>
       <c r="D524" t="s">
-        <v>3697</v>
-[...3 lines deleted...]
-      <c r="G524"/>
+        <v>3776</v>
+      </c>
+      <c r="E524" t="s">
+        <v>3777</v>
+      </c>
+      <c r="F524" t="s">
+        <v>3778</v>
+      </c>
+      <c r="G524" t="s">
+        <v>3779</v>
+      </c>
       <c r="H524" t="s">
-        <v>3698</v>
+        <v>3786</v>
       </c>
       <c r="I524" t="s">
-        <v>3699</v>
-[...3 lines deleted...]
-      </c>
+        <v>3787</v>
+      </c>
+      <c r="J524"/>
       <c r="K524" t="s">
-        <v>3700</v>
+        <v>3788</v>
       </c>
       <c r="L524" t="s">
-        <v>1468</v>
+        <v>3789</v>
       </c>
       <c r="M524" t="s">
-        <v>3701</v>
+        <v>3790</v>
       </c>
       <c r="N524" t="s">
-        <v>3702</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
         <v>14</v>
       </c>
       <c r="B525" t="s">
         <v>15</v>
       </c>
       <c r="C525" t="s">
-        <v>3703</v>
+        <v>3791</v>
       </c>
       <c r="D525" t="s">
-        <v>3704</v>
-[...3 lines deleted...]
-      <c r="G525"/>
+        <v>3792</v>
+      </c>
+      <c r="E525" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F525" t="s">
+        <v>3794</v>
+      </c>
+      <c r="G525" t="s">
+        <v>3795</v>
+      </c>
       <c r="H525" t="s">
-        <v>3705</v>
+        <v>3796</v>
       </c>
       <c r="I525" t="s">
-        <v>3706</v>
-[...3 lines deleted...]
-      </c>
+        <v>3797</v>
+      </c>
+      <c r="J525"/>
       <c r="K525" t="s">
-        <v>3707</v>
+        <v>3798</v>
       </c>
       <c r="L525" t="s">
-        <v>1468</v>
+        <v>3799</v>
       </c>
       <c r="M525" t="s">
-        <v>3708</v>
+        <v>3800</v>
       </c>
       <c r="N525" t="s">
-        <v>3709</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
         <v>14</v>
       </c>
       <c r="B526" t="s">
         <v>15</v>
       </c>
       <c r="C526" t="s">
-        <v>3710</v>
+        <v>3791</v>
       </c>
       <c r="D526" t="s">
-        <v>3711</v>
-[...3 lines deleted...]
-      <c r="G526"/>
+        <v>3792</v>
+      </c>
+      <c r="E526" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F526" t="s">
+        <v>3794</v>
+      </c>
+      <c r="G526" t="s">
+        <v>3795</v>
+      </c>
       <c r="H526" t="s">
-        <v>3712</v>
+        <v>3802</v>
       </c>
       <c r="I526" t="s">
-        <v>3713</v>
-[...3 lines deleted...]
-      </c>
+        <v>3803</v>
+      </c>
+      <c r="J526"/>
       <c r="K526" t="s">
-        <v>3714</v>
+        <v>3804</v>
       </c>
       <c r="L526" t="s">
-        <v>31</v>
+        <v>3805</v>
       </c>
       <c r="M526" t="s">
-        <v>3715</v>
+        <v>3806</v>
       </c>
       <c r="N526" t="s">
-        <v>3716</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
         <v>14</v>
       </c>
       <c r="B527" t="s">
         <v>15</v>
       </c>
       <c r="C527" t="s">
-        <v>3717</v>
+        <v>3807</v>
       </c>
       <c r="D527" t="s">
-        <v>3718</v>
-[...3 lines deleted...]
-      <c r="G527"/>
+        <v>3808</v>
+      </c>
+      <c r="E527" t="s">
+        <v>3809</v>
+      </c>
+      <c r="F527" t="s">
+        <v>3810</v>
+      </c>
+      <c r="G527" t="s">
+        <v>3811</v>
+      </c>
       <c r="H527" t="s">
-        <v>3719</v>
+        <v>3812</v>
       </c>
       <c r="I527" t="s">
-        <v>3720</v>
-[...3 lines deleted...]
-      </c>
+        <v>3813</v>
+      </c>
+      <c r="J527"/>
       <c r="K527" t="s">
-        <v>3721</v>
+        <v>3814</v>
       </c>
       <c r="L527" t="s">
-        <v>31</v>
+        <v>3815</v>
       </c>
       <c r="M527" t="s">
-        <v>3722</v>
+        <v>3816</v>
       </c>
       <c r="N527" t="s">
-        <v>3723</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
         <v>14</v>
       </c>
       <c r="B528" t="s">
         <v>15</v>
       </c>
       <c r="C528" t="s">
-        <v>3724</v>
+        <v>3818</v>
       </c>
       <c r="D528" t="s">
-        <v>3725</v>
-[...3 lines deleted...]
-      <c r="G528"/>
+        <v>3819</v>
+      </c>
+      <c r="E528" t="s">
+        <v>3820</v>
+      </c>
+      <c r="F528" t="s">
+        <v>3821</v>
+      </c>
+      <c r="G528" t="s">
+        <v>3822</v>
+      </c>
       <c r="H528" t="s">
-        <v>3726</v>
+        <v>3823</v>
       </c>
       <c r="I528" t="s">
-        <v>3727</v>
-[...3 lines deleted...]
-      </c>
+        <v>3824</v>
+      </c>
+      <c r="J528"/>
       <c r="K528" t="s">
-        <v>3728</v>
+        <v>3825</v>
       </c>
       <c r="L528" t="s">
-        <v>31</v>
+        <v>3826</v>
       </c>
       <c r="M528" t="s">
-        <v>3729</v>
+        <v>3827</v>
       </c>
       <c r="N528" t="s">
-        <v>3730</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
         <v>14</v>
       </c>
       <c r="B529" t="s">
         <v>15</v>
       </c>
       <c r="C529" t="s">
-        <v>3731</v>
+        <v>3829</v>
       </c>
       <c r="D529" t="s">
-        <v>3732</v>
-[...3 lines deleted...]
-      <c r="G529"/>
+        <v>3830</v>
+      </c>
+      <c r="E529" t="s">
+        <v>3831</v>
+      </c>
+      <c r="F529" t="s">
+        <v>3832</v>
+      </c>
+      <c r="G529" t="s">
+        <v>3833</v>
+      </c>
       <c r="H529" t="s">
-        <v>3733</v>
+        <v>3834</v>
       </c>
       <c r="I529" t="s">
-        <v>3734</v>
-[...3 lines deleted...]
-      </c>
+        <v>3835</v>
+      </c>
+      <c r="J529"/>
       <c r="K529" t="s">
-        <v>3735</v>
+        <v>3836</v>
       </c>
       <c r="L529" t="s">
-        <v>31</v>
+        <v>3837</v>
       </c>
       <c r="M529" t="s">
-        <v>3736</v>
+        <v>3838</v>
       </c>
       <c r="N529" t="s">
-        <v>3737</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
         <v>14</v>
       </c>
       <c r="B530" t="s">
         <v>15</v>
       </c>
       <c r="C530" t="s">
-        <v>3738</v>
+        <v>3829</v>
       </c>
       <c r="D530" t="s">
-        <v>3739</v>
-[...3 lines deleted...]
-      <c r="G530"/>
+        <v>3830</v>
+      </c>
+      <c r="E530" t="s">
+        <v>3831</v>
+      </c>
+      <c r="F530" t="s">
+        <v>3832</v>
+      </c>
+      <c r="G530" t="s">
+        <v>3833</v>
+      </c>
       <c r="H530" t="s">
-        <v>3740</v>
+        <v>3840</v>
       </c>
       <c r="I530" t="s">
-        <v>3741</v>
-[...3 lines deleted...]
-      </c>
+        <v>3841</v>
+      </c>
+      <c r="J530"/>
       <c r="K530" t="s">
-        <v>3742</v>
+        <v>3842</v>
       </c>
       <c r="L530" t="s">
-        <v>31</v>
+        <v>3843</v>
       </c>
       <c r="M530" t="s">
-        <v>3743</v>
+        <v>3844</v>
       </c>
       <c r="N530" t="s">
-        <v>3744</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
         <v>14</v>
       </c>
       <c r="B531" t="s">
         <v>15</v>
       </c>
       <c r="C531" t="s">
-        <v>3745</v>
+        <v>3845</v>
       </c>
       <c r="D531" t="s">
-        <v>3746</v>
-[...3 lines deleted...]
-      <c r="G531"/>
+        <v>3846</v>
+      </c>
+      <c r="E531" t="s">
+        <v>3847</v>
+      </c>
+      <c r="F531" t="s">
+        <v>3848</v>
+      </c>
+      <c r="G531" t="s">
+        <v>3849</v>
+      </c>
       <c r="H531" t="s">
-        <v>3747</v>
+        <v>3850</v>
       </c>
       <c r="I531" t="s">
-        <v>3748</v>
-[...3 lines deleted...]
-      </c>
+        <v>3851</v>
+      </c>
+      <c r="J531"/>
       <c r="K531" t="s">
-        <v>3749</v>
+        <v>3852</v>
       </c>
       <c r="L531" t="s">
-        <v>31</v>
+        <v>3853</v>
       </c>
       <c r="M531" t="s">
-        <v>3750</v>
+        <v>3854</v>
       </c>
       <c r="N531" t="s">
-        <v>3751</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
         <v>14</v>
       </c>
       <c r="B532" t="s">
         <v>15</v>
       </c>
       <c r="C532" t="s">
-        <v>3752</v>
+        <v>3856</v>
       </c>
       <c r="D532" t="s">
-        <v>3753</v>
-[...3 lines deleted...]
-      <c r="G532"/>
+        <v>3857</v>
+      </c>
+      <c r="E532" t="s">
+        <v>3858</v>
+      </c>
+      <c r="F532" t="s">
+        <v>3859</v>
+      </c>
+      <c r="G532" t="s">
+        <v>3860</v>
+      </c>
       <c r="H532" t="s">
-        <v>3754</v>
+        <v>3861</v>
       </c>
       <c r="I532" t="s">
-        <v>3755</v>
-[...3 lines deleted...]
-      </c>
+        <v>3862</v>
+      </c>
+      <c r="J532"/>
       <c r="K532" t="s">
-        <v>3756</v>
+        <v>3863</v>
       </c>
       <c r="L532" t="s">
-        <v>31</v>
+        <v>3864</v>
       </c>
       <c r="M532" t="s">
-        <v>3757</v>
+        <v>3865</v>
       </c>
       <c r="N532" t="s">
-        <v>3758</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
         <v>14</v>
       </c>
       <c r="B533" t="s">
         <v>15</v>
       </c>
       <c r="C533" t="s">
-        <v>3759</v>
+        <v>3856</v>
       </c>
       <c r="D533" t="s">
-        <v>3760</v>
-[...3 lines deleted...]
-      <c r="G533"/>
+        <v>3857</v>
+      </c>
+      <c r="E533" t="s">
+        <v>3858</v>
+      </c>
+      <c r="F533" t="s">
+        <v>3859</v>
+      </c>
+      <c r="G533" t="s">
+        <v>3860</v>
+      </c>
       <c r="H533" t="s">
-        <v>3761</v>
+        <v>3867</v>
       </c>
       <c r="I533" t="s">
-        <v>3762</v>
-[...3 lines deleted...]
-      </c>
+        <v>3868</v>
+      </c>
+      <c r="J533"/>
       <c r="K533" t="s">
-        <v>3763</v>
+        <v>3869</v>
       </c>
       <c r="L533" t="s">
-        <v>31</v>
+        <v>3870</v>
       </c>
       <c r="M533" t="s">
-        <v>3764</v>
+        <v>3871</v>
       </c>
       <c r="N533" t="s">
-        <v>3765</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
         <v>14</v>
       </c>
       <c r="B534" t="s">
         <v>15</v>
       </c>
       <c r="C534" t="s">
-        <v>3766</v>
+        <v>3872</v>
       </c>
       <c r="D534" t="s">
-        <v>3767</v>
-[...3 lines deleted...]
-      <c r="G534"/>
+        <v>3873</v>
+      </c>
+      <c r="E534" t="s">
+        <v>3874</v>
+      </c>
+      <c r="F534" t="s">
+        <v>3875</v>
+      </c>
+      <c r="G534" t="s">
+        <v>3876</v>
+      </c>
       <c r="H534" t="s">
-        <v>3768</v>
+        <v>3877</v>
       </c>
       <c r="I534" t="s">
-        <v>3769</v>
-[...3 lines deleted...]
-      </c>
+        <v>3878</v>
+      </c>
+      <c r="J534"/>
       <c r="K534" t="s">
-        <v>3770</v>
+        <v>3879</v>
       </c>
       <c r="L534" t="s">
-        <v>31</v>
+        <v>3880</v>
       </c>
       <c r="M534" t="s">
-        <v>3771</v>
+        <v>3881</v>
       </c>
       <c r="N534" t="s">
-        <v>3772</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
         <v>14</v>
       </c>
       <c r="B535" t="s">
         <v>15</v>
       </c>
       <c r="C535" t="s">
-        <v>3773</v>
+        <v>3872</v>
       </c>
       <c r="D535" t="s">
-        <v>3774</v>
-[...3 lines deleted...]
-      <c r="G535"/>
+        <v>3873</v>
+      </c>
+      <c r="E535" t="s">
+        <v>3874</v>
+      </c>
+      <c r="F535" t="s">
+        <v>3875</v>
+      </c>
+      <c r="G535" t="s">
+        <v>3876</v>
+      </c>
       <c r="H535" t="s">
-        <v>3775</v>
+        <v>3883</v>
       </c>
       <c r="I535" t="s">
-        <v>3776</v>
-[...3 lines deleted...]
-      </c>
+        <v>3884</v>
+      </c>
+      <c r="J535"/>
       <c r="K535" t="s">
-        <v>3777</v>
+        <v>3885</v>
       </c>
       <c r="L535" t="s">
-        <v>31</v>
+        <v>3886</v>
       </c>
       <c r="M535" t="s">
-        <v>3778</v>
+        <v>3887</v>
       </c>
       <c r="N535" t="s">
-        <v>3779</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
         <v>14</v>
       </c>
       <c r="B536" t="s">
         <v>15</v>
       </c>
       <c r="C536" t="s">
-        <v>3780</v>
+        <v>3888</v>
       </c>
       <c r="D536" t="s">
-        <v>3781</v>
-[...3 lines deleted...]
-      <c r="G536"/>
+        <v>3889</v>
+      </c>
+      <c r="E536" t="s">
+        <v>3890</v>
+      </c>
+      <c r="F536" t="s">
+        <v>3891</v>
+      </c>
+      <c r="G536" t="s">
+        <v>3892</v>
+      </c>
       <c r="H536" t="s">
-        <v>1010</v>
+        <v>3893</v>
       </c>
       <c r="I536" t="s">
-        <v>3782</v>
-[...3 lines deleted...]
-      </c>
+        <v>3894</v>
+      </c>
+      <c r="J536"/>
       <c r="K536" t="s">
-        <v>3784</v>
+        <v>3895</v>
       </c>
       <c r="L536" t="s">
-        <v>31</v>
+        <v>3896</v>
       </c>
       <c r="M536" t="s">
-        <v>3785</v>
+        <v>3897</v>
       </c>
       <c r="N536" t="s">
-        <v>3786</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
         <v>14</v>
       </c>
       <c r="B537" t="s">
         <v>15</v>
       </c>
       <c r="C537" t="s">
-        <v>3780</v>
+        <v>3888</v>
       </c>
       <c r="D537" t="s">
-        <v>3787</v>
-[...3 lines deleted...]
-      <c r="G537"/>
+        <v>3889</v>
+      </c>
+      <c r="E537" t="s">
+        <v>3890</v>
+      </c>
+      <c r="F537" t="s">
+        <v>3891</v>
+      </c>
+      <c r="G537" t="s">
+        <v>3892</v>
+      </c>
       <c r="H537" t="s">
-        <v>3788</v>
+        <v>3899</v>
       </c>
       <c r="I537" t="s">
-        <v>3789</v>
-[...3 lines deleted...]
-      </c>
+        <v>3900</v>
+      </c>
+      <c r="J537"/>
       <c r="K537" t="s">
-        <v>3790</v>
+        <v>3901</v>
       </c>
       <c r="L537" t="s">
-        <v>31</v>
+        <v>3902</v>
       </c>
       <c r="M537" t="s">
-        <v>3791</v>
+        <v>3903</v>
       </c>
       <c r="N537" t="s">
-        <v>3786</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
         <v>14</v>
       </c>
       <c r="B538" t="s">
         <v>15</v>
       </c>
       <c r="C538" t="s">
-        <v>3792</v>
+        <v>3904</v>
       </c>
       <c r="D538" t="s">
-        <v>3793</v>
-[...3 lines deleted...]
-      <c r="G538"/>
+        <v>3905</v>
+      </c>
+      <c r="E538" t="s">
+        <v>3906</v>
+      </c>
+      <c r="F538" t="s">
+        <v>3907</v>
+      </c>
+      <c r="G538" t="s">
+        <v>3908</v>
+      </c>
       <c r="H538" t="s">
-        <v>3794</v>
+        <v>3909</v>
       </c>
       <c r="I538" t="s">
-        <v>3795</v>
-[...3 lines deleted...]
-      </c>
+        <v>3910</v>
+      </c>
+      <c r="J538"/>
       <c r="K538" t="s">
-        <v>3796</v>
+        <v>3911</v>
       </c>
       <c r="L538" t="s">
-        <v>621</v>
+        <v>3912</v>
       </c>
       <c r="M538" t="s">
-        <v>3797</v>
+        <v>3913</v>
       </c>
       <c r="N538" t="s">
-        <v>3798</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
         <v>14</v>
       </c>
       <c r="B539" t="s">
         <v>15</v>
       </c>
       <c r="C539" t="s">
-        <v>3799</v>
+        <v>3915</v>
       </c>
       <c r="D539" t="s">
-        <v>3800</v>
-[...3 lines deleted...]
-      <c r="G539"/>
+        <v>3916</v>
+      </c>
+      <c r="E539" t="s">
+        <v>3917</v>
+      </c>
+      <c r="F539" t="s">
+        <v>3918</v>
+      </c>
+      <c r="G539" t="s">
+        <v>3919</v>
+      </c>
       <c r="H539" t="s">
-        <v>3801</v>
+        <v>3920</v>
       </c>
       <c r="I539" t="s">
-        <v>3802</v>
-[...3 lines deleted...]
-      </c>
+        <v>3921</v>
+      </c>
+      <c r="J539"/>
       <c r="K539" t="s">
-        <v>3803</v>
+        <v>3922</v>
       </c>
       <c r="L539" t="s">
-        <v>31</v>
+        <v>3923</v>
       </c>
       <c r="M539" t="s">
-        <v>3804</v>
+        <v>3924</v>
       </c>
       <c r="N539" t="s">
-        <v>3805</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
         <v>14</v>
       </c>
       <c r="B540" t="s">
         <v>15</v>
       </c>
       <c r="C540" t="s">
-        <v>3806</v>
+        <v>3915</v>
       </c>
       <c r="D540" t="s">
-        <v>3807</v>
-[...3 lines deleted...]
-      <c r="G540"/>
+        <v>3916</v>
+      </c>
+      <c r="E540" t="s">
+        <v>3917</v>
+      </c>
+      <c r="F540" t="s">
+        <v>3918</v>
+      </c>
+      <c r="G540" t="s">
+        <v>3919</v>
+      </c>
       <c r="H540" t="s">
-        <v>3808</v>
+        <v>3926</v>
       </c>
       <c r="I540" t="s">
-        <v>3809</v>
-[...3 lines deleted...]
-      </c>
+        <v>3927</v>
+      </c>
+      <c r="J540"/>
       <c r="K540" t="s">
-        <v>3810</v>
+        <v>3928</v>
       </c>
       <c r="L540" t="s">
-        <v>31</v>
+        <v>3929</v>
       </c>
       <c r="M540" t="s">
-        <v>3811</v>
+        <v>3930</v>
       </c>
       <c r="N540" t="s">
-        <v>3812</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
         <v>14</v>
       </c>
       <c r="B541" t="s">
         <v>15</v>
       </c>
       <c r="C541" t="s">
-        <v>3813</v>
+        <v>3915</v>
       </c>
       <c r="D541" t="s">
-        <v>3814</v>
-[...3 lines deleted...]
-      <c r="G541"/>
+        <v>3931</v>
+      </c>
+      <c r="E541" t="s">
+        <v>3917</v>
+      </c>
+      <c r="F541" t="s">
+        <v>3918</v>
+      </c>
+      <c r="G541" t="s">
+        <v>3919</v>
+      </c>
       <c r="H541" t="s">
-        <v>1010</v>
+        <v>3920</v>
       </c>
       <c r="I541" t="s">
-        <v>3815</v>
-[...3 lines deleted...]
-      </c>
+        <v>3932</v>
+      </c>
+      <c r="J541"/>
       <c r="K541" t="s">
-        <v>3816</v>
+        <v>3933</v>
       </c>
       <c r="L541" t="s">
-        <v>31</v>
+        <v>3934</v>
       </c>
       <c r="M541" t="s">
-        <v>3817</v>
+        <v>3935</v>
       </c>
       <c r="N541" t="s">
-        <v>3818</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
         <v>14</v>
       </c>
       <c r="B542" t="s">
         <v>15</v>
       </c>
       <c r="C542" t="s">
-        <v>3813</v>
+        <v>3915</v>
       </c>
       <c r="D542" t="s">
-        <v>3819</v>
-[...3 lines deleted...]
-      <c r="G542"/>
+        <v>3931</v>
+      </c>
+      <c r="E542" t="s">
+        <v>3917</v>
+      </c>
+      <c r="F542" t="s">
+        <v>3918</v>
+      </c>
+      <c r="G542" t="s">
+        <v>3919</v>
+      </c>
       <c r="H542" t="s">
-        <v>3820</v>
+        <v>3926</v>
       </c>
       <c r="I542" t="s">
-        <v>3821</v>
-[...3 lines deleted...]
-      </c>
+        <v>3936</v>
+      </c>
+      <c r="J542"/>
       <c r="K542" t="s">
-        <v>3822</v>
+        <v>3937</v>
       </c>
       <c r="L542" t="s">
-        <v>31</v>
+        <v>3938</v>
       </c>
       <c r="M542" t="s">
-        <v>3823</v>
+        <v>3939</v>
       </c>
       <c r="N542" t="s">
-        <v>3818</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="B543" t="s">
         <v>15</v>
       </c>
-      <c r="C543"/>
+      <c r="C543" t="s">
+        <v>3940</v>
+      </c>
       <c r="D543" t="s">
-        <v>3824</v>
-[...3 lines deleted...]
-      <c r="G543"/>
+        <v>3941</v>
+      </c>
+      <c r="E543" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F543" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G543" t="s">
+        <v>3944</v>
+      </c>
       <c r="H543" t="s">
-        <v>3825</v>
+        <v>3945</v>
       </c>
       <c r="I543" t="s">
-        <v>3826</v>
-[...3 lines deleted...]
-      </c>
+        <v>3946</v>
+      </c>
+      <c r="J543"/>
       <c r="K543" t="s">
-        <v>3828</v>
+        <v>3947</v>
       </c>
       <c r="L543" t="s">
-        <v>3829</v>
+        <v>3948</v>
       </c>
       <c r="M543" t="s">
-        <v>3830</v>
-[...1 lines deleted...]
-      <c r="N543"/>
+        <v>3949</v>
+      </c>
+      <c r="N543" t="s">
+        <v>3950</v>
+      </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
         <v>14</v>
       </c>
       <c r="B544" t="s">
         <v>15</v>
       </c>
       <c r="C544" t="s">
-        <v>3831</v>
+        <v>3940</v>
       </c>
       <c r="D544" t="s">
-        <v>3832</v>
-[...3 lines deleted...]
-      <c r="G544"/>
+        <v>3941</v>
+      </c>
+      <c r="E544" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F544" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G544" t="s">
+        <v>3944</v>
+      </c>
       <c r="H544" t="s">
-        <v>3833</v>
+        <v>3951</v>
       </c>
       <c r="I544" t="s">
-        <v>3834</v>
-[...3 lines deleted...]
-      </c>
+        <v>3952</v>
+      </c>
+      <c r="J544"/>
       <c r="K544" t="s">
-        <v>3836</v>
+        <v>3953</v>
       </c>
       <c r="L544" t="s">
-        <v>31</v>
+        <v>3954</v>
       </c>
       <c r="M544" t="s">
-        <v>3837</v>
+        <v>3955</v>
       </c>
       <c r="N544" t="s">
-        <v>3838</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
         <v>14</v>
       </c>
       <c r="B545" t="s">
         <v>15</v>
       </c>
       <c r="C545" t="s">
-        <v>3839</v>
+        <v>3956</v>
       </c>
       <c r="D545" t="s">
-        <v>3840</v>
-[...3 lines deleted...]
-      <c r="G545"/>
+        <v>3957</v>
+      </c>
+      <c r="E545" t="s">
+        <v>3958</v>
+      </c>
+      <c r="F545" t="s">
+        <v>3959</v>
+      </c>
+      <c r="G545" t="s">
+        <v>3960</v>
+      </c>
       <c r="H545" t="s">
-        <v>3841</v>
+        <v>3961</v>
       </c>
       <c r="I545" t="s">
-        <v>3842</v>
-[...3 lines deleted...]
-      </c>
+        <v>3962</v>
+      </c>
+      <c r="J545"/>
       <c r="K545" t="s">
-        <v>3844</v>
+        <v>3963</v>
       </c>
       <c r="L545" t="s">
-        <v>3845</v>
+        <v>3964</v>
       </c>
       <c r="M545" t="s">
-        <v>3846</v>
+        <v>3965</v>
       </c>
       <c r="N545" t="s">
-        <v>3847</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="B546" t="s">
         <v>15</v>
       </c>
-      <c r="C546"/>
+      <c r="C546" t="s">
+        <v>3956</v>
+      </c>
       <c r="D546" t="s">
-        <v>3848</v>
-[...3 lines deleted...]
-      <c r="G546"/>
+        <v>3957</v>
+      </c>
+      <c r="E546" t="s">
+        <v>3958</v>
+      </c>
+      <c r="F546" t="s">
+        <v>3959</v>
+      </c>
+      <c r="G546" t="s">
+        <v>3960</v>
+      </c>
       <c r="H546" t="s">
-        <v>3849</v>
+        <v>3967</v>
       </c>
       <c r="I546" t="s">
-        <v>3850</v>
-[...3 lines deleted...]
-      </c>
+        <v>3968</v>
+      </c>
+      <c r="J546"/>
       <c r="K546" t="s">
-        <v>3852</v>
+        <v>3969</v>
       </c>
       <c r="L546" t="s">
-        <v>3853</v>
+        <v>3970</v>
       </c>
       <c r="M546" t="s">
-        <v>3854</v>
-[...1 lines deleted...]
-      <c r="N546"/>
+        <v>3971</v>
+      </c>
+      <c r="N546" t="s">
+        <v>3966</v>
+      </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
         <v>14</v>
       </c>
       <c r="B547" t="s">
         <v>15</v>
       </c>
       <c r="C547" t="s">
-        <v>3855</v>
+        <v>3972</v>
       </c>
       <c r="D547" t="s">
-        <v>3856</v>
-[...3 lines deleted...]
-      <c r="G547"/>
+        <v>3973</v>
+      </c>
+      <c r="E547" t="s">
+        <v>3974</v>
+      </c>
+      <c r="F547" t="s">
+        <v>3975</v>
+      </c>
+      <c r="G547" t="s">
+        <v>3976</v>
+      </c>
       <c r="H547" t="s">
-        <v>3857</v>
+        <v>3977</v>
       </c>
       <c r="I547" t="s">
-        <v>3858</v>
-[...3 lines deleted...]
-      </c>
+        <v>3978</v>
+      </c>
+      <c r="J547"/>
       <c r="K547" t="s">
-        <v>3860</v>
+        <v>3979</v>
       </c>
       <c r="L547" t="s">
-        <v>31</v>
+        <v>3980</v>
       </c>
       <c r="M547" t="s">
-        <v>3861</v>
+        <v>3981</v>
       </c>
       <c r="N547" t="s">
-        <v>3862</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
         <v>14</v>
       </c>
       <c r="B548" t="s">
         <v>15</v>
       </c>
       <c r="C548" t="s">
-        <v>3863</v>
+        <v>3972</v>
       </c>
       <c r="D548" t="s">
-        <v>3864</v>
-[...3 lines deleted...]
-      <c r="G548"/>
+        <v>3973</v>
+      </c>
+      <c r="E548" t="s">
+        <v>3974</v>
+      </c>
+      <c r="F548" t="s">
+        <v>3975</v>
+      </c>
+      <c r="G548" t="s">
+        <v>3976</v>
+      </c>
       <c r="H548" t="s">
-        <v>3865</v>
+        <v>3983</v>
       </c>
       <c r="I548" t="s">
-        <v>3866</v>
-[...3 lines deleted...]
-      </c>
+        <v>3984</v>
+      </c>
+      <c r="J548"/>
       <c r="K548" t="s">
-        <v>3867</v>
+        <v>3985</v>
       </c>
       <c r="L548" t="s">
-        <v>31</v>
+        <v>3986</v>
       </c>
       <c r="M548" t="s">
-        <v>3868</v>
+        <v>3987</v>
       </c>
       <c r="N548" t="s">
-        <v>3869</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
         <v>14</v>
       </c>
       <c r="B549" t="s">
         <v>15</v>
       </c>
       <c r="C549" t="s">
-        <v>3870</v>
+        <v>3988</v>
       </c>
       <c r="D549" t="s">
-        <v>3871</v>
-[...3 lines deleted...]
-      <c r="G549"/>
+        <v>3989</v>
+      </c>
+      <c r="E549" t="s">
+        <v>3990</v>
+      </c>
+      <c r="F549" t="s">
+        <v>3991</v>
+      </c>
+      <c r="G549" t="s">
+        <v>3992</v>
+      </c>
       <c r="H549" t="s">
-        <v>3872</v>
+        <v>3993</v>
       </c>
       <c r="I549" t="s">
-        <v>3873</v>
-[...3 lines deleted...]
-      </c>
+        <v>3994</v>
+      </c>
+      <c r="J549"/>
       <c r="K549" t="s">
-        <v>3874</v>
+        <v>3995</v>
       </c>
       <c r="L549" t="s">
-        <v>31</v>
+        <v>3996</v>
       </c>
       <c r="M549" t="s">
-        <v>3875</v>
+        <v>3997</v>
       </c>
       <c r="N549" t="s">
-        <v>3876</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
         <v>14</v>
       </c>
       <c r="B550" t="s">
         <v>15</v>
       </c>
       <c r="C550" t="s">
-        <v>3877</v>
+        <v>3988</v>
       </c>
       <c r="D550" t="s">
-        <v>3878</v>
-[...3 lines deleted...]
-      <c r="G550"/>
+        <v>3989</v>
+      </c>
+      <c r="E550" t="s">
+        <v>3990</v>
+      </c>
+      <c r="F550" t="s">
+        <v>3991</v>
+      </c>
+      <c r="G550" t="s">
+        <v>3992</v>
+      </c>
       <c r="H550" t="s">
-        <v>3879</v>
+        <v>3999</v>
       </c>
       <c r="I550" t="s">
-        <v>3880</v>
-[...3 lines deleted...]
-      </c>
+        <v>4000</v>
+      </c>
+      <c r="J550"/>
       <c r="K550" t="s">
-        <v>3881</v>
+        <v>4001</v>
       </c>
       <c r="L550" t="s">
-        <v>31</v>
+        <v>4002</v>
       </c>
       <c r="M550" t="s">
-        <v>3882</v>
+        <v>4003</v>
       </c>
       <c r="N550" t="s">
-        <v>3883</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
         <v>14</v>
       </c>
       <c r="B551" t="s">
         <v>15</v>
       </c>
       <c r="C551" t="s">
-        <v>3884</v>
+        <v>4004</v>
       </c>
       <c r="D551" t="s">
-        <v>3885</v>
-[...3 lines deleted...]
-      <c r="G551"/>
+        <v>4005</v>
+      </c>
+      <c r="E551" t="s">
+        <v>4006</v>
+      </c>
+      <c r="F551" t="s">
+        <v>4007</v>
+      </c>
+      <c r="G551" t="s">
+        <v>4008</v>
+      </c>
       <c r="H551" t="s">
-        <v>3886</v>
+        <v>4009</v>
       </c>
       <c r="I551" t="s">
-        <v>3887</v>
-[...3 lines deleted...]
-      </c>
+        <v>4010</v>
+      </c>
+      <c r="J551"/>
       <c r="K551" t="s">
-        <v>3888</v>
+        <v>4011</v>
       </c>
       <c r="L551" t="s">
-        <v>31</v>
+        <v>4012</v>
       </c>
       <c r="M551" t="s">
-        <v>3889</v>
+        <v>4013</v>
       </c>
       <c r="N551" t="s">
-        <v>3890</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
         <v>14</v>
       </c>
       <c r="B552" t="s">
         <v>15</v>
       </c>
       <c r="C552" t="s">
-        <v>3891</v>
+        <v>4004</v>
       </c>
       <c r="D552" t="s">
-        <v>3892</v>
-[...3 lines deleted...]
-      <c r="G552"/>
+        <v>4005</v>
+      </c>
+      <c r="E552" t="s">
+        <v>4006</v>
+      </c>
+      <c r="F552" t="s">
+        <v>4007</v>
+      </c>
+      <c r="G552" t="s">
+        <v>4008</v>
+      </c>
       <c r="H552" t="s">
-        <v>3893</v>
+        <v>4015</v>
       </c>
       <c r="I552" t="s">
-        <v>3894</v>
-[...3 lines deleted...]
-      </c>
+        <v>4016</v>
+      </c>
+      <c r="J552"/>
       <c r="K552" t="s">
-        <v>3895</v>
+        <v>4017</v>
       </c>
       <c r="L552" t="s">
-        <v>31</v>
+        <v>4018</v>
       </c>
       <c r="M552" t="s">
-        <v>3896</v>
+        <v>4019</v>
       </c>
       <c r="N552" t="s">
-        <v>3897</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
         <v>14</v>
       </c>
       <c r="B553" t="s">
         <v>15</v>
       </c>
       <c r="C553" t="s">
-        <v>3898</v>
+        <v>4020</v>
       </c>
       <c r="D553" t="s">
-        <v>3899</v>
-[...3 lines deleted...]
-      <c r="G553"/>
+        <v>4021</v>
+      </c>
+      <c r="E553" t="s">
+        <v>4022</v>
+      </c>
+      <c r="F553" t="s">
+        <v>4023</v>
+      </c>
+      <c r="G553" t="s">
+        <v>4024</v>
+      </c>
       <c r="H553" t="s">
-        <v>3900</v>
+        <v>4025</v>
       </c>
       <c r="I553" t="s">
-        <v>3901</v>
-[...3 lines deleted...]
-      </c>
+        <v>4026</v>
+      </c>
+      <c r="J553"/>
       <c r="K553" t="s">
-        <v>3902</v>
+        <v>4027</v>
       </c>
       <c r="L553" t="s">
-        <v>31</v>
+        <v>4028</v>
       </c>
       <c r="M553" t="s">
-        <v>3903</v>
+        <v>4029</v>
       </c>
       <c r="N553" t="s">
-        <v>3904</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
         <v>14</v>
       </c>
       <c r="B554" t="s">
         <v>15</v>
       </c>
       <c r="C554" t="s">
-        <v>3905</v>
+        <v>4031</v>
       </c>
       <c r="D554" t="s">
-        <v>3906</v>
-[...3 lines deleted...]
-      <c r="G554"/>
+        <v>4032</v>
+      </c>
+      <c r="E554" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F554" t="s">
+        <v>4034</v>
+      </c>
+      <c r="G554" t="s">
+        <v>4035</v>
+      </c>
       <c r="H554" t="s">
-        <v>3907</v>
+        <v>4036</v>
       </c>
       <c r="I554" t="s">
-        <v>3908</v>
-[...3 lines deleted...]
-      </c>
+        <v>4037</v>
+      </c>
+      <c r="J554"/>
       <c r="K554" t="s">
-        <v>3909</v>
+        <v>4038</v>
       </c>
       <c r="L554" t="s">
-        <v>31</v>
+        <v>4039</v>
       </c>
       <c r="M554" t="s">
-        <v>3910</v>
+        <v>4040</v>
       </c>
       <c r="N554" t="s">
-        <v>3911</v>
+        <v>4041</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
         <v>14</v>
       </c>
       <c r="B555" t="s">
         <v>15</v>
       </c>
       <c r="C555" t="s">
-        <v>3912</v>
+        <v>4042</v>
       </c>
       <c r="D555" t="s">
-        <v>3913</v>
-[...3 lines deleted...]
-      <c r="G555"/>
+        <v>4043</v>
+      </c>
+      <c r="E555" t="s">
+        <v>4044</v>
+      </c>
+      <c r="F555" t="s">
+        <v>4045</v>
+      </c>
+      <c r="G555" t="s">
+        <v>4046</v>
+      </c>
       <c r="H555" t="s">
-        <v>3914</v>
+        <v>4047</v>
       </c>
       <c r="I555" t="s">
-        <v>3915</v>
-[...3 lines deleted...]
-      </c>
+        <v>4048</v>
+      </c>
+      <c r="J555"/>
       <c r="K555" t="s">
-        <v>3916</v>
+        <v>4049</v>
       </c>
       <c r="L555" t="s">
-        <v>31</v>
+        <v>4050</v>
       </c>
       <c r="M555" t="s">
-        <v>3917</v>
+        <v>4051</v>
       </c>
       <c r="N555" t="s">
-        <v>3918</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="B556" t="s">
         <v>15</v>
       </c>
-      <c r="C556"/>
+      <c r="C556" t="s">
+        <v>4053</v>
+      </c>
       <c r="D556" t="s">
-        <v>3919</v>
-[...3 lines deleted...]
-      <c r="G556"/>
+        <v>4054</v>
+      </c>
+      <c r="E556" t="s">
+        <v>4055</v>
+      </c>
+      <c r="F556" t="s">
+        <v>4056</v>
+      </c>
+      <c r="G556" t="s">
+        <v>4057</v>
+      </c>
       <c r="H556" t="s">
-        <v>3920</v>
+        <v>4058</v>
       </c>
       <c r="I556" t="s">
-        <v>3921</v>
-[...3 lines deleted...]
-      </c>
+        <v>4059</v>
+      </c>
+      <c r="J556"/>
       <c r="K556" t="s">
-        <v>3922</v>
+        <v>4060</v>
       </c>
       <c r="L556" t="s">
-        <v>3923</v>
+        <v>4061</v>
       </c>
       <c r="M556" t="s">
-        <v>3924</v>
-[...1 lines deleted...]
-      <c r="N556"/>
+        <v>4062</v>
+      </c>
+      <c r="N556" t="s">
+        <v>4063</v>
+      </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="B557" t="s">
         <v>15</v>
       </c>
-      <c r="C557"/>
+      <c r="C557" t="s">
+        <v>4064</v>
+      </c>
       <c r="D557" t="s">
-        <v>3925</v>
-[...3 lines deleted...]
-      <c r="G557"/>
+        <v>4065</v>
+      </c>
+      <c r="E557" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F557" t="s">
+        <v>4067</v>
+      </c>
+      <c r="G557" t="s">
+        <v>4068</v>
+      </c>
       <c r="H557" t="s">
-        <v>3926</v>
+        <v>4069</v>
       </c>
       <c r="I557" t="s">
-        <v>3927</v>
-[...3 lines deleted...]
-      </c>
+        <v>4070</v>
+      </c>
+      <c r="J557"/>
       <c r="K557" t="s">
-        <v>3928</v>
+        <v>4071</v>
       </c>
       <c r="L557" t="s">
-        <v>3929</v>
+        <v>4072</v>
       </c>
       <c r="M557" t="s">
-        <v>3930</v>
-[...1 lines deleted...]
-      <c r="N557"/>
+        <v>4073</v>
+      </c>
+      <c r="N557" t="s">
+        <v>4074</v>
+      </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
         <v>14</v>
       </c>
       <c r="B558" t="s">
         <v>15</v>
       </c>
       <c r="C558" t="s">
-        <v>3931</v>
+        <v>4064</v>
       </c>
       <c r="D558" t="s">
-        <v>3932</v>
-[...3 lines deleted...]
-      <c r="G558"/>
+        <v>4065</v>
+      </c>
+      <c r="E558" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F558" t="s">
+        <v>4067</v>
+      </c>
+      <c r="G558" t="s">
+        <v>4068</v>
+      </c>
       <c r="H558" t="s">
-        <v>1010</v>
+        <v>4075</v>
       </c>
       <c r="I558" t="s">
-        <v>3933</v>
-[...3 lines deleted...]
-      </c>
+        <v>4076</v>
+      </c>
+      <c r="J558"/>
       <c r="K558" t="s">
-        <v>3934</v>
+        <v>4077</v>
       </c>
       <c r="L558" t="s">
-        <v>31</v>
+        <v>4078</v>
       </c>
       <c r="M558" t="s">
-        <v>3935</v>
+        <v>4079</v>
       </c>
       <c r="N558" t="s">
-        <v>3936</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
         <v>14</v>
       </c>
       <c r="B559" t="s">
         <v>15</v>
       </c>
       <c r="C559" t="s">
-        <v>3931</v>
+        <v>4064</v>
       </c>
       <c r="D559" t="s">
-        <v>3937</v>
-[...3 lines deleted...]
-      <c r="G559"/>
+        <v>4065</v>
+      </c>
+      <c r="E559" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F559" t="s">
+        <v>4067</v>
+      </c>
+      <c r="G559" t="s">
+        <v>4068</v>
+      </c>
       <c r="H559" t="s">
-        <v>3938</v>
+        <v>4080</v>
       </c>
       <c r="I559" t="s">
-        <v>3939</v>
-[...3 lines deleted...]
-      </c>
+        <v>4081</v>
+      </c>
+      <c r="J559"/>
       <c r="K559" t="s">
-        <v>3940</v>
+        <v>4082</v>
       </c>
       <c r="L559" t="s">
-        <v>31</v>
+        <v>4083</v>
       </c>
       <c r="M559" t="s">
-        <v>3941</v>
+        <v>4084</v>
       </c>
       <c r="N559" t="s">
-        <v>3936</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
         <v>14</v>
       </c>
       <c r="B560" t="s">
         <v>15</v>
       </c>
       <c r="C560" t="s">
-        <v>3942</v>
+        <v>4064</v>
       </c>
       <c r="D560" t="s">
-        <v>3943</v>
-[...3 lines deleted...]
-      <c r="G560"/>
+        <v>4065</v>
+      </c>
+      <c r="E560" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F560" t="s">
+        <v>4067</v>
+      </c>
+      <c r="G560" t="s">
+        <v>4068</v>
+      </c>
       <c r="H560" t="s">
-        <v>1010</v>
+        <v>4085</v>
       </c>
       <c r="I560" t="s">
-        <v>3944</v>
-[...3 lines deleted...]
-      </c>
+        <v>4086</v>
+      </c>
+      <c r="J560"/>
       <c r="K560" t="s">
-        <v>3945</v>
+        <v>4087</v>
       </c>
       <c r="L560" t="s">
-        <v>31</v>
+        <v>4088</v>
       </c>
       <c r="M560" t="s">
-        <v>3946</v>
+        <v>4089</v>
       </c>
       <c r="N560" t="s">
-        <v>3947</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
         <v>14</v>
       </c>
       <c r="B561" t="s">
         <v>15</v>
       </c>
       <c r="C561" t="s">
-        <v>3942</v>
+        <v>4064</v>
       </c>
       <c r="D561" t="s">
-        <v>3948</v>
-[...3 lines deleted...]
-      <c r="G561"/>
+        <v>4065</v>
+      </c>
+      <c r="E561" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F561" t="s">
+        <v>4067</v>
+      </c>
+      <c r="G561" t="s">
+        <v>4068</v>
+      </c>
       <c r="H561" t="s">
-        <v>3949</v>
+        <v>4090</v>
       </c>
       <c r="I561" t="s">
-        <v>3950</v>
-[...3 lines deleted...]
-      </c>
+        <v>4091</v>
+      </c>
+      <c r="J561"/>
       <c r="K561" t="s">
-        <v>3951</v>
+        <v>4092</v>
       </c>
       <c r="L561" t="s">
-        <v>31</v>
+        <v>4093</v>
       </c>
       <c r="M561" t="s">
-        <v>3952</v>
+        <v>4094</v>
       </c>
       <c r="N561" t="s">
-        <v>3947</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
         <v>14</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
       <c r="C562" t="s">
-        <v>3953</v>
+        <v>4064</v>
       </c>
       <c r="D562" t="s">
-        <v>3954</v>
-[...3 lines deleted...]
-      <c r="G562"/>
+        <v>4065</v>
+      </c>
+      <c r="E562" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F562" t="s">
+        <v>4067</v>
+      </c>
+      <c r="G562" t="s">
+        <v>4068</v>
+      </c>
       <c r="H562" t="s">
-        <v>1010</v>
+        <v>4095</v>
       </c>
       <c r="I562" t="s">
-        <v>3955</v>
-[...3 lines deleted...]
-      </c>
+        <v>4096</v>
+      </c>
+      <c r="J562"/>
       <c r="K562" t="s">
-        <v>3956</v>
+        <v>4097</v>
       </c>
       <c r="L562" t="s">
-        <v>31</v>
+        <v>4098</v>
       </c>
       <c r="M562" t="s">
-        <v>3957</v>
+        <v>4099</v>
       </c>
       <c r="N562" t="s">
-        <v>3958</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
         <v>14</v>
       </c>
       <c r="B563" t="s">
         <v>15</v>
       </c>
       <c r="C563" t="s">
-        <v>3953</v>
+        <v>4100</v>
       </c>
       <c r="D563" t="s">
-        <v>3959</v>
-[...3 lines deleted...]
-      <c r="G563"/>
+        <v>4101</v>
+      </c>
+      <c r="E563" t="s">
+        <v>4102</v>
+      </c>
+      <c r="F563" t="s">
+        <v>4103</v>
+      </c>
+      <c r="G563" t="s">
+        <v>4104</v>
+      </c>
       <c r="H563" t="s">
-        <v>3960</v>
+        <v>4105</v>
       </c>
       <c r="I563" t="s">
-        <v>3961</v>
-[...3 lines deleted...]
-      </c>
+        <v>4106</v>
+      </c>
+      <c r="J563"/>
       <c r="K563" t="s">
-        <v>3962</v>
+        <v>4107</v>
       </c>
       <c r="L563" t="s">
-        <v>31</v>
+        <v>4108</v>
       </c>
       <c r="M563" t="s">
-        <v>3963</v>
+        <v>4109</v>
       </c>
       <c r="N563" t="s">
-        <v>3958</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
         <v>14</v>
       </c>
       <c r="B564" t="s">
         <v>15</v>
       </c>
       <c r="C564" t="s">
-        <v>3964</v>
+        <v>4100</v>
       </c>
       <c r="D564" t="s">
-        <v>3965</v>
-[...3 lines deleted...]
-      <c r="G564"/>
+        <v>4111</v>
+      </c>
+      <c r="E564" t="s">
+        <v>4102</v>
+      </c>
+      <c r="F564" t="s">
+        <v>4103</v>
+      </c>
+      <c r="G564" t="s">
+        <v>4104</v>
+      </c>
       <c r="H564" t="s">
-        <v>3966</v>
+        <v>4105</v>
       </c>
       <c r="I564" t="s">
-        <v>3967</v>
-[...3 lines deleted...]
-      </c>
+        <v>4112</v>
+      </c>
+      <c r="J564"/>
       <c r="K564" t="s">
-        <v>3968</v>
+        <v>4113</v>
       </c>
       <c r="L564" t="s">
-        <v>1468</v>
+        <v>4114</v>
       </c>
       <c r="M564" t="s">
-        <v>3969</v>
+        <v>4115</v>
       </c>
       <c r="N564" t="s">
-        <v>3970</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
         <v>14</v>
       </c>
       <c r="B565" t="s">
         <v>15</v>
       </c>
       <c r="C565" t="s">
-        <v>3964</v>
+        <v>4116</v>
       </c>
       <c r="D565" t="s">
-        <v>3971</v>
-[...3 lines deleted...]
-      <c r="G565"/>
+        <v>4117</v>
+      </c>
+      <c r="E565" t="s">
+        <v>4118</v>
+      </c>
+      <c r="F565" t="s">
+        <v>4119</v>
+      </c>
+      <c r="G565" t="s">
+        <v>4120</v>
+      </c>
       <c r="H565" t="s">
-        <v>1010</v>
+        <v>4121</v>
       </c>
       <c r="I565" t="s">
-        <v>3972</v>
-[...3 lines deleted...]
-      </c>
+        <v>4122</v>
+      </c>
+      <c r="J565"/>
       <c r="K565" t="s">
-        <v>3973</v>
+        <v>4123</v>
       </c>
       <c r="L565" t="s">
-        <v>1468</v>
+        <v>4124</v>
       </c>
       <c r="M565" t="s">
-        <v>3974</v>
+        <v>4125</v>
       </c>
       <c r="N565" t="s">
-        <v>3970</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
         <v>14</v>
       </c>
       <c r="B566" t="s">
         <v>15</v>
       </c>
       <c r="C566" t="s">
-        <v>3975</v>
+        <v>4116</v>
       </c>
       <c r="D566" t="s">
-        <v>3976</v>
-[...3 lines deleted...]
-      <c r="G566"/>
+        <v>4117</v>
+      </c>
+      <c r="E566" t="s">
+        <v>4118</v>
+      </c>
+      <c r="F566" t="s">
+        <v>4119</v>
+      </c>
+      <c r="G566" t="s">
+        <v>4120</v>
+      </c>
       <c r="H566" t="s">
-        <v>3977</v>
+        <v>4127</v>
       </c>
       <c r="I566" t="s">
-        <v>3978</v>
-[...3 lines deleted...]
-      </c>
+        <v>4128</v>
+      </c>
+      <c r="J566"/>
       <c r="K566" t="s">
-        <v>3979</v>
+        <v>4129</v>
       </c>
       <c r="L566" t="s">
-        <v>2634</v>
+        <v>4130</v>
       </c>
       <c r="M566" t="s">
-        <v>3980</v>
+        <v>4131</v>
       </c>
       <c r="N566" t="s">
-        <v>3981</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
         <v>14</v>
       </c>
       <c r="B567" t="s">
         <v>15</v>
       </c>
       <c r="C567" t="s">
-        <v>3975</v>
+        <v>4116</v>
       </c>
       <c r="D567" t="s">
-        <v>3976</v>
-[...3 lines deleted...]
-      <c r="G567"/>
+        <v>4117</v>
+      </c>
+      <c r="E567" t="s">
+        <v>4118</v>
+      </c>
+      <c r="F567" t="s">
+        <v>4119</v>
+      </c>
+      <c r="G567" t="s">
+        <v>4120</v>
+      </c>
       <c r="H567" t="s">
-        <v>3982</v>
+        <v>4132</v>
       </c>
       <c r="I567" t="s">
-        <v>3983</v>
-[...3 lines deleted...]
-      </c>
+        <v>4133</v>
+      </c>
+      <c r="J567"/>
       <c r="K567" t="s">
-        <v>3984</v>
+        <v>4134</v>
       </c>
       <c r="L567" t="s">
-        <v>2634</v>
+        <v>4135</v>
       </c>
       <c r="M567" t="s">
-        <v>3985</v>
+        <v>4136</v>
       </c>
       <c r="N567" t="s">
-        <v>3981</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
         <v>14</v>
       </c>
       <c r="B568" t="s">
         <v>15</v>
       </c>
       <c r="C568" t="s">
-        <v>3986</v>
+        <v>4137</v>
       </c>
       <c r="D568" t="s">
-        <v>3987</v>
-[...3 lines deleted...]
-      <c r="G568"/>
+        <v>4138</v>
+      </c>
+      <c r="E568" t="s">
+        <v>4139</v>
+      </c>
+      <c r="F568" t="s">
+        <v>4140</v>
+      </c>
+      <c r="G568" t="s">
+        <v>4141</v>
+      </c>
       <c r="H568" t="s">
-        <v>3988</v>
+        <v>4142</v>
       </c>
       <c r="I568" t="s">
-        <v>3989</v>
-[...3 lines deleted...]
-      </c>
+        <v>4143</v>
+      </c>
+      <c r="J568"/>
       <c r="K568" t="s">
-        <v>3990</v>
+        <v>4144</v>
       </c>
       <c r="L568" t="s">
-        <v>2634</v>
+        <v>4145</v>
       </c>
       <c r="M568" t="s">
-        <v>3991</v>
+        <v>4146</v>
       </c>
       <c r="N568" t="s">
-        <v>3992</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
         <v>14</v>
       </c>
       <c r="B569" t="s">
         <v>15</v>
       </c>
       <c r="C569" t="s">
-        <v>3993</v>
+        <v>4148</v>
       </c>
       <c r="D569" t="s">
-        <v>3994</v>
-[...3 lines deleted...]
-      <c r="G569"/>
+        <v>4149</v>
+      </c>
+      <c r="E569" t="s">
+        <v>4150</v>
+      </c>
+      <c r="F569" t="s">
+        <v>4151</v>
+      </c>
+      <c r="G569" t="s">
+        <v>4152</v>
+      </c>
       <c r="H569" t="s">
-        <v>3995</v>
+        <v>4153</v>
       </c>
       <c r="I569" t="s">
-        <v>3996</v>
-[...3 lines deleted...]
-      </c>
+        <v>4154</v>
+      </c>
+      <c r="J569"/>
       <c r="K569" t="s">
-        <v>3997</v>
+        <v>4155</v>
       </c>
       <c r="L569" t="s">
-        <v>31</v>
+        <v>4156</v>
       </c>
       <c r="M569" t="s">
-        <v>3998</v>
+        <v>4157</v>
       </c>
       <c r="N569" t="s">
-        <v>3999</v>
+        <v>4158</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
         <v>14</v>
       </c>
       <c r="B570" t="s">
         <v>15</v>
       </c>
       <c r="C570" t="s">
-        <v>4000</v>
+        <v>4159</v>
       </c>
       <c r="D570" t="s">
-        <v>4001</v>
-[...3 lines deleted...]
-      <c r="G570"/>
+        <v>4160</v>
+      </c>
+      <c r="E570" t="s">
+        <v>4118</v>
+      </c>
+      <c r="F570" t="s">
+        <v>4119</v>
+      </c>
+      <c r="G570" t="s">
+        <v>4120</v>
+      </c>
       <c r="H570" t="s">
-        <v>4002</v>
+        <v>4132</v>
       </c>
       <c r="I570" t="s">
-        <v>4003</v>
-[...3 lines deleted...]
-      </c>
+        <v>4161</v>
+      </c>
+      <c r="J570"/>
       <c r="K570" t="s">
-        <v>4004</v>
+        <v>4162</v>
       </c>
       <c r="L570" t="s">
-        <v>31</v>
+        <v>4163</v>
       </c>
       <c r="M570" t="s">
-        <v>4005</v>
+        <v>4164</v>
       </c>
       <c r="N570" t="s">
-        <v>4006</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
         <v>14</v>
       </c>
       <c r="B571" t="s">
         <v>15</v>
       </c>
       <c r="C571" t="s">
-        <v>4007</v>
+        <v>4159</v>
       </c>
       <c r="D571" t="s">
-        <v>4008</v>
-[...3 lines deleted...]
-      <c r="G571"/>
+        <v>4166</v>
+      </c>
+      <c r="E571" t="s">
+        <v>4118</v>
+      </c>
+      <c r="F571" t="s">
+        <v>4119</v>
+      </c>
+      <c r="G571" t="s">
+        <v>4120</v>
+      </c>
       <c r="H571" t="s">
-        <v>1010</v>
+        <v>4132</v>
       </c>
       <c r="I571" t="s">
-        <v>4009</v>
-[...3 lines deleted...]
-      </c>
+        <v>4167</v>
+      </c>
+      <c r="J571"/>
       <c r="K571" t="s">
-        <v>4010</v>
+        <v>4168</v>
       </c>
       <c r="L571" t="s">
-        <v>31</v>
+        <v>4169</v>
       </c>
       <c r="M571" t="s">
-        <v>4011</v>
+        <v>4170</v>
       </c>
       <c r="N571" t="s">
-        <v>4012</v>
-[...890 lines deleted...]
-      <c r="N595" t="s">
         <v>4165</v>
-      </c>
-[...8248 lines deleted...]
-        <v>5798</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>