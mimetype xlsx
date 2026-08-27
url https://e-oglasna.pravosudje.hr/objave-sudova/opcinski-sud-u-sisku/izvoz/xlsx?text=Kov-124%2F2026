--- v0 (2026-05-31)
+++ v1 (2026-08-27)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Kov-124/2026</t>
   </si>
   <si>
-    <t>Dopis od 02.04.2026.; Podnesak od 31.03.2026.</t>
+    <t>Rješenje od 10.07.2026.; Rješenje od 10.07.2026.</t>
   </si>
   <si>
     <t>Tomica Gluščić 92585229162</t>
   </si>
   <si>
-    <t>29.05.2026. 12:20:24</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/32377d88-f578-4dd1-87dc-45074362d43c/dokumenti/preuzimanje</t>
+    <t>27.08.2026. 08:03:31</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25693235-184c-4a07-ae23-0da0f1f69858</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O; Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25693235-184c-4a07-ae23-0da0f1f69858/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=124&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>