--- v0 (2026-05-27)
+++ v1 (2026-07-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Kov-97/2026</t>
   </si>
   <si>
-    <t>Dopis od 20.03.2026.; Podnesak od 18.03.2026.</t>
+    <t>Rješenje od 10.07.2026.</t>
   </si>
   <si>
     <t>Ivica Anić 46622974280</t>
   </si>
   <si>
-    <t>27.05.2026. 08:26:27</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b6f8b255-cb44-4cc8-975a-3fd4a1aae9b1/dokumenti/preuzimanje</t>
+    <t>30.07.2026. 10:03:42</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83c016c-f43d-4cae-9f7f-a61b2c50eb40</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a83c016c-f43d-4cae-9f7f-a61b2c50eb40/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Kov&amp;predmet=97&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>