--- v0 (2026-05-28)
+++ v1 (2026-07-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Ovr-1574/2011</t>
   </si>
   <si>
-    <t>Odluka od 21.05.2026.</t>
+    <t>Odluka od 30.07.2026.</t>
   </si>
   <si>
     <t>Ivan Gregurinčić 52365337019</t>
   </si>
   <si>
-    <t>21.05.2026. 12:50:42</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/17700af2-3fc8-47c0-89b7-0da838fff1e4</t>
+    <t>30.07.2026. 12:50:13</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91a5f67a-b846-4785-80d3-7153dc37696e</t>
   </si>
   <si>
     <t>Skenirana odluka.pdf O1000000203O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/17700af2-3fc8-47c0-89b7-0da838fff1e4/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/91a5f67a-b846-4785-80d3-7153dc37696e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=1574&amp;godina=2011</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>