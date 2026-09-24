--- v0 (2026-05-31)
+++ v1 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Ovr-80/2025</t>
   </si>
   <si>
-    <t>Zaključak od 29.05.2026.</t>
+    <t>Zaključak od 22.09.2026.; Rješenje od 22.09.2026.; Podnesak od 03.08.2026.; Prilog od: 03.08.2026.</t>
   </si>
   <si>
     <t>Andrey Brozić 94629524280</t>
   </si>
   <si>
-    <t>29.05.2026. 10:47:58</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/062d4f09-55aa-415c-9404-15abbdb2a625/dokumenti/preuzimanje</t>
+    <t>22.09.2026. 10:44:56</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1967d47e-e546-4bf5-a145-858f16abbd5d</t>
+  </si>
+  <si>
+    <t>Nalaz i mišljenje vještaka.pdf P35P; Prilog Ovr-80_2025-14-1 - Račun 11-26.pdf; Rješenje - trošak.pdf O372O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1967d47e-e546-4bf5-a145-858f16abbd5d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Ovr&amp;predmet=80&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>