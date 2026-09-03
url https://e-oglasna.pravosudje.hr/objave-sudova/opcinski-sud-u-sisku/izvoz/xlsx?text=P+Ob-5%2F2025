--- v0 (2026-05-31)
+++ v1 (2026-09-03)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>P Ob-5/2025</t>
   </si>
   <si>
-    <t>Presuda od 21.03.2025.</t>
+    <t>Rješenje od 08.07.2026.</t>
   </si>
   <si>
     <t>Rea Kovačić Borović 35854257754</t>
   </si>
   <si>
-    <t>29.05.2026. 12:22:53</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f26594f6-d49e-4d72-b4d7-752ef9f2f482/dokumenti/preuzimanje</t>
+    <t>01.09.2026. 12:39:51</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04c512b6-83a2-40f1-8dcc-90210f5b1ee3</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04c512b6-83a2-40f1-8dcc-90210f5b1ee3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=5&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>