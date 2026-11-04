--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>P Ob-87/2025</t>
   </si>
   <si>
-    <t>Rješenje od 01.07.2026.; Rješenje od 01.07.2026.; Podnesak od 20.05.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f3a6c93b-ae28-4c80-a128-3112298860ec/dokumenti/preuzimanje</t>
+    <t>Anonimizirana presuda od 29.10.2026.</t>
+  </si>
+  <si>
+    <t>Zvonimira Stiperski 72951956032</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:47:22</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e8d46e6-93c2-4719-a029-b35098cc6a23</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e8d46e6-93c2-4719-a029-b35098cc6a23/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=P Ob&amp;predmet=87&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>