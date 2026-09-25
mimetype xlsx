--- v0 (2026-05-28)
+++ v1 (2026-09-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>R1 Ob-412/2025</t>
   </si>
   <si>
-    <t>Rješenje od 07.04.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/72706f42-ee16-4572-bc67-594dc8608fe2/dokumenti/preuzimanje</t>
+    <t>Rješenje od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Borović 97393215789</t>
+  </si>
+  <si>
+    <t>22.09.2026. 13:56:04</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d6f7b57-ccd8-41b1-b1c7-87693e145de1</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d6f7b57-ccd8-41b1-b1c7-87693e145de1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1 Ob&amp;predmet=412&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>