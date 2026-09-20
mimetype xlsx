--- v0 (2026-05-28)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>R1-158/2025</t>
   </si>
   <si>
-    <t>Rješenje od 11.02.2026.; Prijedlog od 25.11.2025.</t>
+    <t>Rješenje od 12.08.2026.</t>
   </si>
   <si>
     <t>Haris Nikšić 33810718500</t>
   </si>
   <si>
-    <t>20.05.2026. 14:27:32</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/aef476ba-affc-4112-af78-e1ed6cbc51c0/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 10:15:16</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2341b4ed-51de-4f37-b1ab-ec5579a01032</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2341b4ed-51de-4f37-b1ab-ec5579a01032/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=R1&amp;predmet=158&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>