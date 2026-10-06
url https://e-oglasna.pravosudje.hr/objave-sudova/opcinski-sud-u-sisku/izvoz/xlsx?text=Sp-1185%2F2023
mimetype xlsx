--- v0 (2026-07-26)
+++ v1 (2026-10-06)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Sp-1185/2023</t>
   </si>
   <si>
-    <t>Zaključak od 21.07.2026.</t>
+    <t>Rješenje od 02.10.2026.</t>
   </si>
   <si>
     <t>Josip Pešut</t>
   </si>
   <si>
     <t>Krlešćak 2, 44250 Brežane Lekeničke, Hrvatska</t>
   </si>
   <si>
     <t>36990076399</t>
   </si>
   <si>
     <t>Josip Pešut 36990076399</t>
   </si>
   <si>
-    <t>21.07.2026. 13:48:30</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c2582861-e7a8-498e-8018-e7a02ac4ab4a/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 14:28:23</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760e0be2-f641-4399-80fe-4898d1714b9d</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760e0be2-f641-4399-80fe-4898d1714b9d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1185&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>