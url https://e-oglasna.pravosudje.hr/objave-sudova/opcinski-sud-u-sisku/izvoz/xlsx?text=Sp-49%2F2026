--- v0 (2026-07-26)
+++ v1 (2026-09-26)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Sp-49/2026</t>
   </si>
   <si>
-    <t>Oglas od 08.06.2026.</t>
+    <t>Rješenje od 25.09.2026.</t>
   </si>
   <si>
     <t>Zoran Bodlović</t>
   </si>
   <si>
     <t>Ljubina 9, 44440 Ljubina, Hrvatska</t>
   </si>
   <si>
     <t>57020173678</t>
   </si>
   <si>
-    <t>Zoran Bodlović 57020173678; stečajni vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/51eb1a6d-d728-4dea-8149-a9ccc9edc141/dokumenti/preuzimanje</t>
+    <t>Zoran Bodlović 57020173678; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:20:01</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44926a30-ae86-4453-9fc7-ab5257f8ffc2</t>
+  </si>
+  <si>
+    <t>Rješenje o uskrati oslobođenja od preostalih obveza.pdf O1000000130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44926a30-ae86-4453-9fc7-ab5257f8ffc2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=49&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>