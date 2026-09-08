--- v0 (2026-07-23)
+++ v1 (2026-09-08)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Sp-523/2024</t>
   </si>
   <si>
     <t>Rješenje od 15.07.2026.</t>
   </si>
   <si>
     <t>MILAN MIKEC</t>
   </si>
   <si>
     <t>ULICA TINA UJEVIĆA 27, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
     <t>69168967949</t>
   </si>
   <si>
-    <t>MILAN MIKEC 69168967949; e-Oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/50e60b28-c8fc-404f-8a25-3d5e486dc151</t>
+    <t>MILAN MIKEC 69168967949</t>
+  </si>
+  <si>
+    <t>31.08.2026. 13:27:55</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/753e1a7a-088b-44c5-bd99-832733f15bae</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/50e60b28-c8fc-404f-8a25-3d5e486dc151/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/753e1a7a-088b-44c5-bd99-832733f15bae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=523&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>