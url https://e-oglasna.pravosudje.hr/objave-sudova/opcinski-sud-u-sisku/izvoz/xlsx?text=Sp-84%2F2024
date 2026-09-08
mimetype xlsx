--- v0 (2026-05-12)
+++ v1 (2026-09-08)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Sp-84/2024</t>
   </si>
   <si>
     <t>Rješenje od 11.05.2026.</t>
   </si>
   <si>
     <t>SLAVICA KIŠ</t>
   </si>
   <si>
     <t>BREŽANE LEKENIČKE 34 C, 44272 Brežane Lekeničke, Hrvatska</t>
   </si>
   <si>
     <t>78438915237</t>
   </si>
   <si>
-    <t>SLAVICA KIŠ 78438915237; e oglasna ploča - svim sudionicima</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4ca29241-eb83-4e70-a0ae-ca26461fbe8e</t>
+    <t>GLOBAL GUARANTEE OÜ 14898766366; SLAVICA KIŠ 78438915237</t>
+  </si>
+  <si>
+    <t>31.08.2026. 10:35:28</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d852f4-523c-45b4-8e47-913bb37666ec</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4ca29241-eb83-4e70-a0ae-ca26461fbe8e/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3d852f4-523c-45b4-8e47-913bb37666ec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=84&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>