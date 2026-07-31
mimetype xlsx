--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-10815/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10815/2024</t>
   </si>
   <si>
-    <t>DRAGIĆ BOŠKO; DRAGIĆ DANICA; DRAGIĆ JOVAN</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/654d435d-595d-4c7d-ba31-eb85bb7848b0</t>
+    <t>DRAGIĆ DAMJAN; DRAGIĆ DUŠAN; DRAGIĆ GJURO; DRAGIĆ MILJKA; DRAGIĆ RUŽA; PAVLOVIĆ LJUBOMIR</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:09:19</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af5f35f8-e4fd-4b12-b487-6331551bcfed</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/654d435d-595d-4c7d-ba31-eb85bb7848b0/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/af5f35f8-e4fd-4b12-b487-6331551bcfed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10815&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>