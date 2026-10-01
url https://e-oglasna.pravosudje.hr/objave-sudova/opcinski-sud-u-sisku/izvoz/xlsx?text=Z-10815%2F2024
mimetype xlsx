--- v1 (2026-07-31)
+++ v2 (2026-10-01)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-10815/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10815/2024</t>
   </si>
   <si>
-    <t>DRAGIĆ DAMJAN; DRAGIĆ DUŠAN; DRAGIĆ GJURO; DRAGIĆ MILJKA; DRAGIĆ RUŽA; PAVLOVIĆ LJUBOMIR</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/af5f35f8-e4fd-4b12-b487-6331551bcfed/dokumenti/preuzimanje</t>
+    <t>DRAGIĆ BOŠKO; DRAGIĆ DANICA; DRAGIĆ JOVAN</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:07:55</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c767d72-bc67-46e7-9c44-f521d6110c6c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c767d72-bc67-46e7-9c44-f521d6110c6c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=10815&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>