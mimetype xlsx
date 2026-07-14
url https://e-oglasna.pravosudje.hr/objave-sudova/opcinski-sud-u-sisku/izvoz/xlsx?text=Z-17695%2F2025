--- v0 (2026-05-28)
+++ v1 (2026-07-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-17695/2025</t>
   </si>
   <si>
-    <t>Stevo Kopač</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4ca2636b-11bd-451e-8e51-3e4bfb23b41b</t>
+    <t>Rješenje i oglas Z-17695/2025</t>
+  </si>
+  <si>
+    <t>SUŽNJEVIĆ LJUBAN</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:20:49</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe094e92-a94d-437c-a686-81d7e3d3b6c3</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4ca2636b-11bd-451e-8e51-3e4bfb23b41b/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe094e92-a94d-437c-a686-81d7e3d3b6c3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=17695&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>