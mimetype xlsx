--- v0 (2026-07-05)
+++ v1 (2026-10-01)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-4131/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4131/2024</t>
   </si>
   <si>
-    <t>Dvaor Kruška; Miroslav Kruška; Pelagija Kordić; Pelagija Kruška; Siniša Kruška</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4c79dd6c-6bcc-45b0-82d4-1db83c81b606/dokumenti/preuzimanje</t>
+    <t>Davor Kruška; KORDIĆ PELAGIJA; KORDIĆ PELAGIJA, ROĐ. KRUŠKA; KRUŠKA DAVOR; KRUŠKA MIROSLAV; KRUŠKA MIROSLAV; KRUŠKA SINIŠA; Siniša Kruška</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:51:28</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ebc3fd-c6d4-4b39-8466-5550170e7d55</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ebc3fd-c6d4-4b39-8466-5550170e7d55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4131&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>