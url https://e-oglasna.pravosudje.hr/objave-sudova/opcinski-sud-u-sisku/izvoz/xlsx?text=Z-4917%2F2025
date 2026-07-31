--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-4917/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4917/2025</t>
   </si>
   <si>
-    <t>DRAGIĆ JOVAN; DRAGIĆ MILAN; DRAGIĆ ŽIVKO; KUBATOVIĆ ZADRUGA KBR. 76; PAVLOVIĆ DRAGINJA; PAVLOVIĆ RANKO</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c99b0ab0-9ce3-42fb-b73b-f2bfefbe84eb</t>
+    <t>DRAGIĆ BOSILJKA; DRAGIĆ BOSILJKA; DRAGIĆ BOŠKO; DRAGIĆ BOŠKO; DRAGIĆ MILAN; DRAGIĆ MILAN; DRAGIĆ NIKOLA; DRAGIĆ NIKOLA; DRAGIĆ SLAVKA; KUBATOVIĆ SIMO; MEDIĆ JOVANKA; PAVLOVIĆ LJUBA; VATIĆ IVANKA</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:09:58</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61a9d9a9-a844-40fc-bb01-0048fe0ca9ba</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c99b0ab0-9ce3-42fb-b73b-f2bfefbe84eb/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/61a9d9a9-a844-40fc-bb01-0048fe0ca9ba/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=4917&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>