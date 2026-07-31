--- v0 (2026-05-07)
+++ v1 (2026-07-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-5343/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5343/2026</t>
   </si>
   <si>
-    <t>Saša Ivanešić 83369026091</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bd9e0e48-f22b-4f60-bf76-a92eba5aebb0</t>
+    <t>Lazić Milka</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:36:29</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18947748-0fcf-4e3a-9c19-6e51934c6932</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bd9e0e48-f22b-4f60-bf76-a92eba5aebb0/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/18947748-0fcf-4e3a-9c19-6e51934c6932/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5343&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>