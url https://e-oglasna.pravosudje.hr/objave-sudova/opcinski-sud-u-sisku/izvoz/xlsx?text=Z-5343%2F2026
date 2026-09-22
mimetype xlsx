--- v1 (2026-07-31)
+++ v2 (2026-09-22)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-5343/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5343/2026</t>
   </si>
   <si>
     <t>Lazić Milka</t>
   </si>
   <si>
-    <t>16.07.2026. 08:36:29</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/18947748-0fcf-4e3a-9c19-6e51934c6932</t>
+    <t>21.09.2026. 10:49:58</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8205b34-4f80-4658-a1e8-0362bb30f9f0</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/18947748-0fcf-4e3a-9c19-6e51934c6932/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8205b34-4f80-4658-a1e8-0362bb30f9f0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=5343&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>