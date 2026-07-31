--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-6603/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6603/2023</t>
   </si>
   <si>
-    <t>ĆORKOVIĆ VASILJ</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cf370f55-6552-4951-bdf8-c2c284e9ac49</t>
+    <t>DRAKULIĆ JULIKA; DRAKULIĆ SOKA; GRUBJEŠIĆ ANENIJA; GRUBJEŠIĆ MARA; GRUBJEŠIĆ MILE; GRUBJEŠIĆ MIRKO; GRUBJEŠIĆ NIKOLA; GRUBJEŠIĆ SAVA; GRUBJEŠIĆ SAVO ML.; GRUBJEŠIĆ SIMO; GRUBJEŠIĆ STANKO; GRUBJEŠIĆ STEVAN; GRUBJEŠIĆ ZORKA; GRUBJEŠIĆ ĐURO; KULOVIĆ DRAGA; MARIČEVIĆ DRAGA; MARIČEVIĆ SOKA; MARIČIĆ ANA; MARIČIĆ JANKO; MARIČIĆ LJUBA; MARIČIĆ MARKIŠ GJURO; MARIČIĆ MIĆO; MARKIŠ ANA; MATIJAŠ STANA; METIKOŠ DRAGINJA; SIKIRICA STANA; STAPAR STEVAN</t>
+  </si>
+  <si>
+    <t>14.07.2026. 07:52:03</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f66728d-131c-4b66-8e51-26a9ed05f12b</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/cf370f55-6552-4951-bdf8-c2c284e9ac49/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f66728d-131c-4b66-8e51-26a9ed05f12b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6603&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>