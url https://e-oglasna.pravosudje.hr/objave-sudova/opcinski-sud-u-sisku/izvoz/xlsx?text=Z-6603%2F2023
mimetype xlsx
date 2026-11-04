--- v1 (2026-07-31)
+++ v2 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-6603/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-6603/2023</t>
   </si>
   <si>
-    <t>DRAKULIĆ JULIKA; DRAKULIĆ SOKA; GRUBJEŠIĆ ANENIJA; GRUBJEŠIĆ MARA; GRUBJEŠIĆ MILE; GRUBJEŠIĆ MIRKO; GRUBJEŠIĆ NIKOLA; GRUBJEŠIĆ SAVA; GRUBJEŠIĆ SAVO ML.; GRUBJEŠIĆ SIMO; GRUBJEŠIĆ STANKO; GRUBJEŠIĆ STEVAN; GRUBJEŠIĆ ZORKA; GRUBJEŠIĆ ĐURO; KULOVIĆ DRAGA; MARIČEVIĆ DRAGA; MARIČEVIĆ SOKA; MARIČIĆ ANA; MARIČIĆ JANKO; MARIČIĆ LJUBA; MARIČIĆ MARKIŠ GJURO; MARIČIĆ MIĆO; MARKIŠ ANA; MATIJAŠ STANA; METIKOŠ DRAGINJA; SIKIRICA STANA; STAPAR STEVAN</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9f66728d-131c-4b66-8e51-26a9ed05f12b</t>
+    <t>TOMAZINIĆ KUKIĆ LJUBICA 54227837726</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:17:39</t>
+  </si>
+  <si>
+    <t>02.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e9809a4-dc97-4479-9475-47b808b0cc16</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9f66728d-131c-4b66-8e51-26a9ed05f12b/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e9809a4-dc97-4479-9475-47b808b0cc16/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=6603&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>