--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
     <t>Z-8507/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8507/2026</t>
   </si>
   <si>
-    <t>Hota Jelica; Ivković Milka; Roksandić Nikodija; Roksandić zadruga; Sutara Evica; Sutara Stojan; Vujanić Dmitar; Vujanić Rade; Vujanić Vlado; Vujanić Đuro; Čalić zadruga</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c0d3f470-a492-4004-b67d-d35e30e734c8</t>
+    <t>Roksandić Nikodija; Sutara Dragica; Vujanić Milan; Španović Biserka</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:22:13</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6075b96a-e247-4d6d-b4a4-8b0f7b0d7863</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c0d3f470-a492-4004-b67d-d35e30e734c8/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6075b96a-e247-4d6d-b4a4-8b0f7b0d7863/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Z&amp;predmet=8507&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>